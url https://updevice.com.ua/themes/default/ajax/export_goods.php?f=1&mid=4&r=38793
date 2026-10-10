--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c3fe8ba248132043d9db9d3a0b1a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d00ee97cf6f55fdba0c31760ed1ae42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fbbf1c55dca8bbe87bfa17c31bd033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44881acee11a58fee99072540dcaf4c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9278b5205d88458dd50fff405594cc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4532b884e19ef34b57f913273472e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d202bd1afbdec0e278abe83c8e866037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6eea232589f5dfa555d57f80ee2af8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84caae9e7e7e0af8c10a5d0e62fa5329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8717b08f4393f704bc643e26cd0cf810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cce476e0fb841723112fb87722ca3a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc84f3868910eba069cb45d397ff0cf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e329fa9633e0287a22f922d5769ce413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b34000272a3701f387f783d4ba2a914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee75f4d016c2049b778d3fa5cbb43715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109469163b21c2db3933a52df1cb77d616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc991476110a93a1a9547911217584517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c82db52aa495adecf8092cae8adca518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c575b176dad010571df797daaac9ae219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d37a5529dfca034a6559589269fcb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0298ced5f40d27248d8cc34b8076121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cd42c16d4954f8d581f0fc6d03e1222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b8727b6636cd5013fd29ae6a623fe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035f36c19615423375d6d95613a0d8524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974aef28360bb766afaf2be4cc0adbf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61f00f6adeb6fed971d0854f2b5d1226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9010ab245161b05e9e68be6cd5c41027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63522ecaa605ce0f32edc6cc2ed6f09d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff240b3b2a4b5711dbd925cb7bb4b0f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7e54e1ac826f3c87d38cba2b8665f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce512ddf6eb0f8de94a317804406981c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad93eeffc5156cd696933717d8297732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89adfc8c19b950c41b533af620a01733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd31cbdf83ae84c4b14924725bfdd634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7fc34ff7390380d939ddb0d7cb948f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2ec052d9c4e1ac34e2913c4a02fac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07648d1f5c1e1d255d2cdc41030096937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c431e4691557bec749d7b4773c3c7a0038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18a7d1efecccb632a63a12fbf0620339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20c90082035f4c7ad2073f9ad362cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb05cf1c7c931b92057e7d4fcb935041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2175c2634b74204926334e4ea0d09d242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87537bc9b89b61798d032c14515b1e9f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14e025ed4baa225a6b89608e2c7ba744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a30d810e5074a5731d9049d6676f8845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314ad2279da4f83724461c760bb9ac546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8272908d0d3b0b90741363da699de47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e380823a52332cc25ff05456d38207248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28d7d32dc8b0301fa7fccf66e3797349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd03b879159d1f9305fff80ee06b08a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e802cbea3150df209bb5719a6397351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d428e5e39d79301fe5aa6a3b9b21152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945e4b4c9a303d572eadd06eb02543553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f363dbcb8c91c95e95488375186f754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745da396bbd19e384fa09262211f53655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec90c5a352e4dbaa73bfe8892dcf80e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2165186f173e5b32ca3dc5353ba8b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab803b46efb104272d11866f545e55258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3780cd19cc99a5865a9138994666d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3a866223801c2891532a4d9c5de1960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ef41c2b56857188f4c2cda419063061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01654a0242ed433f109b2f830c49881f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3eb2f2e3a7c9bfed1568eb77827b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33e71cf47bcad53ab213d6c649b9d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217fc95a5d94d4156679643db2d4d6e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcc275181cbd2dd9b3caa9a415dc4e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57fefb5516336e20c58d854b4c94f467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41785df23f0fa3c243a228f0971b4d468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e15aabc328bef29c2b3fc385e72efe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e384dbf86d305ff2b55953d05f5f970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1005161920b3ee01b21cfa5fcda9b8071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d51b8a6d8c9ffa3581c30fcea5330472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1879d5b69dfdcc86eeacd9da0a0c6173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f59ba980ff1c469292d8761d321fa974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8fdf2ed5b029f769b42d34de0289675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba6888b5073c386110b244a28751aa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa0e76a7f496cefb934c1caa5885f877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60513a82898242479f9fd1c7a48d634278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e611bf2acee6df9926cf07cf79c98b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad6a5605c9fb623c5ddb47eed1d64a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc4f32ade0a2665148f60284607b0181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7bf7959a40902993f517480f3b98182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a973e598a51107de1d109ae2b51a2c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e7a59a62fc53173cd3b6e995ee6f784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ecbff8e8d27f770a16df56f84d96c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592e3d471cd15d2cf6e3328f8b9138286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ffe2612cd747120b64e20803403bc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23802a82ba13ccadf285da8da7e61a0b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1a8de2a2c582952a48e618ec1cf0e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e15f09b3c406a113776be25243f6390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f096e4c536472cc010393346a8c451d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16547454f31200b0dc398656d25ca292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253763dffc49bd2af5c37624df6e12e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8d1ef385ca6ec2a49c01dcc92891c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5476d84785463dfb4cd983b2bc0b1095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae43898fdfc35867e349fe8d805b18d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e0fd6af713b8f27990a1a5efa8c0c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8067ab4fa6559b2c8f4c192f5a896c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879c834cfe4960cff9f5405554882de99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bac1a3f62ecfe6e676da8e2e5eeab9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb73e5a8a960e674774ece992b6dc2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76382259eedbae4d8d619bca0c5c49102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23235141df8edc2b6f4daf47fa271646103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141dd22e4dfe728a39b9c755560098c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226abd28c589f6c4ab91bf35585d9f6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed04f1122f39052812adb98c78ed295106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1623b763fc8affef1b7c30771272e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f817b557dd7f14fe2e833c75a9b1092108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c884776a0e46b37ba484f18003be4b1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075d6d6dc6b4850de2db5f7fdabbfe2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a345b2acfb9420aa847422e610b5f23111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddcc317283cbe1708827562d53feae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159e6b6e008a933651486396d982c38113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c60e5769f9e484b738f7bbfea62331114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac366841ad079c4bd0ed38f5470c1e3b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b734840fd9b4aa96c32dc7ba85e5c4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9ffc14f29514c18fec4d3691f54b8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec87eae996ad88cd4af8c65b0623ce1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ede60450a409c769843d20b9406eb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6931fdef763ca8280241fdeb2f9b4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2954047f9710817b10865728620d7ce0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd129fd3c9d8914b12dd30805e045f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08433fff0383ded9843b7272f7ae95c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8eaae1bde7991ba83c6cd8a45218cb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6d5cd9e77f9d92d717d7000488707125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05f9d41df3ec51495975d113977b63126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5514ae6288eafc8abafebdfbfb449127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37aa85af35e1cc0f9883cd5042a46a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019f07ffbde1c6cb1dce0939c3404a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3dbe6e50376c79b2dfdde66964ca43130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6cf0aaf29017dc7cee646304f05cdd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339de16bf47ead78cb9f5b2aa5e840d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591c2af606512c812d7e267531f885d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52890f94726445f17854fbc92f9ab77f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4f75f5d62ce363ee11867b976ea57135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a8b6abe7d353014db0004bbd63348136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640ce7c6b16e714bbae92b48e6bc200137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a7bf7d097859b4e612b2c230ce357138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8a2c5a2dceb51ac415a153c046d96139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee542d89619fb55192037fbf6b8024140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da4871f149abab5fb46f2d01938063141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e76d312b875bb89e7443af089832e1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bcc335de9836df8ec9d4c04358f218143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2276e0dd3a1709022f8c41ff0dc4df144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a12afa935353bff61e57d96d0d7c3c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a8aa54179cc13860f1139334d9dc9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea48adf8ba82cfd9f356ab0411996d4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2675d2124c842e6e67ea9a4ef2a9b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77127fed0c9a6a17690c3ace9dbb7991149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9bf4db050eb36aaff99f9305ab044150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c576aa770699317bbbc18b6e67cf1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9536693c7efba09f267c36f3194b809152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc35cf1c09b7f18867dc3e333afa47c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf1487d77699222c3c8d5ccc24e71a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4a1030d864a88666373cf263e42fa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce665ac7491f66090df973a2a25142156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25145f7fea4b4bb215e596323917e1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5f5f30245ead4ea392cec9f50014e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d136c16f872f6a24afa74e1a49066159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a93fd46d2637b6933f28b6f88f365160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af343638b948f67d40f26c17b1588dd6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2498cd7c677cad2ea09d72fa51c6e0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0e2f057db519f1946c08a5a1a2f1b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed531b6ffafa00643ac6bc00f5d5de70164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9baac70b6fc1ed909bf020f88e7c70165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142bb3e053afb85f7cbb27a5e9a434d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936728666a8cc355c06b5e92ab4f747c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0bc184e96d9a5bf6a2accd04c04ec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c6d8b5522878ddc03189411c04482169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e5b6f8dca67ac3d1a64a633a7bddd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9b2c90f6bd0ebc96081638bcfb19d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4c4e0e69075c173e8faf5a2e58202172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b74310ac2b0b1410f4ec0cd8c3e60173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691c8674951c6a8693e0eed1233628f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836c83960053fa251006531c0c8a594175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d513c66fba49baddb209e42fb2e5e9c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae67b02df9c1e66a326798604497ef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19ca9c8731fd2abe760b25bc5894ec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f31468868de3bcff29134435395cb3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71219246ad6d423b15d5f7e2f87031180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc461a52a84eb2b8935a56464377611181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd555c4b8ed4d1271fa1effd17a62d2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06805d6b59532a9d6bf7730259a35ff0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92246a96ad70c389696f8f6f56300324184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc5ab3b446b29d163f902cc1553e2e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f8e47dc95e327e1c7230a5682c28b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007a9d71ce52bb1657e3ee4683ebcf4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da0d47d2cf2a267e1f431894700056188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe6abbd227985aae64d87b1ad7bcad189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b5926dfa47a8f178fe314bc062536190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b719474579633343d35d87281394e4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bbd7b780772a3bab73325f201bd97192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfee944d8648515c14604bc7160479d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d147aae2e96bb39b8301c0fa844da43194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d3226432530ec72acbc400970d08c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1570755c979cf54e02db8c1c6f2f753196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf37277274e48028e7458194ef9f1f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113721abcbba43043adbc6abe15d019198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2391532daa90a0bbd0e012768d6be199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f957278c92e0e9050b27d1f59fa107d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f5d89f98bff3e5817472f1b3c1787201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb101f89ce802e18742d050b7ae03d30202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d979092654482a0c44ee174de6f349203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb9fb3c8a60d4d16a271c6d574acc6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b501bc463d0905efa19adc092f2102f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7243c559b61cb9b18f3d852bfd5b3d7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53b3366cd8b4855d13e0d9677be064207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eed6e17602acc04c3b0d180cabea9a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c016a0877111043a31456caf6cc4b23209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f63e0a748c62f4cfda2df6521b15e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f8578ae34b6109ce448cf7373d49c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0db3388a706d8d05b2db323687795212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43148825fae0b9c673960b9a93192d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791f4d7e82366f16ea819a6518a9a7b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9949d9bb189dfc64a5c2bd969c01f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5a5884da46729e39b03f931420b5c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9d2b7bb00ffa05b26c2a16110be14217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b6067a1dd5bd0dd885d354fae6734218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aca12ceededb3414a2fbf052a32aa7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2df513a0f601ddbe1125c796a9a5a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b0ac534aaadafeb8a19154747da30221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665a51e67ec007085af10256130fcf5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670a1ad4694a7dfe56237366d73befa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d586bdd3e5b17a2cd90133bd2b195224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439fcf814e1b8fcca1ed9a3b6c76299225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8afc03ecc43e17a43dd327d62c3b14226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133063c71e4c6794b554824ce7d62f9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58bf832651f5bae95bc46a2d274918228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e903dcb75d1e1fcf3174e76a99c750e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84fee3c93aea572acb0685c8659cf8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc030f71501b6d5283cb374be53c0f1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73f1f17f275ccb86e7a056a08db54c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc02ee2471ac55724354db732008780233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0f11a9396a49e2bdb1fe0d8737dfa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf501dbc9c825ac6d6fe198bd13704235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ef883a4cc4f6be3db847ed8188a6b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90688c642e56391c910f1d8a34adcc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c0913a41315a7c484b6bfb1196ae8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa0f42f030df2f72b2784ed2555f36239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8d3d37e38eac55833fb13e81ae28d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573c5506b6c468c0a7bbcefd810b7f8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcced1af0a3b41fbd643aa9384b671242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9aa7e8d3d04c7091d1bd367cab164243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafbac05c970b9652156b98a67c89ac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205829dd8ce15041c7506518c4776c1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d923d4906843d8fd2601f93efb5f430246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b599e30b455f7219fd718c3fc88a9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc4fd309ca9ecc348cf0e94dd5f326248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633940c8bc67a5371facdca456fa1e37249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65504a538d3e9a1a9a30c00dd8b112cc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b49af9a07da7fc2a6bac8ede89af4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93094b8656f9b4984f9703293f538b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aca2fe5dec3813b66fc10ce7101e32253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25d4e8cc8cf8e1d600e70dcc8b1a76254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10dbbf35d4159116314cd067548e8e0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d6f794346a0fa857bbc715a90c4ba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca3215003c8b19eec8af710ac83209257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac65e8127b3c2e345164e2a0f20073258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a4cf0a124b1414c4317765e8ceec0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef15bdab6c2e6f5faea335c5f70597260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53914076d1c1d33054ca06ec48cb7e42261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f97b0d0c6a16e1afebc45b8934f634262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370aabf4f57c96fa685443de3263170263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8345914c21c61395c755af14240cf7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a82525d50f701cfad0766fae1ecb3f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ec304710b5a22431a5529968fed35266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2ddb2ed2739bef3f3d8d0b6633785267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469ea509f85b7a51e4aa8819b00d0d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50753863a14d200bf77b7807c9aa1042269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419cef586d0860b586ea511ab5a7643270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1fdefcdf72a952dafb745c6302238271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9cd72930a1988e2d138546659b489272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af19f28d359776e335097b10395910273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007bf50138ebc7e50404c2eca578f0d0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9da9209d9b20cb616e9402a6728b14275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c96d9b168bb18faf8859a016b53973276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffb3688344e642c63b93514949159f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628096c1edb4c1150ab4e870cfe7747e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5a117d1320f4eec79a3f5553068a2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa295c1b6ca72c80d401b94a054ea169280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ebfded467d6647752318234048026281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8118d368f07898dfb0ceb9a7db16248282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bfba5666efd42726ab64d8765eeaf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc7af27b154ddd5a9d8cde5e74b5f0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef77efcf20ab4c6fc1d2006743822ac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddc0ea45f107f25131524a0253b339286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa94c4bbfa72ee7e630e03c9b58bb9a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e05c7f9680c9f7fa3d47da656342f3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce85b06109af2f3d9532c20bdaba550289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fef7056aff9a8d6b0870376ed54b7d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d382cb0554cf8f1a6cf1edbb4620bc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e66d742f6b518e2bc737d1ec54bdd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c63193a17cb1c7c488916d81149c0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42496e5448ecad45d3555732e80bf8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc27c9d1df1f182cdbbed4ad61e7af2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a34821dfebd5a7fab3b0ec10ea787296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244446fd6e4e384358cb9a1d58d625a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3a72a6c0268276e53f3efc8953deb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3071b9dc903ec9c84ec967bcf972b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a099c76c1d45ff1fbb6f30d9cc1d5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467af320ed5738c6d775f924dbbc61ec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8872c019eb52b381246aa07c3ca5e28302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eec1c21096657e70b638f83b8d96b6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568003b236b2b9294a8367aa246ca82304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ac7a45420b631f46a09d60564db6b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe45b42eb71acfd07ef40fc2d74006b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aebe1649d453b82870e34c9c5c41e3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b65628db02cbd8b18d929021c0b21308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3233c0f41288541fa64db38d3ff30309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab077a2cb1170e4e1b1d74d1ffc255e1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f0921b73a0b4ca3887b6a09e1095d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef525e58e6b1006cab11492ae29a1a1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e65b30271114d459c7b3329ce1777f9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e20ec40a4448834a59a26c43591165314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bd1b2ca68cf651c4a77dde55f7f91315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5f3a1d6d3559ba72abaac8d09444e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d64911f1041287a2a359323b28fb8c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6756f912d75b8d404d433360c7500318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2a40fd0185f7b4f37cb90bc1faf43319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c8a7bbe1c057f3e0dee25b4f15c6f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b2f9337f48406204b02534fa8da35321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24241ed65f952193f9512c646e10a22b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fced331d737ac0210613cb1a7ee268e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771815c81ca254c63875f4657ba8f3d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2d462f3d91d1edc5f0aa3610172e7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5e46787f8a5b3cb5f67667535aa48326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f8ba14aaa29edc39bfb3f63217185327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1deeffe3a2a46ff7bef718cd815f8b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9ae67601e0201f3bd60fd4893d5a3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ab15721ad10850ed5e00484498f8a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0bd9993bd8d84e6e19d1407c45201331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b811bb81d8ef14273a7bbe9b3d7cdb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be826cc3d04dea400aec5862a82bda333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161adadef527763721c11d836715f54a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4bb5a4fec10835ee8e508e850ffeb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf66d603109f0cc14eb3c727b00c30336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877f2670f2146d823043998ab341733337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a034434327715c10058ce966d4f8d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6671804c599e9f8ce394fa7105444cf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7c712a6fd7400c6ef18b8e1c7d3f9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e0f16454c2ffaa31eebcbfb8297ea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ced19d81923e47bd1e641aa1de77a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a4cd049eb018fef01e380b362f8d6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f8d10050eaba1940e3db49f8fefd1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffa1476a91b39bc6504c6ade0a49b0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827844c12f59fd4ebd36947404416ca5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824b79b3ebf8c87bacf01a92397e76f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86989247db7c8545bdcd8237861dbadd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4d4acc615421865aa3b9719443f58349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f008b023a28d0f174839f99dd4aacaa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3fbbd7b50fb62fe89c624e773d610351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013e8e60fb3de8ba0519307dfd4c836352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bdb3dea35c3255a93cc74f227bef7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775bf3c1eeca26c810b8fedca1b310f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64a2f842efe0515d93c738d8b79fe5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46c3c41c2528b8a73772d1e75dbf5d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88891f19f4c14896edda0d11c6c2ebb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28289e798dedefa477d457f3edf143c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d6a6c19684d5d0977f634713b3650359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e4542950c731a4c8c20231ec3551a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30172ea7f43613e96ae74dedcc18da361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eab888517d80b2dbb15d5df7072896362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00db1a94aecc3b3d84e2ba2d7bdc0d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf9d54e4dc3dee8ffc39f8a0df7fcc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8291a4ac86ae19b99c9aa1bab98006365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044dfe189fc18de795c6f7d927758b8c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12499374df412bc8add997073cb451c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd72c1705f7c5edf9a9c5f6ecc144e0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151733634626d3b8641d63ecea9263f8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d58a2e47fbee6a22f4f212f51c66b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ba5701a0354dd6577d25424b4723b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edf99e423bc711e0225b15f87f5250372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d7b558bff14b11309b4e322a86f58373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcafc3d7a647c4774f12e7a2c1b4b10374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e855dbc3ef14e665ba14a63338e9d6c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26d2bee0bc159065bb123961692cea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e2351d118249aae279572780aec4b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c8dad705d4020e332d163374ca2c4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f35ee33ac04c4ccaeaa3e795fc063379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4529ec482822741f2f63e5f5caf9df3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9f41bdbee4a15017710ced2134b7c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa560feea3a31ca7e6a6bc570c56ba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62efc5f0834514fc5bb666e7ff506f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3bba1ca8ddbeb18c9db625cbb0563e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363cd514d5e204d4b739de31ae336d6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8c7ecff6aea512ce7912a70db8ea1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae3d25b16ffdd97a817c7e351b04fd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c6ebc8a3d9774019223129834935a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5771c4527bfe8a686d2cd0f314b9b7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800102297e69e5b220d5a90c82327fec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742a06b68d1d2babe0f891ec4c347e7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34774d3a46418fe62d084790c539e7ae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad50e4811daf8f45ac68fe7ee9d077393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fe63d3534cc620e4f58e5a4b9c18e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60545ec4db150464deb1e97a70f8767395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0392d89bf63acf795567f02a36efce396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7128df20020276003d5001447abe4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570640d43a3193a12e619886c38a2af398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24661d262379354f29370f3ae95e9406399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60241d080b7fe03319614a58f7adc233400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b23318118dbcc48a05024c6cfd3e56401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588aa6e7040b06ebce72e1e91dbdb924402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293ad625181e833c23503a055880b1f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd57e8fc1a3b86ae22d4395c8fbc4b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44243f9fdbd760c5ec47517863020a78405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038947e93a25677ddef3226c2e2f637406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e1edd088a6dd769a45b0baadc4e04407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2122535ad7a788f895b96a7812c536408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f6cefe2f6631457b8140dc5d660e0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f5ccb8f702a414fa5e0255c15776f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5650de1a459f0ca1618dcdc669e28411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f71ba480e4083ca9a0a93ecde039a4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff96738b35ce132e674e4843142c957413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55340f4e842990d31340333883cccf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325761c694911ee39d51b452166712de415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca03ca967f9c85e871870e411a89821416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ff4b296e920a426624c1eac23d19f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12bceafde15bf3efcde3d53fa02638418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b3bf9f7ca18b9d491cf2652228faf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79bc047923edc7bb7a3271f912b6d8e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce661003a6008935462dd7dbbc4edfc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c44b2178440e8087f82e1a2e65a26422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067055730ae861e0c23a696e9cad6977423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b187f1ee5474a30f279f13510e71e75424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb21fc9d9f754a5bfe3c501a640c5c6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5dc2ef97a9b9eb64ff17374059a14426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9545dcbc448ee7f4026a915eb04c8a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fc4275fc92d2c56172f6dbff92a7d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e428e9c86daa3d7573d9b84be8c48d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c9e1c46129dd729b2f442dc4ebf4c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cecb42b012cf8152c59c3b591c1b69431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2a101ac87ec7410845d266795b982432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145deb157f3f59429267a824984af59f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef490294e1567d2186f67b23e6f0d5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb5000c499b7d2e8b12e991b9a5610435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6156a09ebc8cf13828785f626705cad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7a65b239af2662892679a2330fd02437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea663e8896d7e126fe6aaa43c8ac9352438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2201bd9ac161b6dc0f698f5bcd13f43439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef17cd1b222bbb105c67deb299f3e0e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b9c8c1a568bae5af7bd1a42f2727c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52672faee6f110ee5583c6c5e02e0e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9763b9608dade73502c9fbe037c70443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316b7e31eca4e46e8b0436e20e9a282444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9dd2511ba60a171216b8875e32f3ff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c93710feb76d433f4bc458ceeee627446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f7987e4e3951ea9165e85d65776c7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca1d6dca7a5e6746b9862010635e09448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5af07fe10e2b357e9a1d3cb9e9863449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37993af3ac396fde8f7721b5f1bea010450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9a06933348b4160de7ce8658b6be4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe77a8b7cd7acc2a602fe4eb63d6b69452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5b606ed8cc86af2426588e565ef3c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf7e8b22890376c129ac4783ceae78454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f8cfe28c9c9c0854b964bd220ac00455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02961cdef07e8a96b1e31bf74396aade456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59868cb8e54992f23d98044de36bea8b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefbd16b0e1999eb1c6872e070fec87458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19a5b7c16b7779b9d5a9e4bfb78db8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba02ec0713060ef561a24a960540669460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6ac1f387774159fb80f62cc3d0549461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3d6565576d2e31daa50aba3bacc15462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756f424cfccb07d2542013534b6578a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cffdafb2ebd0ccdc31e104816ce23464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a3d8cc15e6cf1f98eded48b17c1d0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50485795797a653d1319e024a5ff0f7e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641d259f85451bb2d5d009e3d690dd4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324b8218c15da22ebfddd1eee0e1b04468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30fcf24cffbb2ca30737ec190a3371469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3f1cfe5fddb345c3be80a822aa969470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961ac0e6d94c7b1dd07d9b93360420f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d44610780dd0f0d1cf999e3f548936472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee120402190e45be757e46bfac946b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc266d6fe02d95a6a9713d69f96a6249474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75489bd8ddf5926e0612c4e6ee928caf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953507d4afb507a6db2fdd617ae5f99476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3a8d573105ed33744db796a4be2c4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4b9bd5637850ba80663f5182fb5ae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0adad678db452054df9cc50152183fd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae993a88fbade69b9857adc7cfe8d58480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1557961b62a92f888e53095632338481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205670946e1230e9dccbc16ac4d5cab1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a45d16b1e4849fd3b98f63d505c4ae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbefe4d2dbd5efa5106dfb2bea9a7e9f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01224d59a86db87dcbe7434fd6a61c9e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f012a9ebff77ac62a0a9293e80ccc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696606747e955085840543bbe7bf47e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afcb2d8fc8cf50c22173acc81054be488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2565fef8ec42fae435ce316d986876489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef6db7f9184375cd7d6c4d491ef633490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebeced782bccbcbe02385f9be3ecab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314691b6aa28a0f99fa3a490cfbc247492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837fa8582266064aa82a4a01965e5c9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20c91b4834e05ecea0b3c25bfb1724494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7dc861d0615912194ee9e3d60b4b7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a4be10d178026490c96ce897473bd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5da4042ba82391f87c5a4199b1705497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ba8013c2f39ec9e160839e2e6561e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61beb76ef81e569ca12b89a070b5f3d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47016b1e048793342c60ed5491947664500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef222f5c208194b8975cbb6a9ef444501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5eead058a84c8ec35d65f3be520ba502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf43658a860f0f98df12be07ba31e5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9b9d860b7fdae48ab01797c6402c3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3052cca8d8b2cfc0a3f82dc45a5fc2e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236acab0ff6c130d9a3400f4b638ee59506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411182f2c58a1fe7d911acdde8e3f382507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9b2d204ccb63163c719ad8f3c7e94508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3692c07c1358a2f6e13120716b5c8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf7eab2a7efd747c73fec2983bb16d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c38cdf45760f141f52cb960f86c34511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759be441c261891d2b81918c84bd4ce512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168e2460a07428da14da267bf23e7ad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba90a8eeb2fe8cee344a6d821b2823514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa82f7305246b26732d1269bdf7218515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80344500f39430d939ef940e50dc9fc9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88355bf079e2c6b3e2128800b45334d5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c035cb89eb3cbfc370eca347f6cb3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a9c4a2c3cc648e21890200b4f6a3a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26978bb948f3318ff5a45ad5b229fc17520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c5b9ff60bd4a11e519b5eea26beeb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cff0cabd64fbccea81d0bfa02da336522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97db39a58f49efcd5c79ab64a80c9b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38369fd88ffc06a20c552f66eb3f919e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08ac85c4aaace2e8ae1144498710ae525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f293c9ded7597fa8d77d4f27a741f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8e2c0fc95c509a3a04150248eccd9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2d7e355378be20e12f52e79d99d01528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6ddacc3fd96af3df333c2371d6a7e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb88d41d1ec08a91d852bae1070e50530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf737bb5d172f19c72290ce870aa16531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3536df5a5f028b48f4135d0750891aa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1eb77bfb414e964a0e23d245713bb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5543876ec6093f9bf9b64e7457ffe1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a737c02acc9bb3979b27cf506da7fe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966ce741ed202259f124c959eb246d5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37ca22d15cca3e84ddec71dd26d81a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac093e42204ce73eaf5547434365e24538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659481075e89fde7d659dc4c72b38c5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a1f3fe47e1548ec456b39e4aec85d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c4541c9fa1afc45666f6ba03db569541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227fe6695601f5cfe7c24eb5791eebb1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dab351cba3d71719ccb53469d17f22543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e40fc6b27c0809621362c837b3ebc3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cbd690806767878fde49a4e05638c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f1561a4cf3d7bf3881767c55acd8e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311184c3f893e62535dd8daf8eda52f3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0727adf5517d23bc4716796fc4444548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425cc415dadbde57a0df65a63abf5c8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcc019844d2b1377417380f24e9455550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110c36d2d6b27e000baa13f78a5be89551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c3080f61266e3fdd105e90a69a609552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f011e33770158c658e07b72775bd05d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4adaf989a6b74af9e3e49657a05902a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c7d0404f46fcb6a97fda249d2de93555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0115d1c91354326f3277b34967f10556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff39a051be90dae8c1b76769352d76557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39498eeda8ce5203f561632d701620da558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922842325e7b49c751fc2d9ada68d3e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dda78abcaa0d7110d1505cae50e05b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7c6738a0019b62c6a4a223eec6e9f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b54473014271bd575a3ed1d62904f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3a49c7e5efb7dfb36e41163f57ce5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e1f0bd8298a9557903f1526c30f75564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65952b35bca71990e29026118d311132565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c824368af7f1538950c85f1d004c04566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f6e588418983a99a0628af067e6e5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27e66bd1d6ac315f987e37ff19c8d9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461590bf7ad76fea6df22fdeb24819be569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6ba0a2928f952590273e2ec549362570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901058665cccbaf2369fd6198ef129b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8bb8ec6699819aad17e44ac1e56035572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6e65d49622819b959790613d0be0b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4d50042d4065093dec73f659c1ae0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020b94f8f4dae8ad12e686ec4686342575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f336e95f6fbf7c3a24a1331a353e4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa04f31ccc527a6fbe1a5b738b5e06577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b0cd0a808076a2362d9e013756758578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61483de62be7a462fce7166c292992e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43254be362c55b0580fe7f140d0b936580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73894a4406924bfd8278fd880420b7d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904fea39848ae42d713d2db5c177d64582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e035f2a45a4a11ddb234b91421b814583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430709184e14295f2ce639413e3541ca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b877b9086b6e654dc2f12606fb967df585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832cc831b950481db32f9aa139a174e4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a876b767b52072efa857b2c857ac8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef586346fe9c3ea2d77746f1aded4b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187a4033787ca034534ae01b08cbb03589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5b22d90617916d0bd4583bf5fc474590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781398c3d524e379c02228ca099eaf44591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90744ca45edda0503587b81eb7880886592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71b6d5c03bd2efd39be61650b938e4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6d42053c82b0780a54a4b70a72639594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f03070f6d39d428335e505eb8ed9fd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b894843baa2a32957023b48820f54596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c8f4b53b41abe6b9ee3f00996f3ee597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2196cc8fa267e5bb74724b8fd14e75598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49e536e66fcd7a143125d75a755eb9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6dc2eed34e36599c6eea4f01507a52600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991ff37c6b436f1e5af14b81aecf841601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53046ee9c86b729a78be24b98b5108e2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84592cb5e02b865eee27314e71a3b94603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da0594c6d70260c62b8de101bcfb91604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777cca6e3cf6ef8d94582b37124bede5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536282eecf70b7bd357ab6159091d9d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f776358fdf1062ce0cbd8569407979f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58301104bb391f71f9dc681bc87369608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d662da7868910ff89bbd82aabbac3a4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2201c1077a3b7c8ddbeddabf51e12610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fe75abcc2f7863624f40208b5c938611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa0d2e07b444149d47c3159e14f26f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd278407d65d24ffb575fde41dcab7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a7cb60bb20c77a87567aa7dd51657614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afc36c10d0cde9bfb030a1b243ddae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf5d5f6f9e33c66bbb682475699b61616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295e9b56ec502cd65c8473b50caedb1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5de792c84ad7ebaae5100ac144aa35618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f480ac03cb596d441f13598c88550e8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113098ad177e531f24640c7c47e9bc4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db740b5f2e5ade6b380b114f0def2e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c0ccffdca005da02e47c2758db94c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc494d240659c6d247f0d7b5adf267623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f5521f652ea70f82876eee6bae92e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b022f3ce037aadab535eaaca6dd8f0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8787c80ff493ed4917a3c2cc9b2460626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a205ee702c81452cade2e2fc526315f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818482f4db714c2dbbbcfe16cb117b5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9106cbc306161d4a7898f95261e64629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928d5994fad0a3b8d9ae0ea41eff694630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3657c65a36ee5e98f549b713b1089e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cf7326a5f58eb003ef5c23d59d10f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ddd5d9918d58ed77df734348954cb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda4f212b977f7b20ee6b5fd486ac09634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e54a9f7cbaff9d5b053ba0503136b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958783a1952115d69a3f92410279b561636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06352f14a4da02f5b0e8856bd35948d6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7c1bb7d840d0664131348998a238c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74455caade785205f6eb366499c7c006639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20422b197a2af92c0b091de4847b0027640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828af2ba052fc965b93a640dee517aa3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d097571a3ba26480d867b03dc4e53642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854421d95fcb3140e287b9f11355dfa5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78455b36ce53821e2b306211f29036644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580596766cbf54b68042d4e2a5e7496f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efae5285feeedf4a62690b9ba50d36646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef530a741a668c999d9f0fd626104f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d83700a2c298769bb8d47a524b2214648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bef86518eff96611499ed2b14e81fe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a114f43f5485be5f7d12b50beb75f5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6504804861eb217e71c1853de368ab651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37373bf23c8da0d373fa7ebef220017652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4329e1579658da5613ce6cbb7026829653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed5c2ebf1f0b6819263b64dc77b3f4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca88cb7d834044e5fb071eac3fb595655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed791fa2d8c1416945d93eedbd3887656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff04c5b4a50c1fcaa1d84973de8aac0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a7a3cd1bd274f9d574e0c4b7e3ed6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95ea5032705a4f0c1e971c4bd32562659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596dd5d811018cccf560bb8f662bab47660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b797dfa8219f58e5c97b49b1dbe8b87661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ae51eb5f85adfbaf4873690850a92662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03814ae41a19498c926aae8815f69589663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d058d92cd1f19f2274694329e60b9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d7c46627bce2f961c36e87d94e83f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecc99539a1468d2039ef81735aa851666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013e9a6f377654f04fc0671515d891f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e6e0d03be305864afb38d186f055d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d4d39f9201387d56d0f6014e9d882669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a73992b290dee033320bea010442d4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a34ef9747174bc88a86addb7d381d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92cc48214214f86b9d88b00d25de122672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a76b51a85159952b18090357798a52673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc0c9be70892c420782aa5ff22773e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a595f39e1aa90541e7693a460bdf1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc21b2fbc7bbe8780abdfb80763c43676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34520778beb262f7e8228cd7a21f44a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6054400835af000a6cbc5076ba48a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1fd06381f96e41678cf161c893883679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fd2eda0254a75a461383097e2cd45680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f495492ead23e2d864b80f624e8d12681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3909a3269c1b02534912554a5333176682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dde7c3d2310ab8268c54aee34c58f9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf76d4aa2dfeabd31234fbd958e2f20684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99d1a6de1a9d5291f03c6e7c75234d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dafcd91b3757a17a8e5cad46a7cecf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351fc3e9d87afb436919ba5bf127ad3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e47d7b97c8d7d8cc1db33b8fe5d66688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67e2777b4f9d278619a00a9d96660e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c05272bbb78af0fc8d852a84bafa6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858688120085fa0c0c3ed550c9fcfdf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f066861af1ff9d941aae82077c789d2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde4a8b5532391e29d8bf624fffbca2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62023553fa22a3d0955ea0ca661cf67a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03852d2f17ad9852ba6daf5f9b0a9110695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3648fec12959305abe642dac8bb908696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad81ae0137f75a7f3bac01d183a521697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf816512c0909f55845dd910939933d9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccd8aabe7dd9508da430479f1dde91699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f8bc05d5335424917270982b0b506700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c856c832f9db6eba4217fb20fe148b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96c93ed47b0bb969fad036c38940f2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e982fbac987e56ec2f932e06ed42be703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f4380cedbd3e9238415baaae3e998704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe9ef88e401f14eb4a5b2ab5f1a643705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3e7030d213cfb6fefea928a372cdf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4e4f286d797b4cf43cc4a883f8883707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb780f918fad1384225afe5613784d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf54dfc72066671ea5ff2feb0f504f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563e5c2c9f15998ca600394256e5f9e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902834898eefe3ebc71193aa5ef0d6c5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa958f8172bc463c70c645696dddf5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973e76095a788ce3f961bec3c9ad759713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff04a3933a96da94f434d3f398fceca714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622c77410bc4862642f316f7052d9bf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535208f934dff96557bbc16521ff768c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d152fcbf7a2fc739a055b104bcca5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355556973deb2fb4cd0c6e7edc17dbaa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8924e9e7ee2036f4db7604c14ecc7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d89b2f6a11ad005e36036e8a638fd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a424cf4a8e7e35a01c4416efc2162b9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48acb406f9c466e072112a3f3b187d13722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44bfd6d0ec63806bbdc6d0e343339c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585e5ecbab19899fbe6239502f501c5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50856a364c023666c9c8e195455be933725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b9b1dffcf4b4bd2aa24330afbb1b0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b30866bb4b0491e8414dc450358bf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7cc3b12447fa155908c2229a1d18a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e401c5cac9e7a2097a746f4ac349a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e39c1da150e11f7e928a0f30bfd23730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c80ab52c00d683d11d5d2fee25d77731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793bd089d58bf7dbf29cf4178742339732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0bc8467a55d52bce0fbe3e281a681f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08c4a16d459e7ffd71b1de206bfdb0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477a3a923d9cc729a42f1270c733168735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851172ad8f8a3c627bbcfca63bac683736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d4542922433203802c49012544905737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce24801deeff620ef51b4191057284738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc619aadf8a691d3317195b2632e70c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f32eca047a3920cadc26689e5eef9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772554d08be3b426af1de160bfb00b36741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5e1cb41c6c1d4f4449b45d005ecec742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1219535482ba77ef759118c7943ba70743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79540160ddcf6424602968c57b69a307744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e18789a31d9d5800f90a91a1e6b76745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff93c3f66bed14565266a9e396e161746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e982dc581e20e435847e50840850799747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a7ccf5341a6e5469336963eecd183748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b7ec51725d97adc1ea8ee859d8ce1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a477ba73a857b7259b9622700cf2c3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbdb57a8220fbb89457c0e7d3091ca751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9850307afaab26af4e455e60901665752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ed48397fe9b3ff548b5a301513a68753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67cc18e492b4ea689c13aac5757f16754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21891f961bf10906d9a9278c2ba548d7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b2735278555a190e380d87cf5d1f6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d75461940087f362ffe039ac896d47757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9d5f4f9b8497311c9ebaebe194215758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180419ead8852fd8131744479b7b017759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db808196b9873e4460b0ba0dc2ea5d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3688110bfaeab14a026d7af7fc8421761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5981ba0323f6de4964bcceff125a028762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37bca8303690f4342cf40387ec4bd73763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0627b15cd9e626c3f329c328e103e38764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147aff2fccec75c7178c8f7b9773a843765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341cda98b88d35d87ccd295c9f656c1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48561ead71783f8f7d201130dc452903767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014c6105577ccaad3f4db368597821c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69041d532c6da6e38cd94febda4cd3d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09617f3ee09713ae780c4462125ecd1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fec284134fffd1ec4d5ffd698e6b01771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025bc4000d9fe3f1e394ffdd3aff517772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3ba81ec520782d9adbe9e061163f5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a0b0b28aaffe0b4a805d3afe5f2be774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa5fade2fd5caf5d81c590410ca6d9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad060ddf170856af728d96539c5b21776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387308972a681bbbbb92215ff4892fa5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e2e00f6b5f01bb137a54b10a93cac778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1da9b2d54aac9d370bd6debc232da779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcf12a9183493b9c6f77f339f0ac20780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f22c61a1a76e700b25dedc4ae6b62c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c8116bc4b514a8f6bd29c07a37e58782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fcf6bfdaf77819a84dfd07290ef898783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e6a53c3cde9da08e1511d6d8b8e70784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c3c17f1ec97b7fdf77d566c4cea4b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d262b44e1a81f0208c8c4d58ca068f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124874caf3e793d52bb4cb1cb87dba6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8da9551da04f962a0a2632e173118788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ec1b98b6cc731a9bd3f8b37052ac8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0349c9f8de1f32ed67672ed5d588fd1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529d4e9207c898744ca7ec943c85019791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb7a95d57633c6b20a49b7a8f58e57792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb46b27c926eecbdc19ff07f91dd35793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277d9dcb01139db885826e9a2b279a4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1cc49c4c5402338a1ae2e2cf22c1b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c434e10b6668817ae99ca3e711faa9e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4d737cc4378c74ecdbddd5732cf9e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3e0b64923ea38b07cd4c1673be3fb798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7807a583c4bf50c0593c724a91434df799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071bd1b56bd58182ab80e44dc74441e7800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbdcbdad61236bb5058db9f4c782f1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee866526b691a837f32657d21ef858a2802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223cb0171e70e96da0820de0cc7bee6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0c63262164a1daed9469ce7b23b0d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ebcb570da432e2b6dc350241eba13805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf9363c73cd185c2cca21a30aaa7b7806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b2f34a381e2893b87c9d5c76b3233807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24da5a363fb37de8c18428e431bfef808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03267508436cf3755fe001d7809bef61809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a7654a14ff6ca354313166b7f39e4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511b5f3657504b12be4726e28468801811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099550cf625803946be345dc821010a4812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf6de8fef1dfc9fb4d28a543238561813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0832867ec8efef551f0949135f9cbb814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39f1c3189a7b6a90413ed3fcdadd4e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91ea6f5aa3f4deb00db729eb3f7509816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8656616bcf0a36ae0793f051e2dcb52817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a854f91009def070641a84756c6107818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a63d59a6e90fc2fbfccf5619965fd819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d236e3f6ed116d7b0c500f09774bf3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f95110a07592e61c0213d5e08cf43821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32903bf232f85e25435ce946dba1f4822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a2798e5a2a245fb79b1c7b55cb20b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bd8c3e7d98b85f1c1dec8845453eb824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac13858bce04375ea8a047e1eccce6b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d999ba3b9d8c923177fb0f2363974826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4944caa92ef5feb235b12b96d052852827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e777b0e6530b59255d964447618299828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21512854535afd65bd15d0d868ac95b9829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25022ed8250263a5c872199408776e5a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8503f225a2c092bf9c0fd99d348ca32831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe226d15cd4950348a9309971c8307832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51448cf58f4698c6730070945527018c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f33ef59ab2a4f4f688dc8072e34792834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd65fcd5960fc1d2a555b202757fdf835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9a2e21d7f83c3482ff4d34490d733836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57637a6da65c16a4f2cf70b68fe0ebe837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b02c38d801c6ce86788fe7089294b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87241550b699fb31f143883e9f86b431839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b2f8c377e00da7f75fc5f697292ed840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30674156d773f82d973c544f708e16de841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395f9c09dd82897ea1959cda26d8552842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2926adb560a31aff65c7471382569843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c014d394554cb7fb86d81c46629afaf844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937785944c48a5381d119634f423ea5845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5b750f637b3d46f36dc63367aecb9846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de79b6e8eedafb6f00087724c069988847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e883c857dd6d41b282b4ee4bff493848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bb9025d2d2fb04b41f2383020948b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a411a6643f3574dd20331cd4fe58dac850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e223243ed68f8d2a910a9b9fb03be9851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd193d96bceae3aaf573f7cfeeef165852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3d04c75b5b755ba26148a5e89e7b7853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cc302db534e1e37ae77d2a599bd1c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f4bbb0cd5e620850fffd0a17aef1f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989deaa61bee341d4037072658f8f0c856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90e326c57f17e0439aea80fad1196a857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562d9c93b1d27b59c5b2aa48d9e568a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d19ce8befc4bfbacad1b5567669ef859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76decbfdadf20e6f619b811235074372860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8dcfc586d3298d68335feb6df7f61861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb3e9332acc20bdca36b86f61a77ee862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8484bfcab4d585084f17fb3193e97863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a24ea7743eb4bd7c006dd418be069e864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209539b4a96a75bb416d42d405abe05f865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805ecaa4d4c57e9666771c2e6d07d7b866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba2e85241f145ad122f37693515cc5867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1106ffb49880896592b162003af77f868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5f8bbb371b56e27b597442a43171b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb36052048e0812cc6118a1f5e91888870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89563c12ac80048011aed849f8e5283c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8154e3589e5a24782d5cabfc336fa59872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad2e1ab0506c3e97112844aa4119e6873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681661497bd7819a8f7562c956ab6e6d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a21eca660adae3cffbb9fb78f4aca875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c57acf3aae64b2f3dd7b85de1202f7876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191fad0b6dee3d22a7c30229379422c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a21b660ab54d1bf37a79845d9e33eb878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014db8b770aa5201c9873ce3e477535879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02aba2ac6ee4163b71d3b4c27f9f89880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221cc89c8798dbd2b607355dee13aa3881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a337656e54adb0ce2319242ada979882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514868d48b90e2c1e662274a09b5ba5883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20c5888875b06640493e43b76e8f1b884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3991d5a7c3d3020ae958599d94d36885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42888f18bd3d330d2fd41a5b3bff573886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc47e30280bc9d61132e6acffc7dd2b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1977dc7cfe8c1fd05675dc8ba20a3c0888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda99aa456e25e543ce939e2c4ee748d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d3d8b1f885cfa5562a2e1d0e1a3f9890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d027f488fb858b0abf83319611dbbf7891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc24802ad9bdc791ee87737af5e0c5892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f87efdd1159bbdf367bdb6f9d3c212893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41065df90bb4316d5213b6886e61c446894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71af51cf6b77fb7d82e133aed23530d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963c1f058ab647c664d77ad09ec0b0e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ffc74411e51a98ecf0b90d89f60fd897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b84e6ca176a7ac2ec7e087a0f028c5898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0cf97ae5c17e472a9a2bcc81c4c02c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81befa98d3705fbc33456af0206c415900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247df6909c4ee36c31234b9d15f99329901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046d5da1f690d24bbbc0b95013eea87902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345348d0ded3562de520cd84eb5fd5c903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779cb4d474a2cdf7aebe2506ffecf90904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db88ed64e9f55d3b29e41201be69ba905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3b72254d3fc90f5e0039d1cc5b197906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555dab1e6d2390193cf873759f21b13c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58555035242fd87f0d3d4af74374108a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6d5a25e87a00680a758585b1fc5d8909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7380f1a48b04d783bc9ec6700aec3910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ac86d4051c715f7d75a9f12aad1fd911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aef9a92f50734d19aa5837ccce004e912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2038a200ec90dc1cae17bf9b0d42c913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f0a6de1391177e327f3e457bff439914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d34e9a938ab264b5eb0701d2693ef7915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ef0e4994ba760d63e763166b09d05916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2fba6b0203e8472552ac287976b256917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d3e39b5f23937549711f43166f313918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e8e4d29f5dac3843f75a9efe2c1ed919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d07d644f3cf649642f0843d534a6c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419a947f2158ba6965806c0c8f13dfa921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819e8aad0f0b97fc86d0cce06b96cba922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50bbc85d66638815d95a54e7ccf9e48923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d1f65a38de015e234a7d2618cf9cc924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465fe2071a58c25df635070480db3e7925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4919a144878c3f14021f45499b0b3c926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d5c0188fd2b664ba01f6361a2fe2a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dba11d95c3d4b2de4a52a5b49bde1e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c9d8ace6c028b7b16b39f68305316929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac47826aa330d9740de056f9f22b951930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af954217f11461083383cfb700d87b49931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a11f42a048fd54512ac88c7ad3e33932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3136bd0211b429cb2a8b26022f07f89933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb2024cbf54b68c165c9d67152b4f1934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc316631d21112dc56a671e563346ffe935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea6f25562e150ff8e9aff5ad75da74936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d8c2cd4e2e81039d5429ce8e155c1937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459aaf3dc4273d6868edc1c9c97a3c00938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602cf4ebdf65488c6f57e36e2dbd2a9939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018076d5a161d95a88ddf6a2b5182d2e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef61f5be2509ba49355238abf3cae81941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc50cd884c1aeebe92332b8594204f5942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05bcb5da3e0cf345ec9270ccd2c177943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179659d6d90d43993402f020815bb833944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b261c06150871548700956d0b2023945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe679f0ba76c9b20f33cca4b0f55d909946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351759412e22156c2e1b28e6d644731947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa3a46dc56df192cb7f9c42fe5ab4b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328875cdea6e203888b1c7ff5ef1fb3d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad09b87d3ce22c08fe1e6a4fea1383a950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fe8a4c1fb2e40fc8c6fd06e3ff888951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ee3de6766faa581e6adae7670dada952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3230bcd29fb8fa8f37eb747f3132e74953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349c81cfa6e4955779b60c4e0d65e3d954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9813fd3d81a0682515c3e5164092bce955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a81c8d438a6d308aa60dc6fe012bf956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089b3929195f1dd6251f79a43ecf143957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29271942655c803dc4f7e91cc8cbb104958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37b2eab0d8ebf01950c7883bc327e3959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7b383d33b7c6eebe93d94f81cc55f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ecb4c0fb1df00cb889fddffdd4657a961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ac8c10ed9fffc95ef5120bf737266962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8aa100a83fd82d1a99c10230369ed963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e6709005bd92bd457d6f1723a8341964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fab5f89db164f17d1f66b6e9e38cc1965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a563f95bf39c2e709234f4858634d57966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba98e93c54bd27dbe819c8c25b64e14967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ff48e7cc5f9b53508bc9fe463f314968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69004eaec06bf7a9ae0b0596bbbb64ef969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70d0ba0ed7c48104edc954ac67429a970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547fc38e22dc04b2b08a3a9efa5d06c3971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6f59a647fe0acd0a0aeaf3e405e15972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4721afb381ffc45e3f3cbe78396592973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae753a057ceb4304a102ec2915b4401a974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e772f4b96b9bc6f92a9d2e2efbe8a975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544d2f95bcc1c18226370c049233b16976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818b5c97bbd7823f1213817b6666455977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353e1e9cfaa106005a64d5da2bfa9e8978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d11908b0596b75c1ff1f9504489c0c979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68623505dc14c95df3df74003f33c7980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cad4b6c786893230b599b5a76a857981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c1db8fb80e9bacca223c1a6e92b17982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0f9e35e41ae8fa40294592aeaab22983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31f906fb3d32c2c8146995528b1412984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b091658b17c7a2f0fa97a5d96c4e1a9985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c66c448e0cb972f1b9a41cdbaad73986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4bfd76ccaf1885d829035819812a37987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301481f50e7dd55fd9d5044819b6c0d2988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001ba25bf07fb7a97666f15f6c4e4d1989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc1b291160a3d2947d0a94c9b79118990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb0db554ef39b0bca4f8bc3e52d7d4991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb66b6a46ad355e4fd926fe6bc6b622992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b06ff7bda5f9eac8a4d8dc1c42e92b993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea4ea10d99b7d70f1fec0cf1c0cb25994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428a15f8b22842206c32690536bfae7995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beebc5272fbdcc0871998e647435312996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49532632e03c51088895f93825c339997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27767c86f1f6a1034284d239fd49ddc998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b74fdab4c91100ea305b4d39f954ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafdf6a92469b2165a0a1d00f7a553f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d31c845f350dff59b206afbaa04b53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025171a0f3aecbc68b57a7613e5ca4294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4fb9bcca7da3c3546a8201ce90dd55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac0507d9ed4b3596bffa364956bf9e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9387bd0b42e8bcc7b4ba2bb70f1eaf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d5d75837fcff7ef4bdc5a1b4aeae48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688c3c3b90209641b8892bdc3de38329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e0af44ef3d4bb69371fac4d4128f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1a550ddc7eff5cad17fdae7b652f311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee5d9f773d2fd3d73c3610860526cd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbaf82cd5287ba31a0671866c8755413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3d08947de4adfb1b91eb5905b5b5914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01a3a8ac9a428351ad9c80f48853c615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5fb064bdc6edaa0d1dfcb663cda6d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08b8c464c52544830a3175467d49d417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f8f29259d9016b04ca18b34b11bf118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d58da89f0b88cdb7a6c0583810ba6c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8251f83a22cc5c0d0f4437744a82f620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9f448e3f19f4e66b3f4d28a5c53eb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7aa90a4c76800ed36649b899a68a8022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7fd435f5f0a924e39ae373cc6589823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0357399484f6836dc66bcc90b0313624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b1982b30882db298055c448bb16f625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fafcb46814169b72632bd0bfbb18b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa174ff87eb6a1869d5a9910adb2ad8327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f66bfc4e0ffbc8a458f37fc33ce4c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7768cfe8d750874ce0a5e8221e2f5429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e086af9954ebcde3c7569ec089ce630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03150dbb567b703151e1b01291328e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02912f8c186458549b6a0e95a3a396d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73327ecd05942b6f30e94b36caba01f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7ad48d2507f7bb207c79bd2c32c7034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62d30c005f3570d676a14d05ba79ae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf87d70144633b239173be9dfaaebc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955ef376d6637d44cbef4cd1b2067bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c12f704e6ffe73f6c03e7ea217933e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6bac6664af8ddbc3083c730d9e9d339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b02f77b380cf91a4c2fcf012ca79c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d114f9c74589b9fa96ec1aaf050e55441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12d7f50ecc39f559c8586b269f602042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a518f3b47030ae23d3082ed3bbd87ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b18434282632db966f8ab0f3c9f1bd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd664a9f2fbf57c0826a73beb361673645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03318fbe72f43570f9db4fa7e72a47446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0f33c545ec860dcddea92c73c3d1247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3a6ecc76bb070b8b1e53f44770e3d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a59a7810ee1056a5c951684c51c1b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30d8972f4328e37cbaf93cf73c67f450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad53b3543851819d05821ef7f8012fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1d5ac3538f0bb04ad5cc71fa6169752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ced1516ec8febc9f1036dfa201c0653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db8351fd2bc6420927d591335e44ca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb78d0eeef74e97ea204eb4f91910555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee203238c302e115069cea0ce6fd9ce856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abe624bae9fa7aeece721d069377cf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150296ebaedf0be6b9c2e19e438e56ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186b10642b49313f2820e87c54e0ca059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfc6447b138fd1453bb139c6c6f62d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b168fe1d4f7aca4e95794472c4af90461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff48757a86d349e773d9b401e8bd0f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b562a00678517c52f261ce3c5acac663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d416958e3be12d0c8bd453cfad8fd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246c8844d9c2750faecfaaef5d0cc3765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff9272f84fa8bded032fd221c2e79d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afec3fcbae6956b9f99aab474728c3267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c7270f102c974f125210f7992eec468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43a9a1bed4770a9ebdadbb7724e4f969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2d6e9499fa1c2e3b8c97802d4fbed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4c63fa680c407010f96ed40fe4c5071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77e6375fab12b2805d46685827fa9072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96f5fdecb8ad38819245769cdefa7e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d0d5ddbe1e574cc9f93a15ceb220d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d616ad039f9333a0861580588196475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68239481664706a215a3b3eff5152576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2658882080f80b148c234b9a475e777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4f9dd000d5ad0f3eb3c608ab1ce4b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3d9aa80f902f68e0212b8666c697579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39594e8fc0ba85a1d3da6e52151df2680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2f6ab022c3ab74d61e4e3fff2f2de81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1dff83a096f09606502a31a1b367482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1921690cfa7cf86e265e12b68e22c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f971f0a63ef34b66eefb30966a5d884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0200049f83b39f56d313f917d7a35d985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9865f5ea69c2f213a71514f497ec78486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812b897e51d554c6cd90126533c680887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dae154ce78cbe373fafa8d9899cf1f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39426c3103b9ff647310f4ede44669af89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880dc0237d40bc073dfa919774ea8d0990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65beb867362082bb9c5cef78b84c5d7091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fa350cd14533acca9e57cc1f3779a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15be87b2cdc9e20472cc7819dcd0e693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0abbdea9d7f58d57a58d082dac28094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53207dde003787f3fa40bbb0b86d869695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e40c0f781ee477563404c2a420d82196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c0764c7f389cd2c43a760ae17254997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1864355132a029b273d250a718286cd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462abddd8ff874e44e1d280d1593d9b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150dd1b6e3c718ff74e4d52939b73f0e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae64fc12bc4394bf7efe8afb90f0231101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77758f5807cd0d471b3cfb25b804004102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f37ef15e802a84cdb3c829e2fb7526103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aae01d8f7b74bde624316e11868355104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f113fa01ee4cbf23c17b8e7f1f6eef0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dee13b59857ddd4e605b1f30d9f3d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25d49dabf5bee6267f43e6031e87e3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfc0e0f02e8995dc12a76a6c90fe86108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae3f28fa5d7d6370e9c05549b3efd1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bf78bab42af499ccd286da36a56ba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c034f23a763bc2a1a384067fe4a45111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c3dad0cc129d7b543b545a2c7876d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94680e35b9a87db89a8668cc9873aebc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7cb29d2e8ffb597cb1c5abef12161114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd83e55319231beacb87f2734117882115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ca1d212b242f671c03c1621dce645116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31466888c3eea750e0f3c39c9858ab28117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d361cfd8a14bd0070c4312dfe93001118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5eb8d57a60d0e249f3db01b0ed4d18119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ca5d2a583e16e247953c9daff003a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6855f5f1a51e8d4b1a9a6b211063b46121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c02f23c3b50dbf6734caaee4fa8e41122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9433a77d69e0790c9b5c15e8e7c930123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc7787445292419a7bdb01bf3c206c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9680040bf6379e478db7b1eb3d72c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7935332cce862c7437ad8136aa537b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6bd48db5aac8bf1a32a3d89c38fba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d0083655b2179e5a2b93416c7c9e6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a699230391e501093773f78a87f6aa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5560a3d02fb72a267f21b9f9a2f4aa6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1bf8eedb8506e7c46a75c7aa8b37c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829760aec403bd75b8d968e7c6d72def132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade2110e221f85f07a615f6e9714e82133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e1603f75a4a8664dc97276245f3ee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d25909564f464534b711a626866ab6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e171e10cc36f92d1a9a1a2f7a32f3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb612e558b5284d52f865a7ce36878a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62c5567c964a883a0e5910e8a65964138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf329a209fd3fb331b7e8a6b45208ca6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8fd15442008f04d8f35c13e2d99cd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f84179c4678bcfb53b240ad84fe092141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c7419a9a31430ea1cb941961ec2d1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04063994c0d7a244af62e23b17fba4f2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391cbdb018d3436285914077d04eacdb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830332512e01c83da1018e1eb933258145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589635204575b692cb9a99a24b006ba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0882c32503ffd677ce350e33ab7f002147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e66e7ace56e3cbf25ea39b7286016d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c51d8ccf87ddf3ecf83b81420ac42149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201296d8b8d1f8bf80aba5ea4fcce4b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b3340cb22b4fe90979ee68cd950a3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0f4c2c9a9b394f4aa31923fd52bc6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a4e8a25d8b1843b8146309c0d8f9b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd45c4b11f6e2380648fd3f1cf1f213154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21199ba420663e5bf78f415a004e991f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d81eef632395367701ddb00170136d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d9bd98c741100db078095398f7216157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6238bee68df63568cabc01beddf920158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9522933b081cf70b4a508ce7108dc4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25370c3b36926f54fed506a527762a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a68ce607eb98254023bba6001b06f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f7e6353167cfbb558404eec423576162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105d83442d4c5c176e09951ad8e177a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a126ebe849a3743e8b135fcb466a06164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c5741b5bb606c0f268a62db5e8c49165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426dcc2c01967a8a3fc825706159edff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd9604367dc343e25216a98749331f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543aeeb18736d99f65cc888777afdf27168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438a17d006cf6e338dd2e3ec22b8092169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49ef4ec98e3d67484cdd99596e7440170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff443200847e420ac0c59e72a1fcfb8a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3daa2068f6ab39d8586a1a32917f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52d849e168e1fd9746a7683a5a8e2e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c821af5121086738f68733e357e7a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f3ba9b6c738a72d720c89364d4c9a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1125857d1c7340cedf2941710cb25176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d4e94cf55e83bdec18cbe731e71da177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3635f03b5a50c6a4556dec6cb013a4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2b9cb9fd9a8e216e34378fdce5c4a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a40ff425f75d14344b891a6b619c63180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916c097009f7b8ce9967dc15a228ee0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7794a42f45cb47f09e7da900c37a943182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004ea1602259c59cd836672331815d7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c409814ca110c62d2608a6de05463184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f341d9318b4efff37f7785f9d52bde185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823eff620eb95305fba99aca6d6290cf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd1e4458eb80b695104aad8428a544187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4b4a2f66e5c18e249a2508c49064c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4d96ebc462b9a1c01249fdc74dc66189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb84c4766d88d9c8f25168fcbf071e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438bc2cdd487994cc8116df015a4eda191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae27cec8a8d8de1760e58b5bb774fc7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7cd90249c734ddd12dce1f96c2fa4c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2da15a9285456f9c085fdde29f0276194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3fd1809305886c54dfc7f6c55e6a4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99715672a76340234d9c130b7a756c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa49321bf0f180c4ed0a4d0c694920197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8eae1745be2cc8e348c03a29ec4f7a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab72eaf065b114a27fdc9d75440e02199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567262c83f460ff2296b6e25a87c4b9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e22e7b511378be91fe41a4b0db3b32201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8dd65f7fdb005555a77a072ec5d57202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56d59dadeaaebebaca6d9c987b8c99203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366925120f475a0aa2ad571541a2ada204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee35aae32f5cd73df364fe92db8c2b1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4741d83877b6847bd44f29b205ccc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332eb7347997d3e78724280e3c4dd420207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85fb79723d0d044ca4b09206907cb4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6eb6b88ac0c3dacc8e4ea3d4cd5a59209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786686a1319a1df30c49a901468c3114210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b3d4db438ee970439681c54bd73be211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e36da9034461ad58b30859f9e4675d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951584926f725f85ff6d7fa408c19c24213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea71ba150d3d043da4eb4fafa21791214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77210573e843e179a1bb1b96f9d341d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f28915e4e80c56e32afbf72b8e0b11216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee5ab634ea7ae565fe392f0e15cc95217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be82aca4ac50c4c2e67252062304cb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08ef7b1271695df9102368f7fd45cd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659277e7ba5a0e984bed06d6bff8e14b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49f9acf77a729a9dd2b1aa9ff5531e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34101f756eb672d1f80965212427ea18222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe00f065b87906db7a5e551ebd06b4b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244b2b538b77a069835cd66ebc6d731224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b50c4fbc0d1141c90958eafd50df8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3e2b9410257238bee9399407714c2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941e2ce27f49db43302fd0c7d3173f2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7ad8cde40bc99996ebc9877aa2d3b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b5ed4ea1be5160734da782de7133f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44f80388c665cf2586bd7705814de7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aae7c5eb6f560148a7ad146ff6aabe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b15c6966ff21a2530d7c7c45af405d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f978c3c8e5b22ffa328e74c6e8d1f3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881079ba6e24d04bd2672c34120158b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76a5e10ffc2344936a6ee4b232d981235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cddaaef00e27c15325d9dce205e63e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01cf60078589552cd371aa0d25a6220237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10065addaea59972ec697a275d7dd5fc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952e8fa4b5d34ad64dd48a65e1ddeae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9db35b81792f481234d8bd568bdba0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bebd297e24f68dfd553fec3514091d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed642cd758bff4b5c25428027e7c8c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65c895f0ccff61cff475db597ba833243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc718ebeb3a96dc6d51fcf0ce31efb2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df81da0be369e0be82713c457d2b70245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510de695f8ebc4a13b5235a3bf1f277d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e86e2f67360d7084c37a16be39c04247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e715e8b530aaab61d75f32580b90057248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57aa3cae467e4a8a8178cd1eb219b59249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d76a0aff09db75ef08248ee7345da250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3908ab56d1012f12c24d867e1e5879251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0430297fb782168228c96b8e9ec5b4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4fc330bc9a9782e0c4151c78e5c6b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542f114ab94f423f7de98fc40ae4ea3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bce54d27ed86bd9f204980718a6e4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ff2b1188d0cf00e06c1b7e928f5b6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873cb7e5d7a2808b61507249612e260257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192e44c61edba71d861ed8dfe4d8a7c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7624c1e00debcc65414bdd78ded7e6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cca54badc8d08833ffe122f63de7f4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27fae8cfc1d5f173f32574d8679955261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2975760e23bb855c052b95645f9524d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607ac33936ffc527e52a8767f9cf9e0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd746b1efd9539cafcb0460eba52faf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c2eff1ac31f6c434b0a1f68379f82265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c296a8c62212c46de769fcd8a7221266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc46138388eb9c37bfb8ec4fd83cf92267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ffdebd218b86462762dbd18880edd5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c56f1cf8c750fa06e983482c8b771c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa7e8cf8ec9ebdba57887a1eb08ef6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3567c664940014cf4de97ea88f11675271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05158d3cd85d386eb34413968e6b860d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c9de4140bd599cdb53b68438ba119273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f9b89a58851b8b2f2d2ba08b5610a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c417d0d162bbf9d031080b68e235d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e2e0470897951c2a9e151f216e2d5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087da6dfae11333ac7998f7abd47574277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd36b0dadd436fcd9767498fd8369a4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4873e48b14ddf3fba35c2d49f533df279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc2a5e068f4f2dcd09648980bf957f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d0f65e035d6f5ee74a8ddc079a4ed281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0a55d408884315e4a390de8f1142a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7ccc2858fa494e5ef996410919c57283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ef20fc908a0219a741f9157837ebe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f402b7c5c9dedb10df39f42c0ec704285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961fb5d0709e7aed3ebece01721b2a60286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569f2a360361cb07bd3391b0f2a1b56287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9005c10a0596276afce2e8b482692288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca8287c8464f67802e019e68349f52289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e21d4b1daee59396fc0ba36a3d759290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac9388eb800fc23bd0d6bd6546ef8a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb472476b80d27575a21a62361c32a0b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a0da5e8f5d952734c93ead264c272293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d4fead8417f54f0a141663fcdbdb6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc2ebb76db1411d64b8bb430828645295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa06a676cfe8d8ff8178a8772c8cfea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d5b5ed2b74bafeb74a8a8b534aae3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693b7f3ccd0c3b698ccbfb88460e6bb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f87d37a22bbdced42d46d82dfc874299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3ceb44a2b82c2eaef81dae84833ab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0397532649198f85f6a1e8d3ff907301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb4c1ca02821e10ae06a54ff713149302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988256312c6cdf2b4528fdb379a9102303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8e5a6b60bcba51023dccc7c13fb6f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1676fb3e09477b528fbff11231e217305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963a5268f90978acb43b79cd4ebb6ac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29707ab50e226c0783833c5c9c639d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa5cad9b8e1f3df58d911bdaafc1e1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36064692541aa1911987b1b61ae5808e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4e6199f3eb40e61b6d5766f381c37310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f94611ea9858dc848087beb48820fe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a29bb36d4e0d3edbee66df6f39c2a6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0442bd2ec59d91646da170d00a8aad2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b597e27ed1d661daed4da504d76d7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa02c17df3c8a4abe0340d83ce4b7cc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88744907dfe7b8d82ee3d3552ca5a1f5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428150f373467802d2adece19076af0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c7ae399662c1ebd7b23b50a345031318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5bf583e4f82afa33f61085256c0f3d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de57b29af96dec451f5d79972c1226c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f11b08eb21d84ddc28bc2032c70bb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d241135823d1437ea3e2f15e0df77322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7342615cc57550db71a4508df9dc758323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb93e55f195f48bec4c6534c9d2834c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd7b7d43325b5c6934bbd1b7e8ca4a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37767fad08e041b256eb395421319175326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85429e4d7ac48ddd20bbb94ecc38afd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc7bd05d776d252615a7a557dbcaf5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f392754747f7161bb6938bea8b63c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf88dc94b9e08b9a2bca22231f091a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f78911c7e9ec7b82cabfe700f5122331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b6d2f9c45ed6afa671c0df0ea0502332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab519af49bee2158717430e56ceb4b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b597e22b527a73bcbed6e54a2a453a3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1044b18e55a699d62adf89afe4eae17335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab10ba1bb820b22ec7feb9ee7500b1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5d99811274b3e9bf3691e0b41d4dc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb529a431b4968b1a42d0f48cf13187b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667ba7e967658b100193211d4337453339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1b6fd647828d5338da6dbcc3078b7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa4322f5ab44e1b0a35ae472eb821e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04e9cca97e4331e6be631a1f263c31342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506fa5d0b1e19de2c06cbfb8cf57b98343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76854830b05801a3b694c04478eed244344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a109f097b9d739f22655c33f98d281345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889dab9a6ab190705bceaf1c3836aa77346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244e330f91e94295d5ada7583289b5d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62ef84f44bc69ae0e1f5da3fab6e59348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c31ce35e6a56a255402c63a4d112a0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea5704085967320dbd734cd0a56670350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7020d6b29248e5a3a3234da662bc34d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecf55407f8191dfc0063e4e5e8bc38352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049aea09e8931412cd99b0fb271980ed353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff37e7b71a180d6aee899d4888e16c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e579aaf5078ad2b9ffaabc71790869355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e8f4cd85e9c27bafe4158c544e1fe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba2c735c2ffc5c3f9b0aeac641d340357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd09b6123b99a235f2794e3e59a571358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca583423c915be4555fd1514227bf30359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f943103822fef368a700328f5ca4d21360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f5fce161df174d0294baf7285be39361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5ed3affa889ecba40ef35ccfe1902362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83591a9d8528aac0f9f0d64cb858938363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828d96a63346f3730dd56d2480a2b62364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e01543c13f6da4d8068f8a2bf49e51365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fe52445d033aab0dd0bff8c4bb066366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402ca5b8295a32ebcf7c1df112208d0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb23174f60b6e5c3163e5d7e9fc8f8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e055edba9bdbba2b7f43626a461e5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eeb072141cc68155a8655e75cd9a52370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f094797034777112504e345092ac0f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003caf3b27c5fec12677dfe0e352e92a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1cac594b69bc658d9206d0e8f9f46373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3736510907b475cb2dfa9770cc05c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94c5a349d51cdfa58df794974a9964375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607174eab8ba37917d9d1d5263397061376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b1256e4aef2d63041d7f601a97cda377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8402508b560ce01778332f97a26569378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784fcdfdd1110b7463729ff0799bb61379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109d423db56d429fa959bc29576469e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bccf83ef67148743ccd57b27f65d17381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04fc20b5c59e9fe0ba3eb71bfa50a7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098abd11f3f3875a1a8ee7802e5855a6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788a72fc0e387a7bf73bc3c58609714384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c35306fc19341b590ef18dbbe8553385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796bc80061dfabbdee6c4cf75065b49386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396ee93447a86ef34b6c2eb114155a2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3162e58102dbc86564cf1ea45d35be0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6cf62bfb88b032d07dbec647d70550389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70de09af4e9cc2e3904cf2daa20bb6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a24ff01b6b85697fabff49942d76a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ebdc2bdd0af891f72ad3327df2619392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812cc1b7f5718e60d9dfd26913872f4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bb2f917c1773677a3936db1ac19d4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc12bd030d0f33274703df45e074f2e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9362dd7d28d2c9fba6798bd7cf945f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c5bfb73023355f358c29a13e58b58397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb058e8a14fc8e620906d379d3df68f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74010000053b8350c694fa3fb27e41e3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bac201fae72149772bdb43d78dc86400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbfcfa3c10446e6472f5e0fdcd7bfc3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad858452ce397a487a53db1fa7eadbd4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942d4a265e72b185cf9c31c6df4c3b0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6056b819886e2273960879e2f3a30e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e16e1cd4b87d0ec2e43a2c938b434405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0ecb838a0a5eaeadebf6413489b0c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a9eb4cc636a0bc56b20914f69db2f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71546a83bfeb9db57188d3328efba470408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4392bad0b910ab28106ee84c69d53a0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1d0f98b7a33406a264058bd7e4e4e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd347cb60999847bdaa3d0a49495ac7f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e3edc74f8006e8a13018136e2b7e9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6d60b089413d4def2200700594dcd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1ea2cc94e3738a5ee3f5c421d7b47414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc240e9d0b7466bd99107e425763b41b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716dbf911742266938585e74bcebef9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da5cb947d101d58fb82346b85a93b0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205951d7bdee674c52e599dbe15157a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77861f82ee04eb6dc37f1394938475419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238597686d78c94edfb672b64acf3a0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4c95b705d3a00e8218b39e2d9c3f7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de136d606d3eb2089e9a5322830bdf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5b92d6237425aa3d0e423625e4a89423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c233786c4de0670e4092e7d55a7d04424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e22aa0d916e579ef6c2f43ad5fea4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673006e4c6a9eaf01b7485e0abc864b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892da6ab0dd509b1d0ddc115badf58be427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486b57bd981f235112197dc12adda8c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ad6342d27b6027d9ea9a8f24cf2dd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4dd5d2d321f6f323bc9ee1dc6bbe95430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56216fca05d45f0a51443e2a23f1016e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9ff76cf1d255f70fddf4acae2d765432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47eddab1d42de0f188ec7cf74f811e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20570f793ba134556666aa22f9d8eaa6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579a8b55bac1665781155f4885b1b96435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a61661dca0c0e06d4c7c9c7528bf9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23706803f81a7c70b5002527e5d822437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade272a727b40e2f307f3ed05e1ff40d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ff95629604742dea9ad0b414726d4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57de14f45687c10cf86edeb6b38252440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13442fa30c5466b1b92e68be96f821f6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c0184605eee9471dcb042fa1b1786442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8b912534a2901976ced164bef85fb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a6e31581c84ecbb39e2af6e27550b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4e848de4197c6de199807d8b546d1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8bbb08f2ce345e7a9bea87b9366c9d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3681427b2c195b725184247e5f3de447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e658c67fe0b22e2f88d8f0a42c9e1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635901f70c0230d6d405621e3ee851a9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6533e1d5345dab43a219e9cf1a1e9c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f91f47d037a54ceac22976575f355d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea59ce2eac278603db29cf80cdcde4d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509b5cf53736221fa9de5ab807b2882453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2fa21986799eaa793cae68a181254454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045e377e96d1951efdd7c232b4e13fa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289478a7ba180195b82e3a31d2ff8b47456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9585e7ca405bf9327eb9cc5badf72eb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee067e710049456928e191bc12f3a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e46fe33ddf85a43a852b0a3416c10459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6dcc02d9875bc258421ac50c5a7695460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167ac18c24dca9d110c0084c1dfba10461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113a5b38f0db60aaa5c2ea6f653ba93462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f3c29d10cf605bd6f3e1889aad243463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e4121e530707b5dcb1192e92a0a62464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e826f098d9176782de9e9b7ddd6b8a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97c59e790d74d076203d14963410e3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052612743584f0c5332ce359bf0c5602467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcc4a97a0731cc6144fcb561ae2d73468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09f2015f473125dc0850864ac6ac5c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7c15cafcecc1299233658172fe7e4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b59c6b9ad067465337b58970a187c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13adecdbdd31e9434b530eb33e069ae2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18b99e1bc6aa301533b8e8e27dd20f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c54b59f3360ac7f4e98bc59203172474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72127cb363207b792c8cf948a485bb04475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdacdeaf7fd9bdd5cdbaa19b6830b936476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa70fc254c47a8fc711f5c15e589db477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcb8a43b845a0f4bfb6b61ee14986d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472d544eaa39b4d5f4d5287ec5a6b48479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a16efbcaee82c3dc2577d06a7ca0b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fe5550dcc8d47a0dc9d94c7909e9f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd8324edeecfc22966d989731d4762482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d371980d2598e8d36eae1d7516553ae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68bf47ff0cefe080791d12c698999f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9e59e3d434b8c17c9ac210812214f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9013e0be965a89fc24f7df1e8884d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5159a2b611651544eee2fc4fa72b426487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27247e53341565b97e78dd0e19cde8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994942bc8300ce9260ae3d2570b8aac9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f2f09dc9a23b1113d2ea895ea8e6f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cfb7bf5ed090b56d96cca1acb750c1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fbc20dfd2c99c9a1a9b107a1f6ed8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190fa2f76fd9ad6bf322aa6368825d6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af00e1c2efe710ab73c2b91c9fcecf5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d9527239fa52f908cc56d8a7a90c7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93278c7d3d7d4898d9f6425485a495496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19cf97821439d813d2122966b16f2e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61a1b37a59f98a017da9e10cad1e1e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3111e997589241f241247316439b7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c5526d1addfffc5c1ac6637c00b6d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f77bd054257dcfa7c424a5412bde0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5d238bb907a414e621beb67053eb9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615f9b560f1c671c5d2d374623b7de7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487eba345a6064d4900f828b9729f43f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194ad2a900cc99aba26644cb8d407b1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c244cdfdcdb253b427ceb14ee8191b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289dc63104219e42118d4e918c9be388507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15592b9d72cc8059f8fc663395a314bc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00780d5e814a58fa577eeacee44205b9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8487308e7e8e8f3249a2d3cc281ca5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726422c02c28582c48eeefb919c088f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f775721ae7729c121cdeb40fbe455d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207617b0544a25e00baadeb274d5373c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b32735e9469ecccfd36ab295e4d65b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba2d227ae0e5a3c7ce848d75230929515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf914c927246d2dee0ce5af9f69096516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849d4b668a2ded0df2391daff460122517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef89bcbc9c5f91ce538e599b3234823518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70042d0a49ee4ae4dcae7348d7cb62519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cddd3e2940208f003de36c4e250a22d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8adf3d062219160783dbe058445da33521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c51be1d1189e6ade612dde0ac0c02522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f197857d872daf0343efd2b23bf56af523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a441c35ff2d4c9d17ebb59acf7eeaab524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0ab3cb1a0951b53f9aa4f14c07746525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3baa9268d32ace510a1ddf38e053bf7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde96d5750394d98a3546e18ca61c8c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb9b52eb76bd2b87a2c9296920e8af528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d81cc00fb4008b35bedeb78ca3c0b7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0e3df424e904939c62567101a75c7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5cf448549e42e8ccdce5357bffcea3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63ebac3f2710741a35b68342830846532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3eba7bbcf8438f6ec3792f3ccab02533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425fcfcc9f7d0ae62828485b2524fd82534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36acf1be81c845ae41d17f66b85cc772535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cdcb6780b998211b8750e4d4b61c65536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127ecd27c3156b03b1dde059a400fb0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91a2f3da9ffdd384a9d5b62bad8c00538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3000ed692557915910c75e1f54227539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af41afa9db058208c1a0f678a1b338540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4494e7dd7fe8270fb59f976338635541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d1717d5bea755c5ad9212630611b9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a806c3102f80be489f63fe437229d20543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee834cb3e121910e1a8329f5be84890c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbc3ad757ef7c75e30776256f4851a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b1639bf2d47580282e4b5a6cf5d3e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6a34ab2d3a07b408cfcfa1c059064547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87cda78d7774452862656c009a108cc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a02d1e7e429f3458c2938579d85c0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa758c2a17eb900fa4f097e4a54290550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33296e598a9d4415e3eaa2b3deb070551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ffd9392ab86cbd95f1379c6471b9c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0050604d36ce183fd527f5cec8ebc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37fcbd75aa9708ed323ed1dbec0f7f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ecfd4a3d23f7ccc72dea147b92223e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb360192ef2984c99e0d55cd961acf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a218f7b6e53dab8ed5939f7e82b36f7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12a95717ae6bd992bcba4753848504558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce848e41a16e53997aa25119d678f35559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8394909e425d22961eff57cfc9cf2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dda060d7883158c22c49f7a20bab52561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad030df1a014c04457bb103bfeb1cf5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c0f5519aa718b100d851cbdf61193563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91610c3ee4fd7b1026f2c0421a44aa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093db2693dc9b6ec173287ae3611736565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd6d21fb36cf8b0d0f255abc9fb641566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f9ecb704d4bd98e8b6c3fff82136b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bc88b52dd80a1ea80798802ab99ba568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107d0e9cf7a2f32fe29971003b90fc0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456113742658dde3bf41ce776a609cf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291be5a47f18f04a3f6084bb95a624d5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93dd8c1ee27d2a809bbff3e3ca16fc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc487bca606dbe4584dd59d96816ea20573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547474d504953fd74d34f91c9e81cf43574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883032a7088fd7cb8f21517956e4a3db575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3924770b9574a603e129fbb5d4563ea576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5b124fe2374dd74e415433ff3bb35577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d8450116a628cb097499ac6831884578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9687187597ed7a122d20c4f31d1a63579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea4e9b2c7a4f39ad0b1e843955b801580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89034c11d3d044eda4f6c568e16a3885581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d01b851ee99cb35b6674237bf89ce582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d8c9e3511f16a6f863183c32da62b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63417c09c6bffa3ecdfaccc5000bcdbf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d11639e3614821eaadd18db4e409d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a13a5aab91c9bfb2ee2e892367cce8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880cc2926095d0df43c8dda3319bfb87587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a47323af3d776e5b7e8364d5ea243588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2438e425073849841c84d91a79e8104589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b5fc464cc14132769d43d86047bf5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44a70a392c72246ce83775c83a4b7c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a21789a373e257e9c8bc06940ae24592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc399629c93f473071317e45b193e98a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbc4f2f0b8c6a30472dc8499fcff9d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd64085f1ef106e90a6730394c4b37595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f3f444ad369cef2a5b2b58efcae4b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e102dd97936e8df38176ea16e2c94e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73866884971631257692d710d3e04e9c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25a1cad67f77035df4e22c0a898651599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b9873d1f43158a92e04133c98e272600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4d4f5857fdfa042bb37dceb82fc4e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9603e69e90d192994b7e93fe5f3215602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d3e880bc11ea93cabe8500d89512a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d2d824889e51309772aaac5771207604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb026b99de7c876d8165b92536586c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacfdeaeb44e72e99a6b5eb7c3be304606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba52169ef955137a352d53dd0bf602607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f335645985df3d5575b9d773348c8f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffa6c4c52def723fe7002e735ce9e0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620dc124625c8e0cdc4141255bdaecd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798140dd92db81f0141d9445a342992a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcaae8c8e5bb2220120b1e960cb1a20612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3388eeda7dab9b860b29a6587582be4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb09c01332bed142c1d6dd770ac7be3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79aa3cf08cec42d5d65b40b760ddc7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061a41537db440c90092bcbde17eeb1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e2d4b16f6b66595dfc6168610b1e4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fe36997c0f86ce5286ff0c120ba43618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bffc106f7ffc115baee3734e6f9d7f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06922a06652f2863111ef08301a9e6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e828bfac7521e3cf7784adfb6429b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c90089565d9f23c88dfe662c3e0fa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35e16411f01d58e613b1b6cbe470fc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a268b05b004c992135ea01a39f15e6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a5de7e94d4a71b38814516e672242625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837d3fc0228bb79c3557823218b607b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42611cbaa69efcf414764defbf9e8d5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5ee69ce21c997b9848db67b5bb3b2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319011cc8d45f1e13954ca4daa08519629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6cb94f1fb86859b0cbcfc65a17841630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3dedce38623ff847a15379c8681362631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543dfc0a98914c42b8c836286db5964a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdd412b9f6bd910fa1b5bb0a94de7e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f21d54841924b6010b4331170da15c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff734b129e3f90896d99db1eca61a1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be0430923b6042bb04bbfc65adfa91636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b047e4a72c3df26d5a22122681f859637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7063c807b6870c5ee8b000be0d5cf01638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7bc6fbe5a34de4c9172f4600e4b7b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38db5a5d67b370531fc3d23395db27640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39c38b7f32823f02f3519205dfb9bc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22bce69de60ec5ba69b8bf6c17af28642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc5ca196bd6dd2a44b1b6de57654dd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071253ed8c7546928b5b41b809d41a59644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd3f81415bcbe43a648499a51d28d6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff44fedcd644a0753a38bbb8e0d6df646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5e19831b96e76a98eff128dfcfbb1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35504962b035362200c7e422fbafd8fe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292e1be498fc32a9b5213eb2e6251b7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a5906b3b7c846ee778fa8c8ae5c02650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389ff7c7d3c93f873f38111c66e2c34651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de80a5bdcb2474f2fc9e58f48e42663652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b0e209a62d079dc7ef9538c460470653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcfe17dfc0aa183e011fd9d31a2d85a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c041fc6e8cb849166c10455a5f52b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e281943975e0704f53c4888e65e43656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73127a4389b434525953ccd8d3dd5f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c9eefac5077f38b1536000ad71fc3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87a32f6cb0a5d15a6428c16bedc29a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734299d75d610e3ca87c86e16f65314660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483c87b3d9a7aa1ae195f129b23ec90661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5a91a75ff4836f4f66e37fb5fe288662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d5dfcf6256e1c23db49c220db2c87663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a842802495a11718eeb00b33894112664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4912c950b8d3951c7cdffa7603f221665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebea7540c117421a42cffc362f42c3d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1a3c147132425e54547b57f1a6cc2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b04303e2d2b59b64add7ba91a5fe46668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aad5d256983b0e5a66a1453f010dbb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba041e11c99fa13d4cd83128c4d8378670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322f3a59d9d8c65c7241e58488331ac671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad858bc1f1227a8a5750e30ca105b7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29bf4fc50d35abbf24c855aafac8c9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312eea535d2a595c56339a99246052f9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfca5e711b1d2113624bf71591116d9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab1b6f70f370c47681655d41a6c306676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629eb0ac6cb87c815e68b2dab5b8c10d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad610ae3ecd4f75d064cc6b5e4078894678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af575aaea1fd5ddb8c7318ecc1164c9b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933ba513409c58c01fe97ec50a935a1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924826dbf44543a7c336be9f419620d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758497ea98434b1d8a7b288d5b99b14e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59631d9364a8231d96a260a5ac02b2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53b45376f160abbfd230c43aa59f40684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937be9b0e4f2fd9e38fe0520e3e85555685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9595ecf155571a0d7422b45003198c2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31178ecb6c162d7d2da600f1525790d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4813b3c8e726294b7425073c7ad503688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fb76f0f0c80efc6379c947bdfb54b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2d7793e58dbc521fc5d76f1382bbe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b15fcc133f9a9d1ceea5217e480053691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c641cfac6739ef266344bdb135c771e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a324a0b8a7d15da8ca8150b2368285b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0976d739b17587a75118fa950365c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14153d444e7b229a6540798c61d626e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effcf468dc3e8831d44a5bf2d4082881696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef59791a57451be3bdf37db5bb4e37697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef937e4e12de42261985b834f99cbd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be09d8170b06a96225dfaed3971b58699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451304ce1823f97b30a7ecf9f098af0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63441295359923bacf2e2a639841a346701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6e3a6b9751c1db98219d41c916de4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677deac08f821ab70f4280511f629b90703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79583d480a7e34bdef455cb0e76a43a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7da27aa981ffdbd5266544669c3d1a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e9d4339eb856a268dae4e7c98f77d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02b9b360199add168b269536404db3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ca6cdb1558124172151c025c6a327708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6283efa6f20d0eeca0d14fe9c4d1168709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439b375650465f2626c3225a08b0926710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86cc5f0653b3a99ca0a9657fdfa9be711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03663c8178722dd560c44cd810b7c7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cca225aab8ec26d2e1360e2b4fa973713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbdb033c8cabdb053aa5b2e868d496714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f895dfd4996055c0adfad31d22a93dd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b720d95181590c16562bbbc52c84957716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62fde063fef5f3d1951332b5bfac94717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba81177f255a2877c4453aa6b4081fe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7277e14a0c9869fd4537b0faa9e935d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da931a55b7c1d9aa5213da886e9753720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5e706a4338adcc041d99afd7224d4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b9fa48d84fb67f37fa16fb4bbd66d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a633a1d22e040373ae1234b2b697d8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a797e305529f2b51ad6a1999bf9fbb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedcee630089693c69046802e7aa81d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3cac16d4369109282f2e1597c4708b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00fa8a4c6189153f36d019bb4174e0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513fec37f61a7732682ef4710af47a7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481dad4e548aeb7f3b58375a87c81b21729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f4e87652bdf5c7cef475f705feb56730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7397f8729f594a7b22317d3fbf9a9a9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d38482f78f828513b354f2ed4c321732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797a9545617042331a367c1d4f5495b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834193c68bc27d944892ccd44ac681c2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79997f5a05d4adc75c598efe483c1eeb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d432b6316272dbb755bd241e16306736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe65ecb16cc9eaf5522c94c050f6223737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683c93f16af4f13f5d6e29be12e9230738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe45f5e6c971508df058c15f34ec6b7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931b4f2049a2068ad787912d9ab9dc2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07907d566fad2953ff13be4bfbcf205741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac076f35f36289a96da9dd5c487e14742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e9a8addde8b518ca2d70ee2915694743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842ab3381a6c761c42a4fb36402164f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb927ac380d77feedb85775c952d7c4f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679af70f106cd244d6b395f996236a49746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acf5d4d195d20cdab96471a34645ce747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4526a5ff1ae20b5e666c613bbb8966b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42dfea5e4f2eb981f3be050808756f6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231e34fcf30c6121cc81fdecbcd4abc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98996e19fcf18f5f64690f7d30c50211751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb59fe4382550a53ba15c12e9a0789752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f2c15c18778c5a11cbb339a2f6406753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8ec02a7ed189d474f56f29e1c930f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e8ec41b937c5ad02b6dacc2a72f56755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a07da0da5424b1e5a8058093f4266a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dda4113abc2fde201fe1ac4ffc99bc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5c23d3a907fb406ea37c6e0328749758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e9a24505831cbafd1c919cbc883c0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc845c51f36709c043d1c3d7dae0bc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1342e4108b3f4df09804efef2f9c10761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72635986b2ec9a697696af10423b8abd762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671999a32624dbc7339e1d2530fd1188763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f78e75596c3d80153ddbe846722de764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97fe9d570a290b4fdb1a139ba32c22d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6032491121614a0c337bf8b6e879362766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120635204e417151c6a23647d027938767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afdac2962ed534438926e6b0955379768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d500427212f6059a7b7da3fc8518cf769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc4fb7d776d2965b269fc3ec7dc9ae770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e9e55341190d2a89a1cb94f41bde5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97bfaf7e1e96df9357509dc4c8c46d5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce676b9442adec44667ce3ceaae03da8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91130ad2758993b6aa85047156118d5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96f900ac08e75fc9bde6bd7e7ffa79775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebda5bc05ba4d8df63ab53c338456c8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc3c41880fc54ea03bb1dcdbf7e442777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec1e088b435464cb389151f7b88bc8778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71acc285fa99a4a773e5b395df16fe18779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccf8e8b7418aef1891cf8528010587780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0c07f52dd254a470e0e4b7bd55ca6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab158026a06b86b59ce397802edb397782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b6cbd79087aebf22a1c38d428ff48783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294aae3a53106ab367098b2bab097c4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f1c5f0b23ae4051a7f1a4da2f0f01785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d13640ff11699724bb93a8d8817e3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e9d4fc669e6957b975cd59ebaf5f3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bce18e9f3adf4331033545ed483093788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7153c9f43abab6a0f8ec382a08088d8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a31b06cffe2ff6860ba1460789a80790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb6c7fead1a023373b4c01ae70e06f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540474d24a38401f350ba6bf94d660bd792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e866c1dc4cf003aa8ed83fd745001f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26669a9b0b7fa17898a419c29e62f8c1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b962031d0d311bc7e89deb75ba630795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5a36b80542c101a5af7822e620054796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615f976c4fa27a0878fcb464d0cb0c9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15f7ec3c4ce9771fe9bba2a38f4e0f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09749eae55c64c1684fbaa17d45b9c0f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825558e28fe11cd41abe882bcd0591a2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5889c7c76c976ce0ac03337ecfe8a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c119567bde3285d3125578dc641c491802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55228623249bf37bf87d76bdf02a9a6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf193033754620afa1b222988de7a3d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1241c16f05a304509dab8f39fc713805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b65a2a5ebd43cbaabfbcdc8a7350c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bbe7e3576ed8701a959f2fe8be82a6807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f9d3902c80f36f61ba013028fba60808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a89d1f2ca2be52e2f624b7bf687e7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9ba3b8b604ddb70f5deb2a613b55d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343e19cd3d13ac36d1df70b783b717d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc1143d41c2106f94033786d8f6df5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f4633f1e73659f5d51de2cee702e3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1289ff80b8e073b5f76986b799eb9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986336d8e40c1d14971a5ca27e4cd95e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635cba3b720af970789d02ea79f6566816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b04b775bb5619d466a3e5f7062bf69817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a5cfd8a0fe69fa3206ad85e54ba91818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80c180df9bebdc4736c8b462195e88819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9132b9ccd441fc249a808bd2b46cd9820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f941439b5342a3e0087dbff6f1e2e43821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573b7bbc670672bb2d7007b00cf95b7822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a392bd5978f70292594eb772588303823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964694b79e82298ce6beaa01e15e9807824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86e1c1562735f6afd63a83028d6133825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6db8f6b2bc836a103d85e2a746f89826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91521647cf4158f443378ab7d422ce4827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17f4a8b24945a00b737687ce14a45d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7703414a950b8fb9133465967a12da829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b45068a5c12d0013bbd655a6e406d830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d854b73b346388a5bbe2de86110580831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cf6ccf539e12b33716fff3f061dfe832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a36dedc877ed3600bee0359aeb907833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde823a3be7eb0d829224db3ecdce962834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6a09c06d31ad573bea9db650d798a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42caaee26a8c0550ddc4f878a5d3ed76836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c41c3e9ca12d408814e30d888dc71f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c190b3dfcfcb13a1089c632df640620838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876a94c191ba00f9f532e0a02c2eb0e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f577dfa96964bb1c8bc524aee3eb7840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751e9a70ca1d8d4a49a2c08c8674d3b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00ff22e8b0b8df9e85f101e5fa1d08842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde633b2f9db32fd473e4d7ea75c35fa843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3183d4517e81a075b1dcb11c10314e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8b1480b7f1b8177841aeae3f7927c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa99d39e6ccf834f8e7fdaee1520cd846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314d7cea1aa73ce899df6dd953917f5847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5f54d60c661d649100d2018e1abd8848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dca6f4dbef7685a94336639f2a98b0849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042390a82d2a753aa97d567df409d54850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9da7e825234e676e6945255742d73851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12dd4da4979c1df040ce519b6c61ac852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1622a872d024eba0d1b64cfb5c3d38853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5693bfdfeb738e396f3b1d97641b4854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa0f7b0953f4e8e6998686a1155249855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de192bc10430adc65599076d901dae92856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24371c12b17198b507f1a9e253772b35857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c676424c4f8b6d953cb0028dfbd71858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154d8656cbc9a29c110ee69b6985aea859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d44d3de91c816c963ff61f5b6b6c16860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb443b187537a4a509217120c39ab453861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6e10ed6b627278cb4dd6da3feb9a8862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eadf5b6d42e63da149dfc706de521a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68239f35231073a5f029ec1c4bada09864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760cf27389d57b20d1bc083695b75cc865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9dd02310393453ab238014501d131a866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2c7b95eb6a330839a76fb4cbf92ba867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6059f1192823d6838ef500d33acaf5c868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c571eef478ff878159e1385b3c024d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129571166922b20e3211a9d59438e63870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368c7a0b00702ecbb1b52363cc78b85871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7b1fae1708e521ac93ca2da96b115872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03511198d16f3a7516bb6bfe25d6ad873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d7e1289b986850f664bb2067a41fb874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9b4ace2557d16bffa1ff3703aee10875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce7f8865c109bf272163be95b84266876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1bb54660751aa2b4db625b74d50ff877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a025915f369e0337b15534ddd8c13878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeea87791e9d486ec37d63339dc0b73879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaebfeb3201333c9062775b85ef3010880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6855c0e2f5fe63976bf16d25ee303881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025be15489a20c01789a9fb2926dc556882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff85e65d31f296e19dd33d1f330f95c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108fa78cbee9b81cbadf5b91c5209a99884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db51b5d0c425293e6092019052d0540885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6bc1dff5ab5812d16d6b4f11aea0e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578839e47483075bf39f2d852e8299e887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5502bb0cd54866cba7366fb5d9f30fb888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e24eb988158c2dd2f41f553337e20889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b621b62a2274920b590aa4da68282890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f553914762a501948da23ccf176dc3891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c7d194901e310521250a67518fe2c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20368394649b060f127d520007249dcd893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c2eb47471f6b0de79c3ad4ee43cee894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be93dbb2bf516b2e372fecb24bf3d0895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3743e2e73b4358d0baa78489dcf9282896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a72928f91bd49e78dd0bfad366ca6897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db41ef8a57776a6a7c527a5a64d150d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51114b4dfcd87c8fb19927793811ab5899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac9a830c12c19d25735f863068ef0d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372741e4fa3f8c06184148ceb0da59a901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71b5edfa42a0fc731b82a1d0f11248902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df3cc0c8325c04930e8c4558ec7dba903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d3934f7ee12dba227196620170235904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100f4dc99d5dc3f5f8a3d0496efa213905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7cec79352c26a6efe08f183b293ffb906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc52f7ff46fc227ba1ec75de0e2e64907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354726c983aa59ec65df2cd517d6bd0908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f150567a49af4efc29c61491087990909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fef36585061247f842b7b90f89c524910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1291f769c726e4f9dbb27f1a22d8c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4b2dae05bd579e4af11e098b77d9c912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48d5b795a611a2cae13755f8ec1e4a913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52032edae7cc3a7a1b8ef203c016c107914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e429130943bbf5435ad83bfe6a145915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c279ee82dd481138c4618250805be8916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227df1d7a3e3654f850f7f9050fd7d3917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c10e345065d10872ffc293486c9a2d918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa84a2fb75c3372060e8b5a33f9d7ba919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5cec92f30430b7509c633d9f90e7f1920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50520eb12af49dfb6f5be0a530b45ba5921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f08ba7f05352cdf6155260389fdb3922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5a17efed61b27faeb533ee917e029923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204e125696f764207c7c8b2bdf999a6924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8274a9549bb6d45c8557559907dc36925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c254b497df9cc1d4c4250a4173359926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d2f0f6688d719aedf8e5f46701a8e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7d1b444e964f48d0c33bd63381b9e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847efb2ae22d41c66460b586c899c77929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a469c109e7b7453af2200682279541930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34feb8e459d077284d9d797c93ac7fa9931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c08ba917a59e2d75f045be004d0fe3932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca843dea775ef8c8f936b0af3665d11933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec685c821bd5b613db6e4edfdd2d27934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35e01e0aea869329bdcb483a5d74ed935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a984d28a5d073b7c805637df4051ab936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba47d78e5ba0d301068df9922d8f2a8937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c607b886d94e62791c029605df4fc938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ae6fcddc40ef34096d9970cecc7d8939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ce768c6eed9dc08cfb116c5efb748940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8a28640ad1a0bea4c301e5b3c26d8941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35089d7ff6621a333f94ebbb2495829942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a65aa44a983f399eb83af15693d28943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02721e4aa3a18a4d11585c0006c6109c944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb285c228ec85fd2d677a6c7ba6012945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ad39f05eb07c73f6abc7fa28d2d1f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60364e8335c42e2cb02e08829841b411947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec01229f872a654815dd95e22483537948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2ee7b9c8b7cd0c3d1743349450365949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d74f8cc7c3f4d819778b244e2a3fe950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359918e7992e44ab8ca92580d3b941f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f77e6239ca586cd1c74930a45efc4f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6204fbb6201067bd20833fe13af74953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344022652dfb4aa1ed724c8addc3cf2954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcdae14e8ab2f875aadc94f303dbd27955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664119ee64fee72f9e111f422ffa587e956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4256374c6829fc6072c4b8ec85e72957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38f04abae8832e928659eca8a6b0a0958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c26b8e24f70bb301ed3db357eedcd959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac7c6b712502a1e07f0f9c3752e06c960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c0302ccd6db269bcd05ab4fea5504961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c56ef6e16cc22dacff1dbbcc35e279962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019b6d22b07df5513e73bfb840acaab963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa31a6760011c21d267565289b5c97964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150d0b4a524edc6ed270e0e06673ea5965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94f036fbb50ff727048c40ffb42265966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75adbb6f94f42334d8a58c07218a7c98967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d4b67cee5e255010d23f633428a4d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7d46361d16df2fbd36940b55b171b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329791a03c1b85f25cc58d0a2f5541d7970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb1925af1edf10bfb3bb1ea536e30c971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147768205a4f4a430a6c85b547895b8b972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202dff447cc8a3a9082140fd5805e4d973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3861f0cc1dfa8c62b9e9fe2e7836a974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13e5cfd9da1c1c19204ddc8f95d59d975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091c907c4b9b5ad6f85864ef0d57eb4976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a930724ac1de6b85be8e7a35600f91b977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26326bfc0c8355412fd6ff59ed231183978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7db3374036a1bd800eee2ba151596979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae57bc99063982160621c055f5bf08980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ced52ef7a78f7e92868b6618b8d3d981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6048539614f7a942147ac551201660982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25504c011d01925f38dec2511c407097983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82445ba2bbc1b9a66326e3dabf10a3c4984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ff131423383292de3a6fa577edbe5985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6802a7418a1704ff17808f915861b86986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e657700d98cb66d5798178c56f5dc987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac7d7d7fd735619607aa1d4f5082ec988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249dd044e14c2c3a4fa9104275c713d5989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30b589d986273112d1e7cacf254a17990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043d71d772370b788bc906a10404dec991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fcda021e14a282bb98347a189ffe3b992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763d38573f31aaaab9f4f093dd33f4e993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aabf9dc8c2fb7dd8bf0c2b0bbdc4a3994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73192406b756ad995f4aa8befeb8954c995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7804ad7bc3819e415e78e66359fb9b7996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22756427e547420f8f2710f187762c2997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>