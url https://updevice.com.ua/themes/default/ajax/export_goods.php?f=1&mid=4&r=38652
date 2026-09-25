--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f171fabfa72b3787a08b3b1ea7dd0b11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304eaba3976c3c2d2688972c55441b892.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df74c2091acfb6a3d8beb5beb6d5cd13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212329dcea3a00db0e31c5eec57b9c404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a25e3d83205a360172bc360ecaadcd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbfe976f817552cf618930b89a6eca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9a8d9ff684372d9a60af6bf6195727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ecfaa90c3af0eb517f692517a6f328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62491bc75cba810dd17cab550fa1cc99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2238e008bfea0076bb8341fa07348b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b88918ff9956acc7da044629a146811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9b84e710e5b14c36cb29a8074ecc412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a99a20db0bcb71b312c88a76199a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f0b444000e8d3dbc3df22e4be0db014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a7afb95766fe688e27d3f5ee448e315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a585ffde3ed1e9e021e982292b8ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4582f069a96068f93280d2894961fc917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4dc8499a5d561ffc6397bf965bd8e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b12734ebbb4c7414ffe6eaed9e98619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c718f5d1db6f3a03af9e90b0e1881b420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffae093f842cfc3d61a95d67850a82021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae1fa1a1828c6a1942b773a7ff787b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a835dd1aaa1971282878765875a88b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ba7a4c806f8dc7d1d8d7fd538081124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26d93ab0249ddce205fba737122eb225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2936483de523b9ba98e4630f07f419d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81308a130dffc1f72e48148214953a827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d527dc8bbe8526f8b794679db1d2be28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47feb14d0f67940fee19bfe913360729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba27844fa5904615c355482fc2c857730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbaa9c5172d2a6322454515ee2937231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf81b72fba759efcf923336e17643e332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b63b66e80fb3f37b728012576ac1733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7cf2127091bf59912b19dc16ee6f9a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedee85cd1040e3cf4fda8c17a45a6f435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e66c212bbc43a536f8e6bbfa8d9ed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda52eae63e34ec620f1dff3ae1b892637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82267eb95e958dca88d6fa9923d9933938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef61c916dacdfd9ecac9f301b3ac1e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12751a753a5c052cd1eb841b4baebe4d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc424c69d26ee748cdc08e173819685641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be94a4cfadfb87b371b4c095986955d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c5491f06512da8ffa98df70787db643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7501b55e7b35c034e7f269790913a5a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fa7ce062da3949ddf3e2f15d2f3c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82ce697ae80aed6a15a3210b5059e546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65ec037093fe26dd9d294a6ca7b29b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2ae6b7b901938b904482446d29e0948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e87056a06d7451973c88c6f3a0909a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbe7da994be6bd6619489c509b208b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6547a23e988845dc6be09fb0fcb57cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210ae40ec0241424f3bdf49c3e47ce852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fcd591f53f3217a0efe6fb7f76d89053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706a1f133e35de5214d3772d24262ee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5db0859eb85be1dbd7d359ab8c6e4155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fcb7274e0aba5a8ae4ef07a140bd556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc331cf55909af8fc2652a0e7decce4457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5cce88b3d1f17a8002be9bb7286efc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fae15a05e82a1fdb1271a1b4e7ded959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553c27f7695ee9e7a7cd30a55a5adfa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e9ee7f0fba23faec71eefe23a7e3d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5737bc0e0900feee212e1b8ac45e37062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b0d68e97124fccb02f81099b79c9963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c69a71489b5cd37d193b261b50024c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b72ceb05dac2be9951a338b85444665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5abab39ee1afc097dee3adc37ff4a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132fbf11afa1e90c2128acc1b1f260767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da877b5a681ad2fe88fc482f7402052c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859ee678f14c5d4b47d09c318d16cd069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b479cdad050bfb47c808c705a02c470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7d4b9b8a2347c2155b8345f9c3b3d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c8fb4dfc3228a569464f7d6661fde72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987928432016a34f8affa8295f2239573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a4b8f419242e69db4651caaf275a174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4607ddb4e08be5585cbced0b0fe3ce375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292efe60a7ddc4369ba077dc825d9f376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee0128224b11defcdd2c8b40f00dbd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7941dda3ad55fadbbc9851d51f31178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29e4a372f17fe57dcecf8d0e12d05279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca70b129eef6c8a672537c9320089480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e31ac2e928972a46491e739c24da181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3dd5f5188e1893a2322d93f505f1af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385a1a80c9f75c461ef9c454a64cd3c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f16832161d7239f007f785f1e9ab784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2fdd6aa2b8e80b01f95d65a006728c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77fd1ec31aa5f77125d4b126ab93b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0e1a1631993e0a22bcd806312d82387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f392d97a97d67818f1963b79687b3e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a911f5906fc55838c165168d0708cbb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78203267233161a429680df050c3e0490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ba835f546bcb2315149856595739f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc697f367173af066c4c2282e10c9792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a1a1fea620a46ffa2b8c7f3b6047093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db2accbc0b4fde8bd8ac38ef410f9f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c8c6235d0e674833ebcfe67b533d295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a89b4df29ababc7b419104b5c3d2396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc054584b203c5f61373a2a91bbbc76a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e0b8fee6cec39d85448d779e54a8a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50442bfff8d13b78ce60276cc493faa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d0ad429948b2d80a0ebf6c46fd40c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9583d9540b049815bea92e58f62ee6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095b150278011d38ab5a92fad3fc6b9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7db49020d0ecf5e2a8f2bb72ebc5a5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58741a72f9c3f75e737d7bb114468bb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cad9f96e04ae8917b94e9736ab1a31105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31598bcfba88ba907392704dbf2beb50106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17271b2d07299fef86bc0e0ff8c5f24b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a2ff5e064649e1e204fa177e4bd12108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7fd2c96c88fac94f71f30e451b0f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f54dd885af5e51c0b64f19662b9706110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbbcbe59cbd2917f1eeb68e38049d7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae84d13d74ea4bbdd1c39dd1f247cd2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab8c3daf77ae850c030875b09f294b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5184f80181bebcf92fc4ef1a943767114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd010ecbb0c83836d6f8bb5a99485b2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add17b9e400c5ae3085d4bcb3ec044db116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1ce30d3f8f5f01d4e5ac96c64af90117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494018cb1e66b4e512dc6352773668e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c7a71baaeda5fe5a931cf423478a6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca8ff74ad5fbdc8b4891f003cbbad8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b81fafb139708badaba3e2cf194cc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ad7d5e82430e5eda36b4924403571122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b977c56ccff1f41acfe7857ed63ad4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c62e84ed6d0cb9f77bbc7f60d044f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf573c181b7057b8b9b86d6c1b948d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09854a8d14e0c4abe25bf958166007e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1fb16fdabc4fcfce3af6c14dfb57c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2a71d089321923c3029373b4152a4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ffbf6ca8f946b3011749bbbacc53f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30932e7b4a9eadf37203cf7d0a8f4e7a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75da369caa412410c8af7db8d9260dd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d1fe05f57917e0ad6f4642a4ad841132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004d72cd7a7975f613b9420144c1a86133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed61346a67acc63f8e5abaa8b02977b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13037761792cc6502e411332e0456838135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bbf4e66ff355c7124b36620888579e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756be44932acc5dd29c69ee00de6241137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd750540000760a690f07497f4a48ef6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9ff04ce2709e7d90982f4a63233d2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a613f9a500a24af320a749104c9b231140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a02da026d85ab3d72eb4550d34c2e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e989b03b4701ef397568ed529f6caf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65fa3d0bd7b3efa694eb12a9ac8140143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624778f3d538ddcfd471d4743c1c380144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53f5821579c53b2bfe26fbc850e2d7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b9d643ec8631c1fd77b2a79d83416146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d839386f54ca874ec315d064ae7d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b65dc459f9e30dbbf25dcbb9b1f46148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe0a24058d2b11ba0c13cd1055fdac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6761ded56839bd2943af7f882fb4a2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e918382b922858a93b4d293becd4e8d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62a82871ddead87a0b11ba59e29ded152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cbe9009433f650af0b7595e7ff99b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd21344cc7e56701303e4036fba185154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ee14af1b4266be9cf47263dc0fcf5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb8cfd70f26ae7fcdd9e2a72d592b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6513a9d79cd35b8b6378cb1e53167157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc975e5c7a50793fe5bb25c48eeccc1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8123b71a0574c9ae0a4ccc82ec24646159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65d77f40c4cd57f2ffc94206c00824160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a40fc01c29222b46b29981d9d93c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648b064e307037b1b1c4c00833b4fc5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55914b96a53e5be29cdb2a99464717f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab204995905f8a762615152a475fa83164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647bfe7afa4b5824abe53b9b2254561165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8040f09258a7db2d07205ee5bf876166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d7c5a3348aa398ac56e0bf54a7717167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f172fe600eeafb65056ea7982b5314168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e886d7a714e3054211330ca91b6ca45169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda12516195e60e1c96f23efdfb062a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e842f78caebaac3fa4488dad33df0d6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb26379a452283f2b75b1066aae337b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f6ad98d0283347ad47282fa57776d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7f1be063e682e4471ae020ae18f4c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c44a1bcc2d41bf5ff78cc2accee3c8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4f34eb2a9284a88ca7934ca10b024176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b67379db1029483ed082b69efa3e14177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f303669d7d9702a8c0bac2510c42e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f629a5f63c0719bc108854adea9838b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6dcb8bc4baec1cdd5bbf6e1a7cb39180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815511696ceac3570d9c3386fdb4db6c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d3f634a7bbd9590859a941935f082182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1f19d3c296e3a9c0c24ca9f41dff7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32435e0b5935c537f2561305c3cb07a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782f780b0ef9f27638ff1369757af75185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990453d6a62f9377e1e927b352faffb0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1ce6367d2c09e82f06273786ae746187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169784542104048aea004790a794390188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4101113a1ec99ddcadb813c0dff9a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a235f67c71c57a150084576631182190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225904965888d62e1c16c1de42c468e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5c3175bd061d20fb1d7c7af5e1f17192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e035113af8d17d79654b4936bfc066a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0ffa5fbdad722510a9861a5731c66194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4675cde2e2e11afdf3f48ce01fffa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f53b7773042c37fac6fa908e53f6b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bc370524c1d8a8060030f0f7fec1f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271612874a27dac5f41d0c055e47cd3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348dcb2c9de74526b5d758f978bc900199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a254ecf1817c16806cce1b882ee60200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79cac10e62d1b12de83e496e2a718fa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436d02052642725268f5314dd5e594e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cd3545e42989f44f98c856602e70e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f135a1916a749e5c94d441254a1ca61204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27530f255cc5d91cb5734dbc67e17d45205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56acc078b76d0b0eb09607783e3b8ae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184257be12382ff1c21471938ebb81fb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e32b3b7a1e5254f07705cc316cc494208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d43255c47a9597378f76fbe52f2e6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea05a9e4039edce4bac4a68b904d1e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbd0567a5457da371a4a18ca693dec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65280f691de13c1db6473703da9644b9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0f9409431eb845ef179a616478d6a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bd38bfbc6c4eb6d8e0752c9679e29214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9d75f47042cd46a43b42f6942f8f9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abccd67ea30815095722c44791d11b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9fd16d0e4d0484c53f7371af72521217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f8918627662f3c8d985cb54c9da3b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56394fdf5a72de4cb688c168e21a8c72219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffd93e72b2b74e1658b441bd966056220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222a111baec960d2f6a8d0525a38cde221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48575bf76305b7fce18fef5f1259691222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbd169bf67cb46da8cc880cd7e57c9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236792f1433ad5ddae3a10e31ca56d1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db0fecb466c766ac4c7bf0ed474d44225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373334fe5bb5e959d6d81f0a2b57c5a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2597a67a858cde3c56379735b3567227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43fefbffea27a3eb9f5322a0d824e2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99588b756c9ca39b14d316b1c3ee915229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19427792d125d6118f5e1c3414772657230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949ffefc54d90d368bb44f338127367231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce7b0eca8508f682eed737e277e3f1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d878348d6efa351ed478feb0b5bdbc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85eb9cd8a91929f690fe741a980e57234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e06cbb5870a10475b74e7a21e4ac06235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416286ada8aa4fca4e14464915423115236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179ddd52734df394d404a730f4eb0d6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14001e37e7182cc5684fe203838518c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96df5f1d97c0940794c726e3667b2c8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9c4a35efbf577c0e91992556b82a6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015d39078259d33ebad2b91f07529b4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8492fd1e14be25742922eb0f8515eb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33acb9796f0d086bafbbf2bbffd3ba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a6b54d834d810e2c2f6bef2838ccc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce58c7eba9eb382ebce81746c307ab0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8056340d83c814e2ea59c688a3d07dc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc384e62b5ec65512fd4967b7a6f2a3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5a36d4e10beb28b78c1b3ba1a6ddc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe9c5a31e11f500e408fdabfba7c05249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3567c9f92d9527a384c63ecc8b3434250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e144ca9e2f955c80b0d9c60b4307d8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f8cbd69c76465418881113567b995252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91d2227f23eb5ef082d1c912ec8b8f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff1bb0054e1b0e91dad3bfb86fb172254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60374c705dd8138a0f0e587c9145e6c2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba06e4d9f066faa787e569421d378d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251bf23015f9e02cb61aac9b8e430a3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38eef6c607cfa8cf6718613e93dd1e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71b5c40d1076a9c1d2592f4135ff12259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b10daf22a73d6c1023965fad9b5cb2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320dad12b4203a755bc33c447539ac5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d3a75c2498ee4e9532994ba825d74262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326285d93c369df2c02b10471ce95a67263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728e3dadb557fc6ef79a799c31a2239264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42438154ece6dc77d8c7ec203bc8f01265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4c22ded909a0860db2eae0c8baa66266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5f3ee3a55506983125ea53dc0b55b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984020e178fe6a5841b7b66ac347d7d0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb57a28baac4b3781527286db259bcc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4292d236e136e2e76e39c55f453ea83270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd96bb79bc8dfb41b914b73cfe5dd2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff7b33e28c9dd2cc759a4951d42444272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbd30fc2ed892663cd6c6584500c25273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b51543f510da04e3dec0be0fd992e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea23b388ecbc44b76b82ad9f752475275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6918a62a15a2d64fd75d23e98f3fd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821fb3ad43c17ac0fd06fba10a69134277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9fdef31b4f28b60c35e053ec46a85278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000661749f6425a2d505deb0ac521c98279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a55e44205398757b4e1b3cdb3a9cd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e2f1812fa1d364bf8f8eb4a28c81c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000388892378bef28456023f36f232d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdfe0dc680d97e14dc0df0587ec3b11283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f97df36a36ce13144111147128ec9c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9709e1be7707e7a94e0b3c850473ab2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca574c124aec3d1046e705851a7d19286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24430b601e54a860be861368ece5742287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936e256a2be5c1b1a0630247da19dea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ded8136b57c43dcf770eb6e38641b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb71c0ced9a4f78b408d877ac6fe72a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb143c95df339936c7445e5441f7ed2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed004d1a125dc57dca432067097a0a5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57edbd343f8943ab98ca84b11f7bab56293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc07527e18bb33f05bbe99629bcf087294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6dd50ceb1c1f84a9ba5690dac4028e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0344506c90bc97e0b85ec8489261bd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6686ab1898a13166e9835c533272d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f865391e8dbd2f3654f36f9539fe5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bf5de431a14862e817990e802199a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feaa2d7fa8a506ff8b51c2e9e192266300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6efa80bea5c541ad59897c543d173d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f264163a621f7f5fc579a03a6353f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07891ed3cd6338eb8416689c0f41ae9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816b0fc78f7f35345dfdee431da27bf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead84b9aa1935b16bf09cc415d04055305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5d98723a223558aac57f4d57828bc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc21416a9abbf2ebbd648789e54401307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f243ad08ccd609e86c821c5e401ecef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4626ef2ec90b8d406742c78bcd066e2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa84b1f887e1d0bd1699d7abe82d0a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c252829e01a6028e27a65a0b40f838d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d18a56c9900f3818a3931f2b3a546312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c45155f8b67278b0d9a83efc7eef23313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac86fa586b116651b819206b269196e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add1248976e70e460106f4a559ad4c7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57410a5ed9e96210323eb621a6af5dd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3558cf56ebede555f859803a9db0899317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd06dd14aec97ba41fc018ba6008d0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3b721b32a1edace4d283b01c7f426319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60d305d42ec2898952947026676327320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5accc5970c006b16daac4e6f992a1d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4602d4ac12ab0fad1683074c633627322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ea3d9ddf8cb8668bee6324fe2c16a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320f2a43dd46b405ae32abd27314661324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55717d7fe28bbb0b9764722c2737d97325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5541f0c011363807c037e1ee208a39c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2007cb664632596b952b53809ce9f1d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e16714e8a04a27874cba49d442300328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696558888fb660ebbea2ee7d44f0db8b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8b4ae473620f419c7d17edd8bbf87330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5620c0d907ee7c850b9f348206e6ac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb570fe670b18690b3610cf18c087c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faffa20ae330a67f8c26457b950a375333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d18c68f9be270d5c3037a1e14a889334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bbc0db02bcf5c5cedc66a9648da64335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a5bf59530f55d79629e51df846a05336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23da0d62b3c008368b6c01fdde6a84b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f417f3455432cd7fa7375e70653e410338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df586758d4cab286641c5d31a926ee60339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaee625f01130a778b9b8f2f3736ac9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682246f5c951f86da47fd09f32420062341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec6ef0aa80bb0d474234aa5c4553a5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf006a0d875c11b114d4e88526b22238343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93dfdf4a37667240db5db7fabe4513344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bc87c968d5c15609779cc137ecec1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8701b73b5488f6181102d294c8fc6ce346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaba66d59d7d3e5a48c6acccf0b8515347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b8ab367bb887698c5a80c8f9d655f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ee01e703ab977064cec0ecede60ec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42714c587229ca36d1f5cfcbd4cf02350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21015e706d4c3a57a1a20ff9b6121ba1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ac3dd975aaa663ef82150b6264481352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e764c521e5078791785d969d28c8ddd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752d322b4dd92cec74bcc0c4a1b5a43354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60a7a044a59be68b31b8e4da02c593355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb0f6364837c12d91d71876b906b09356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa482f45df50e80e201fce8a0541c6f4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0eac5580d40771c068df7e037bc87358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae902489134a80101999150e81d9efd2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5aaac55b6565d8acb326301c6725b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2980b16819b2dc32b1549f18e32f2af361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b3daf436e4f43a377c7aee3baa6a4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85ea9aab78304c424c64d2b6b1b171363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906ddb578c30d5e9efd2cef53dfe4c3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e225e2c07ebdfc5abc5e86d0ad514365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a78eaf2e632ca3d6859d87f110130366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d5f8e88c26178ed02fc0864f90ca3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a4849e2a37d1c63f635f90617db63368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef0af69bffccbca1bd26b33081d445369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8ab2eeae64d2af19c70d2eaa09d8f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b47967e62e9748bc3bd14aa9e6c95371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55767e922f1720b6462ef074361c4c3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6dafa69e0caf28ef3dfebe7160da52373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c284a99c52c4187e2f95cb338d88b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f086d9641e6f20e70f507a976c86c0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27562d0c4594b6e04c16033163190b01376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb825bfba0e6350d7ec5d17983aef3c5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa9f8648e35d0621865684b37f8383378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d4479e97e80627c979f836837d966379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564394275ad7cdc4b8c7bdc02caa38a8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1ec27ceb60dc291355e3d92cb4e58381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171255053b3ffef413f9169593a2648f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d03e0c35b7b702f169e71f09d297c5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628d0980e04b73e702d0538fcd2a343384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e1aaa8c19b9d0279540adb1c03d65385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135079edf96fb485fc486e061449c9b1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2fd5c074dcb24ee45894adee05ac7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00ac6cfa6dee17aeffccc4d9ed08d2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8e08b37391313647874e13273ef68389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b8a1e5411b4c54cfd0fcfd53ca7cb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5a5f50c13b0bd1e03437da28b825e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d9604f82ab2c099c8b5b9edee0577392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115204e14d62d24d214d2af84e95063393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ff2479f1986f8fe0f06dcf082c499394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ac7a5d495f5b2be4eab84ade1af41395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fcfb09cd0083c533d1d82bb34f118396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61d52139e0317295e3e3e275e45384397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb075a1567d58af27eaee4176d389e0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a78c98f9a6d6ea80e379eb5b72b05399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a562608cf3c2c16684290151aba8b9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d8d91e0e60b79232c6d37171bee2a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e58f312b5b3b915a704291253dbee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691eae0eb787d395279b5d3a0e55eef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c82b37e3a88a9187e7e2680f4ae5e1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697168d3e4e22c262e94964f2011b28405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2e8aba3910bd21f95ee4e3f2bed39406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a819909ed9eba6e8f9b165f1da976b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481840b1797e67ccf6b832ed0d6d3f72408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343cb1f57e177d47d7e9b428fdf6ba4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff37ae5427b507384427ceacda933d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa979cf21fb7c9b7f2410363b81193c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69d7c53863e99fb650c77d81ca56a7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc37150c38819e578c92c03a5d1cfa9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a22cdd9dcb21b6bc6891725b46f57414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e537d183e6f44eb268a95c44d58355415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79dab93add8b7a1b2a5e8139c8637fb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fc6548e20d1207d9723380489e36f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd76fb840e99246ffbaa70e81db2ae418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40dfee2a89ba5bce333c986fd47ba8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f62726fa361098f46be9428cfdec6d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a5e1820f3aaf55541e4f84437eb10421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4b94dc20422c8b1b7d59236d38635422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ae1cd3563675c3a30506a60f0dc55423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8233fa96e881497b3c7cab5d8f2ca424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126f944fb240b826d7ac012f8e1538c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b3905be559ad42f3e37020b26e566426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb091931a31bea7eec255a7b3cea86427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5b03007479a82ad1d7e5fc1deb35d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184c9ce7cd6344818dec671e9000427429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488e3a0a77b2f38bdffca19bf413c42430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b573d69a6659c6740c35c07d354a37b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f18b0b874defb40d9e1ea9f928a0b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7163b513fd677b06c8dabba13d7d0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78bf3719fafa1de7e84dd5fd170b1b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85acd9ef99e43de9b0db7fccf9070744435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53307897309764bf1d93abb5a43a1f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127cd69a4624720feae4e2c36fcd56a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e51cd48ba0ca0a652272bfbf711c3c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7e07141549ee198dc22b76cf12d39439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008d18adbcdcc184b5d2dad463791f9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d5e21a6822a4c4478b06b9a479699441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f93fe7631a81d181179ccf3d382bc6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30c6658da99e0730bb9220b8a15fcb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2322d2d32dc92e2abf17b13a4637c5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83533e0b7ad9fb04f8f49f1bcdbc1aff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003ba49d4e3abc72020b584fc78465f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e5a1175b06ced4e9ef739477f0a8c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12933e4869235868b87bceae49102bc6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a917d6c47ad7076141945e765db38449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a08262f39d7d71c76ac035536345a1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8f2e997a55762b6d49c1d2afbc5bc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b7a271f6660982e0c4719055bca04452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9360ba5b5f6171ad4ef705925381b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc54e8fb3de291bb1c5126995d432b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64778989e33cf89468ed04b9ae1df8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594c1a3396dce8279017e6b5810f204456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda715a6abac0fe3a949a9a6be133795457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c694a22db229c441133a303225ce2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64787648f8f2ff9102766630f7e5a15459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57490110e1666594f6f84155f5017a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcb837b3a4483495d31a140992c38c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44466950bd0a6ae01d0416237469509c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03018df6c8b7f99007c27c5b449a1f4f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f39728daa8aa3bfd80b19f9aabca22464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e17cfc1e4715ee5e63d43f1fe9f798465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bfe8e84a8bed9a69c419077f0683c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533c1a74ddccc1e945c7d982544d5d6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb265de73c3459823938372c9cfaa934468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f35889991edc93ec13cd111c54d081469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33852944c80d245ba5bfb7c84b2a4f49470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc46d6206fc4b343399de26513f4afc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45d001dfd8e29fbb17fdf09c962e70472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22831e9e7d592c9e55d3dcec4c09596473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e56d656f1ee766a84ce788e431dfd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769f943ba94f6aa498b24ab90d3faa0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104163a3e0200b7adcb9692e6fb56c00476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091edc388c7a85bbb91349342d6c502f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390315a2f21840ffd8889e4114bce816478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bea7fe19715a143f2158a3699855e0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745eceb8163dab889bc3c969436d532480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90195b70a076cd3887dc83b3b887db62481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c0a15afb4e965aa3149dfe7ffddf2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4933f9629e761fa958bc204f3de7d0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c6869e3b49986ec3819b1426d5668484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594b0da07783e9e552c20ee105e845e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bf9482d2e6a637f16efa5bdf22675486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1d7726d3c71003bb9342f7a555fd0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd43e91137e32fbf5855aedc159ce8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c746701a2d13fcc506b2cd51538ca8d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74bf7de6ea5ace29e98824e5a9daea490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522f0574189cf0acfa85b81ff20b709491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72358b757ca99cd53a847eb73e0d05c6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a880927f8febe02881a78d94ed1a4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a157c5160a4a11f601305a2847116494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688a6243cd0b206017c5d7702715554495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8e2312a7fcad18c042564ae9b69f4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915d2b233c7ee94ff47502cb0338af2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37015b25b95c7adc580d3884a77178498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce42c3ac587cfe3e7cbe77006ba471499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac4b1d567e17088096bba6e91901dc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d82ecb781cc463d271cb869999b1bb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6586721947f1a881dea7dc3be290a16502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e414806ed832a2c79ba001fd11e6230503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f08be3f3c5a7daa64e9b37bcccc0c5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930e8a17248509d61f1464a95eb2167505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931147d21f9bb9b8b0f96e5212573187506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f00ebb18982394ed8d4ad0fe8d47b3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416cffb09a8d14a3a0b0153aafed9766508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b0ef3ee221ef47cbd9830606d7851509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5a469e1a989f900ae7202378b7ae7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb433b167638b6556a0af55a41f2694511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea6921ff2bcbc9cbc8cb32a2a8b09e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354b41c10b79f17146606c021c36289513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7b2f6029f0be9d5e117a01d179429514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397f91d5ae67eec08df630f8797f2c6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25950a471110df96e2ad456b3952968516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55d8627d06de82df52bb69cf59dcf0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a10b4293b30e1f107123e0d1887512518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a3dee48eb2aa35e23b97a631d4834519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e71d4b15aed226f1b16b3c2eaa66c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b8fe50d4636a760438ad516b93223521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1065f07e7e827a33fe8a01fec129504522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267903cdedd76c7217d0304aaed1003523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658aaf09784f520fc0567eac940383c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc896dfaa87c72196061efecc2b258f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bd9f0dc03e5ba52c47a1c35db88ca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce77ccc6c866f1922516dec9cb3e09d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b73aafb20f60a7f8ac2aa1d643ec71528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04815fb9ab7d4819794e3c72a8e31784529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9deb28ed9f5eb8a3686612fac13444530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c866313deafa42d3c2db1396c7420f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed3acb78c992d417d725a56256b30a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7a8c5c4817b6e8dad5d6bfefd528b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b43d31c5118556e717db6ef66e2eee534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9f7a7ff27175f372a07a7d2238558535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22332220eca2b17f3b718fb296c81b8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3429cfe4bf977853a07c734689998537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489e4910d980646bf53c233d1d1f898538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83067ff67ed94bb3e81231864e1138b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262343028d57557a5ace7d66ab8b65c0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a5c1efe585cff1deb5c72dfd7b42f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab60bd128f1d60cd99f301d1b961f7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b64fd5f607686d024628ee0cbf6b4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b83ba1a77bde825e079acd5b7f085544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a1d17f8247eb66cf67f80562a8f5d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81df6ae4541664d8710eb08fdb445e7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6e61b233a33981ea6090fac152a8d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c731432e6ad1b7b14fecc4114f2046548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00bdd62f9ddb87ecb9580091aa2e7d1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662f2d2ac71324896ce639a5dbe0b04550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54dedaabba632bf1a64721060610f8f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22c9e3df487eb0094356c374d4c3ed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634eb166a690da576f019a4d477f946553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618635476d0fb9ad5616e28cd28f17b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b00e55d67429ebdab43e963ed98344555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb890feaae96610f1a3b5ac1bf5b43556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0254e67473aef0eee0a7e7a09f6a416557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ebe620bf17bd88d2f6de70419711e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496cfee3db882a5bfda021e8d44ccaa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700534eb4200917cb5991500fe55996560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16eef04c9ce51148b914e40d8cf73c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2396b08f71550fd7a5a60a4af36dc86562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b218f7f49ee34c606709e010bcc03563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7aed9eaa9e79a23b2bf4a615184e8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cee919c6ae636c1d99afe3a8221c1e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb33305a42cf26e6386a5f2c6d7331566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732dfc04dde856165907a375fd9e675567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2f31953f6c9eae63f335970c3b7fa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00a9e51e7c4b8a7d4abee34f6d3f5a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386c6617b0aaca8e50c914c773a9a87570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd02d8ab0d430095ceef4c364801ca7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4b33446fda7ba65c11de09df3972d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a5a0f7798c16b1fab8a5b361f426f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f667fc8d7bd10679b360b7aaed5d74f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57125329b2cdfb949f34870b8f50cb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa6b18d3527ffaadf45ebfd79ffb9d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92627f38f49a1888ac23f1dad964fa4c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8526689c196ef944c5ea72c8943129e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb36678e09c69e7f32cf42158adca56579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07291ee10c2856b02349738ea6259453580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd547c0264088649683a2f6f4f63e0f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200e6a242909ea4c816549aba9ad283582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2dc4d006700cc898550e46eda62a7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcb35717a001b4db3300918cff3f7f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c25dfd2747c056f5fad5d2150a6de585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318996b5453bf11222ade948a9f0386586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6353d51c3e07a71d80ec0b70a8d29587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32dfbf3d7d2b4663318349642d9c614588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b5c1405cffdb0c17f240403f50776589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84c9f0b4f58153e8a5244f84a2592a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e386417c3c6be9d79dc10d8712c996591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790930a7f3c728b2f0f3fe93b333cf1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46b557b5ae704b50deeae781b80c8e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ce29924c0a39b0963f38e93457346594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37af9bf8c1a51450f8a5307dc59881b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064da2a26466cef715a8ee972f3a3fdc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fbd8221435708fdd428ff697553f9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732edeb3c9500101e40ad5553fb16432598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ccac443d4f4d6bc443f8258044a33599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebebaef6633d9cb88e4437b5f58a4e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83909650efc3e7976b42dd132140fbe9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f24d23c5ec8e44faa152e635c495f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554e0b26c760398b0898af699be7893603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a75b3570f58d99f19fd573ab87c7f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a830a20c7f5df384507867095096b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c5383ff79e899082e45ecea2fd705606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e769d21c935acdbc1677c995349656607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49d3466ff65890adb2b0f3dcf9e485608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c928381c0a50946c41e4588896d5f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653f058c14b7c99a4db68b89e6ecacd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e24ca8be5ea13fc9686914b8b2dc78611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcb70500760d1959d157b5d477eaf6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e1e3028ee5e4c4fb3ff2640aa4571613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1652d4044473722ad5f69ecdf7f1cd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f7eb54433295cfa8739a2a88cdc68615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53ee49cc1f568624507012faa5a81b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14ac395b78bf2249ac60cea28f636c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d7320f7fb38c3f895396a8c44fae6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb5b54e5ce64b4e7724fbc7afa5d87619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca26738b67ba20185578613a507cb31620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133bde2557bd7212ee6ba751a4b37e8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f5d06b05d547ad13cde3f17ba0933622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597bd442b9bf83a3c04225d3a35ba18623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363e48d7e4414d9324b5215726728d5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20597b80217cecb2cba6785ad4b319625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb45cec0c32f9eb95f4336768d7214626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140d47c518540b844e0df1b7bacd5dd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d17e78d420e3d3f9f59feb214092c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31d9900f3437a5d5fd95be68a8f072629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60428e71d7dda63f09fe2e64cc5f24e6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea867cb91a38aa8f66ff2f4bbcde0aa4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84d99ec239a57493e86adde4fbe180632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6475387dd8e26443114ecc8bb2eace633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75436852a51db137774721c9dda1eb2e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b47c1be7310867386940457d2c9b54635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb37254802eb09af7e96ab46d1b8555636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe22941bd73ffdc27ccabe0b9fd299637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959bb001bc96c5b86f78b88c512f6e07638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b625397c4030fba4abc7f5381f173ae639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876a6ca6772a5bff3a8dbe3755ac989640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055b5881c2bcbe870677afa014367d0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fbaea052a4397c3cb6a297d6d90c3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec10e97807685cbeae1563d3bbc58e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd63ac394a82e55ebeb90bf36f659f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd3c2fa131181216e5e35357fc716d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994c216dd9fa56d9955adcf9281e3be646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a27db0aecd875d9dab19a39f4e9c2a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1acd59d8bc70597cbfc788636a6db2d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd41a523ef0ffc918e262614653be5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b6ce79d3def1a3f304b94a2d56517650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d63af2bb047192f4b0bcd6c5be121651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f88ddcdbbca0c02e633bba4cc8cc7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243fede046d2245a4c2eed6d6b7a5eb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128965c1fec24ca5553555120f73b1e2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22c7e830120364f484521e0c4c9fbc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3638608863a2289bb93246ce85c7ada656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e1c8d83e2b0b729fffde6eca9c674657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defb3c7bfef30014ed166ce0a31455e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3d16b8d81e7b5d82fc37647eacefe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f67b4cd2a3cb1a92b092c1cf3db7a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053988f2a0525b4d86a21e832c83124661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f78b6a170e2f2c213929ba17ceeac23662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222dcc8a3532b1f811997c4bae3f512663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26230f365bb6d7c6eac3404e405b2677664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2c765ee7875e7542b5ddb86c3e2c2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21222cb4828dd4b09d0c11cff0a423666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b98202c49c804cd2004715dc06231667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c98d627c4f96be917e58f586b7af72668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f0d8209f37b56191cc4dd75ff8dad669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fa40eaa7382ca772ca6e29c573137670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c34a91a2a016587271c47eb017c35671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc55b4bd2167d06a4ba500930ce3f8c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397d0e6ef5a8f5606fd528d54af9193673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0567a0c5dc1fbc6fedc8118806d1ef674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26d62c09a92b2dea8c62c190066bb4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3b13e873cefc1e13c011829efccab676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d3ed08a3af080146ad3df91929fda677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e947bb062c416c4b5c5f4c900768ec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9bade2dfe51fc8a264b23ae07bbead679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49707278c5625d8469bf0c6916d384ff680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ba4b38f01ccfc51e0ce40feee0183681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099a6582904d993cf08d63460780dde682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bf608427fa9dd17513152a64e462d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457232c6f39e9b8723a832b0f066ed98684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c320dfbff502f63edee368e857335f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2082a712ef36192118e2cb5bb5f619686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc5f1caad253fe9e9be5a320beb484687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549af0fc160352ed9400666ab95b567f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a56b55834a4dbbd1295bbafa09020689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f083ec8cd2073adb702e10f2f45e406690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e039b93ca1eb195240905e04ddfcaa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605aaa6f6704a3932244132961ecc03692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8233ac879f54fd1a7a156681c85a9a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a6658342d35fcd0fc56bd3b8a6064694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e437e01ce1ca4b961dd94112eb3e6f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875555647400cd833ac25c6e4f71ad50696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049373c083bbe3abbe8abc6ff50143b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a8a36d2dda20c2dd6c2393ff55159698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07d16a56aa7669a9a100cd0bf76be6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4d37bbd4b1772a1627e5678592d43700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1aea99ec518952a21d7346c7702c1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fcf290e40a610acc811c2a1144f16d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a795a4d5de004d90b3c61bd9e0f443703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57f9b7b2d1d7742dbe960897ce9098704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dff07fa2c541330c1bba822a1ac77a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25dd858d13eba433f70407bd626334706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a362ccb5c9c49cc0c8299db818fbe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98537975cccf6d192456fcca3817266708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2655f5e35f140f2b9ae771d9e92de13709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7f0558a723d636507196fd195251a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f67dd8417c2a6417e0b2812f77a59711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57085e90ccc9d42a5e3607e98bf8c1e3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29585d982f46b4d1f10f568af018990713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8f69736527f6d0a267737dc4f5ded714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad345622247b641fb3d3f3d2ac46773715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295250ba0ad927ee1fdb1ed5c39b993716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8bcb9f8919c91ae0e50a106855a157717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c8791a96b1794dd143a6dcf21d57c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488472b50575b55f21b20eed34ba362719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be00bac37d8f5c17e72307e771e335720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce3fd78bad12a39a4657d05b3e44b2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52898041fde9c82d1d8a55787d68412f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b58da374da0bf2581247640439231723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0e3635981bb013ddb531d4bc47a65724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32e235232b6fcb6d7295579e7ff751725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d15e5aafa66e30d2290304d96b21ce726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e57c7df516776cb13bcf4f9d79538727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731e072967135b9587b0df991b05e04728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4045d0845bbb72d518eb72a8a37418729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746bca53f953b52feffc3d6af6ce175730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381cc38766cc4e67cd7ffbbdeb4f86e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1937615924b9d8bb9df2e08953c4a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedcd1421a6fab322117c57bbac9e52733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07496b1481e3ce3dab8a76d14608304b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fccdec74ce1af5dce7748d1e700f7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2fa5f4ad6ccdcaba9718bbc73e368e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11c44aa829bd86f8b73303c1a9f8ff737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d660a11d89991d722f68ebcecff4c1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a229d1076ee6652906133c75997502e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001607168cefe8d401f7d22400cd7380740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71416e414210635fe0627384b6cf14e4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bf7f3a9f570a08cd603f0d65b6bd7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f8b7c5d0771327797f4180014d0f8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51043f6a64d285114428521286f57c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bd9d99bfe8bbebd7f2d669fb7b04f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edc4921db87f7962cfefc01ca67995746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233cd9233db86cd7cf348c08a02d70a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445574a9e6d32044777efad2b7656642748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89178ce0df7c9b4d381444b75977d503749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c32e5b4a7aab7d91e982b067341046750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da94e5c61b735f0f1e1919f26a28bf2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8c815d8382f71adc55df271f73c99752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b97b845e649f7cd9f1388d3eaed53753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546779bd04bfa0717b79aa60b5db37d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b41a0423a9baebeb58b5975b099ed3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6136a49167d63b9b2b6e91d66f62c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82658ddf82c83dd5dfa646ce4f75b8d9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522265160459148d53db4c2c09f6f2d5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316e23913b032cfb19beee434e7c8e5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cac01c3602233971929fefc0b7c28c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342c52bcefd2b5b881c86fc49db1326761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860aea6ed513c231d088ff61fe31dfd1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d5782d532f862b2f8a94b94901d28763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74515438a3548368b3086dfcc5d08853764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553c18e9e8629a5969a11cb09002929765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9a95c065f80f61df29c6285f83800766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0380ece1dbe3cf4f2a6c857620cda767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54a9fbc1a4b88033054da6ad1b0b9f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97090e84c4a315b3edb2a49af53b12769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56a5ef4ee03d52d5e291c5497c5d2c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c72f4240744e344d38a30b20e59d2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc2541e98723e259e9cfaf4a3d700b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81264226cf6b9a35a3b4c0ffd10730e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3a5cf1166df95976917a24fc458cb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8274bd9453f3e3a6458a936e9a5689d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f573ad475c2957627d34edd5f861f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6a51f5b0addb931bfd93a45a25a6d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b940aa19359b0bc61873c1161e4b0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b8959c84a28bf05cb0e4aee3a8847779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3199b21285ac3fa26791d4a71a3252780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a316a9e743d41df75bd8f631bd7525781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756ead61a1f9bbece5ec1565f73bcfd782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c642a5756a60c0a3bc060622455eafa783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d164c350857a2216e23cc5a331e25784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee739dea2f9a7c9cb894a5dede4ce1c7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35336e9efedb4dfb0db744839af53bfe786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e30e7d49820ca97d994e25a67b862787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7952462ad3ef26698388a448421510788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c41a9fcf97be24ffbfc2b8d5f7f24789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01e1d91a05e2c913855d72b0e8babc790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7216bdd026ce9e870f5e59596a4ec3f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733a33d84b75aa2699ad14bf3947001792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee52c5b8a275e8fa43ce3db41dc514793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4087cce12c5b02b50f1ffbdb8a4a4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24b5062a74cc61930bd5580a150ccb795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdcf93b2c48dcee708549c1ea73703796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834ca196bf532badafed44635cac799797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa990c43ebb6941b821396c563a115798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98582f4cf56a7d3433f18384e08b8935799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1409aa057b2ef737e3c336dd13e99800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa22f17c3277e1b5bc8d85c892e5a74801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f62665b637c105774d9db88c98243e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d00dbf5e1c07383cc0986c400d7c8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce1fbcd9951db9dee3af766fb54a1c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee3d511b30e94cd3e4268f8c1f6c69805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e034356be4730e9e08dcf6e39709fe3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818f6782c3d3c4e992acf0bb6eb8932807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd7ef91cbbcb96a9ec7858c46a0961808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618810be1a1b7c5f31c86c6cf51898c5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddda3227e6ca115c4eb61641d7e5f5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c47a24c8a3c766b40f5be4ca1cd50811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa19d00b2be356052d389e9c1c361f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cc73a3b56e4e721c3f946cff5c640813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5970b900736ceae5795c40d67e33f4f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38a6541ba009211bde7bcf3e6ae6f2815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7e2e89bda622a6932dca069a67244816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e534a5dc0ef5591c95e29c82c763c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedddbfebfee6c1bf5e32d964572a81b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532ec234b2f3cb31253a7f49dad1446819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc537fcb2a297317b594cf60f6aba7d1820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79726cd7f8f5ec6e90be7e827df20185821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cda97c90855d9d068a54b45c8e814c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413a7c8d16e4b8bc5cdce9d86cb864e823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613aef3aef32798e10d56c11ec824000824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83789e5aac5912d0b208fac0069b54825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477d28b80a75a603d6f4c421e3d7435826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aedd1623fd178c8599f1114e039ede827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252badeda2e0de3b3fabba0225905a7828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa230b7043372d9abf2247fe48c0cc77829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d25823bd88bbe487ceb58aa9423f06830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46075a6516242c114a74aabbeb7da6e6831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa7251d5d4002941e021729798ed60832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a554ecbab4512309d6004bc0ce4c847833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d477737706ac6c33431a9c3775df962834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1964c9aaa2ad72b84641086c1fae2835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e044e080df5a67108ec37dcb27905836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df9f9bb7329decf48f96c686ef07ab837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599501cb0010adf1a122cf989318dd78838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b0145aae1a405682c5cc30ffd8807839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae2bf5aa7e6a3cb891380f69f6d0d6840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642e3c0bd8cf930812e0d53d279c1f7841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422142417fe349f5511203c1dfec332c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730a69c0cdc3db78308c9211acb2153843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841deb53a200e24468716656ccb4d236844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53520164639b7679d2b6b36e30588f2a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad471e5fe72dc68bff48738242fb7e0846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ee1966ec179453784849d2ebea96a847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007184961578ba1bd66f04870088bc2848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232daec17b3b96d01485876a47d97fe849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c76eb9db9b4f221dab083cb981b37850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd10a3e5b8bdea7c3a2572ab6c01fe851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cab2d8b439d753bcc4531e4711fc47852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02c59e44b9fde2345312f36ed098a3853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913be24ba3e6d96a8d58d9ce82396a0854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128237378cec9fd67043fd3e9a9d592855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63838361bc1a9ba3f0f8831930393fc1856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c0eba2885e51d9cf915cc06080a70857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd49ed6fc2f6f75fc8fa11b4ffd0966858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84a2ec83555d65e963845f0dbc64c1859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4b7eeb7196779449afc031ece5e42860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14a15b20a00738977f6e539e30421b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc9f97dfddb47f38ec782b747131d6862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128a0622906f3b0762748a46bbe0a26863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809ee41b4b942ae6f8f811cab9d5f5c864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01e8005b6660696ef43013b2fbbea9865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571738493ecdd049d5163e10675bd7e866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7434caafadb55f1d55dfbd89a5676867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2f37cb27fa1de531a0e96973f6bc1868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef372d0d372b9d5aaf4d35ad8138b48f869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf5933f757ee371e73c045a17aade9870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85c28c2f462be64c063ae118eaaa1e8871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8b7d83b8266da2724a59a6ac36877872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7dc4f8b1e30107ce096c218c68517873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00185eed266347d61be470b11e0a64874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6555f0d0c8008e1c87e7c80491ca2d0875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271e6de4b6bd91bbb84e39b62c6f0a4876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee169512649d12c62e8a8b9014c717a877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb4b89c4cdc195a01cb3847021d540878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702f34e3a0eeffef7022bbde188c6f1879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c33285173093d802d2707df1b98ebd880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e5e2dffc6cf8188a15a27d0868d1c881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff159abedfb501e5d3c59c8c8ace7d882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e92fd49f3bc42f2755fc5b2c753f4883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae6f6d5e1cf57066b7b74e4687b1ee884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5def560ca5c7513272f72c636c87457885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8defe25bfba467a4f63dc771a225ab7886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43529fe0b3155c769516919882ef0d5887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d31c377d92226a77dabd89f709e530888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73455151bb35ca906ec88ec16aabbbc8889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebddfd1816f1328b8bd6416eb982857890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee8a676b7cd42e9be27f87cb4a5709891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7649ded10137ec0d33979ad6621fc892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c9511f506736a600723289d1cae81893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc248cbf64d1b624be1046bf7ab76ab0894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133cf98aa15d485a1a03ccf5d3ff8bb5895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e5418f2d175a7ef4bdf5f9cbc84ca896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326bc8db8404aeeb4cc0a8fa22c4869897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fec54cdb3bffd8548c508906e52b0e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbb7c0c1fa84e530d567f93c0b7df7899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b79dd1babebed0f48314b4b28f3b1900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165d91e284a7fb6d67b6e3c1a69ea04901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6d090a769ae4cefd2f00144e40f1c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718cd25743098ddc3748cb25bf5ba67903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60873f6d4f908e2a767290d7bedb87f6904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990fe9da1a302250a88322fcaa10822905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040868b60aaa26b62ae2a322f4bdb4e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ada63db6ba5b66495c640ee62a5e82907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80c1c89c57ddc367d304ad34d3ed78908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139f79ef16b68fc100af49c92e6955a909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287bbd3afd238ee273538358bd4e110910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a620287a164797c89e21da82a7cf4911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56e07b5cb15bb74636aa827bda3ddc912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea09258bf70d7dddd180f292c237742913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecbb315144613f4e2295f6c7ad77d5914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab98dbb75f622119fe9626669a68718915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71da7564f9d0e699c03c959a6a8b81916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d6671e07d458da698e8d7a5749eed917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1f273323880a5572b4f664334b3f2918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92457bb9724ba84a338e386d354dc8cf919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db982d793c9c9d4b94da1bb712564fb1920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99e5ede341b583cbde8fbe1fb2c628921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3a6ccf1a38dd936770b431f510d31922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06910afa48e776a94f4484b8f8d051923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462e4beaf8ea5fd6f50bf2018f23d4e924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecab576166098af8539bd131e16525925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562482e984ca9f4a24ac7e7e39c573ae926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581832f2035670d3f5d353ac8ad7fe80927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb68053abee77bf6ec1e59dfba7aaf928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2c274e06cfbd39f8d7f780975900a929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c59c5cc1ac97d953ade4fcd0dd2725930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b0e61b4debc380619bbc0d756b5af931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933299cd10d5bf2c529af967356c65b932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097afe2fddacb70c980bc1813dc5e1b7933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa891868bf9f484300198a59ce108792934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67edba69edc9138ae8819cc4ecbb539935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412c690f3c1a05b29861c95d035dfcb936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93b5602b352fa26aeafc4a3a77f8ec937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60952e76733941647c45ab89a3f52b938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a084e32d3346af9c71f9dc3997649e939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224410e01a140f5be3b03a662eeeb36940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945bce91b00345de2787da37517c0d6941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f64f07523378dc31c5e26318400ec942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d80c63ae9cf72c38f7772a4e9f65f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb017f5960c5ef163d496b5ae8baa9944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbeb5c40b3936250e5c3eefb8e3bf0945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3eb75663affdfd1f73f72744bd21ce946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50171f207067129b1d864e9b0b437cc4947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa960d3a19af0853e64b0e71c541c2f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193f34ce3a735899d2cc7bf8adfed2d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a229e1bbf2e4a6463fc0fc71a5bdfe950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd981eefe04888496bf4a7ef0bd292951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e5ae602090aa9dfee6aa702037fa5952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f8f580a6244d13380f54bf7a777b9953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369e777cc9a40939af05288ee15219c954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bf7a06bc4f606cb901d4c84f6d9c6955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60940adf108fc50105e4f830489045956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b08c49361098308d9110e53ba9c978957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52faee7e1971c5ba01b52c2f97e44dfd958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ed5de03cc67ca5af239a94776059e959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24030ec7a285d1561c1cb9f8de45c4a5960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029db45897ba2978469bcc153fe581c2961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21a1b1c3f97ebd3211021d3bf4ca31962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb0cf5ec4df556ab5b2babe8ac97e7963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fa5003b7f5a67fa663cab7f8ad192964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8e3b6987336737549924b9636ea12965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c89092395b6a4886ad792bb48803a966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68556c29a1dcfa0613cd9de75ba29456967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266489701e6fe47543fb409e9eb44cb968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525bff8024a4b1ef122d56b48d084e9969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ab2b7bc969e8ea02f591276258120970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce75a4cfc19ee26c6e6fceb7870664971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804bd0445b872b912605c18b625674c9972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47129313ca8b60aabdc56666405ec44f973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949207068332ec1cb91bc098cafc245974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fd075c9b7e5f1ed0c1c3b9e281523975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816246f3473589b4d90234f06b8480e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63dad1b875d16fad9a59625b858a8b977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db000fde8f86094ceb1fbc2142ced1978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb909c5e0304cc1e7e3135eb026376979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06cf012799b8895101714a528baac7980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45625ee8864f71b4789729276264d2c6981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb270504aa4c0b5211d81832cf90d1ef982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2048bb55d5c7fb56b807a8b356789e0983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd42639b6a5b3fcd93715dda69a9098984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876d178781399f9990714bc0e5d95d8985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211fc2eecfafee84e14eb22f41766eb986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33939d24300623db64901de8364028987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c1b8e0d6f0a83b49d96871f72f343988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558559a62432920014085c294136028989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d9a2638d3843e26b11164c17bc274990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acc40a6e4c9bd7b11c42eb0100bc3f991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126335320f202a3290cbfe6f3b173c3992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406cf85369ca03e033cb943ea372af1993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3200e2f3052886462921075925e48994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b807aef2bc4fad77a61e6788bd3b06f995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f817ddd088de93bd3bb577c846cf80996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b740ca8c78b86f33cba8135df6c5af997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccea1d26a039902846536827ef73741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e04edc5960ea70428004ec354ca3302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6cd89e7bc0c5ea286ddf6f2f6f01d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45affe470f7ae8ad22efd4904adefea44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db80e1af469c8e5859eb636ad81cfd15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca092f8e8cb4608fb284659176d1ba2f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702e73bab77ec010f1f45d2ceced5517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f617936541ef90ffe7159ba39b2e48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d258d5cfa3b302085971802813665e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa91c1b0d2a48ef763e2f55d0c6a75910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165c0d982266cfd38d923539b9701be11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f2d2e052155f73849d785691d02b412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9f785e9e0af7b1bc4f491e83c482b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47094faeacc832737c2ccb554d5e18ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc856371540c049a75a7348b96f2e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae33d7a562f875bf75776c49bd78e316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d83de2811a13eb882371d86b2a5ba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a7e215ed05590695b17046856a38618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac83c266913576372a684a25d78612f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e2b4e0bf6d36837095a1251d987b720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525938d0c33a43049f7447cca45e77621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c71ab4c15be2a0ea0cfefa525e53d222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe01587adf7d8e4a58a845f2d47e5123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bfc002d12103a4936146a7775b71624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e16e2fc9f9a24716490e4775fb71f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb971db50099b34799735ca1cb2a3d0f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602b72ce5f55d17f0e2c209be3669d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6b3d298e294461e8cc026a3c1673428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeaf0a0e59e6df2faa60a04ff05eba229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1227212a96b63b0a6135c604ee4235330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a783c855475820c2943b23fbda2a131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2fd7533e99f6a918f645942ddd3f932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4ed4cde8498cba92ac41718745e3233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ec48d5161561d605f5fe01199cafd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b261628d20e596caa47f27adac0446135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58df6d948d26696091dc39d3bbeba9636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614ab92521e09d458c2cc08991471c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c000c23e043abfb3a58c9f399aada38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd7c53b5b952f1250e5b9f9925908539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a373eda7b6f2a6ac5cd784d4df7c9740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529b30b7f1ee0309a60b0656133013441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad755f6d245fa51aa8102f46a36706d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c00039dcae1e563a0ca1db8da878843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9916a083b48f92ead215fa169b3cc5d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959a30647c6e237a8ed0825057ed26a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efbbda161be35ca288f30508ef864046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1b6c5be4c30f69c5fe8488391e2d947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64d8cf41db0c47deaf9ece9a26491848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8291bb95db3e3956cd8e60727752fc649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489c0c967a47c72a446664198b9aa4c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7a02fc619d3100a49b05155f3eded51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23ddad0d532931268122ad6d18b6cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3de79185cfbab2e878173b941a07553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef24c5afa783b6b85d60de06f5d5a9b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58270a6e01e339b379e00ee03b62fb7c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68f87bedeea3418554c8c452093f0a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0def7d3da514efd2080404c0d180cc957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0770b689cdc9cdca3211386a1967d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb48b3c1b46bde40921f7b0629466459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc0b3c6124c6400e8f6529d35ac7cd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472672322181531f9350a91ab789c4a961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604efbe11f70effa1f3da9685bf6e29262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da8cb4aff553e6c33c19d7cf2026be63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584fc3ce25cbbb9e17c65c3cca33e2564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba492d52702d918b7189ea452a024765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a3913cdf8a4e1b69071e7e0179ff566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf6acc921f7f659cfe3154ea2fd33867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7bdda589e5f9c9ae249755dccc3d468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f214b4fd1c4c699eff7b27127034c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938df7f6e4d7d973a5156e85de0ed92370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447966d696d2912b26312fee77f93ea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760d350e46a28f01e514f804f76f66a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78a59d9560c559310084fba759d77b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228373ffe6d45f2d670ffce7dcc73cb374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c8289a8bb5b07616f29b70aa1a1a175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de641bf86a1e9cf36b67727450379cfa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbf3f7473fde0e5caccace5cc3dba977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e85e7ef44eb74de4a9ff799c68da278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9413401f6221699056330b2086549c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0543c53ef42fabef8cdf4d516d0036f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05359f58e620417f3e018c9d158b6bb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed690c47cd195aa6554d67e4e371c6182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed325a938378c550208097ac609bae1483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afe559d32e7c188bfd3798814352af84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d624a1708d99db59e8293c477f51ea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4732b088a60b660665a68b3bada9586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf434d8b5156fae6f65b0d8f3750efd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a405906251872ed402e3dd8eece7b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e22c5b19f7f661dec4e07c1f328d889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aefb96184191201fb396a650453f4890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8a038d9b3f83b5c3495107e0329e191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c94ef8f00d995628487127b574f6c892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f244951a2656c1afa732e6b927362b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321cbb02191e26eecb2b0623bcc1e42094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70705f2cdf4fe1b7c74705d3f86ae3595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa19b01bd4bb8dc28db97ac55b969e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a1e24ac6d8f634fb3f1153ef2ad2e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94326fa81a9c95ab520bdaae444c687d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2da11888503d86f589f2c93d5695db99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77fde29dd0ac3c0aa2c22f3b3c5927a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92caf5d4f47e7369d32fa7715f0a66fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0890e039710475cf34f393e45fa7dd9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25833cf18be3b670c5589eb760fa47103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d83babce284abf396f222e6819e39104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215a50036cfa5a782e07df8e4d8c7cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24363420f8905661c1c40a9e509180106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7095c6a0b9eb4b4cf7f5380225242dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651df33528996ae02585c5d163871c37108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c705b3d421434de0acd73efd38fe26109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85095b6067a6aa5dda3a2ca526762b75110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559ab858eb0eb4e5c5ae231c689cb56111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a468d3d7b35a570c5bf715093d19e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea0f2784d247f2fb2ab2f0985a9f93113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e957ce95ef393c9e9cfba3dc3109b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19ca36e9ded37dd144a2b48684a2da115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c0ec4585f2e2ae162c79dd7a2f0d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695506401f83b6a323b4334f7c1e8b68117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962382770709bd4833e5fb01a2f2ff8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d146cc31d6b0af907f44ef66ec5deb9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca10b1013f1401de2aec6d7ff85a6c7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e3f9b4e2378583bf36bf281961486121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dafedb9f71cc75820865fa98c585ce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5c2fd7b8339381c19e1685db93276123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384177243ba962f2c2a74b9fbaa46b3f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff92ddd32d2c30a8ff15f806a0499fa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87b854b69d7a045412d4b6b4560347126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd410f95aeb9e7d565a1a0c642f1d8f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a543b543eedf0c6473ab80cfd31b1de128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a14512b6a2279c82d52ccd07af5b35129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd25fa7322a602f28228cc077766da4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731d81e716324c5069f63a5dd95c2c8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e4a76c28aeb7a7b18146475512a1b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b145f6b6765b580929cf48fac64e6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7d12edf8d181ecb63b3dcab653f34134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b5bba61a12bb9b4e63f70cb082d06135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a8e23672fc06f17c1f85280800ff4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff98875ba9238850c47c04deb6dd241137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4b666f6ac2d7e27e1c5e54d47bf54138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba20c6dd16cfd956d69f42810680280139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9c39119714d0d56bce2e5e89fcae7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f33f62386e579b497a0b8da0be76e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d1f60cd1aedf476e668de50ba8803142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc4906108aa30f97f96ec6fee94405143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b7106312247efe3aa4d08148eb208144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b66754ea95b5416012c45d7aabe90145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78471521deb3ba931a7cca98278d40146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179eec55f9dbeea2a8f65f5964f65718147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3126192288d65ac4e37c3bd0132b15148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867770bf3d17b449bac83307ef7d9b4f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84fde68fac7f8812b71a9d49d204102150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc161318aae63fda6aa17406d9a9af151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067db6372be7ef812f7407c6f970c5ff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c318bee42e999fbb22f766471ac9a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81c7e05354ff9bff49b66134b2bbcc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a3906f32e7a9262ab092f9fea4e4e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30879b461ca51954fe5d7e0b1338bd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401853f977ec975963a3d03fc10065d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d40f90d1b1c8f3f122f7fb240cda8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e271f6a8c6b6aac613c1489b8de9ea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321fad5ec52cf50c1df2625fcc3ffaa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a377fcbf673757e19f4de00336f3bd6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f5c2c2ae84c9c4cc9d6fb6655b1f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0ec98f265955de335ba8ddff010e4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d031af7ad9033240a688a00e428ddbc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d6c1bf955e31da6433cf2f6f5d7b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc5f28457895d875e25c958df15b6e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d0be66ce30fa543878deec9b980ae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0adbc5cdaa22f075e2c6da66ad8f2fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3b6c3f53c3542c87dee76a4f9b038169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d729bfe8bb5aca70eaeeb31a97492170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eefec55003dfc8fc3afbad35624004171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3392dbb7072d8e919724e7542940998172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c911a89083e2dc5062050055408e93d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705a551301843593e166f4eab7a15ac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7451bb77c2ae0e8b8f4f6498cbbf8a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec67a0f5f329e3402db5043aa78568176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93375d2982573ab52fcd298a64c238177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e39043c81c625ada33ed29bbf3cc39178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aee5069c57b1857fd00f15ab6ea1f7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b925cab3992216cdab79989a25a65f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c7eded2fb3d8a2d3dbf78d70b79df181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f369fea7b380e23f138d62def407e1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a2fbfdbc4aa943b51f437774f5f46183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b0bd6a55e08e74f759ebcd5222668184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995e7ed183136368109cf85c241ddc5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0661e49a931e69770ee40691e2a5000186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cd9a3379629daa892d35441abfa43187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef3acf0977580fba4989b9fd3ac758188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a4fed7c725ac181308062285f5726189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38bffe7e098baad182d5bbf6469131190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90feedcc3a2358ce4ad7c4abf78f3d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06812b46a1d92fe9e38d89d4892ec4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81220405d1f4534ace82b1ca597e4e6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35069bf6ef69a5a2ffd6f0cd513f4a42194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e015f2610b60542fc478ae8f7dfb5e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056bad4cd5622f987ff1009555d3ceb7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452fb72bbd6ada90698c286f37f0e88197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d03d6c104d75c24b43c7b9c7a5b410198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cefde22d6ed0016a934d9877c3f18e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265b063a7be00963f5d5995a78ce128200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b7a26abab7e678adb95645c7b0b07201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b208d4e593a0cf4b15f83c128414d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb51fdea984497cba935f5bcbe713d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf22027aa5f5239c927683eb0f597a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc5fd2226c9b496e9ceaca44dda06b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8163ac1d5527a2dc8cb8644b0b3abd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67e6e4704978a696c622aa8c728c8d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5e7d68e3882ff1d62d74ae1adcc0f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6cb7e570f93638137104e1bf0e2b21209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83fb0e131eec4fcb45a196b441d7c6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5af4f41389d668da099a9dbf7799b7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07132a55cbfebc57709bdf1ee967e70212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0a749854b243554e621e51c2d399c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da5697564b765a7e9cd4ed68e98f4b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88ed05f4ad362d2d6a564046609c50215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188336b79c93ecb6ba1da82fc27c609216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0307eb309c8f0efe6f707eb6655e0bb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8951117883f4e7df8e6dbe972aad3b3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64904ab30299ec35dda608a0a6d864c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd398de427a6c61b5253d348989f25f7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae789093b2cb78c1d32b891031a1ce221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed892052836ce02c549ecd8550998d1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb5264e56ee635f4bc5785221d1aa4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ce7dc9d89089fc1805b85f5c5a218224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c3af0110f7bb9db4a71f2057aa284225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebe073bbc2c7466961031803fe3a1c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2d99c61ed5d3edff55ddf55ad23cf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756fa77919867828374e0ca6cfeab69228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b899ee90f5da203aec4967f7425546b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e507b81da0e8dc899897ead6346535c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac037ab7146e66686857f44b24c5633231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be1f1aaee44f632e7cd0bf43a53540232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecc27719b1b8ae49c47b151a02a844233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f297210851a96117592f273ba58b303234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44c6a4001fe94e43337fbf8356e412235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10080c3fe36c0040b0fd1a3e06d195d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a794fffd6b11e641f8692a705bcc86a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e81aeee6a7a8d11af990fad4a1bf2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d38afa3a3252cdb6a310a0fd5c6bc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d190362a1b6222cf2f5aa626e57b38240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28309c93471a21f719d99706518398b2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627305edb73db3d47596f2403a5f03ea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858590af2cef730bf0fe6eaef434a467243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66c0244cf07f5fe2237dfb05806a31244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579e4449657579ba6b9186996a3c772245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a96c0b20b785822dc77bbf751cfe3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c92cecb3691686c8268668dc631eab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d50bd58454241d1202bb3ef291f3e2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119c61667eb7a96d0733a1ac2f90d71249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f046a3ce2aa3e749ace94fd6e6427250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934ebe9f3db2bbccad762db81df6791251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c5a68b3f43123eb6fd80aaf511868252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84ecd89d1b0d56d3c39475e83db565253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfcf83e3eefcf6d0dde47e52fed4998254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60355296b07d0f3da0b42f324cd1ee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34638c0b8b93f6da3fb8410971a85569256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15630ee6b8c3d06dcce9e0fffc3cb1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8aa29450e2d8e997d1d34e5487a9db258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c265c80a88fde863ac3e4263f3a264259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9acff9d2a6b6f50697aff6ad9fa3e9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd211e3c8f9f4e4788f57ddff576d18261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b44f8f11ef007a4dfa46d6f7bda5b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313289bf9b665c482835d18fcbc9d9fb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482488d97648ca2689291cead6a16a27264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd771a22487b170a2298b89ed5835d06265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea44a12f4d7e2e262252e2ac3d7c45266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c19f47d51b7b3b784ebf906e88bf31267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c20ec8a9ef8816fd3fa4a2d1fc6866268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8449143fedd4834b599496a7da4e6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498fdec1f1915c7cef897c4da34c1e2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9733d1f0fd0e4645057a7f022aa3691271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354a1d3d2ffa0a2ca08535f0d9b351c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701dd7ddb95d2a7b41833b6ada9e52f1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7436565dae6fe8e1c32f2c612a958274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c83285f560309da50a3a66b66ea9fe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405f0e021cd05d54a545965231dd2d2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d057f3668ce9d0e77489b533983a1f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0fbe4096de8d87795ba95ca5cb2e9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e48ad6225b5a885814a9914a285c94279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751007cbc0dab8dba204e472439bdd7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae72872a77d247ca7961067c21388bf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658662e7a7a4dae35e3bba8d358ad0c4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7d354edaf8d0b9d3b5ab84753e64a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5c8e5de2f7131ac31704fc02e664d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7f1349f8c84bb3a19e9b23ed2e07a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef30d2586b8d63c9dcdbf3a6ea2a51286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ef304166286769e996185517eee7b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98a1bdd3d73f80d71410b155f6df03288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e650976e1137ef9240a55e71a02c3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b7883933486beca659929988cc5e4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142596c3016c208833a039f46d294241291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a9b0749416433d55f41ec409a0258292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f5029116b92540bbc3235784c8c20293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0413d797f4cb7fb849623c35fe0871294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0797c169a8c47897de6ff7fc3f7f63295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3125835bca08ba2410155e10232834296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f726304a47cd7f68ad7a0a06b7ac964297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e665b15247ea5c1a70b361ab0fd88298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470bc0a067eef9f6d848fbe73415f90299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24086886a3651f77b9d85d0456b7fe2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26892dbdf6bf15ed94e1c6c0cf3b6d2a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965d66ec4b3b900497113331bc1ad5b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b3349b21be6672ac71124f161cbe3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3004a08a0d7b7624f027305f40d67304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0fdaf62a0b1b462fc919b85d965f10305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dce1a73ae51043819ccf30445f9001306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69208b4e0006f869ab0da78cc670ac9c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22163add5a0aacbc402eaa489b3016e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1009eae31ff02ae87659e5ab20014309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8bcebd647660246893b65185bf013b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba2c472effc3b571d7879ea2568aa4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d26f8744915b4e854362756aaacbc5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7e1b5b8bbb1e33110d749f5a75379313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bc4dc2134b1ab331727c2d479044a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180cad843dd3c1be91780a4502898af315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df15ea87dc5b5379daeea6ba5f6e61316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91817852a38eb04780e361d8923a35b0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470659cd1d972461b1375f1cdf0deec6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119ce228458144a138c3b47e0e590c2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb3161f4544b40cc8c130c533c139e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5888fc88ae0a130ce8ebebd15306ac321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63547b0a7ed53f48b1be6f004b5e36c5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a1bbde0f0f9c933572f361b997250323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca021db5c334069772c73c4446c6a83324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf5766c74c1f8509cacb9497fd789f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1643b9e9d9bcdd93c501ccf781c95326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0373a8a82ee34337feaae897ec37e6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1615e3279f7a6530cdd5a195a2fb51328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6b14d53d32f7f48b458be1a8ad770329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9209ce76a0935b7017f9046a605b2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be85b75b7a5739418f4c4cec580ffa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9bec203479c88a8f4b6f0cb4c98493332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea0d4faf0ec25f3c5c0a0891aa6d5e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2a1ade7b7be3550dcb5d37611f4cf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae993a4b5cf98a246cf2c7ab779586335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9509748a36f8e74ea9dede4acc8fe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63527f9204c5009426a64f0740ef4df3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde75a61cf19badbf842236647ae5416338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742c092c5f79bf5d3f8c5007fa53509339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e87e52613539c9f09fdbfd919230ae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9550225c67630a1d61abf2cae3771341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b552bc03d81992814aaa55fc9af9386342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe49efa5edd498c4b9e1da33f9719c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5879354a4eccd3f33bee5a7ff8380ad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475f32d6b822a946ee5ce448af51f8c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca52aca2857231f8bded95527dd8a3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da044679ab7bbbd6dc5c0021112217347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5b7ceb39504ae4931975389a5980c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb51f9f4fbf7cf137e3153d8448548e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877101ab56aafddfe8601e93f8b81c1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea197571a181749a72457fadc265d2e7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4984aeb7892439216ab5a89ebd13d3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a084295de02c9d326a1b0f731be51c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ba249afd4b4e81d4e2c47e02e4ece354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353bdcc1a94d1f24cdafe5b46aa783a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4131214045ed79fe9ef4bf7508d72f5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c319cd62cde2ca4304be4f11ab36aaf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab9bb30405b7ef6f30058b9b78f3af358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fabcbe7da30151a6f26e5d86386b87359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01b42fd0c12ff5f88c2df02efa2bd2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2251a62754cf170711854a3c02485361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e66b515e949f16a7847f1291a2544c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5240fee6ea11d1ddc943e8382d5e1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9e97f3208d476b8964c06b7bea3e3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64acaac7bc4d3ef6ebf81671b72f6e77365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c649492f971aaa0daf0c4df3a2ec927366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd82fdba6f4e8f54addf9277e009a48367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc9847f7d59f774a9f4c3923fbf655368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d6c724b55a29383d90338a977e114369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986614032f520b8656c089df770bea8a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967ecdcadb2b06b3d0f7249c153bfcb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af0b36bf12b1932f4984f414ce1613372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1a0457e17da3bb5d62d898934dc7f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725c95a67f127d137a92be2fd2cd56f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d1e2dcd2b1638edea8c61fe0e6136375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b32766641c27f18ad6dabcdfdd8c0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778db2cac88d93ee6903b04b5bb2ebe4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586db8b9f84dcbe17f0530443288e5e8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da79f6feb98b6d119b89b882f954f54379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60160f88e31f14fbd1463ee8c6846cad380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96301c5f221a9c0c2d7dad3a93d1aee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a314f0567c61374e6c4f0c8569668382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b6435d8408e39c8666c47c1c00043383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64331c14b596ef0df908ca8dde383e4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f88679e68503330ce3efb032919755385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce5207cbfa644ed6d9bcdc2a11e61b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b14a8e6c11e65b54850d001efc26f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb18bdb97ec12b151cafee3f7dc37b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f2467a7cbb7b35c9385320a96e872389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af51a8e2368b24b9c5db5959daea24390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051552cfec6ce16d4a15735f1f5517e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635d0fc11947d5e9a179f7251d22e0b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4408d185a7a16a72a238595e36ed45393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5d82c516054ce54fb7b4cf92ad814394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f72d5fe86e0057734719c140047d64395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648fdd30f555429df1742a4c855c548396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143ee070d61b1306c4bca1f9befc2f4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a55e126c6acc0d9e8d0ddbf3dac29398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec24001e972d30c0a2829b8b11579de399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999fecebf69f5574666b154d73cf3ea0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876216070b80a9397c9378b960bbc30401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d5abe06c5c066c0257d6f8ab4c99e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539879a47bd6cf06915c1820d770a1c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf993998f9f2dae90967cddd23afc7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c81384c62877d21a177b4e2f0b108405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c968eb58bb0ac25b61b32cd703398406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc16f7b064fd0da1ec1b35bc46f9fe7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36351e45abfdaea60a1a0920772d6c6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865348dce25d65835aeee748ca4bb54409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f231056ff723ba37ea3818a52645b11410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62466e0ecf207514f5e575c7524c10f3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013f9ce0f92e8abaad0c4f6e26f1a0d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131228c5b0712002ac1f651ffb89c39e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2cf7b07fce4f1f99477908e21f7dfc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d8fe0983622fef757217247549672415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3eedde4d6fca3f083bba8c6280482416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e669782f67555d990e39a78d63102417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb1b288359c8bfe1702e010d1ce808418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096bc663a94ce3486ba2b5e082c9bfe6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac612931bd25ac3770f8c7cdade4d329420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83fc7742964ca211ea7d102697cfdc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f499ad6b4fb9695467b3788da0b52e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658051251ab5a8ff8586dda3d6dd6d0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74227d2ae309ab537feb9a19badd05424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e2d10392ad338ac60a2d818cd1d58425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b09d7bb98dddf4d2807406675e7645426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6b25442a4c0095c1cb4377edbb401427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6440edc41ba831849751651d442bd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be19d3609980af3b80910b8391ab01429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa652172a4f3dd826a69816ffc06ca2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27484202d948c60c86f40d1184c57345431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bae032751265515fe5b94a08668828432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98092b5af4d0a421c11ff1708ebe3c62433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b69ab8052816316d73eba662aa493a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c247f91eccc252d77db67d2c533571435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea76b52413eeb92c3778fc990efdfc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46836b54dc6ad04a9258effcd73ed503437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35432e72f1fe6fa6f6da5acc3c4ff6f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d654331236a75c779ee7765bf34bda439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88ff84a8a6ac39bb35f8b876995faa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd374a55ff9e212ff4d24c62c20170ca441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449d0aad39f98010dbb39b7f3fe2eb8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f32539f5a9315cb647d9f3b2901f4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d17e275e010106d28e53ab7d25720444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815c6af9586d093f3b2dc17eac3a290445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bafe9c377727d5405e32acc00c5a2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651962881f2749fe6fc33b63349723c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6d6de90750ef7afb2cf123bd95cff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442ea55de2cf23af86d0d27696e8d76449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e0d93294a934d7ebbb6e9880840d0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01872d481bef0d429673a3519264474f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783e43a3648b974f14bb07a28d496f2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632174f3936cad5ec61ef62ee0fef7f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c37eddfac657395b18788a55b42f21454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfff7d34db3017f5b14f98f376f968455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720001112c921191d73880af5d8db3e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f52bc9362531bccdc34f628e5370dd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101a3bdbc7af2c0b9203ae769735ec7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4168bdb5028d267b986e94a224220459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542eb8199a8c316aa03868aa0bb78216460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642af42ba9c829cfbbb334936b085fe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d682799cc9004d6082bd0969fefe23462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ea1e36a3cb4b575d1c69fd10d0c37463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa412b5fdac343301fb1711f762d54464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd5676145416cba9a8f26ea33ceafd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8dc03ad89458505741685f894a0842466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18872bf6d95dd828da7d0e75bfc7b53c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36500f4186c54b2ac776f6639f591c5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a92c51101123aa11cf405407040f6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb493faf169247ba545791b5d5fb1f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ab66c0d923a8174bcb5976014c159471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7f912f21dec765b11ab3b5a069e11472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d453281dcc13b3d595425cb0d1a7d7a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd158c979e80400c2c94354830954c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed29ae20452ff978e77f284677fab5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ac04cc598233f7392d8559b6b64cb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f074e4be377299fa8908073f51e4f8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7023554575f02e6fe549b1caa759c3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdd75d1f30a7e15545e58dd2f70040479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930581d69b40bf166a95af2626d2be27480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40887391e93e284e8dab09d8d0c79498481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa123e3045ae66059485e08294bb38c6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f5bbb0d5ea4964b460097fb12164a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528d0bd65435bd16c280a1cbeb49c1e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36bc58163a33b656f887af251232ca485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6d970811be5729eaa59159cbb2166486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e24b16dc3b607dacc733c860461c8d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca8402793cfb89a3278b2dcbdb3c67488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721d365c5e91040693083afa44f156d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564595f019cabd34f13e49f277bc274490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a82551711112a2cca951b3a47a4b0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c6517e52d65e6569e166465702cba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234a0098dedfe85574edc24c6632c61493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583f02c66ce16c18bb98fa180e9d6ec494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3252b3a875f5061130972051d96c421495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dad9d3a3136d7f71e239e8cc832fcb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09b5218f470cf914358d190273942d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448044943288e8431da0c399af6a6a01498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0464b4206c3860ec3546898bc20db499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02143c2c648a4bb62fde1250e4cfc84f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56ca31d083a267abba61f84d8e683d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f797e71c659b35badaeb83d736f7d99502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11bff4577493d78a88e7b159fd9f1e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9818d53e63d9ef4b95b8b3e431246d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3867f060391cedea2981e6c7774e8df4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0e7a6a03b58704cd7da495df53a73506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77fbeb8db8896453c968eb4aaa6651507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e159f4bbaf6fdefe9206b909e318ae5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25039554084be9769c0afcf860f4333509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f3a28ca12ad1b1a993b9d66e4cfa3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131883d5c3ecbacd9758d5731311d050511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e515c39cae98a9cc2d817e61e0d4c0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07161a4832a89d9947534a38e9f802e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84d72ad03e9cedca9b63d76342d654514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82702b46d61b90e17f95e89b2a3ada515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcec5748df7ca076f2c9924ec146a62516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2aa85998c72959680b21b33b7a7d73517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ae98562005c526b7b9aa74ee3a409518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a00dfa9cef69a75c53c6293f94d90519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e55643fda1b734882104f819e29f3c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21d74553973875c08208e9d3242443521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c12316659f6c544b8256216aa4e79522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b804c203f0a6e5c5c154c2ade16e9b6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3fa11714158d4eee47164f304bfc8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb687b1a96128941c2c982782189c330525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ccd5bd3109acd776d492e7b750f07526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aec790e3c5f371c414a61154c80fe7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69dcff7e8eb7cb8351fe5d1ed8d254528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce789f461f1bce3320c720c95c3a8823529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc64415956fcef790a3726a572f6ee530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81beabfc094fca0aada8bf0d132af0d4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d984ca96aa013aa42624e60a7c565532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63158baf10521038eadb87ce3b8c147b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd898d2400e1f7939e739e6e848f015534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c4824f67f38474e6c0d2429e64837535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3961a325a9b60169daed5e7851ce0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b00807212baf6c7f968b05eda3a13537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551112df5b6daa6da1b3ccb1fc3212c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7fbcc9c0c059417a92a1903e539da539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285ba29d74ef751d6fdb0a9093faf16540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf9ed5366874ea99eecc031dc92637541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec24dca627b575a37668acb4604a1b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa966e880015e661c6204c5dc0c957f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844e7e819ec6eee57f56686e33d46b6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35368f2bb48d809bf236f7ad96d1e02e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77517a495a65443f41339fd5729d6b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6370a803e4f314e86921eb42986705547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45581420be1696d7240d7b2824e64111548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6912ab1cd7bfae1a9f8c4d63d730a21549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f528757c9bed724d33ad385ad923cee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd91d325ba640ce390d0492ac9e4ab6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bf5ea432d59adc8bf70a81de6d7b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9075debffc6996fc6899a1f925a427553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aded3b8d2f6c35f933ff909fd7eb5c6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadcf40dd15a33ae0bbfee27267e4154555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62234f69177361a60497fceeb6d85a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f03cb1d4f9e4168ebb88e8b71ec52557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d198713e9eb7aa78fb642365879f4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c883af8ef9c42a428dbcab5ed29bbd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9294ab8a9bc583a6de315487dbda55560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf13135052c48faa2fff8e9ef2e8d41561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981b9462b0e96b82457d75261adb55f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202692642bbb91c214f1ddc5264f1fb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d8bfc6edb33483af42a9ca6f6ba0b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072e21978b7ecf505d6924fc240cc0c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36f62fc81cacc43267ab019af6413e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580f187579ac2db984ba2848d2d8da1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f04bf993633ec4e44f5262561d6a0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae131f87826c7c43462a62475d5d98569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b44969b4aa086149a5f1d21270dec7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94212b057edbbfb0c8a3f27b4db6b21571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851fa9b5fb60e5a84330dbe137557ff1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15149cde0068a1bad50247b592cb7a2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896d23c966f9ad2ca07b47cd9ea79d8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d33eddb4cf709a801f0bc8551f60a4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f929036b1143b37385ccb590535f2b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca7964b78be510b902bd0fa566b4e5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3891013c20f24a5a0e55addfd4317578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f972d1a86f92cea542f9138149dc7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb41337b63001cdffbbcd02d5a78ea580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66efbdcb640a06d9abbe8517598149f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fd487c5245b704f2155fc7ddbb08c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed19e8d67ef4ca40ca18975d02132f6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7527e227f17d7b386039367e6e8ccf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc1d6012380adfce9f5c2bd084a2b9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11e47491cb5c9e88b04d7b0234af8b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f24c3022158246b7b907cb14dcbbfc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8dc1701afc571b0a882bc9b9555eb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2842ad2ec0f0597d8f862f90186e1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e69c4cdb25045e10d4612e2b6ef18590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c365185850737b077ecd89cef729dc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947a6498449c17fde5378f5779d5edc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b5f46c58b50f5b8ce39ab2b80d431593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbdf687b993b0284bd0f93cceade6a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a121aa5fa91fd76a8e00a285ded57595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b7f79018fe5a3ad2228aa1c43dd59596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937e3feed2f6454d379debdf8184a80597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2221bf19f55f6b2e237b96cd5179b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3455b809cdd3e23eea485696bbd48c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8d33f2f0985d6843a2ab151ece01b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd546425696b01e7062d276d8cb7e83601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68da479fb2bb11a1667c7ed11fad489602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65973c1e3e95ead7c8f11ca7d92a354603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89f2b9aebb9703e9fb980dc1552368604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78abcf314d40c32cd4b8251d494c404605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c134d284da8f1e9fd33113cb05beb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580dc81aabe592f06749f68afd74ac6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccd1a1e32091a8b9d46dfc34051d29608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb24d94452e011660294ff687eee754609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb826b58d0a993734c9cb5b1feacf8e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2133932fa36d62c54a42be51445ebb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70c0eef1aed8bae34d58376087715f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91120a73a03c015c5505677f807cf62613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774dd3ed215a6f77b8a056a459f69c11614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87eea8f5416e752648cacf1dde7d77a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6840b6b2944ab7c6f0ec9119ddfd3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54c6eb707729b82328b1608cb5b030617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60b4ef3db9b2e8f00c49d19f8b8142618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ddc4f993beccd5d0713e6fc72b95e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aff7de957ed3939707589cbb2397a7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c455064c040bc19435916fea7bcd00621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda92fdd2d4d2a23c136227643ecd06622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f583dd5451ed9fbd2749786f45a99623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e253aecbfd5155981996c9a5cffda3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50389c5109313f947da5c0d2a62875da625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496489aaf8ff547e8b24dc868eedade626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc0a504c7e75056bc8239df900093e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e6183e2822e8976322dfcb2e96ade628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c41f9cda899dd410bf5b70d524bf7b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1b072f2d3594b167f06a2144508d3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab62fd3ce0d5ddd7f06aca9aad5146631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68163cf9bfd4e303896475f140941d1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e411738ea6d96e103496565397664f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d657f17dffd7eeefc4897622e538dd8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb8106bf367e2ab42f6197ae3ee827635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c594bbbbd1c32dcb388d3024a93f6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4cadd82cdca614ff587819e08fde1a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce2314f2a42ec9e165acc16768f4dd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf656cd66f0f5ecb84008b72392d6f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341b2f4feb7f52093d767289d5c8e82640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481db301a9dac3ab7b2157442b87794e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b73b10952fd1e44bf8afd9f5173eaf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407ee50f32042c03042931f86707d59643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e5e4d5518c9202cb0e55f8c220c76644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3434a7dc307c73fc67368a0ff7d5e22645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ad573b5e0e9338bd19923d47e35c9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3373ebfcaaaa154fcb5c1644687f4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bc7a006e7e66f46782c1b06ea9edf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fdb798bba15b5f71088373db8f36db649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e927fdc44798a0071a0ffb4bc6eb8ed650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5939dbafa6a4474bbce430367c76f8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb48f6466ff1db0a44f7e30d80f5fd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad6e9f9b1ba4eaed13ef2440adee6e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafb9e7e88a4339041e536e434df537654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13695f7179f16f9ef14017583a07c1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a02200544ea16643ac540bc159d20656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f425009dfc9749ace3d5ebc68bc2b4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51966244cac413ec358c0d299d63594658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557342e4fe150b8f3f87300e3059446659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f757ef22a9be54f03d4a009f0a7e6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361af1305d2dfa4d524f04158ed78513661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714a2b107ec50447858f7512be5aa4e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68c75a361044a69b454e420d16b67f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e02276386acb645e18e2506a694ede664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2586336ac57d23f3c37fb7b501653665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb525591f41c676df2a0f8b60ead0f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dfc83f352fe0360b8131ae364f1f51667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd31b6797d60d98362f8477a4718a6a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a332bc45fa1521440e63dd8e2d4208e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c033133d1609a3673bfcbadc44c09670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a948a55b3f0af0e4f1e6d0657243929671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c0274f2fb7df2478e139e18840f73672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad43a43230f4bbfc11ad9971326979673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969496fc3a0045e316b8335dd9c7a30d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbe91dba146eb95ebe97f131b5fb78675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301a9729c647dcb1b60fccd020ffc85676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f3432699f50a638b342ca2aebb17f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63154fe809bfa73fa8513b48e505d2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4a51f963f4761be88f9a512154582679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd984979bf65a4ec8ccfd7a4ccaeada2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b0a7228345c12f46d66a756c6d93e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b00249eea29a4f47c36175a8c6e12e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593a500b1415f927c4fa25e51afda56683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd9776bc6a2fc757ee93d6fc3015d6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2de7ce08b5ec3c8bc81a16ec0c963685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e37b6475661c5f43ad62f8e2b935a2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282c4bd35c894fe8c6ade5ded575136687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf9d10b77c1ef56193eaaa5a73e192688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63908619283acfaa283b7d71154ceb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5929ec295aed6177c713f4f842008ab690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9261719091a729823d17793f99d108691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43653ccc681b45a140b425158ad586692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d646fce5b30210b0eb8ed26d1c0e21c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a3a53bf586a19d13e5d2d57ac26e9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2614cd1f69eff0781c11300765017ae695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23996adec6dbaae9bf6b301393a5ec0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096861016f88e919d1c7cd06dda266a6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2df331b7c39bc2132756fd1017994698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371940bcc4b5c9b87f9f1985d02d177699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53944e9a232560ecbc6d29b47dd98450700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01970b2e6c4dd24613fd86f6b4f35f06701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce888a5c1eaaf559193c327118ed80c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690481f12809f81a1933440cda8ac44703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e743803a69b306224a7c67b14ffe60b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e42a36ac30b2e371445a66cf89ada4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fb542b08dc5972bb4afead56e7bc8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cc7776e006124a384a12639f6761a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d2a7000925414221586f918993dda708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21713a04a37ca29323af50e74183754709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1af539f1547c52960601a15c706758710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9409b37d141505747a78a5d419327a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0f20ad82ea24aa64c1e78ab8520aa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7bebff024b7007002d8d8800bdfb6b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f8b384cb7973ef60c4672b68d68f6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b1804858ce69751156a41a5e2c311715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee08e7b2f96686418b28a353cb1904716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f32e6f1232eaf82cedc1bddf7b0c2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da0143071e8245f56afe719a41e1f5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7eae4102ae71e637e0e7675dd6a3f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050a20e4ec3f399a0a16d498109fa44720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6c16d70a0eea6efe86aa9ec84be7d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e285994be3760562233bb210898de73722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03857e68a6a8efdf264097194734230723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731ee52f631742a2fba64a2593e72e1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c07a2a509c961419463424905b102b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648b178a0dcad82ff68dd14f2a0586c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457b9c73e7d733d518d44cfc94cf44a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbba425e5b925c4549a021fd062d0e1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2cdad157e97c159122678a8bf24cc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50f1527473bdcd2b2a9393525b4ccd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f91e44c07c4999c977162a77d92e4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda0a7fe237a382894728689dad06cf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e28fe4605703dd2b2f19af96440b4a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5281a98926c71d67ca37a3e341b8e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82a4292316a8e9628a0276e5699767735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201148657aa1b4eb1b80bad3f8ffa94736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902bf626547f4fc8ed0a3089b1bb57d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3c07aa1ad5c771fa47c8738bbd4eb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb439d676aa41eb49f49b160a69bb93739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebabc32a8c3e6290159c37bbf812ad5c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eef929f4c73855d22c45680803492b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bec35dc490317ea4d4c5b24fcb128742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436af5d60e4541fe72d7485f8d02883b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6eca71ae0c40eceb175a6f382df69744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9e96ae0713d751cf76b47a797e240745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5a07c5f1034c437c9f34fa38ea846746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81a71ae51815a93e6e3adfcb40f3e9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b967fa5fbb88ee8916cdb45c2a71e5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcebf5c6ca7c9d5f5627119471adf4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078088d8cd97468ed13fbf83cab454a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc498456a6940c5d011b4f23e43b09751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7570d22486f8709ffd46bb3090f63a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351bc840989ee542c61d3d720d028b5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc9ffb1b7219c4c78354f4b5b1d660754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757297774a57c9dc33300adff1083e0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4c95b42166ad5ece470ca8ada8758756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f16b6ec1f97de9fae5b4bc488f9a3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a2489c800c5b9407c55c8fb3f3612758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff264e0408d1fa6d289ca2f9849582759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1c383087f77fee5cfb7bce69bc363760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6409c61396a95c9d0c087a35d7f78761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98dc11524908b9d733c830fdc8713b7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce588db056cb8e956b9a41c2486d0a0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6ff5a7e7966dbe03c14c9a22dc4cd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29990c1d3e3850277089470185ebeac0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11edf18f9f80fda660a0305c0a92eefb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cc001335793a092587362674bc44b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb48e7cbd786f593c735e4107333515768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a79ba2a80efd2c6430dd1ccc16686769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33075453e092cf0a5004032b0f650d76770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28544d9beefce2eda19d29dcca6a07af771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42887d653f3417fc125c69ef594ae631772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa22a6f95cf43d3f29b172c2ed44c2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a70474be17596f048f7ac8a346ff9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5215f13a7f1f98be0f20993ef4956a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1effbcfea0a97b903d0d80c16b487776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a031c15121272d0077c46d10e9522a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c1200a5210528d7b40d049f896b80778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfceef799166c15fd2f2b58ecc1dfd2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00ba3308d3369b4e4726e6f88df4d0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac183a44c393e16bed9c9e31581e1598781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b3792fb43b5ff41260af9749a6a0f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d83233293098af1ce132fb1ead61b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0198a3e74c4d1455729818a697301c9784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5c0a43bf08c90514a9874054de2a1785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352df341f5f75c33bd6a13323b4e2560786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501d0fe6a33fcf1ef396047715a41d7787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1daf17aba7f1f1e4aba44eda00db04788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3008a9d18119f0277e05d4703f82222789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65e4fd0b0b909e13fddf1c5c5f354b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353b9deb06b8ee9fd49edc62917153f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de18df3d1fe4f36dba0f78d68e0854c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec0557e3708a1ba4e34299e96fc323793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9126a72d9fe1a3f95d37594319f35cb794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7021087c3b26172afc8fd1c852e87db795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2603627be7f659a36362d6b216727b5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3097df07934606e93d81fc0a73d9ae797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e044246ba76df2db4c1ccbc2daa63f7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1fd8254e7cdf504c7791112b0e62b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15987be1ba8b398e953976d1e39bd35b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d78d61d2eae297e12239dbd517e2e7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f2509f80ded0f70a2d0ac6550a4e4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144b6f63d53fdbdcba85363a5700f71803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6b42c07e95c1be7c579b33b1d14cd804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98c3b991015abe8a680b0a2f372dc6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ad459f25ce61865a33c07c99bc0df806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4164384f5d536eaeab7d8863134f584807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28c3a754a4a5e419fd28b6cf536211808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3abe31c13de60e46bf19c5acb5b0e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a3ae3993416165a5aaf8da1fb1378810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d78326f20b35a310e0b3d31f7f2d8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc469e0a435c16ea0f1e60c2d919899812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd8f16619d2c0175ed938345b78808813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835c2fda6cb73213fe50b5f02732483814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d9cf4f3cb59c85aeaae65c477f680815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfebaa5636a0e83d910ce81fa2f968816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318d7a14c4fefe5b890d75624410cf7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231f40563158b365ba188d48cac1706818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258167846b81aab66948fa9253b503d3819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45621f97bd61e5986a16f04e34e5e150820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8ac88f0d11b6bb2bbefac9cc2659b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337a6712f860a8dc11e10369fda48e2822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b078672ecce5dcb808a239f74b6b437823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986f9d28a2e0050188f3f8118482387824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fd3d106f4ea851815f0a0fa922ea6825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26e54fb4cb38ff048880426e3ba21e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63a229967622f334f5c205dd3b9ce1827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fea41b8ccba818af612a19cec3b83828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882e54f4740f06516da59df1daf912c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25833c2485e00b46b88d932f452a5d1830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee182a7c63332a8e2ce994b1e6dc154d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd691de0575d911aa2d14cdae6ad90e0832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a242a4c19b16f96d9f98cf1429b009a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5810af6705d1d869897353ab5949db834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c4e6f7a55cd55d9c3988d3093b310835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb31ff556c0155ce188d8eb1ee93005836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfa33c01341be13a978ba53ef4365c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6f706f07510fa3bf04e0fcf3deb1c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6cb79166dfb4ce7955b49c57f065a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5dfad4978e8dab89d7710dcb37b15840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ca417fa0966144858cfb9311d57e7841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64683ca252566538dcfc4d1fc4d5e6e842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773c7b1f0d0fcce2b98a3eb6f61b748843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46142242ca87bd33f93882479c8005d7844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfbee0ae8e5e458d19155dfc5f1f65845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b1d67d3d909a8bf8fe5f93a8fa174846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb0eb870ed095aa95355da727f2512847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b62a30082a150b38ba6a5763f86c2d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e502009db758d5346ea304f8b0a596849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c873696e17fa4fac3f96e43016a6f79850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fa7ea34a2f4ad0e05abc6a0441e54851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39956591a7411d7d67a8af55a3005f3852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2429ee392dce59863a4d360ad70ddaf853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61abd9421c15fd69b750f372b70b99854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8aaba1ffd662bae768c2f0d3830d7855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49197adce4ed3edb476e583f41f723856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df69a78d0579eff2ab07f2bf10ef15857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2be7e0224e8b28a089828594414e4858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b1e778a3aed9b7f0d456816fb9d9e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275e939aa11c1347aab5c8efece9f05860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03074aaa344a0bd2a9d7f54ffef4d184861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064af77602fe5e05e671382cc775512862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb649417c149f240fd4134e6d77ade863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1744917522cbecb40d4c53f61a665a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e462d80fc38547e8f67674a4b893aff865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2410c5ec9d2cbfea05a1054332e35866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c2f034253bce1e12641a1cfaa11c5867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92746350256d93ae34fe3294faa99529868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe95af4aa4a7bb87a32ab3135b3837869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3bd71ddd8d41818622198428a3fef6870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ab88f8f88e818a493360fa449eb34871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90655641ff26d36673b5ad73c62a93f4872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39ee78235618d75dab73e649004964873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e48fae440256cc2c6f271e4f74978e874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcaf91bd91e4b00365591b019d927ae875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051ee25b1bdfd924e618028c270f7ea876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ca0524519bd6316a960614226687f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17835dc07cabd5ffc1eaaace7eb11d6d878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce267048bd142c5080bb61e4a1aeca879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e1011c7fc42322905d7557dffca72880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd15c5b710efd6e8fbc74bfa16805e881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750f027cb4691fe6fbf028de6756bed882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7c28bb3ff7c2949768a303d354664883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d6bc964761df6585e506e4238994b884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7021e9a44529171fe3c9474a5096cc885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea562761f6c6e834ec09138ec42f1b38886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4eccb72f0fc3846dc0419644d9221887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f706cd1833d3a4ed3fafeb80f3394888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbeffab9643dbdbab97db6c16ec601b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa97194420dad8c598848942076054890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f41d11d25f3ffd78bcd1bd6d2ce64c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3accd197ec8514973cee5cc39c76eecf892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e8b1646f43e16f679e1e793b4093d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a000f488d149af689ab3a59952a221894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93272b5cfe8798b44c9b6dee4eb7637a895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09bc58825653506e973209a6c000e83896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f5f60032bb6e3964056a3f270c6d6897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb79b12fba4746e9613be5ac24b92a4898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29acce15b59b13df9a968fce3850a68899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d2167c8b302853ef0bad9fcb792c1900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7df60ca2f63fed7827f00cef6b803901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908a4ee38c6a49a8c06e985a2244208902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb25894c47c4fb802cbdc8cd05994b903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b0678963cad080ba43dd7c2a84a0a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597460431204fce64701901af823f6f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3585b95cb49f9705135d7f085595baa906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e952e043e1d6436ba1c2718987229907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35bd816cebd5e2768b1ce6ae362b3b4908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef6520e1932b23798a03af6df2122a909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231195f7d63c43edd7f74db5ca25fe3b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bc46d01f8a0fd72f497d0546a2ae1911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64dddd1c0912c1c1ecc0df1562f2906912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc965fe8842c95c14c4244aae6dbcf913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c79e3d82284e8a8146a4f1a21add5914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a885c1decf303bdb68181a1fe588339915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97027164ee5e09b04a3dcc1b6d8553916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103077bfe61206058745b425cad841c3917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92aa68908d64ffaef28cef2003e1bf3918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6bb585207913d5e5d8ec85946346d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72a9171b780cfcd336ffe7dd61bfbb920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadbc7589464d4aeb14eb6af9e862c7921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba6f857dcc411d05d07effef815917922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0be2223a9d196b985e10e97d0ccac2923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a24b62b71cf3783d766c884b79a54924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3f6b9ccedd456b7adc0ca78917919925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da242167850c3ead1de35265a34689b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bffb9a09145df82cc9ac057ebecba4927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9cd8cd151e0bd9688cebaba6b9e94928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27516d4b0d472b6d0948ab62864de915929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a21ed029fc0763fd160e6f3f4d650930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22420dc1ad54adcc07a65d468418456931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc674e90a2907de7108d651798ea96932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad031db1b4dc8b39b24cc090820da811933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b8d462b44a0dc1f9fd93b59bf81c6934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ca381179b19c2db5e8144fb2e8934935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431d79cc83e057401f4ca3a143b8193936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b868b028516c6015ff18c69af2fbec1937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc14038e72282c34f3c070e8c353b2938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abdb1d18601bbeaf62e40c6272df199939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2d5ca3f8e6064315977d0ef3bbc0f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8096c835f364d12268199b06a6b33941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e86d76a15143932ef796d3a64dd7e5942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197425ee2837f624291a9f21a5b4127943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f335ed0ea07d5d34dff6868840afe944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dcce5df8c29c98d5d8cf3917ff0354945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78e145bd12b3774ff02e45e368401d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d75cb098ee1e0a11c6f1c693dfa02c947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff6c992f407636d5dfb5d91770265a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57863206d42586dd553ce538165ff9b9949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2cd568673062075044cc006825299950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c009bd6d0ddd2431d5b5c7774ab6f8951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22540329c07044f5edba5d574133ed9952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08522a44b35e9ecece8871a9acaec8953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccf9e6c3478a6e78c3bd491fbead59954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35f484aa2741effe078af6dd0943aa955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7f841de49aaae47f632d246306592956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76540d1e013d9b17b5a9ddef79f96be957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171090c5a46474f45d6325f1af317985958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545179c075cb5ff23aa57b8734c3b271959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a37afa77690f3de86d4377cbee106960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390096d974b349736860282afdb8a94961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828fdfd51b50a9921b247b95bc20b4e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab99d54ebe285f6b6624aeec31fffa963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e476b0ecc568674d331bdf9948e9ed964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb755598290fc4b46764abf9b6bfeeb8965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b7658c62a4c6d11892a8c93fe51d3966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca79bcd5e0be7f244bd324d8ea179a8967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069d01205df177a22289497fb8074bc968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee76ee023403dba524cfcbc65df9711969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dcb98b4995e164fcaf7886c6c1722f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24d013d3068fc149c9771cbd377079971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6552453a7bec8e498dbb133e877949972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a71cd84f3d35c3e05a01efb7f5866973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eccc61b62383312276eaf6c8324d39974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef151f65722cc790b208fa137bf51004975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a3298b28d89c504107971b703c8a4976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578605202920f42efe0bdc4ebf32612977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c82af82c91f064c15c3ceaddaeb0d8978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5efc56df979b2213d59dc43fd75a0979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62abf81ddd15a3d2f1ce2a08d8fb24980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858036abeb3e8119053f10e090ee9dc981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376cc5367306eb834607e3be959cf23982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdc0278610341be733aa601ddb3738983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57983b3b40d6ac6a43a438fdc807951984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50d933b6cc67ed45f95f9217255963985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa49a556cd852fedb0617d1adb754ad986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704adc3a27f4193a75976878d6414cf2987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be3b68f23eabf2d642987c785f85ec988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d14c43b30439ed2a4ed41771f8282989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620f58813c70429d17bbb9db1857b7f990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0def16cc10e0b92fbf3bbd456221da991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78f2e0bf40f0126d53dc9fe521bf63992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa312c81c3484bf8233e62dc1dc6c358993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734f1e74aa8ce6206e776cf2c9f2acb994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e062197f1c7cf9a1725af5b81298377995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2ca349a8834c5947c09d1c319300b996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca021a6c398075794c42ce2d0f7214e997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>