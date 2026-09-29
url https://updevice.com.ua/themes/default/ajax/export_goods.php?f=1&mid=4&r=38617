--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a6a23942bac527a4b5cdcfb7f604f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ae64dec320bcb0eec661e3af1be562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086563e87bfa6e07de01aa27154aaab73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02260780a9b4ff0bd599d9a92a3beeb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b376ec625027b1987bbd31aa0d43a55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662053d9326a9630583d9fb2a4f825956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d81f0605b606ead7e3b87cc7a99b857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e203062fc59a9e43eb44c163b92d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ccc9563addbfb08139cbb1606d5bcc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9a5d270fec7bee850d691950881e210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f09f736f756d564d34207a6dbb35811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09984650c218eb2939f2cd1bb0044a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80ecf15aa0f5da1daea60eeb0a0bf513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bb8a18bae3cc6b005c807786400eb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab15f8eba91caa1d221fa3ebeae1e6b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6def4c399c63567c2ce1dfb28234216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743240c42d58b5cbec87514b6243ba8617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5d422aba66832baa4b689df5b2e8018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ca609b7272b304670bca9eb58c68c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1fb42057e0cda07848a8ae397d55720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09feb72d266343fc8bc7f6ba7b745fa221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894fac722db5aa51c263ed68ecaa74022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bdbfd82d67b30abaa23ec4d32cba1923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aea8f923591ed8ff659f2088e324eb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ec1b69737d7ddb5a085d49ba0947625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3cc9bb1b81a85b4212f65bbfa50e226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f238a40ae4aa89be8de5fdd70621e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf71a86726353fe8411562d3c53c7228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008858a00128b414c297a9b6acbc14b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e951c1f10ed4d699e271384e9c2d3bb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c06c3117d7b0f770dccfa802e4561631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d95e0a028003295a8dd0715c35bfe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79e139daf93fd30d25ec4cc5fb6ae033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7957a43a4207502959d3d28e460d034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afc43110e485df0d0636c9ae396ce735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4b3f969f3d1ce349b940ee8e981f736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94020ac34172bd5e76371f0fe85c06e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab5b163bada012510954e3da2bbe1338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa285813d3abf402ea7065fb54f4e3439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64151bf65be583e9469e375d97b010b740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5f10986a8deebcd7dd47c0b0a1f1b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad79c3eee054db02597131f79db2f942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781ea4d2a4eaed925426c88bdf4827543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9b5db457f402fbdd8b12b5680dec144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005c42c6ce0f10676581685c1d28e3b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d098ee3c00945f0689a2aad2053ba846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b95e92e770937c170721ad5ec91b8347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5fe5f5f30beb51fa2aca661ea5fc848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d15f8a5dcffadbf0325ddf3d91bee749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764a98ede448941fd628442fc1289de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30658c7b4c7b95286dd49a771bb9559f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2ca7cba87efbd69a3597ca55e8d2c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ace2d305e821f28a33cd8107ddebf753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a914351861508cfe6567ad7aad73ee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3c760b0586d651be5b325961ed08b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260988c844dba73c1ac69710922049356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1fa6758ecb5dd114b46ab996e580057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42fbcd13f62145c144b25b3ce27e8158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44395d1db4c59b703b58d947f80a215659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0ed6b0cc99b9c0518ed065881ec0a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11c9cb10f9859ab48453828870bbd161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625ba5cc4941132b339bb7cba25c6e662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b8317b185feba8c084a450d66544a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10d6a64e6c26df84d5342373f3b07764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54eec48793df3f11369de4c20ec57d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c8f70571d1814c8e9f62759635ec266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a31db62f507ec4261b2d078b927d5967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659bb2a5caf33ca59748d52ed2f35c868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49afa9994f783254b7ad2d9aa04373c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3c7430733564364e84cb44c0f501670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba2d9cc55d2820ba583d0641b8b0d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01e2b8780657a3488e9eb613c859a772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71818c7553beee034c36da2b7843c7b773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e91b60353fe3eae68b922dbadefb374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff08aaa8353835e1e189c8826c0e32075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85db11916d587760559d1746d9c26076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a623830f37ea90d5bf0008541c52577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5379c6bf4c9d2e54d7eb85bc3ea6a5378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537db66acb5420aadfa3d64a2662c5c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a7510b1bc720e0e39a0d5167b738580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00d4bb4d2e7a18848f6afe93e3857481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af89184bb0e58df29d0e715c11f9d9382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0d48899cff72e291fde4f663878b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586600f543b48d24aa817497b384f60f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87d102beac8f028ad56e30f5f97ff385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3372c13697de4ea6fea4917b817ebe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3ef7db06384d256c4045f48e6589787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da009929ed4a89a1faebd96a34e188688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc019c7a6d5062117f72833cde2d56689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7b4a6e2bb780545544029e4eee4c090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec268ba55f2da7e79faced35fcf13ee091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c34e9905f4366255b24ea8e4ad0cb592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d43181c4c54be65de39d8e43233be093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5144f2f52616faf822a28e010f9ca9494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbcab95f1ef30c9510f9c6615a23d1395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f17578be3c5477fa225c6a0d3ea31496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b1190f6259b4cbf821a0e3d70fa2797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198ef1dfeb8039acbef0174f4a1fe1a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34361b43740c4d09d6571c054ef76fe599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8c80377510a4613c8e5ea705ae4be100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca0ec4e5011dc80f61a456f5bfa36b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97fc2de141dbd7277a97afee331fcdb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c17d78e387e38765adaa13430ba460103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71905eb23363931f37afab6fefd712104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea378bec4662ed5895c93d25c451de105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd21a36f2e7bf498db48a50161c8c0a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75eadd75abd119157368569ab11c46107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915aa9dc550c0bb786fb3bcee902325a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21a62a360e3cba34b606a5def322e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964dd68838b7f592bc6efd54bb6f9d90110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b084e20fa5beab0f31046436563ca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1d53002eb331698ac84aa4a29e079112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021bfd018fa5d3624057303b4b7dfc0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee41372117456a614e98a3e72c4cec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e725dc3354f8fade51310511c696839115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf24a0ca285ddab558224f41299aa5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed50f6dc0f96abbdfc476e7b2ce233117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2f1f1e03ead1b3031a9c1b7f097dd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609dd337100c52820096f0aedc1e3b3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06fc83437956b43cc405eda61bdd01120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb6ab65078abdec723b7fe306c6222121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc88ab8b4483e1d14dc05d75b7d14c9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7589fe986784e84c26c55cb8fa4b7b9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065c283375e71f8f63d8809cdd9345a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65a4eea700ecdba9c54858a4667277125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfcd2353b6189040cb221cc7820989c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a00c4f2f1e90dca846b8f0a25f1a43127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfac41713b8a9f82d8191fb1f6a1878128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d10d2b8e109d6698ac5b1e0e02217129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef0a4bca4debb1e9fc2184d125ac44130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34cf2cdb51b747feb5c935d1901e48131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed027a2201d5dc1a1cd1b068e88a33c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9f5915f828479f173c885b1630f62133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8a191ddf24bddc7992ff903cabe39134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe62cb179f1c2f7adda785c652f4327135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763d01e9f5853fae6a7d4f05ce14f76136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84a7cf1cba8ab795a7560c170d0471137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33dc8c6283b8f7b49292bbe9a621ced138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45947895a4df560e6e22683faff79238139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a5d4a759d9e2672feaec2f424e019140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604876b5377d2d340ab4da041d51fb02141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120407560bbd148c6ebaa9908f6ea2be142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94062412288d2778bbb5b102a41780cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc107950a68abde0a42090120e385b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5642e1717db0645a1777b0744968c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09360c197a989e6beed1bbfd06eced35146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e0033fb9127923b800b4f2b85a01a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a194e23488c9a54a70281c395a517ec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a2ec121b90a2af5f91b623d33a3e1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a93462793c8f13ea2c797c33855fb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f39390786e905f87c7a21a450be52151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6fe85d5956b9a68b3ce67f58fc1bab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26477d08bf4e806fb2b827fb1a0270153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201465f6a606d6dbe66770a0bdabd318154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75366d1acaeb0b9f0d5ddacc033e99155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8481244439b3212ed2704bfb08b7e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3fb86ffe953b598a034c6974fdbf5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b1deb77c0ad671c38936dabe398b3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54208b4e5c2ecd4def4b563a2751376159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71457db29d460b4c3feecccaa37a8332160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211736e9ef3f2cc03810edf56a05709161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf39fc9b203eed5ba3f929a2dd06105162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57337ee1e506921f4d6640a961fb57163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697e2fa5fd9e0efb6a8f3d590cdfaf8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a364c28528474ddcc5b930f8a3787165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac45593ef690ab06400111e5c88105166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53faab361716dda8d5bb001a7c450836167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d027b84adec646cf8adff001976734168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e159997f2ef784640a8b13a5983bd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d276a2ce9e2155ae004cf70bc9d11170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f86e00f82017f3840a866c4d0dab88171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4538be397e78fe914acf45ec797e49172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc7e8ba0836f578fbc376886469972173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f0a63f994942932fce201e29eee46174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6136f9094fd039db0c5a052ac0bfc20175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791eeafee628d77ecc8abe9fcf7641a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972177984af961ddb2d0f4e514c8740b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf850e78b3471d5b5aae675851137f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491904e2fa6ed8ab1e2c8dbfcce8a21179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552b4724601211f937457ba17b20c11180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd070b2384dab436c0897e93ff2605181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ec46204e1f4f0e81ca9e2505244d1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5ad1e3815c73f6940994a3eb21932183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409915497dfed39f20588eefa6632818184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e66b9fbef94752f5cb8d1e6fde1382185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847ac36926f10cb78d6a7ebde01e00a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e480ac15cd38efce98731e2ebf551b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35c92d20ccd53d26ae1453ce6d522b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba692b336e53a8718d91ff0a785f4d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a4ba997d50983dd45e25e0629df07190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e019d43b01118681d2497d0d01861191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9902277dc18c1df1f697c775fec1c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeacbc638464d3f8430941de367288e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7dac216f8dc290e4810fb0f4567844194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ae19e2b88d200d125624f9cd874c4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13adbddb14207cec191dec5215c78738196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4cea2828fe680d588456f82284164197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da78cb0c19649fa1840c77ffda42f0d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d84701d39ca2f5038483ee97c0e4e4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a49131410c005f868558627bf7de9e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bcb52d214eff3fe992c85675787c2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1a350e4fb2df9450ae425ad98a0c5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06c3d5581e331e41b49372fa615e25203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ea42f5ac9a65ed15bc19da8293ce8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c56b0d17f4f05c263b52a090979841205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff115e08253ff844d49477a89a72b0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f77cf838c05f421e69bced8c83702207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a81fca611844687b85e9d4dcb423a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ad3c6431acbfbb4b3a478871f77e3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41ded1039b4898f2771ce998ad5d0f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121be325411a71f270a3c32eabfa573211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3d1e3b52882835d88f7bf0837b13f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be417db85583452a70f06872e0c84805213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d218894319de840d6a23a53fdd6dc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542e84cc8bbe255376ca9c9ee45113e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5bddae8a6186688e4bae1d35fd94e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78be8d3d1765632f516762dd93e0fc1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618af86f00381612316a533d54b446d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093cb197df0a5f1f3f7f1cfe4639a3d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249e21fa721603f36d0e5c8f67b4004220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9f6e58a12011852cf1ac7cf20f8d4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a264a9b321eebc4ff2962137aca4c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be154a1d9a468843e2670db08c1b2ca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b4f413c73279a54b6e5ec2ac22867224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5b39d937fc0401c6d071924b01bff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642cb0e3e5a7da2c42f3296c9102ea62226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70ef76b3fc8f87ae0d6ee3b970a3ab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30ea2ad16daa17ddd16baba2351951228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374d99f21f857dd1feacd4f8b001ee9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8aaa0b7665cb41a7497d532d2cf942230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007022ab179d39767129cf21e0ed6249231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b68253eea105e7e6f9f8949546935e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88f89e329d578ec3bef59ab2fa2f07233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e4b00e3a685f849697ae31fe35d9d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67096fb499c7e65497d5967e0f7c511235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63f2e845c9c00adcfabb985cc35f4e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eeb7a9678f358465abae0cf183ab86237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef86b3c7592f621a75e04983c486e1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280283808b3df57b55976c579e488606239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f03d4ecc3940d132d87e93302eac7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cee96279a89153ebbd4ba14ad1c3ed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f422e78716295fdf0747ce90ecb59e4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e4fd5fc635a2736816dcb5e5d868f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61181cae56bc61ec4e0e5038489924f3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67affe4ada321ca6be1b991655fdef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1c9a3de16f74911c4bc5544742f82246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676504296b44aa44d6c566b4e21937fa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a47b096855536767e8dc4bfff94c67248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53274c02935d78ce0c2f5622405df85c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbfd1461d00257a2c30ea9905d45aa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ef1a609023850ae4159ca7475dd28251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac856ee26b1a74a3127e2409ccd42d0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd5b92865e8202bd523b0ff02efc3d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6aa97a72b1fc0ed287f75eee74709a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6e11bd7590beb867a373184688906255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db0a46dc012c3e3bf195c766bf17a1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604c8c1bc4e6c1bc6fefd73e22dcde7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856f37574f92c4562858b232b5ba0c8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629ea5678d27db2e7ca23c6870fcaa4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44012781775ddceae0863356bea3374c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa8b928344caa05df5f8d019f0ab3b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46d2a118f1832704202d9a6f07ae88262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb6117a54f83f7f33726e7ff36bdc4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200f4fc2ac13886186d26e4617eb7d8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f4410e747fc856081e114a96b8535265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efdb6f847e3a27b67b099696fee2b5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f61da4e209d125ab6127c20a20546d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa1fe5e6b92cd331a1d885292d1d07268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3266f1d084a06546c97a72b8026db269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e6e328b92e9b286e1c3d680769ecf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ddb0c94b989ef8c895f672b3efe291271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376fd8bed8979217c6de40381181f22272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3a00ddb86fc11b83c13cfe82efee4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7bc781d3ac0b8a087e36f674c7a7e1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fe8e2b2fe54c9791004cd75eb755e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16da0ea068aebb4598854a837ddb20276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df817e269831bc4b661e6fbeadc115c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b5aee4b396708f9d522e5ac7b26ad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3caa66b2b0d6e57c20881a51779f3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be69844064d2a04d5f322676a50600280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0868e9e5880f112e2a652fc831e25281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15751dfb1330b4bedccbc2be0f6b016282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed493c5b723d55a4c63bd12f15661c8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49422f0b8694ed5f759fba6acbc46588284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041520f795aabb24c408fa3ba088fe9b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc37f8d882d403ad7f42f73dc55edc3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b52718f6003ef50812badd76f8524b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58f85af703e5799fa6112a0f871052288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b13db59c2daee3cda51946c78c1b51289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869a4d815c3027d9b55aa93a0b2d508290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31040af4813ba19b543b2c3272b4c0dd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6c4e79b6ab26a6be752b7de5ae91a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b3a8fbc486e72583a6215ee000041293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110f4229e1fe5f7be00efda73fa6c48294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66851e9aef15142c898dd301fd97af88295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c213969ddc990babbb7cc05a6834a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8238abc491d1c8e123fe2de896da9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3f763982d2d2469e18b116ca30471298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc78d130029c82ca2e4a91a7b42296299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445149e68a95683b87741e33a171a62a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d964cdce00986344b2b6e3abbb0e2d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56712ff566026ec5cd270b19a4802f4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f90cc0f5e546227e956dce4347da1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60090f64a789030561ce065623a1c7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c532dc293ca1cf1152e4e9797212e49305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed66c4a329f02048ce3d175f3dde567306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f8d61b8c92dbfa11effd8f9c910ad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b46985ce0b5d69d603e4d517c6b47a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803401b6a36b3e897a75cffca215b1b8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765a89abf7e11c834ac187dde38a2c9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b559682c996ccb08d8b43f0856d508311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7930f10f542abfd5c8a51b75b33773312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6ce1b045fdd3ee38c4b49ebef2b7a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec2850c2e38ddae3ffdb7329f9b315314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb99cab4077ed7bdf84f87137c3d768315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3554e9e6e00ceac1cc64f14eb1691316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1427c17d02d46565e9bab9fc5f5f5a1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf3bd08aa64164943299f6b789a940318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0b1a4d59edf7fe840154ef7325b40319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda8f27e6e25db1aa34bcd9c6efeee5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2250fd153e6b8ed347b02dce22478b3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c63c7d2a10f256d46d6fccec4673f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a03fa0adc3217a6d36592cc78ffe4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b694d4d085e14b21c4c3eb99d6f58324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc65a789f509dd98be8518b64fe652325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469b68454b13a720e6fcd2317441ad5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171032cfd3cb6539225d7e5e0ed1d73f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043823be64ad4f26f4edff8fe6eb48b5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c82ba40cc11097b54de99b3502d22329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a6cd4095191e423beeedeb38186a9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f663011a773fc5eb311e82fa3debae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f659dc145984126fa8bba9e68b482bb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a193dd126729c51aa0972e2bcf9f2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e555da41351fd7814b1f8356e8cf5b0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d6442b556e31042f9719d9f480f6d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4cc28135a81854727465071e915ff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edbfba91f01efe290f56065039573de337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4067edb4c3aadac84bb57af6c9dfff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06df1482888f074b0082dd5de3227e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf565781d1dc8c67f820b1be826f1fb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a24a2ac25e886ff693df27411b407d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c72c54fb041ac6cfa00960a7514577342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26038c8ceb40a06842c7a48aa9012a9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06bc51b36f14023cb1d66f6fd16dde2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e2baa60e498aa9dfc03f504be6a94345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccd83f70a3c9513fcab18c476f8ef5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535eb0c54ba9ff17abc20ae7eb81332e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f892bf0dbae9fda5ea4cb916ac9fa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04cbd048cedb3d3a98f1cc607b2bf61349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5d4bbf4d1bf78f27bcf693dd2fe25350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003f1d01cd50335cbdf9c27034fd81c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6eb3d3fe85e613906585e15fd9ed2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ccf2654ddfc6092c0b1169fa14d70353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda04e48d5d11fd5259e2200f97492e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65fdf668f2300c55361c567fa6ccc0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12677a34010883dc60d0bbf98125d9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40777d1f429420f074822a0d735a49c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df812fa9ef283b4225fb05e3b5bc5d5a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd86030a294907c46353f0886c9857359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47128d8f49da0337a9774a3f86646330360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc168c4f286acfc759c0a4ad891175361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f6ab8d22d60b4bb7f1dd337b7ca5f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df16347e8b1d9f3138f7313e303713363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81731779c97e1f5c5ac65fa67b2d3e31364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554bd7d984e3b7b53716face9f6ff10365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e35bad39e2da916512454ad1c9f0f7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd97944bbdb1bb1640f983dce1d6504367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ea9eedb5bb96d3b7b299e7573a9d2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f5db6c1b875e3d3b72cf030218e6d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c90a501a9bf5c27a7ff51b2d98404370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29586f1a3f0fd4af63870c2644500388371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f1f6da9385a521847e5ed14d54ae9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a8a958c5a369a6b4d494be8792097373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f45f0c7cc71d0df96eade404effce1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b538fd08ba0390be8a0b338fb8720375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20f2baeee736076c78ecb32129592b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebf7914e7c855f1f9f379ebfa3fe0b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196534882c2b5826a7e9d53e137e9b1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdef6b1e201a014da4337ee0fa3a22d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a81fbe87543859128a67f77e80227380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd40c90a8df11a2c62d429d7800232381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b67ad76333937a951807135dff0c5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b580d1cc3e1ba51e193ecf54dbd849383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aad6b9d42c24bb1ea403c1c661c6f1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530cc07c2caba895dc8e833cfb020270385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637720b3b5553954807dd54071adab1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b4fdbe8a8b1a96ba9aa876c3ba666387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee944c0b659c29a718671e1cdb26c08388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3b464be37cc2badef16739f431ba7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40594469ac9e7f894c0423c3a533dc34390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935781517219eb10dfda9dd8532e8b0d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a015089f51780c208419e9e6e4e0752392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde2b1a8f41e3331e93697a33c1f09a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cfb17d844909defe8271c64074c6f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ae5e0f2ceb41cc0f8e137c2bad6ed395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b50d1e974889438b79da6f1cfaa602396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d760f93952f0f3e9114feff63652cf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae970cc6aef1af729584aa0df49cc50398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b09426daa7f4b0b2598ac30628d59e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1f5d93e079c0d5853f2dcff76e938400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832b26c154b4ced8e0384558df65d5c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f744ef7df8c0c28f5db4843e22b877e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c010fc9c1c03fe66eb485b6882691f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c502c24a50b7a2e5c5071ba331b89f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbd9ecd2c6191914ae69e9e7bcec7d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d50ad0b4faa5fd104af4261ecd1a1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eceb5aa264c55879ca6f1a92c3b2d45407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0e4836f242a106f477c94afc6920a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd4431e9c33eaba766c594ad4d0316409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac705d4e95000beea3434529ad5ac12410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9870f303fb0108d9e3893def7599168411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e53594319c30eaafdd178b89df412412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6975ddadb5090abda9d302fca78e96413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70873534a630d0b21d0ee07bf6f7f8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10b05f93cae2d6b7ea766f6b9b3e26415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a43f0b66585113384196c8f78547bc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcdc68c09ab097839cd3dee09035e71417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909708268f09447c16cb138e086ae5d8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b51a74fad956563a51f6e17518d3af419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839c798acf3e0bed9148d71da40ffa9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d8838682b01f3a1374c97059adf95421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1d92fef7d178c21cb54fa9ab3a0a2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef509446ffc2ad35353f000b70ba926423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63174153d318bd1ae6252d445e876c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f883dc774c0e3b72fbed530a6a793c5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d6ef04e0878105361104d88a9d6ff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6a7c74a989e0d630fbdb4b7354325427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c9cf917bd6b4af70036f6c58e3446428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a77c9b061fe2822714d76a5461676429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849679cd6796ab1f9ed57ae82998db3c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc565432991ac097b8ae20f29d95b406431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a2ee23d01f1649d8d594aa9995fb0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738b0045cd8e22e90af92c225867a01433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21705ff1e0a8cc4c83b4319385156fd5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bb41d46d3e19fac11ff12dd452298435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252d58dade627df05d25b4c1ca2efb1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882593345282f273b36e84777a28270437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1309351bae4f354bbdd7664d9b9eccb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242f3b8ba06c1583cc86bc5d035d0bd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128109d6304aad9e68c9910172f996a2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825de63ecab56ca75447463a5ec016a2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037fd678015c2029d57887c3376e268442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687e3e0dd73b3c7e8c2d1c5d3355201443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbaf1731ae3491a184fc68f22aab0ab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bb63a12210fa3fe1984c512406b52445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83a0bd6b092017b44f9ab80fce464d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03dd9ef4b0cbf17624aa12c2ef4d8ef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3fcbf3b2e6a9c783b8fee8a8460ad0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19874b29f2c542ec96b809411fe6431f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a020b09d9233e4af43c1991a5d467450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434fa99164a327a85742507f5f58d02451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8248a3ce14d6703186268377abfbc4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c230614b2c219fe330a62036f6a88453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249917d1eff993264baf538666676e69454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d4529caf801e8d4bf8a0a2f4d32f8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ad88a2e964d4818ae0e93c92ffaaf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf7673f99c1a381b95762658d76fd7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79353fe7bf54e0799fe7ce92e806b1d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fde07a1eddc9ea3b69248e1a724a3b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c27318e95aad4ad18aa1614dedbb1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700ac25dbc24ab5ca6dd1e34056ebed461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79c6a9f740c3e4179aee34dcbfd15d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d60bf99c0e33b2fd2ca521b9c8858b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eab6d08dfc6c930e9ff415aa5b7fcd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d4f47a454e4576fb3183d4cef0c34465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd4c1977059d7f1efe8887643fa703466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43deda7fc587e0d79778166b71ec0b8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3fd00dc3a4ec176a60eaed7ec33dc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c789a61defbcccae3910484350360469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141620272a8acc0036e6b7aaa0e2831f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefec048a245947185aa369122eab21e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09119d4c70a4c1b07f89a1470cef169e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a94cc98b5741b6dde2527372175f85473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331027862752e88e8e66e026a28461d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dca04aa3c60e88bb4bc4e84f0530d6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579ea430059ef260ab682cec3a719bc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78dfc27ba60a221616b73c9c8f9393477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8dcf132af26f0a280e7569695f9d47478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186205eaf5ed4b5eb914c5b13792f17f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8830c8c4c21493df0430ffba31bfef5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856a854e4b603d4a3c5758c19982d18481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e23d273a177745eb8c014cd98b49c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a23fc55e3041c4ab97f3b17129d74f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbe428b86850d1a53fe2e83c37fcc2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b0028193c4a4f21e99f8267726fbd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc189ab79448a15c7a26e721ace27f7f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3fd1c8b8c2f66ef6b0ce1690ad347487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a569ceccc45d59b2bcda3cdfc76c6d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19557287f8dff5d0b616c6f84ee68da3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c20e7246c616472d37bcbf46e6923490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a010985ff732fd2f127d90a5984a0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee407341cce5eef37c63df32f5ff530492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad08a79ba6108b66bf4aec70531b7b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489ee438881d3a7fd05d1f33e4447cd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad371946dc463bdf4e352df09ca33b5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d8fd82be8bcde91ed9b7f90e9d6e6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb297cff45c86787676086b8cf2762b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0cc2bcec6eb62dd83bf08e1d34309498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3932a52f24f061fe841cfbd7e40b39499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12375aa50282f8f067df834f33c7a34500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1852cb7592df7018f2bf64fa125202501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55161c1aa64e5c747039360c150259b1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d720b5e9d959ac105e01b1c3301191503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e2da7408b14e07e9584b44f2f32cf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc11ffa02096b44b7a4e9e4a4327a2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d89fd3989f648d3e72c581fb431fe4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4f9db55653303f629416fa39398e5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde33bdab3af86412a97b54a019b82ee508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab8f375d066784df75d7403029692d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faae5f0d2da636a54132f7e278f8e22510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c8de18e894bdb722dd04a6da8d7ca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21c9bf0d68de9f598bd1ca98c4db49512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c388730834e66a4a07522e84cabad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e125f50cadb40b88ef410e93db1b16514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0bfe291f42f34c4782e9cab45bb7c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b8081caf075e5a4230d8fd78b6185516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6848bce78bbeb85b32bf995503b17b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbab21887068200cb438ea98dd7bd8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e933b6c2a4a050274302176d67c7f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff2c1b423e847bd48fa6a8d2b90251520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa5ffb5fc1c2f3f1c18f4647702eda521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003629c2a18c199ac57070322d9305a1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029b99871197f2a9c95dd4775110aa4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d8aaa541df73d97f1381ec90bda5c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4ed48795fa7d541cbefca1e9d3422525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db3ce66e2f49d0c16c35dc613faa59526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969022e7cc58d694f09428cee3f44f9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1651ad8305d9475b28b371b2cc0ae528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9794a9a074ad9220ab9da999e5ab9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d63cf18142df80294ceb0e804214e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1dbde156e658f4a4c7f82a7145e7b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05e90ffba045e22523d2ca44471965532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e7dbd61a0d371a354510962a679da533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b63dfb6602cea4c3d87f806bfe774534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22cfbbfa8a22df6e468bc407fa18cf2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b227026f612667deccde37625c8dd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39d463c9a9268359fa8c861d2bcd87537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0dac80a845c20736c539f7b828f896538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0be59816236e77178c1c8318637e7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5dcd0c855084a0df2c5de5fb16aa4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310c8ccdef715f9571004af57e300b4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a35ad888ffcc44a69047a75465cbd2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614c4c6cb8c2b3966c219533403fc5a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e453a836b2c483fb63ee508954237544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37cdd45de059d0af15cc1704c8b27f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1a21cc553e7886da6411470ca9061546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536b7aff345a31a81beb83dfad951cf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe000d070b33d5e7a28181131c31e71548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e4fe5eaaec74d4f516194374eb8ab549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b3c3c88c8f8bb822e6d573ffb1c67550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f0264cd2508974c3986b8d9d00c82551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be585d7809bb2deddd11aa10f4298ae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114236385384dd1bc29487118bb1567553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047c4bc9615ffaf240a45084416de6e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740019a686d06b985a3a795c737ee490555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcc3fd571e5fe9869fc91e009d5242556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c315f73e56e54801f99122519e244557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f647a845eb51c660d6b869b72e6d92558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a53a35167a32945fbc0773722fa77b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33adebb150f1293f9e4a4adeff3ea0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2b813c64341d3ad9de93d6e48645d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f63faca99afe9791e4aafeb17c559562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73082b4309aace30bb388b422935f81563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424440b85f0c502f4edcc7fa9741dd99564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3eef6071b8b66219ef84012e95e01e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ac25babdac1ce5ac6f36d0b865e1c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc797e2b05378a417df7e501510c4d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3018f3321c5f7c894b00c4c491888568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943aab16857b02d6f21408717aae2763569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9f323b280011a8e1f58ad387816bd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858988b933beaf4ded868970a3b01c9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385240d8ba233515ddef8b38087bf74572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89841af2556ff577d5396a36065fe8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1034d60f1ea47d3849ca33b8c7fc5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d290462f110bb7708cf3d3a3537d474575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66345407608ca91a4a3e3801ae48b4f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046830fe15dfb7d78555a52547dec6b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541dd812d98afc07baa7f5ee52a399a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94716e8f6e4bc6a6a3398c462809f0cf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b048f9651ee8e57e400dee0e1a4110580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa6317d01498acacece8e2c1d46ef0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc25853e6ab27feb429cd215b3db58c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2006bcd1e528ee83e8a8178441fb5d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed177434725b71ef0fdbb11f450c7055584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424007545fe1c3b923c79d5b7d2a9df585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782c4622086a4b55eb7f43cdfd95b6a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d422857ec10658ce781933896a3a6f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5eceb18159a2338cb3b4471b605074588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d97d61489e90e1edbb5b1c7a9fc2d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35b23c2d290d16a88c308a477bb7e6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1128bda13833b7a0a576b135143d11591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0104084b98200d5ab40261fe9ddf8a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0aea5d1a3ee27411a73553b9e58433593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ecd4823e9b5068764636a4528bf44594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a345d60aef2d95862aa0f180958f3e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62072d013b96fbdd64dfc967094fb6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d08307921759892f2e7f808513d442597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717f4b10f684eb38940c150b7402738598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ca9dbf440c254a2bb7d40e97e1186599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b270f13a928ef4958897d5c1780555600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e17ac1a17cd4b50231a92eabeb4ced601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688412472b82ca905050e52d97a75bc7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efa2ffb354813e276844186f66e460603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569c0e3a8235950820df21de836b3ef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e527a3c5c076b18d782454f8086a3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15166933924a79d678cbd570f7ac038606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635b579f163045f6334257a656cb3fc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67337fde9799281ce6ad9b37104d47e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0af8f5ad5793c0ba499fb5136a3e8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813af1080d81280a3af6712833fa744a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d86c984db51553aaa877b511e5ea64611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003f7811376882e6ace172e070a6576612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe778e036da5579e7ab13ec0bb834d9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d345bd455ca7739c582808376c135614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc6d149d02d021bd4aa1bf9822e45e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dae4a8136d7892ccd78acf4f1947fe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce48fcc55ffafc156abc499d308440c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab928f1d31bed7c13c90acaf8b15471618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0520f16cee3f8988c381716e81cc7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8925a2cb5df57c2fdd52e28451391620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd049cbb80b37f62d51a82f79bf9ce8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ca0f567c4996a1b6b16e8998641f8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d5df570d698829f8f21f4569d18a3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce50264df5c2c112bb1f0d3ad8c19f2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af081eeaeafcbee4ae01eded3d9c4f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0a3e3be902d2dcd5f020ebcc19409626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0cfb750bb15db230d766076a2097df627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0af2509f5c6a7b7d5d3a073b56cb0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772b08df89c66231fd546b2797cbe82629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6729dd7b80fc1bec37cdd48bd6dadc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000865145364f951f45da7ecc98c949631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407a83320709a8e8a4400b5db517b2d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13fa8eae21a92bf56a5f0280e69e18633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab537380f5f3c139e2f616def7529a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9e5c02bb87d633ba1953b0e4a7b40635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187f82e2204438643cc65beae595cf3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b60ddf437fa55d32253555ccfe20c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509269fd900dde9033f44253c0ee8138638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690f3b4e5251b77a7ce7679b5cff2dd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e16ea54902bd6184d71bd00f3fbc7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81897763f07a09daf6d369c6edaa9e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e63992c85476152e40dd04d5af1556642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcc3bc80002abce746d5257671d124643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea1b1b88a1d8c040fc1fd672aa8ece644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b9be92c12eb5d48aed3244e43af39645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1b5e2a7d1d77a1c1c539808719103646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1351e330cf0f317a3298844fc02cc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a19b6673cc4b03a6b3681dba523423648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596558bef34a061236bf6b03dfb00d5e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc99a8f8b6e5848cb1037c2364369b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2238b48daedcfc7e5dc9528b58e2c86651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d7e37683e06ce6f35aebbb139e926652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bece45d204cf405f39f3c278b0139c5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02affdc347db82da1691efb03202a3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd19dfe9b11ad1b17e8198fb2f6d31655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7948193581dc5052fd0a2fea4ae2ce656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08cf2571d897fea90efa606e42de19657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd15b488d94a95bc7c8377630d5e5f0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fb9ef8c3f638b359ed53840a6358c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057603ec4a107c9b3f561e0a374165fe660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b4634f46e230580cd4d278236636c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a55451421622f8977656c8e4c5125b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6813d0b9e742f2df78cc34cb5b8b52663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615054ecdb49550d23cd35ad77256e5e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005a0705448f1160ea66f0ec0fca76fb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82458911e495fb548f4983b4ecbc98b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f9e612be16f66aeddaf2f574855ae667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd3929c10dbb63b640e62f5dae6d27668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c995dfc740f97ea8072778c190cd4c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d0eb9fe9358dae4fca0102abb30b9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecc55d2acf3385ff5e62ffe502b554671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c40203af25221f1a9411125a0c604672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede4023b6d8949be7a1e241c7227141673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e597c1a85cf295cd853cd2f81273df0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f131e0b591b76d94aa16b9268bc834675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9267b999dc53ac0d272bc642625f59f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa553506d7e455439d9cba74d242c4b5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4628152e66c62dd74ac84537bee264d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc66bb9eb81a08252ad0e093fdc11f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb052f55955563710d54ab4ac6fdf37680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fb0759ed37eb3bfe378e4a29f3eff681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a3a605ea363581c7805c367191d05682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe517cc26a9e052fab0d9e37f230975c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cba007d4a7dfbf50aa25cb058a5df6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0b7664e8b1412bd7d33eabfc7f5f3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8328d8c582e1769222c11016f14d639686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49b433c7b9264c7be73869bcd7de2e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13759cc47d084008fe53740f54bd25688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebf795e1a51be765678c11b4cc162c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42710781fc262d8ca364632e28f23bf6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c242df00db12f961fe037cb29ac68c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438a0adf6f2665c8fd244c2af248b28692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69b75cd7a8972320fa40240ddd3003693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5f7aafed98050ff3936190834af35694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cbb20dc118d183b2769fe1f2cca0c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfef86562b62930144099c46d40d8e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb284d9692504b43f0cfa77a20f0734697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526912c3c8d9bbb065b633a9b744c59b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068514a9ec3b2da18fa471ce8034e026699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06fcc4b6abaacd5dc0a57b81f8de6b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36205f4f1b8ec8bc7f594e0cfabecc6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030bcd6db5ed012b302b093301d519f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84b83fe58d8c6b839035d2eaa82d85703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c37333d1df9fea170b28b5e9202fed704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01fc5c940839f4922f36af80bbd3c1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0010701c12bea39cdf66f05acc238d4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6a94c15f3ffbb6a705d92ddc65a90707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce9b3e5ca9c7459798a9b4d2418107708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c77221f937e0587701b917088ab1a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca85e784b8635366c8bd3f804ee7263710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c85ae042318e41aa26bf0c1e39f5e7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3c88496fbb4bbbe1757ca47d5cff6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea22f15d4288160521cc80883ebd46713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b753ecf31db740baf4188bf30662e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e4f563d0895f6aa43ba437e4d1dc2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac18db7a64627ae49d315a4d26e14c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322f17216ba25ca5dd2df39a7c75ac5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594beb6547192dc54a655ad321920fa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859041cba36a864d01a2acae03dbad4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7df2893df7773d735e0b0c97e7855720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d522bfdae4490194fc115fe7d4efec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe74c5f16d79c7a8186cf1aa0f5ab99722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662ea7b0b44323d318ab51cd0cbb0d1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3aec86e7b3bfc22781cf91b75051e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cf2ea7ffd8f69244e267c41bf184a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8091d3c06c8c8bda11ef3d31573ad2d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31ec522da0868223d6f46b85ccf932727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1edf6bf7b7c26ed791aa3ea80e4cac728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747654c2af2f2a6f46e330ea7d53dd9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9976462b2a16f084300e04ddc276116730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4def96753da8fadaae60957aca7ba731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19bd743c24132c718fa0f1a4d84027732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9778274ffed2c6ec6be5320a326965733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e20b6797944b968fc029d8c780682734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24371c99c6f56fa5cddea0fd5261819735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e9df2d9400c7d59c06d2526144092736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2a9d7161bc77bb022c4f5133126d3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffb63ada8593210dd818b061d1236d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd870379d5cb6f562f20f33c63d0eb0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2bcebcd9877e2733c2b4591ef641fd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06c1e2645e0c25c84fac24526b9a8b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0ea3ed1ff4a6137eb8ac889d4ad97742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca093ea6ecf5ea991213fab604b6c9b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4d0f45e78bda9b08343eaf674778a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f9099ee57ad6fab9bf92f369ff014745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714c98e271dfab4fefb3e2ef405485e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebca1b91acfaadf2fbfae019c5ab9b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca3ad94a9a5507f51086c0c5a276ce748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05690518f2d0838742f6c971558dec749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7426eb08d1c6a25ab276a149b33e6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3133c5f677eeb962510ddb2afa8902c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03713b0d6323a42106988e229857618752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc60acc8d78c66419d508688853843753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07cee01e7d9815a0e0d386206444a2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ad7c1e71ffc8b303af0ee54c5d61a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ecfca814dfac4e8247ea5d6b65a80756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e98cc56f5a18961c269beb010aa4e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e3b80b264aaa960e3ce5bea429103758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1bb93d6f79484fe23bea360da9f784759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdae50282169b015038a2f8db6d7187760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f92616201df92515c7ca6dc0ad7ba761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d61297bc9473bc263ad743d509831762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897dcb17c8cc8348cf59ff48dead0c7b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035f05dd62b234529de20fe0f3368c7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d63d96c5e5eaa312c546b70573b89b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97233c0ed85fbdca5e8f1eca5f33fa2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2cda2e738d848315340d9f0fc052f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40033d46694889797569effdf815276c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a22ba3161d97947259b6a1e8a8d46769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b9176c2ce775819752d4ef3db9c49770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f004d691b5f19a22aaed0a7014eb44771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb53dd4f4d0edc91fe87c93d726ca63772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b08b21905f6090d36bbcb2291507d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358aa59361b4e677f3dff761a95fa510774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52eb121d90afba193f34041c48d90a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef6785bafc7923a6a68b0b617f2c86776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965d00684b2c31f49425198fd1956ab777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703a14e8fb947e1425ec3ff6e680827778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831584e647f86e06e462be14ca8f65b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f334c9f5925860e38c621fa63e5c6c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345cca807de695b37c9a57344edebba9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a1f5c2a23d4b20c88705d3f4bf225782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0a43d1f6039ebea36b04e9c7baf34783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a751830b2d7803a7d0e398895baf621784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760fe26e75afcb7c6d09e22618b14b4785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8223f908609ca321d2861729316f23786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f0f3106d4e616c38be618ebccab02787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6dabca352c68fe877113ba760e066788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2826297f98335e22f00b5271532bb789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1af167ee027d29867b87f9ff020c22790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d153837b5603ad4a2f1653bb477e83791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e735f7fb3b24c6aa72bd4edc0f3f9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dddc68756a620fa93c621924b6b646e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c40f4f733eb4b5674cee6c86240a6e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99183f1e8818c510f16276f9fc1dd842795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455aec75038effc2b8f4a7ea70c90de796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa818180b6be28bb35278853558f67797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb232f9eb22e8e2114cbe4f97fb67d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e6be0450a98018379bb99f50679b0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5c7a6e78c688ed2e69e84b2633d47800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c2e1f7f40a3f55518e00ba1914e70801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df23f8cc8cfbae3f96f2636b0f0230f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f23324b9d7887b502b85b96c36ecd1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ed86d6d444c7d23ee1589ab768829804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627fa3ceed1958d798a79398add39470805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b2d5f7df894df5d99fd32c2f3c0a0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a75fceb270d1b9a94a812e922008f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4faaa20fb5d1c4128cc8bd61a495374808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8fb6d37c02f45675092f4ddd1df9cf809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f369dacac2b55e6468463094351b70810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169d2b41bfc1af4fa20538256e7ee7e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574baaf82d21e6a88b415c9fc68bc3e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352fc7c15c317f4429f85c320e9a2413813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed102fbe55bccd06c2aa56b188806a5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3f44a523a87991484d050a3b5ccec815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38227418cc69889edd88d53f07c969d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d128fe16d464b1b93de630a712f22c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca25551a26a1869b473615dfdb2c6d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27039eb63f4aca7deb66460ba5ba4383819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d469b2e27bc00dea79891cce8b94280820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ce951750e1026c1a4e4a474d716da821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee83b51e1fac658ad0fe8c9785a740c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e228180c72b2b62759c81b8ca5e2dce823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c43f70f2ef04050d331d21a009f7b824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b20632f06b50c0d7e223bd53ba4b8825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7f038e7ec83ec9e8d80ffca9bb0d8826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d96c344dd97da5a13c54dadce86fa3827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8090d8c3af00b8c6cc040ff5380cd828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ca7eb814f49a8104732a4d4d51f4a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930444c111d4603d17833f7d545b80a5830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532cbad72ee71d48333e1b9a262d2db3831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbaae4925a4df8ff8bb4fb3db4489b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ab2f256c70893f64274ce4ef284cd833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacae902227aa00ee7c59b1ef1a21c2834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8ef1ad161341fc7884e0e0c7cd854835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358baf81ad5a916c3ec7e683ebae7c6d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd164912f9b459eafbb8935e5f84ef34837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216f2fa7c9243d3ea60f1a4f36b04c3838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fb76b7629ba485591bf6ddbd491d1839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df64738f84c8d37872add1d6f23d7e1840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00973c4b33b268c0bfb15be12fc48946841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6304ad418fddd49b57a760fb3d8000842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486ae9eb3b8f68c1be2ed129ace7e27843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a21a8eda71c71a13608f10bccb473e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612e79159281ea8d99d1d6ee281d490845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f34c4f4ccf2ab52b7d6f8d47a83783846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a55f31700e620aea808f41a7071d8d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e69d681279af90d4e4fffb123b4ac0848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244db974b452f1d178c39edc80911d4c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4caa8d070222138340f1ea85e86e60850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47174005bfe9783aa166e53c0a75ac21851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085d0e66ec9b4e26b439d0e8c189844852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2e09e2cb6c12df79138f4109337d1853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92812accde7c621ed06ab50747a1a2c4854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391bfb839261b89f5db45c73b9842e1855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145fd282781a6af602e79f69a5cf65f9856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffada3e14a4bc1eb43c5018148d7234857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5aab51cf6c21d91d50c28b31457e7858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60477eb11c768031c1a5b1043dd187f2859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39d6ecaa4eb404c5522e3b56770a48860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027ea16e99510988f23daa5c5c162b8861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52812eee8af69730707c5d0d7dec92862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f622278e11837e1e07f8d082fabe2863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72009462866e9c663f7d7ec356705e08864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ecc13389a667c7ed9a8e3d0d222af3865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7de15410361977abd860586257ba5866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5254bfbaeeae2abeb7883557c960d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d1d4cabd64f9b755ce2d0bd84a35b868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd962a63174aac6f105cdb3d4c753a7869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a319afbc7610738a47be38cfdf40a870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009ede82cae7c06f352aed45ff25288871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c2c33fe3bd1349f9f3ce53c796d81872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aeeb33e45d40954955bda73b259760873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee8403c66389aaf0fa4e0aa5e6d71f874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002f0e49c23bc016f954a8707e8f58f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f3affb9719371b466e471d541c5af876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4948df0b7791dd2961dfd1358bf59877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04cdd3acad6c057efd40da34dad2605878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78403965b0cacd356cc108b2537a50879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597826d1414767d64c16bf7fb4e4a65b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9714a80f9bbdefafffed0260e01dc881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e828f82d3b44296f9d6b3c442b3588e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49deadd5a7126022c4ad1c0d38d8144883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65653e392b62aa76076a6f8acfd18dc6884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61332b618b4c1fb8d831946071f8c917885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ac54c14de187fe9e71c1182ae27e1886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bcab3cba23929672eeed8c92fd6a73887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4b3ccf4818eb8dcab86bb3ee43c7c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542aa3c3d88bfb0e0e3cfe5955592add889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ef1e434fc1f09f5e33f248ffe9737890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b81fba589416d5fa02a60f1212d76891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f877e5f03e7ca1e0caeff67e14220892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a243ed74a7b614bc1c6cc2d9cd4a9f0893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8939cb415b3dbe354fd7169a09ae8894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f61bf6d441509f17da1c7eb855411895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406a67093e6cc9db39792fd074f96b7896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f4c97fc0580507e3cf429b7b89798897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8cba87b4cb3f78b3b4120685c1b67c898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858b6a293540f4dae8239386b747501899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788bbbfaa429e086e7ac06c38ea3d531900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06811bad9096c0bc1439d04c2cda0fd0901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f0d92b5f8e3384703c959709bc82b902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872223998e43587a02fba89555edd54903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce8b4a8a47550c5cb0cfd1ed42f5e0904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c436e0dc5d27f52c80550b53c0fe084905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1918dd39734b61ac53f7f7fe759bc23906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47659f48a28fb54b354af2c65e7592907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948011b6b3d5acd1ca1a13552a8f803908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c12b7c98243cc2c4cd6cce4be31d8e909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c79ee7a037915cc8f10dc86853abb910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a73c3628e4baece371dd808d8b949a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0e09dde137a80516e36f022a9657e912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08f97f5f913ffcfd8d01d0dcbec65a913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498f39e5c25badee6a4f8a144b79e48914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc2bc2565ba23b11dd7a985815894f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a42db33ad577ebcfc4aa0f2a670fca916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc75a8ebe05220606549da395ca2460917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e332e2c9f0c6135f626e471e1c2c276918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874978ba1b056005225d25eb0c81bda919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed9d03b3afdda48f053d24ba436044920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834cbefcf6c121ec12651b31baece80921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e9fe9efd98689731cffe82727f506922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bb438ce24d1145c2b785acad62deb923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2dd43b07adec6e6139169e9cb0c7a924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c77eee253c7c0d5de4053abefbdb0f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb353d454f538305692009250751a8f926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1be9d337e0f49be5606cd6f9c50a5927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a4defdaf938340e75424264bc9af1928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143957efc417387fe9ca249e67304d6929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d06fc5486fa26547ca9d1a8b8b69ab930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf83528fc928b69d70371049870b4b9931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e56b00c5bf74976c2923162a1d034b932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc84632620c2d750472a737723cad3933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf517405e65d681146c6c775c29f681934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0c302775d2baf5803f93985fd7fb1935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a730de8a9798aa5167424a1bd7bb6936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066d790613658bcd5affe6f2e7c1cb1937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5587ff04af885c4da56a337a4432b938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ac734a2486c521607b01b7de029c8939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af61ada22d5269cdcf41a90c3182f5940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847a2da5164e2cac809bd4bde947c30941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d33924e8269e893a7b7cfdb3a8cf65942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339c524c7fa37885a4e70f333c61ea1943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95674ed80c44dd0ed345575bc3b5d889944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd55c7a1a252727965ad55ac5b943f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61909880325a3c40a8edddbddfd4011946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11804bf8eb82ba27aceaaaa1becde8cf947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e31f087ba99e99db9a45bb02df471f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b23937fa2c958c04a3f5f758e12ec2949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f1571f6d068f4834d397d0dd407df950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c0b0b4fb5596102ab1f2bd6209f8b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088471f85bc797ac97432e2a4d809bbc952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433b0d62d04637ff09a643229953d84953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52539191f00dfaf8b6e74a2846ff86954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8eebf7a0406e82541ab202d5fff3af955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57b643428d511420100dc384a7fe03956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108e97f28499739378f9fe0a3325e99957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8625e124159dfa5fd6af054d6d981958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15324ce18fe125bd015ebd8252d81404959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1796b74d4bb620f9d37c2ac36126a3960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7350200a1b225a0492844f22cec07d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac951bf7d4c42e4d7a0c2bbe221a37962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5309b79c7cf751fb4c1c5d4eb454dc0963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf41cb875a1fea7207831b0db628c0964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679ffec178e94e49655c05b55990521965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec510cdc428eee4180b2f38b02147b7966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2e47c6eaf3914d2468fa2a119aea1967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2e0427bdd684e053b9a5ce0326026968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe4e5f1ca1abe8a1e66aabf3a037c8969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadda5751120e9e43776f2c5634b5ea970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dedd0bc8a9fec23ca8905ead73bf1d971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2b77f0032685feff9de0163d3d4f1972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3ec6ae7c491d741ecd534eea4dba0973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296251aacda4361ea0e4679dbcc253e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c6c5e133a6d195d6657348ee4a1b0975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd9cb697333aff4de4475516319290976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb55c70c7c642cb1dc0a5962ceb567977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fccea51b9ea1e7b56dad7a62d9005a2978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b7005a3015ba764a6ac64ccac98b2979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cb9193c2b7520fe62ad9df99fd56d980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de5bbb578f0ae83d6f65a0f585a9e4981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045567661721cbcb480b2a0be766214982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f49ef5cf669bfbaa7ce35aaba7bb8d983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f391d4eb4edda007b71e58f53349fb1984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76dfd08a360386ab7dbb6d2592ca853985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4c2b70921ce653271fe93cd864235986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5511384905ded7eb153509d5ee8a6987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a64146a3c7b7d0070cb700ede4710988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cb26d6aa7c3f48d64c6858f203131989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824a423ae28691775e4a9d2fd77a708990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35114a457543dccb4b8dcce4af4fa140991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad45c2dc0c50e690fda6a0cd4cb22b1992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb72778bdd4ec8ffa9effe875a93b7993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3617f000a50feabb75bb889b66d8aff1994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c11f4f21ccafe1e970cdba7dc06c2995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c07beaaa51b672b67797f3fe00e78c996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc7a3eeedb23a2e23e53271b609586997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacbdb2b0d8100835503c74facb6fc51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df799eba9a1723b7398fcc2e32860f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eea036309e9d4a012c81d931b018ff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d69d6f4f4f6616335d5ff870fd7fc34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54da258dd27e479f8e1aad71821c0c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f760a1b5d3f93fdd6c597bb1cc05a66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3b8d54ddaab827330d557363934297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e664e7fc9c5f03bb0439948429223a58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92234303a7d0a978054b287a9119489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d435e7935d0142de4c233c411c33710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a0559a5c02b4824ec86f4c3d119c711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865877353616f9681385eaf195abf66b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c9f6fe1fbb84008ebf3ecea15df6413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc87b0444cea1cef788e4bc25a8a4c014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7c4e420c4c1138378891458b66ae615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59279d535eacf0bf47edbc3751634fa816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afbf3a9d3e9475f3718a5f661f64bc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e8013b9dffafbc64c7bbf39a0db1018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94d2e905182ef5fb3785447557bdf819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0dfbaad61424efa3ee438dc3f728c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbceb7ba06d2cf64e19e16dd204fe0d821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ceee1950d981990aa6354baa4614422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee20b83eb061bd428b95a7b5368cda23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb11b66bfa19255ae5a48409cc77c624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10dfe4fd5e1a7518178c2287e2359b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80665308c7cac277e0b53db1c601e0af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93be8c1353af133ae3e35d43064bd5027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06d90db129fd53ce6bd41eadc7d1b528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a6bcbc8425eb7aadf6ed63764bb5f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7227d4768e9a590cf8a2644a8e4e897730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7ec2c4d1ac658e297042038523ad731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ca02bbb809235c00339ff0b6b6fb832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd561bcae31e8bd7a0b69507a16a1d633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1e004b19cfb61d26ac064261b5bec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a39006b73b33b95c5d0e256a647ab935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427528a7a7c8c45c20e095089a628eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ace2c44744c9091dd52c2b879ce9f237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b036f8470ec82831573505c65333238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc83672edfa64b2f0577e8a268ad9d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfaf45249012ec10376e691336362c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcc32ffa6a484d17f6c25510e94e4b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57dce9c470df72b364dacbe6c943bdc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857938fe9063e8eda8b50617db4d15b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabd4017d5ce4d6091a7b049d07b40d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86647aecf78334f29ec1f12206ecd19445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32397a6c580cf38ba4419b5c0eda50246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c533a0092245fda882b6570d22a13947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d0e682fe0779e335d49e4c488ac5748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75abc8ce4db7e70df4e670dae62c46849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc95138ea8a9d6e2eb7cb79b355861c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb913b0266b2b7cee3a3c9ff9fa449851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abefb2fc7e8b5d634d2b191edbd994f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafcf4b2f487bb8f70460f3bba94a9f153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806b18c288d3a09b63a348b1ff3950f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc442a336f51d90c7143c8425ffc598a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d52a533622dfd41874e2f7b3915eb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb13aec4109ce642b384eb242f1458257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276cbad4c2b0ba90f27c474ef5d4fb758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5623b602f709f904917a7527b45ee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08410a14b9789c6ed16ca3fba511c23560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb0d0337ffc04ce3d236dc9fdbc6d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13d9c3fe3d5146dd854af36dc19d4162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89359f7a44ff0f100d98ad9677612a9863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa52d632f576eab2ff882569208236064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b4429841ffd307ce9f6d15a2f7f8a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b10efbcb23c005ded9a6262499c74166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0d31537162852f7730d867aff6ad167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf139cda5d15fdd6312895fdc31dea568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e21ef06f561e582ec754327de698669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e641d610c0fe8bf8c1667b960cf4370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45095d8571d564a8394a55bdd439fb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3fa76c7b7cd18ca6b377c27168bc272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fb8d178059548fc8aedcf72d0797073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd246b5063baf606e810b21841667274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d401637f0fd16f875a37195058c5f7975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589eb213effbfee869505b1e21edb0676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad6ce67794a627081a9a367b49b1df77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ec2bca4eb11d46631612a6d4d3edc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe5600d5a6fb51b060f6b316205bd479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8b38428b275708588bb588ab1699f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a27dd1d3eb117715f058fd6ec124681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa58e847281ea7ee62f852a2f0332f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47240cca34d2b6eeabb26c78b852b27183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0bfe7371d874115e7b72b8e9ef29e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b4e0db52b9281b022105538e3008585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a6143088bace04e22c0dc55b103c086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af376b140149b17e76887d51270cf85187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f480464c47cf3350d1af43b2f92c288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a324df7dfaf43062f4915d01dd94d7689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19daacd0c217e4814ad075bf9601156890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3f0f5ef96110803a22012e33bf4e591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a47a0bfca8ff1f31399da08207cc3b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f2a77cd84ff51a2d53210aeb8f15c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ce21bbeb5d270f9c6f8da86a5035c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9552e7cd5b8c84c8283f60952a0d995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa078d7136caf69de88489fd4a427b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21ce869dc176c474f862d496994c1797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e352114f5cb0146c8d039a9412b8798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d32e6305a0b554eb1aed2f594d719899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2768520a3bab343e8fb5f15902b01a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56041842b528eb91d2509ba4836361101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29962cdf61b27ef8f6a07fe7d2cac43102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf734b3a29bdecac4a5e99e14677e5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29e9354547d50ce033ebe317fe3be4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131094bfb75a91b667e42dc6a8018d0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198630146e90b1cf99d943093ca876e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c028bc167cec2c8e4ee118f820b27c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd22641e31efd1a80788413940a2cdc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75591357b8d62cbef698564013f0ab41109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497ddbb8bcf418ba61526feaceb4fc1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d85be7e20029a5265cfa22ddd9e3f4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21749f33db2219d73783b27c875ae6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210a66be3e47b97165161de2711a145113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67818e6c5edcec30e882721623967c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c0dc5bb4f485b9acbe18d85386d86115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ddc098112b68ad4fc9b1e94392c36116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230d9e1962bc641d7a18dc73967a767117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66632149517a50d9c5c4d16545ee47118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb82df92bfc9823c55728507864026119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ddbe328e5a4fb8cd07a98a0db3842120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f00502011a34751cedcca37526ef2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18712048b8b7de82c343c6684fcad7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2cfc9c887ad441424335d47d614af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f912adc50788383b753345cec0d89124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8baa7da8d07c9f6569c6d6724dd1e9e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612ea51b8774d3dad9cb48c6bd81302126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fcb98b6aedecc62d91a2506c92804127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f32e6a962e1eb95916cf7f6505382128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219779a750d63f75a5d03e97cd3a0b2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bdc8e0f8df5c0fac6dcd35604722ab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0d7e4a4900f149d8131d3b132db60131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9874cfbae850f6cadabbb09e691344132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4096e4d244a6dc5208b64aa6945540133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeea6f398a54f1233b5668b32b01730134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0f66a4810de25b8a3a0d701c0a319135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9a1c99f0211db4e56fe379933f13d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957bd1bea57b5b347e2553fada892a5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907af7e1fb48982473380d2be2074e2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c7b7563d6225162bf257d8373096e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231f6574e0301decca92ff7d6c31635140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47e7f77b29e8b81324d16998b5683c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b09cbf5d7cc8986327a492608c03f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5427c0406a9d3b654ba66be8c9f7ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29095e49afeb287370f0c4ea1a6139144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ab3a037b6a5365503c4de320330de145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac03efce30610e8a316741956f32b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ff166b31e16f788f915f1b8875eb9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd3f2846a6a00a909043ce2ec438f3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea24f30577f32b664c13b046791d853149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a2bfcb0933dc64ebff27d16d704e8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbbfbd6f4c77a5b2e606d81fed5682d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b96c192a4efb67054f302a9379316152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcffee2c435848330c2f51f3a01c06f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188b0095e8dab7a2a39d7a805ffe609154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8128643b0a909d558e8f9067cdd684155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b61e390d72fe72e7e37b2d5a6efe51156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131b0dd749503b464a5cedaef8ce447157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb6a07fb1d7be48742c64825c73ae5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6249a4e9a83604333676d0a9def48d4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3860af41e43c927a7badd5ac83fc3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bec38dffedb03d0db94578ee14b603161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538b2f25b3dd9639a9c3b3102a882b8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc9c50f5d52a6767b101cd35b145fe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1251bab5cddbe73e508200b7bf0f46164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6793940412313b09d8d5c0c6da29ff7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724b7be3062607c7fc79fe9237fb0ae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a378e5fe508c6519ae2b898c392fef9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875881b88b4a117ab3d05dc4f0cc0107168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7acfb38a0989c4c63fd9902609f211169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e22f63e66fc487351bc51fd780311a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c72ae6e649654406ce7c7120e056b4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b47696523b239ceedc3ca55ce943ae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192ad576379c955a35f8541a2fe95fd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b68d2f02232c18b463dd87998ad363174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf0c43c648bb5ced55839ffa0f9a09175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f820e5fa620533f0fc54073913f24176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3bb1aa3099e52429203765b5ff7256177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d8afb2be180d38951be0907d33367178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f496acf847e286382263534a264314d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0ec493d3a74ba4360f8bf03244c30180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd203dd48941b16a05f9998de0b510b9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6447c54eda008112b5a2d294ec4eb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c322791f47cba872a0c9456c108fb1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0155a0874913e5454de522d16aac8a9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188b6c5559ddafad02a7fb700bf3c6a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e51b80f984c78dd2a0a5e747a49387186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c9af39cd65d316ce7502cdd41b6a6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb81c6344113be03a1830fa89af2f21188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c151a7b7b4e15075de4f09cfb74f97189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d878d3ae9c79c31ad5df44913093b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573621e3dcb09e2edd690c491709e7c5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d47a4034dea02bca23726876a6d95c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc36eec3ff0b6a3394955596582410193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e1e5950281789a87357f8cf549e12194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1cc46a65a5316ca9e480010d2cc1c5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d3aa20e8d56cdd2f64a257cbf2511196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6c058b7fca18b47d00d1c948330bc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453943a0df92a4c325f25e60df408db3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36838c9e32af8254d007373ca370bfe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e90f2a1bffc8174071a67ca85c8843200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc2667db06b1bf15684b7dbaaca622201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e82c1191cede00ca71e22c86cbb6f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047447289d0cb5937bd5ea419d4a648203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd6a935c0781e9b4e89a191e345399204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bc622fd98ae10e6c08df6ba23626f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ef0609da83910c4300717fe3056cb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44cc8f4af325ade2ddd1e780969dd6e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1bf86199cdc2d13abf36bbaf0a9295208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ff7867b9721ee1d83c500cafb2746209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258cbdc5358913860a60bf93d93cd8c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96ae70e57f76702bd51883e5ee6731211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcbbcc5fa75ad1b14b5a1aa6fb8f79212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87eee06b5b988ec21a458fd14db5c9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379dda615b52cbc7c92445f284c9e33214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9a9e973ef5172e4c92d381b3829fe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca89bae5044faea5aef45396a9a141216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b851b00b312d1a888457ccca379e604217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04242f0246da10c594a590f097a170218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0901e7981ce9ffb86ee883883bfdd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf827c5f75a3531e3de39f55dd37f8b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0877440cb2ef5119d5a376f9a528215221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c469f798f26d7c418e014ced9012473222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4f25204c8def504d508e1431df73f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45a14df8afddd87eaf5568e4581ffe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453a174ad2ff37bda826476d7f004a5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b9df88bd1df9e9f765f893f306226226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ad3be0be1ae102e04d088c984cfe2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0136adcfdc521bac6d9b4509cc5ad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405e9e43727d3bcac9115933cb67833229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f590d64c6922ec1c86d8e4d2faa1a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39d62d28683485e8cd740d607f0153231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7e0c08eb19c0dd1b0a47785368e74232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbee668565bb4aeef307fe693a16b48233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7471380ba99b1406fa150b9dd1006234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c8be047058786d09c1959384383d7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548cb6c8e96ca24d6ec6d41c02e6ca8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a85a5abbd7d19c47d56e89e42ea28d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5b8d371e67cc450b23d82d3171557238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fa155d0d3f9469aa2989a5f751f60239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429f73cb0aa180fa1ed8c409dedd3d9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a43c9fd638ed91cab9820133bbb312241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bac289378679b38402916b2f6a879242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f39de3ef9edb5e381fd5a1fde7821243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210c76e9500e301104b722b93818dcd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba169f3cdb2234ee93094010cbb10c2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff207497a33ac27796895b9a14183d42246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe61e625bdc56f30f5b20ae3e727d46247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec29bd57956e190cdfcc5968f7bd3d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd322e4577090ffa8260485b2e7ac777249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505824e4e152487f32d2c350fb12921250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360230017d85da03cd52ac40ce1b197a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d205f89feda320c628dd26d4e67d4f2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a05f4d6d9ed8174725f630bdbc337253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea66df69dd7ef4557c6f6913a0b6a6f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37846c7f79e931d7b4387d81e253414d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb8447915908c7d79070ecf4d850b2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3fb6a54bff231525318d99a5485236257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c9f2b67e319a630d43890c8ba013a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca303de3f0bbbac101581b66ef89eb4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098ebea3dbd26d2d620c6850205d974260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0948900a7bda514de6dbf1b995cb65b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bdf54f14fa1980c9a3dd4edd277f6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19adf656c43bd7468f2f89a629cafc5d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0c7686dad9b13be340e95f78c6c58264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b13dd252c99c4887b4583d953c51f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e953c6c1442a5b5283d22ed7f8b47e9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6af4845c6250c83655504aa276bd7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c333019506cbcffed11a5db308961268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847af77d47d4b08807a6a38455e66c2c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bd25e3e4675d9a56e39829dc06103270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655e1bf4afa49b59fc17f90a39ea36b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259537fde78099128e2158409636655272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92f3fe41383ef2a32a11f568f9f860273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489819e1697304e973942fdd386b318c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db408c66754208b83762fb6862c7ac0c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277896b8be59397127820d581e8591d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b729e8665a8c450abe7f8fa3f2175277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4398863329446e4058e2fb9459f965a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f0d9bf7c4822cd6069adf0c9e2bfb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113a6b20e7a557b4c9d30abac073b3c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ef6ce839c41240639fee851ffe6fd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5487284cdc8cf8b530e056e902586282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df96b802b283bffd5b0a9fe01472b0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9af347172e626a13340e1117a6521284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712f549c2c18e03bb900f41a2ed281a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a7ace404e0f16193b9beceb118062286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3fdd098ee360b46086751fd16c3a6a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89ca7a9bc3428445564087970c014f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51625df696df3756559d073fa461e5c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9573436c4d0f56e7dbbd205346c535290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad31a62b4cee46d8d3a356c2435d8d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b53698521fe89b251569499804add8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf265f022ceeff70297155541221069293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce064d0405411d55a4eaee00dca2cf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead4175592b153a6655141d5628ae95295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19e0a7530d5459366bc522e9413da4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34937fc20178065c20367f53ecef426297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37491bb7237c304d536bd461c57ba5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a88b87dedb0bbdb30c4cf8bf77daa4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc827288bc5d8c0d94b9ef8bce088f47300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac55c1c34263162a3b3a6ab8e7bd66301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b3077fca48ee20bdfbfbd009d5639302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdfbc938c7dd29cafffe8fb44ef7fd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627f0d2af6274a508e5fb1376fddbc6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10e4b92518d72862d7b5bca8030b18305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32858d915b4104f6e9bbca1af26b2976306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1130778928d55c33630809853d745307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ed19797f372f3000f46d4b8a81e52308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a55f019aaf5042b58be8874f10e0d6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6679ef7e4f0591e860f01348adf3f9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd2543142835049e6ac43bab19dabf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032195584c3d0559e7dfeefc921bfdd6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7569f9667ec91c2be809e61d51b5a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2521d46756996dbdd18f6a55a0bab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e7f3c1bf8f61b5254344e375ec486315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365b97cc6debf8cbef1e018ab256d4c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77ca0fbb5409cf4fcd683aa7ac11f7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba9bfe2f6ee8f533ec502a4305b5a2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d5222e5ec84ae125698f2a85bf8a1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f954c0fabc0db5dc89aeedb64d962320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf39f51ae123001b50a77283e7b18d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a7160b7511a933fc063f05b668dab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83efe8dbb1b1c24e8203829deeaa4ae9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b351b88327cfba042cade615f23611e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f35ac1fb68f4806cb209b1267842a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e08d350031a5b4c915c14a705a31c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f47f0c71a26468282a04f33877d179327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa0574391b65aa5ff51689170f9253328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c1a2bb1efe058143e81f58910cc31329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3a4489b2ef1e35ba5852168b21909330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07362459397cc528de7560031f0fc66e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a790872ae918df907891c44b4ad7f3c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917e55a9fbed4335d26633e076b3e1d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cdb5186b97a971a39a7e5a7a01d1e2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff3170399a28b6020db7b02bcae406335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca08a6f3fc07b964c44ace96c76809336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d334730e564ab2337fb4b54a38fce337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b8788b3186643c2f29ce16346497e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8181f6807ee8eb1a645073a1e1221f9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2178d904506d2afa3aa9925558286340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5059e59bff7fe2c69ba0311077051f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b5d7da266719e5dbf2e4dd77e248a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71762b2c94d28efd124a6ee11a17e06343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cae77df403c05e9a44f565bda83dc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27540f1afa9eee5649abfe5d0e46f9d7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94a9aaf73681241badb81c5f7def56346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688b4ee9140b04a20496bbac0a6ccf0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987839b43b60054c17135924d252593348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626e83fa2e1de706eb49c2d7b4de87a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50046cf92e409d2b28350186d65ab9e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d22ec5999529914255923467a80c6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e5cca7ceb260458d87c9dd1c897d2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080aee003f12cc267a1be3e83ed2f12353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332de2c2af119f8fb1f242c3ca81091f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b2b0c7e6f22b9d01f953ced95568c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695648b1f08738ab71a48db2a1671c8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f64bc2d9fd0d83a8a62bc00d30803357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90fe7fbfad62c0b8f82071303dbf95358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b47bc0c9900d4117d1a8949b300e1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7329661699bfd28e7e6faa9c9937d5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50c7f30e0f36fbe7adce80241f78b0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494d4437d32e330880c8b688b36a93a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2fb1ceec8890e79f42ae2ed56b555363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64420b4eb5dcfacab892cf9e4dcb577d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012c274a72fdcb818424933b2ca9798365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf8c7d8e93a5a0e37378f9b1d583e0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0bc0f1419ad399bc6e4310f9c00bc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db303aa6e8407c709a877ca3c0a3c2d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f561e15b283cce9315588799b6c92ed369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a434e7eceba3fafc1270097b22eae54370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9f8248faebdaa9106d3a1d12fa605371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ba810e3c07edeb3d9099e13a12099372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9234894cfb1e7480f1283cad527a1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33e7624581c254a4171f4665c253e2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110f9e4ca967b33d02f89db682d308f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ca6587c38d25351a50c06bca3a09d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ac453fb54b42fbce659616a1129d5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdae517500d4ac26893e69860ca8740378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7e04e736fb61286f5e497948899ae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6120632d94a006d9256890c172ecb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6624945dc23ed3bf83018380feeff4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0d3767185691908bbb67f4a998471382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4907ff845bae3fad1d67c3855466742383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad930f085aaecf639ddc1fe20b16fab5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b11c4d38549efd125f5efcac05f8a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc40b89ca7ff27bfcea91c88da4e57386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b71d6123df0f3165b6effefa17cee387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567283b0a698b1e51ccedbbaebc817df388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a2f1823cbac5b502f99768d760515389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558e082375d1c96742921e6bfc1acb2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a3816815a70bafba66012a24ac6fc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51986df132f1aba68ebcb96286c90f67392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514876004c01cf85b277c50bab02543393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b42687e7cede6b190d0c05a72bdd7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab0c18cac2dbb347f5186514e0b3d3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4839988e566bde51ec38034424ec4a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204240c4da625beca9f488699d541fb4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e979d20cfeafa53c1c3f7e3ec7b25398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9e9a81e8a61dec0d0783ae1a66dbe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3aa9c7779f6e35fbcdd5ce611ff03400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141577e5ab9260c8c0d7b740be607b69401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7382c0c06573f4c27d8b78ae196391402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592b31d7dc69f81aaa093620e049eef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82656a112b3d95eca56d010082cbe91404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa999ad810879642b335f3762515d4d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f468fdeaf907eea769d16033e39f451406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5dd723a5456949f8e8b24314c17ca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edf5e866183c228e6a87a87c773f9f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524adc4bf3cde4942f3e43681cd08e8c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99993479003117db21d04782a24271ea410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0358cf0e4f2903927c2e6ef206bb2ac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fbde89289b6586a7cc9574886b574412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d103a0c114bf10be98bec3bc822e816413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b617c7b5914447550e3311b9c0c77a2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6f3a067d408a0cd8701ec8f8411fc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b0496998f31fbe1ec9eb2e5f6cfb8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a45f6706716fa02961f18b8744201417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13400d844d8b0911594db0b6de1baab6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14edbc0516c2a176869c091a53cf2071419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad05293abe65596c7fb8fa9ed08a36420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5a632fd4b470b9e2f9a0de275b8d3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95afe7f3784c3fc8b986d27743973a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb211fd5bcc6c2e11001d1dd79a7e9a8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27078d4b8673a28ae5ce514649373b9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fac9ed4c77a15313b400c76423043425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f1c368314bd7011e2e56cc2101ee3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0fc1d76a168f5aef2357a24877bc8e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55290be7b01ece836dc307be82fed5c9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784f90dcd4c58f417f13e2eb4cca752429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7fb1832fbf48d5e20d0c6b6dedcf33430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17159732ae959b816a019fc755fdbabc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47d3b5e206e35b39741ea5c17da22d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c6d252e9c90836255b5559dc892a4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797010659dc458c1d50a8219a080db2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6143227714c938a901549919fe90a45435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f553e19d80d52fa3e9126f2bb9733e9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89c3d9150ab7457b111f3fa683ad80437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a33d1ecf71ad8454cb57dc40c2d2c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41bce58784b46a20096896354842c9b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0103fd54249fd59cac692573baac522440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef784d0873a34853b20b0bbce98a9fc5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27af7988f572908388c30136046449442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661b2da6fc034669cf1d8379b47551f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8a70e90d7066b01956b810337e011444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d038d314d91168e33c95640d9291a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e432e90fa65ab44ae29550556f007ab446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266f7759943ccb693d20fe36014090c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de04141ac1e17ff3d2b034c53af63d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf791bdc6f696b5df9d5d0d074aa8120449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1d92dcd199d43f22b0101e5fe4f0f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36712580e511c163807b30b2ea914031451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf229015ba35ebd48f58f03be23702a7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbd2d985e595a14d2768e9aa9fc4d9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838454db69150f7baf02c20ca3ad2e0f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97911c8f926c3c32e92b5709e5914c13455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbd04ec0d10b2741d678e3eed73c5c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b18885656a11a9496d662364efe632457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a1a55fdd6a3b618c6ee7957a38ba1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37efacc5e0fa4b82024d653d7606c76459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08673662880f12653fa62c185accef5b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7a08b6a27c4c8a9cd6bb35bce8c4a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c6f6e3a004fe86cbcc81a14ad8ab7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616dc27437a8b09faf53e5278d044f7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d799ca20c00d75c7dae034f9d68e8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089cd6ab0f8dd6d56ac8bdb38f73d979465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61412fc6039e217bc5a2b4e2c2d578ed466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34a5dc8d195e8af822d6aa0039ded9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb186396a72b1e6c4f9e53709e70dd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81a0223af53ce3d0e41c02d1187575469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3e17f2e5879415b7271437007ad06470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418f85cfd40d656a2d8c477771cce54471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ba66f07d8125a9e955c1aa34cb556472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db496e05734885883798b4fdccc41ae9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67161ac26c5ed5e7360197e3d98386d6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c758dd8c4bfc8e5d4ad69baa1c847a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4969fbc9eb47d1ee2aa0dc52a948ec5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d2aec0ce8eef3055f053b13008bbe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d497b3ceaa64ff77f7a35ca64db964478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a394fb57d002326cd18a197f6f52a7b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072a749aaac116b5b8493a79857cb3d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9e19f11f4cdb84f0f1d31b1893c08481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c58ef8ba279bde06e49846956c2117482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b19c485df403a60a1623305a15c1d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293aef8a57debb64da522f0ca0ea76b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d4d68735a4f1cb8254ad413715407485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7110990109064e12481b9b8255eaf3a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695179d90fdb3e84d0ee41e6e0bb97b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b602db224ca8d3eba1a87de355c869488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5016f54cc65c1f5b31d800a22cf94489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d035cb6e8dd58782b1c3f72105407b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa39061e19657f49555a73b88fb86c3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6dead2f200562144808d5f140a2ecb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8de2c0ceb0e711d77256088a7d62c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d82e2a7b31ee1c9a9e061f2fdea35494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2cfd4a16013b53c3422726d5aac285495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289bba7c6de73aa4f9d89b17f40debb3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c461833c8025ab9c7d6169759a3e6a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be5320f88704b4a39386c6aac11780498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e8ee62cf1f212965d9f77d8687db4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5969a696d5b9e169645be0252c7b3b5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180ef04be9948f4bca301d40ab98e4e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb7eb03705bfa631176093ee5543cc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613cd914ef7fe4dff930c7b168b704d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977136500cb93dc43915888b15081d8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369aee1d5e57d68e8c2d170ba83bfcd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e866a27805fadca1488506177e2f6e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869dedbb8d9f4ef3684fd9243586cb8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0f7dd97489454c8b1cd4bf3857d5e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d34475d2512390414245d551288e8c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5e741d9f74fdbe9f0f8835f289b27510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1edda22271d47049626b5a6d24a3775511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2fa28428632d27bfa951d24579f73512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb75cd81c4533a7d14546210e874f2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ece350f32c7e4af3c9088bd53c8e93514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3068bf36abc911c62ee75f68033f8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c120d7762356a269d5ed2e6a2e34ad6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3139a67cf2c637cfc134da53ac66a4e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fcb45897bedcd678b99d6cfa3aae31518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a315acbc04deb5410aad913e38af3ae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c290caf411fe331aebbb9448b9e74520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef82749104ff4790c7f7bd864140198521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263dbf09dc3eb6736b6f2929ba55aa3c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29571fc0ed4671d3926d25c787726cc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31baf9584b4c43976051ba0c763430524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea162388d4afce67cc51e497245825525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2049726fbb405abccf340b89fdc9cd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7d133649ad4a0803dfee09a4335f6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239211f6c9dec134790de7c6f383fdec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7075c79910f78039707f54681651c9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7af30ba90f18a5a1fcfd29933c38c9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef8426fe1afd65af0bc8585424ed9b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367eaf02441d477f78ba10e49c7003f0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3ae00bf7848269c52dccda2fdb198533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441adf509c770acb26ac473dd32b6df0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d2409943351b7549c172295f220fb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedec7362bfaf23f5102cdc1ad3b6a7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4edd84e0d403d9fb5c30e18cd202cb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788b8ba64725fe7731e6ce570153290538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1865e9e3c871f97ebdec6c182a75e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007a17941678d1d586ef206f3f45d67540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530651bad6ae5ac84f4ff03b050ba886541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bddb449dca68265dc24948c0d6121de542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe18081a899b03030700643b1b51a1d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603cdcb1c78e6225e434b8490810846544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25160bf12cf96653d369b3c80affe0c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308789ae5000ee178ab86542164986b1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5366e2dcda26eda90d9d0f5dc06be4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5eb31b41ad269be1e40507e376416548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0004e771920ed1f6c4085d866ad7a19549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3b3c366c9fb8d30e00f7d9bc07851550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82776b2b5ecacbd8396bba81b3c0a6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c29d18fa4e38c1523d02a278d9c170552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266042f61e5f30e0bb09c13147404f10553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc77fae76afbe45e314cd57aa1cdf08554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046831cdfe209fd476415a4e087841ce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8febee5d7d6143f0fb1b5983e4eae047556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fc5ade543bbe90e06cfd1820cc824557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28aeeaa8694e8728f918475fb5cdfc4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffddb1c6e0c65da919ecc868c6c99fb3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83520851d5f46287a902fce0cd964e2d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a48eec450569ecf19fb757c4f5dd8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701ff0e38bd11fb3dc14ce648efbd33562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d61c6729249ebb1d534cbc0776116563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c183c9fb134f97163135f0e1a90082564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914b33d434944f5fa0124752ce972e2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a551aff1687dd829a3f9a6b241ca1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe0d1e58581f9a561f9db3e755158b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69a32d1be31bee93cd30f642b974f4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daeda954a2951f6a58dad895cf6255c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deda0ddc9731ce448763eace0a39690570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d9174f65ee2e7010d8b65e41912dc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f758222f7fba08ebf9135b602f025ba572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e112efd3ddd1c883136b93d9dd8b55573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6409155ff2795ab517da7f96619b7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab85ee0ca284814de9420a0374becd0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0033cd29f0772a6cf2bee21f96b4e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192f87caa2ee47c58b4fafff7d6bf9a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d59ef1c10c1a7ee5220b369ec38b1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c957dfa28416784da9f18ad376057579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894f8464e38aaf2cb76cf8edfeb5c7c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192519da3e87bc74f880f09986a689b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c88e8bba4ffaf2cced3e83349a35c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f345cacc72d61285877e381fc3c02c5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399e72192c6c67d15e1f1f5d61dd15f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13cba3c2e31bdd800f279186981c532585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31f0af740824da533fd8dae90f7a02586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea0f6258f332e4da897bafb39a5e60587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f73000ab3cf2decc71d0af9ac3124588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aad62c04e0703d172b87e5709b7c00589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e536c74a9ed19688d6ba3b4a2ac6a54590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a675a338e1e605388124b28f229c91a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483809573fa4485df26c6a3d2f88c1ca592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89337ce89514d760a730b7d447583b59593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4e63ce1d8b52995dfaf50f2308a74594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632136c379e51a64cf9c263d9710f46595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda548fd329fbf510fb0ffe06c8b5f05596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb6c451b89677dfc6849cd9dd82b2f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a54772d000e6c613f8b9cfa698f110598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9f7ad2f4f9b3f49f106e8d2dde13f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cd8bbddd4fb51d7f4fd9f4b71e21f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea354879173640e5a2389c1d0df4a9f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ae51943a7c9bc5299e70c2d0729da602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd808b83b13288f796a26ce5fe5df1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441d331e322b479b76e844ba620bd40604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dca70d92242dee41e40e5aed133429605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7524bf8e51237f80260432f5618ec2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e496968f566eb7da859f48f9fb1ce5a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a680e868601c76c52b689f29f0b747608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a7069f92fd27a32f011ccb3804d97609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586abb46612a7689c7fa9e268d4a65bc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41044dd16c6aae46905e898ba3dd279d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453596fac83ec71fee1fe3645965586a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984e4d3bc0d1b8c0db135086ce4d14a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b60585f9e77d756e8aae4a36adc20b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503a0388fac57b0bb0d7bc5fc76904f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba479fe19d4c2eb20a7a3fdb82b9d2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee87d4294c2adda2ae004a5982d6f2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1111cef5e1ef5bb3521c2b47420d1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b3600fa5aea7e45e53468e2931261619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e4c715e98404ba8d879167dda1a07620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca059c056c653df4a8ae3f63f00e78621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712a09c0c0b78a7c7a80f685097de10622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731798a2372d14c215b80ace3a05e423623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32e5eaa3dc6872a7179086765594e0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfec23ed2cefc6b8fa8ec753b4e1ef625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1d29d1bdb8b1a477c424c5255d1c6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecce684d5f5ba2df4730c7244539273627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958b1e22ce87c2c0da26d36c5292743628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a4a12317668e87244008b72e765db629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e99f7422e39eafbb062a69e3cf902630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff0e6985aea793d5073a4cce1774cc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574d656411357c31fdb5bef751a2cab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a426fe51f8beb24ad9f5beadd3e074633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a6e68c9fcdc22caafbd1720e577bf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4fb4309e56860aeb108ef75593736635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71f23718b24e91486546e579fe8857636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf2a046f754e2968cfbdbb08016ed4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a9d392c839fe9f59f5689632c5347638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10db3c511d3f4e6358fbffbbd1083ee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19c1462667b33cd124becb373aaacc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42b95ba6e1432f474d908eecc3d5ee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31b45f829f433117ae38d44601e110642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e9c73188b5b348f690fcaa2a071c8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966557c0eab1441f536380113869833644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd5ee28f5d4f524f778aa4d464ba23645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39e570a1e210ec394511dd8e85fda5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45c3aef48a33ef8ed7fdbee6f98d47647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a66de0b086ea87a676b93ebe1b5fc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e46ca1924a04f42286de78dbf3032649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c330ee70aaeb66919beae5e0d94df2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc7058ee6c3a1b931a98b2a4a9d414651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabce19df65b3ca7a5a461e96b1baf4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3921d94e0d34045cdb60deed1405dc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2936be51138ab9867399b78a8eb84654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873809ecdfb52d4bf44af0bcffca19da655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e365793eb35b4e4ecc8a4afa2621e7e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a579a4e6b4f251cd424cd85fbfc1a1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1e63104ab0270d0a07b3edea62c1e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0002dcb719a3a515ab5c389e9adc3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db19a34de04da3cebd99ec81d59608c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df425c17479386145aca85212d07ea5e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc824452c573b62649a552af2ce3707662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2feb113fca4c8f11141d1b258ee8a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df57e43cf41ed37ec42f32c14c53010664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814306b2eeff75227a7755c362995ebd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ddc2d6249d7bd9b04f9e8052938903666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84c2a3e748f30c3ce93dd191d4b055667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161fca00c132ec06206f79ba971b87c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61666511035212489fa1694b8b0d3e6d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d3c6b552b973c281aa51a4b5a7592670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d987786712e520524d751cc4191d5e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7133fd20696fccd8403d98d2ba7068ee672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2be2ccd64016db4479e20adb725bc7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3ae6016a77d44e2ea68c3d771e2e7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91c62d1b61a3efb1846e778b163982675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6715646a962148ffdc64800f049761e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23c63161eb2a1b77e4c85f14496be35677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ee456c262dc9d43accde7b84ebaed678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472009d93b6153a96adea9c4112dbcad679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650129d92bb0f8dff6697c6a76358cf8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286fedbcd41813ba5dcff36078db080681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3116e0ad3e431e67afbac2eca2534d5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99cdf56a805cbdbec1ddec8d7adf3b6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664eb936b65201df01851f7d28da14f0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e24b9cc51c20d807a2a37ee8e15b8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9f3c5dc32d30e099d1b3e2f0898ea686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22c2faae87a72390ce3d3aca9004ff687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82438e83e3b273bd6a92f28523dd3c53688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c3ee3a61e2969fa1a4233f96dc222689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b860b2961c0dfbc7f251baaefcf26690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5fab654d8e2951cf98307a9f4b4a22691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddba3b08ad924d3632be27668d1eda3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7ab9873e95a253dbb767c0d3b069c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70520bafe3d1ac0afc4200a62ac6536d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583cc0471801a5156b9899359589664a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148cb8fe82e8fdeb779e49cf8517849b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96009b81f05abd56f4dc18047ef147e1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36aa79b4d9992952e56776ab8985f93698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a82fef05c4a5f9bee2b39b8dc00bb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840960989518247a28e4d68b3f265cb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f188a33e80c75fc323ce6fa4a10bfd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d7a5a84d5fbe3627b58b99981f180702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb94f5b9efab6b48ee314a434f11d64703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe26eccdbadfb875398a0638219c4e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ef393fee5e2f07b791fa5a104519e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd624f2a9166de2b87115a6b77a4e884706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4473ee13fd2eceacb41ac3e8a4942707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f839811d278e26a6be8d7f747fe7b57708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7c0977c692f2781d6809044c79c78709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff386481e4e3e123a5c5af7cc86b70710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5b9afa1e35c26c5ba172e51a05ddc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f350e43188999393be170475ca564712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c13e2b7871782de3e35978a2408d4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06e29251900789e3257b85e04020ef714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9a95f708d73ed7ad3534261411580715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2e5c0b9233c2dfb4c297a6fffe83e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e03a52e08f211c7cdf4ee590f0ded717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6414360de3e908626e386c17e8505a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba796f08f814227d52000a3eb343e0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b17705e863d8064a476c34c186c46a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2fdb2818200413b4fa1abceb1c910721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085523ba6cd19a745d78b89a63a16f2d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c045d6a60fd4cd4c5912181f68ccdf3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500c5f1fe7a261a14c370f90f457842724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b0bb7d91403400c4af1325e6fde5c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7696e2abb6c5e737a61a029ebdd4e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964792df9655aa139146a3dbd31bef6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166aee8649ad1b2aa2479b967296330728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def577fff6dfb87d2826c9ed74212f4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5e5bc0ab32d7564e9817e30ed2f84730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e294480d010b390475456d7e24cbc3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5165886ea52cc2c0f76c2b399e184732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3207e656c3922bd70070a64c4bacb6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f521dffa951edff8c96b281edc6493734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8a150516ba32fe9fbcd7380650c05735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e078772ae0a153c96bb8aa750a86f2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29094c782b8ccea0880fcde06c52986737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0292cbb5a1536e5441fb61ec333ef738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971b041c614cc3ab084af9a79dbda02739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55687d2b8efea2932f7b1b85da91411d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ea00f1f9d5425c3d2495830d8bc86741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b77588d168cb3955c615f53acced2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72f89c67f1ba0b07441f0b96d51b8b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb338aaef7809052fdee64b7852c34744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ade8878a72ee46550141dd7e4d43e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd709f413cde229a3e607b562cef78bb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a874186a99c9767a016fc2407f5febf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aaa819c9896f3fbda2fda09e80e0be748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb1286dc56c05be856a955c7989504749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f84607152cabfc961b410eafb2875750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a112f541ccac1223bf777bf68e82f5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86dbba6b3e85769887c135577548842752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e1b97c95ebd33582ff230968f02f0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52ed4f0d5d27d919d17e32b534c4eb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4f2a7bab06b4f27a932e6422133ff755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e884f63cb661e2a9c9743a34776c3c5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc8db70e051c4f991b94a40d3f45a7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e7e9b0a20b6b49d605a5fefef43b4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f9c0032756f7a9f5fb172cdcd0884759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb176a1a5602aa53effce1c0315a7b2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c03dabc74b8ce14a64cd01cbacd0a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87465828e4bd15a5bb4d96e2af3101b9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ef2568fbb1732e577712d01617aef763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56b8bc15675090ccf88665af36f6b8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832008729ca3e84f233cb9f1e3f61c50765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce99cd79f97f037d6cebeece15af4ff766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321ebf7f6f902ff8577a104f47b80e2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346bda89b0d20d31da9609c209f8e21768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e536698bde2c068410958ecb9676874769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1c52d1a63e58676a0e986466702552770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26a3e6af1bd79ed9d6ee5e0f7968fa771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6530b5f7d8fa15d90db4e2ac8f3e1c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6cb9735b4e9d00026ff1fda5640b7f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd82603f8d1f2cc25d0241188c16119774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d7b3ec737b4f5b9987aacf6723745775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff386bf9a2de08884c0c3e3cb1b6a7d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee38981a2d3fa9b3ec7a82969512c63777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d787e44b3293a052ff27a1a45608a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb22fe1e9d42db7664c241495f71fd779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648797e6bbcaa6936ca6eb469883230780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9c6a6f21e94b81d2a6cb36625d9df781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a93404a369f3df252171829d5d1f64782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5b2f2d399a2a4b0e869ecbd3e5033783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52548f67ba970d82d284728177db10a3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc209e84ada9ebc2419e5f1050e22f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14c3c1e4119e5d95810c2479bf9572786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2bd63f44e05daf60498a4b6d0910f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769576728701055732795af7ac444da788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5798d67e65da1331dca8fc9ff73980789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912885ee76117f348ec844c43ff2d31790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbe356bccd917805730085c31494cf791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528bfe878e8ce79b33d51d38bc8c9c8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987672c99fde0dedd45dbffea1b68b5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabf8fa478756330c61e6904f1cb3c4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b821d7c8ffc0f1069c67b5a5a643e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618f8d554876adb59c9219dc25fa821796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca76af835ad7a7928d36dbfaf4f9ed4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb88efe9e14c4c1b1e0a98ce757669798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13848babfba53435f1f15a12cefed703799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f143abc02e8bbe714aade17243e5c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e87337c8f2923cbe5d0114aa63b8e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23514e9e4c9c87c4a3e33a8fc9edf3802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375679b30b51b4ad13dc6993e71576a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e7f746e4e53e70976ef5d536c4bd4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16ef14b3b342714450db7388e9e7db805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e320039c98cd3e1f1f483123285d08806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314f141e46b485c3d86c4c487be84ce807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479f9bde06478bfdd45f81f48ca7f7f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225932507c7bd5146604db4d7fb0490d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01a001d58c32dc6b7987bfeab4f712810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec84f97c8d0b799c0c79e8ffe36fe84811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbec7f7f0c3b8e83afded5b12847efc812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1a0c73494bbb766c255ebf9ff610b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed4bd7366798512337db1598ee4542814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf16ebcc8d275610ee648f345ad65a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4172f268522048eebfc3d398682e8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfd5e1107b1e74735d1777c1cb9f82817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab7872926d4b81c73d5657e05ce60b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6be083a0811a5ac3378ad2f39ae659819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46fd103baaf53d090591b48e290507820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884b06eaa0fac07f883e29047b2975b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf156b4a4b86f3fa749769cd304bd4822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf82fc397c2decc68dfe7bcb53bbf1823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f879c1b441a12ea10ad08b8b95476824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d91e2b8ca9e4b863aedefeb6d26455825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b4c4e697908ec799168a2a8be32c8826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45de183f9c7f912393cfaebf6ff6ff4827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543fe3b30810de95789cad24e4642d1828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1350bf6f2b5918551cd3c06ca1349829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1e4d5a0561559e5fb2ee9888ad98d830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ea43f83c9a85c41d775ebbd6a0830831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5132696ca012817af0f830693fcc6832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e90a321cc4dac14f90c43d70ca43cb833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41945c7106d37f91e6cba2cee8b1af7c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b4a2409e30453bbcbb2185103350e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c8f7cdb9536311696e8cdec1b0ce3836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59bdf5e078bcd967d7eeb26737767d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59aca5c8e27aa090ae56087931800c5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d2f4f4872c8b64c416e99ed7dd5f4839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e0a6c7c779dbd4bee6f179bf3a4c9840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed97fa9c903e2c8f2085d33c2664884841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6111a426f437314fc3be600ea3637842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566a6bb04a335b754d1015806905962843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1e9f6156aaef523f2175439eea23c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eec1d5f8356933a75a80caf39aecdc845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a7dba75266d0e8b03130b812d9286846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c92a5ea37ed18645f4f4cf76654ba5847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d2c4f2d7c71878f790a1200819daa848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c187cc6e8b718a77d94d3c782e05a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ac5987e296eea95b4aa282bf383db850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a35d3ad24958b6bb3b1429337420b1851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474533d0cdd0063038a3b47142ca6d7852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812cfa7c35107461090939831bf080e7853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74eb34012e43e20cac35130f35c86f6854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21aaafdd450376a60fa4b61d3bf58e2855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9303317467a20b7eab151a942492c856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed0b75cce8cb528ec5c868c0bba446857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17761df5e8b473e2a00dbd35ad4e0941858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c13add1faf03bbb3dcdbb4aa2b6ed859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10268de2f7c8bb2ce0f36d35739fa503860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82735bccda6dbce44eeb3a66feb24da861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73b5d218feba5a1523282ba9371d55862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0bfe7001f38bb864ee83512067e55863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83304fd696890fad5b26b30e27e452d864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c8409426d7acc19defccb38d01bd4865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4bb7c6152abd0d205dbcf4c9c22356866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52a2595fb939b7dc95b34a7268db75867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71ef71dac1c94896fbe47c1652fc7f868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653815d4838a30bc71ead4ed88b6d5a3869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939b5dd415d5acadc5ac86cc722dd09870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433abdc5b4ea2e6231144d9e03df2154871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8b921a98702eaf0a9013a100af158872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7f977af166e23555555c7d41b3770873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd46cb41aebc3744a31847d1457cc88874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9297a2e7673ba1e398cff497b9325875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6a3ffb4e4c865caf4d167f76913ba876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252b33fe4b3f1c503863459a50cd63b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098574f779b2ce32a6b5fbc20b9368e878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba818a4f07d2f1ba3fa013cec7f0bc879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171db3cc33a774a133f9b1550d68aa1880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a87ee71d961d6cfc0dc6eee17348c9881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44946b79a2aa48d23237792bad63f806882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201cc0b133fcb233353774adccfaeb1883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425c435ae5eb2ab3065c9c3857ca576884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d356d6abbc336529624971bd061047c885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cdcea93f5d58540aa13aefa386322a886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d721d47775787bae803f103f761b9887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ad2c1e280ae5605214cb36c16e875888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae394dbe6f69c2063f5b99c5edfaef889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9aa27864d092760c1e541de17cf491890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65490e41df491b16255b083f04ccd6891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c87383fe83b21d843ec6d2fc126de892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b294be4511eb2296c05bfc14c19fc893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7d23baae6df2e2ecffaefd2502f30894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d06d67665d1238776076858276a24895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca5eca00462f8562358b38bdb0c594896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269acb6e224d5c8fa404597a5814b16897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87eab95be0fc726765dca144513d034898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074e1ba5a2c7248ebc027b0f0ea47f6899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94874259d3adcfc76ff4f8bce8b6cd900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f1806ef1a327081a892e7afd12434901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce65a4de7b4b42c0328a0b806b787e0902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10fe8b2838d35e4ce9de670070b0a94903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7055fc4e3348cb87beeeff33dacf1904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc82e3f3f5e5f35284f04e129ef578905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31dd077f7d5bdfa8408a3e4da174ab7906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4e43382be608ca45bdb01b11b8ec2907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe37d3dbdfe081b9f4baf90faed8d0e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9435bd496ff905dec7f7b362a0ca3909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018391e0e22506e91aeb60ef53fd9392910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffcfea17fbebcbfcd1d2c8849a938b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a38b0b8fd64dbebdf546e459424257912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194e5dad048ea1957b25fc38dda797f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cbdba2427f19a06d30eb8a1cb4649914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f400c52cae33338a72a498438ebef6915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574d451990470da283552a6cb86c131916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb79e1cbfd8967e21968a451b778479917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5090d1d120d38adb09e7097161dfc14918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40ebb0bfb715a19cd13769657bbf63919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d282059f2261f8eeb7f0b4f17abc4920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace66a47860d9f65dbb80985edfc0e5921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25f2593577636215665c12700867ea922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d037d33f151a6ad47e4344ea308f43923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f1c681f539beba3ae354ca2976d0f924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b82d22184c6a2e968e211d06be259925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e31234f049a11f3b76eaca5b441840926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e205979800a6a206f1b0c75c9737d78927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a97451e7232f498560d22c0cd7f2f928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7561ac65e924310a6978bbf7ce469929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6a59510b6205eaed362aa13b086b0930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7746bc75209b49ceb889dd4bcb120931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f82cda52a4e4d3ec6bfcd1b43796f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605db83d467d670d5a5b31c5f3b54c91933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3be893999693852e3b36dbfdf82fb934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd34d4da59af3a3a7f00ba251cc155935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108783fd91a58e695db6be9b3707492936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e58e1fe43599c2935e1488d1e38c5937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790c09a03f92c1be3732efaf6398d16938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633bab6397146961c880d9a5a3a1a0d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d888da7ff8e6bd59578e34fbb62e3940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127e8199757d1856f6b7bdf65f2bef5941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfef88aa823c9b330c5a9ceba18418c942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9189e47ead88a371fcfca9303ec3bf943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b8c024c2cb8d790bb490d65a11f39944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971ddb30256b66ccbfba942f96da8e5945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034417c0a31fcfb656f523af5a063185946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c1f5d8754a279f2d080a07bd0d7e0947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bd88a8cdc88718554b7726760d232948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde7aa561e51a64e5375c7be515deeb949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93dcf732ce10837a2d9f145650bb17e950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb607391624d3c8af167278e433cdea951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a10fb15a9b348e38469460300ef8b7952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f1b68b4ffdaffe869f7fce9d6477d953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258b96a7dfb1876faf96c57d7080fc7954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650bdb468bc7ca68ea36a2feaab8461955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f96f1454b5ede15eb3d5d3f753692956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbf5bb40effd42b9b2e11ef2c16472957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f64e044bb4301deea5bf83415d6547958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe95b48e7443a2dfb7556dc4331dcf959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16593ed2ca319b8670a0ecc4998d3a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c23e40fbb63112d28844eb5d433b5961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71971ee206fcdfbad6f84c52c743f5e5962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e178845cf0dc6b98bb57aa27bc2eb1e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f7f80fd9a1c684f5ed9a965223f05964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144771464f1b5c09106ae8f5d18f7b30965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d34d0c80f42341223fb5ba98a13ac966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238a5be4da4f8d310dc75a574291ba3967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb00f0afae27052abb2d389e8105932968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3fcd6f013815f62cef18f6ba56e6d969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf08b09d7b576fca8b0dd3f0b7563fc970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870073ef6051329f26ec70bc1bd96953971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605c8e0511a813e2db56fa3ebf9a7fb972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2c5d6f7d67282835a0be1574b39f5973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d3c7b9372dfcc4d4c49b485c678e2974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772677ccf1a77dfb9f031881a740aee9975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c442d435ccb976040e77532d0fe2a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cccef7511dd85a031ebc58671b8f4b977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98524ac2413ff9d516ea9f3a691d855f978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57bc9b920ad298a2d3f4de52860afb979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd39367360a1542e2e6fc5f3ad32051980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358111b6e41bfa3466ad179634820cb1981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f938d472bcaf284aa4e725a8ff9288982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8aeae8723b8f3995896b963706e507983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3c95a2b2f865336287f4a7b38b656984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b5fb6c156796a614d6f8cc740ecad985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a735443b531571cee2d3b7dd66e333f986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0383e3e973830fec34880001c1e3913987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e6987d2ccbf750d4e52d318646884988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586745e22aed0eb6cb2989b8ddd7557989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc3391757a81321d99b8003ecf4931990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cda903e4009f6dd01db94eb8ff0788991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab071aa0e00cc7c25d751ab4a5bdc67992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ac43e3a65fec1b54f18416258877e993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee423b77a6ba4518366fb1dbfba6aa994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29a88d3ff8f82805e3c74113907efb995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47fc00a54bbacad847bc6093dfeaf1996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536f31e08318653398332ba5cf9dae2997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>