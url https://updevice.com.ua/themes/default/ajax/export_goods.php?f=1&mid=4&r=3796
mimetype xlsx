--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f34d91998a628082a840a290feda71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790848c769abddaf9f3da0aea4ff6b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37c1ec4c027fbedb34577d71ad703c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53f358de0f7acef8932548db58296b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9785b03bb4663bc0f7b493b4ec5f75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81930658fa5feefa7aed5420441ef0d36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f54686a047e75364505da0357a04237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c767b99f71dbb330aa0bfd60f04e138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed7b2cdd00157602c83f0a00e47ab29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738d1f7821492612990848e121ebc5810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af477849fdc7955507e668e066c9c311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f74ca95b673a41677157c7edfd597c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7b39fadf0bbe9b6a252805589810113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76132f316efd55157793c992193a1f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d91d803fe5f453fc5c314bc329b52715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67f98032c846ae726b664e17ab0f5416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fcdecb63004cbdecbeecbc5dcaae517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8431cde8fe5f1de68ddaab40ad1fc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a085dc9ca555665b5830c7801196d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f28c7bde94cab1d89f1f9c0a25c1f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e991cb3bd8b8d693ca6a1c4c3fcb8e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bdc568d13815426a5af63b7a4c78b022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403de75cf6ea96948e84982646f735a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25465fb2bbafa515730d560adca8a5d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c2291d5b11eb020bdc6666bab818a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d7e03578022c119fedd73528c47c726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2444e0d96b6b22a8b0adfcb8dfe6127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411977c7435c9eb56c828f0d85a097d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8ca2de3f42c218cc93caa022a135029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ad009c2f31989a92ec24f21d3ca0230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa37b3ab881392862576244ecfa18e131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07974c1db17c84334bcbd608f931ee8a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe0ce4cbc05ae578ec2f32f3d13f0333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926899e46b59c21b9323949d2519b7e334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78944101fb5b0febd46498cc30de160d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cdc0f13a39c5c13e39314f0f9a263536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729f7b602734a2cf2dc430bbb2e2f7137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced0a90cf5f7ae263968a35cd36758138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d83a0ccaf93717fb4c30431bfa16a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa876e6dd374a80b6fd6337d85727d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3557b5d431244a05ea39a883ad360e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1429e0ed0c011d7ae54631b99cb61f642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8db23e63f9a7e4e070d2a9b386ed843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f6902bb5e6aed478208bf26dd5c5844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386b2197ef5ecea9797d37244d2073045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05057a750ec356c1da8257c2dd43a6546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52d76456dfc5979b3b8ab530b3944147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95101f9b7142ada809e271ea1ef2351148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046937bc0d6b5e7b3c11c07fc387fc0249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459eed8f8659676dfadb86e89697a0b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff1b789ad332705c3cf49ce36e34ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1d4daa82d0862028a015a099aec0452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872786049864c932d6ce4ea5c1db47c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242c713898cd6afdc4f4c50f0dcd7ec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9531d97921a6024e69ef001145a4c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b252090470bba9ec87dcfbb12c342356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe0f108067bb4d057413aff27460ee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f625e3d82d95f03b5b416bd88f6ced558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fc8f7a855f0b9e1363042c778057959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc23c8339bf1b66feb2d27d305f42c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cabf7f9e99f579942dd1206bcc1c1561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eaa9763aebcd2eed638a0da9daefe062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c1508e34271eee249fefc459f73e063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb9498f223196257281837d18d761564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f102e480c7e58e9a34f7ff6c5bb1cf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e0af4327cdaa72448c5ea8903dca766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5793331a36a2d66e7c2be02eee4629267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88aeeef76335ea76e55e8cc7c906ed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce09daeb47d8c13a9d6a975cb7eecb769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb3f8b7a952deda8d890a6632bdb6270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e695d304eb12faa7c1e4c751f60fb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f37885500e19ea32862c87a666e8a9572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff820419db8a7ec58c8f2885fb75dbcc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b695896a85013db7ae2c1a0d41ebf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d44cd22a948dcaf033fc6bfc6bdd875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19656e91d2cc0f158e985aae7119893376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d498fef667b45e1c2e58e52b0df7377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc724d73784081b57e845349cdf84f6f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c278925052d082c9dee66dcc3566ac979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640ec2db8869c65cd164637ac257ccc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e9458afcafeafb7dd6235213f00e281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262aa8b61d9f0fa0315aaf653ed078c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d05d3683650c4af02a7b221c28a1783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417505727686f1120b822eb4fd2b1dfe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd01be652bfbd35dc25d74bcb55cbb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a2afa7eb0b932a1c613de47d53b7886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6278c587ceabf0caa38ea74ac14a78687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6f65551d9f26082f26d55c84e827f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410c782adac564662b260bc82eea43489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff40ee0b39a8a35f33b3a71073e614d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96543dd92103a4278b8d2ba8b93c0ccd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ca96435b1b9b88abf6b9e49ed7e9b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec36781d403d6e5b3dceec7681ff7d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f52a0ed33f30a7ba05fddc7398772994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf084f9c38c0c1aa6213cb93611d155095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee526ed8bc98606e48b66b3085efe196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af459e3df93a60db54f8bbe708811d497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd356d009bbadaf8d27a52134612e23398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1be901f26ecdeae2289689b9e8c7d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799e93f985f04a1bf93a9debae823f9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d448705b516fb79a35d8a686ed9c63101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68c22791070dde7d91ede27807ee09102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20ff819b34e9cfabe904924a114360103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ec195fd45c7753682bd7ffc5b0119104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f09f026b500225d273185f6b3eae7f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29fefd1c9861a843b762b7b3abe8e5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106575731d9e6b4071e2d38d26551033107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f754a5dfa086fdf4f8b5eb8f011971108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a2f2d57efa10ebc565b1b50f58e12109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab46ac11ed3d6e4f35029bc625aa672110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb395c656fdf96c4ac0686c85c99d6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02927d95d18bfdebfc9f9d0cf5f48d8a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f7a05891a43c87ac65f74c1d3ed8a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aec52bcb4bcd19c83003f452f56e5e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5baf52611195e644bbb2bec533ed41d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d440aa873efc26b9bdce540645d3136116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298f2ed48437a712f4f1028107fb486117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be568634a72b7f961fd8581d7617d09118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e616095e06bafec08ec05e32715424119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dca75c6340520356c00bc675e59984120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d041ea2135c1ac941ead8887103885a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f48c0f49409428fad70620a4e5ff7c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f917935522276ef765bb5e9dbd2baad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07bce7043f83ae85126c440bfe57501124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3aafd9643ec1fc0161b63de0990d1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c7b18da74590267f1fa1e06a87356126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9491dbc000835530da57829a3aab2b7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ea47897c6b8efc6c0fca9f51d424c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2ea6d8fd2b80ba8957e0aba592fbe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117b3fe29bfdb06be5ef784d00e08a3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938cd7a49ec12562d7296c215f7e1bc6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078deeb65c56695bc4c97f5c03c5063e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665fed7000b3e2569750d435324967cd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413dadfe7236a9c7272d183c064f72e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001dfbb863510942c0bd0b1ca6a1261b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a73cdf44e17b2cae6055fa6cc2c45a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7502fb08e5de716aafd4cc3374f9a1d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b016a737422a204e3fb9ca9e569fb2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f32272d2bf22f6b034ff1b560ce254139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f46ff52c85d62f24248e35261877f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e6d79fa355e078849d3a8ade7bd0b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009d2f3f6c3a14c025698a735e768ad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbce8ac045a39cecc969f7f238b4ed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9671b99c92a1c168f73c0ba92a0fd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cbe91eb5063f15f6397f73235cf4ec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7773bcd870501508c0f2c60423143a3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b4db71e02a74d4b05d91e923c0d57147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7a3e2a7e6f90e527fb11e4fd767de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83387cce5c88ccff6070d9d896861d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959524cc727411e00c3a7659c2f01b22150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab286c2426c5f53e353a24380f14a07151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d79133cafa55b8cb61bc89a361290152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b180dba8b3f7ae3578ebeaa11c2ad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd1e5263a4b68a8f1876027bbbe1ab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300c4ce232263f19bc62b49af347e75155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d99df9fea2054b661d683bd1ce4b4f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f608e19182749202afe3b2bc58a4b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1c55a0e7c9487e7115fd385b2ff76158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a5ff77e513cffb6fe621d40cd176f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a02e28af9b81d317ef9da438fc5be9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573a0ac08c5468b0ef71be7af7086ff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0951c4940841302d5aa1d0833954a6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602ee498648c86a7d614cc4db058ba1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34863f6164dd069f18c0518f6f55ed26164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f576112638639b6669a7fb1eb044bea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc18d69ef781188e0e74c309ba9c0b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb0a3ee4bd386ffa839f78dabff384167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc5a041b111db7f6aa214c21f66bc7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc444d9098bd71f4a54ca3cc8314f18169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f47507d00602f1739025a8ed2f78e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed714d91a3bc5ce971127d706c30537171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e991094a10bc3f79a0199caed5631172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc2f5347af818343542f44498d7e2b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a6b24e09ff1828a3127bb7fcb2bfb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f47ecf1921e1808d0bf87d87481cf2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a517cdb6e0c9c06fa2f0cc31a7f893e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53a3e5657aeed60551d4c190217bbe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840b700a3aeadc3c305ee41f94de6a9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec52dea44d4ea9d5aa86b781a889a3c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a68f3577c1d2404ab0736fa82cc43180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a34a7b3c5bf6a2b53a3a26af2cbf79181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d1bf42890626c577e54d31553d967182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77105fd6dc1cbeebbee35e9511a35a74183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df0a65032b90e3e2e1a0af28898a8c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7f59dbee127a8597826c21f10d0e5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270dd304f3a0bcd3653dae3b4f03f59186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa77c6c6eb53fe08ac739771601c4b0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45c162ea9b78cc201927fdab191cc5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e52b2b5bafa14af9d9572dfae8c53189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d60cb9fabfc74a9cd29a6fd71dbee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f084a51137f5775e6429def0d2175c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea189f173f41d6cefe9b1a580acdf59192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd22d2371b6deda7e9e212709d22837193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bba403b0259f118485b9efd4740d5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e7065a1656632b14f02ab175ddd8e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f74c49076277f1d58d4b2af840f1c1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4341c4a4f55becb1b89e8573b0a3c7a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ed5fc4e37c5699e3eabf33821cf08198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43dd84facf0578de024b81963d6f7f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560d51d57ef0551a85fe1d06a571be2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0e689bfbe4ed99e03830b9d5b7803201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71956af0bdf6bd40cdbe8693a7690322202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d28fc3fe2f80a887f6b86fe9e96fb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed529ac6260a9989682bbe47c40ed8d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b94a7a56dea28ec876837d5f18fdd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd797f50afc313c87eda43575e04d98206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec01b5bd2419652c39fa28d2865d3bc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1bf9a93aa5d64824a44ef53988c3c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5b684ff28e04506a0652b3f41eaf6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bd6450783f047380076c130234a3a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7270e941a0f3085e0d7e843d587ed14211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448d56e5bee6fcd731c70fb24075f27212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69049d2f013b5441c4706f9f6a31016e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b32d76b495915b490860cb95c3bb84214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fb33b23674c5fb02036cbd2f4e1e9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb897b3ad33a06558b6ade78ad8a0c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c852f08ea9aca2f2c2642f3175e8f5e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76261b536c4facf437579aac523a97b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9403fba6d84e1108400821188f5875a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5774b9b6595dba509fa7c0d9c3e7f5c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c031e51a6461df706f695338ffaed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e6a1a248129e9c45d45490d973a6f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c1098c7191c788500a44fa39d2ef9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd6d659daa1919af14ea43e4033e7d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81acb48bbfed54f6c49293917f327eb5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae346c34d3d8a98b46b19b4e315754226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fa76a5c7f9ff15d3d711e9bd3e7ac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b084f27a3db48ce25a9e2e4b83b59a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fde64876676a6c1e1925cfb0f9f39f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1501fcece5262bb7e8d14af27cb081230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bb1a125e52166af0f0642fd8feb15231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee782685a839961cf6a7f0042a4f00232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605aff1382f4df92ee96b466fa2959c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c60c59c2a35ee047c71af5a3eb520234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251a745c2f0d03d4d139f343e3b9e5b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5906055b6ef586e103c401013cb8f5a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e4c33828e1450b01c0472f432ee5d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd591e5b19692f78841f939c5e2cecc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c089d7b486f15c269dc8a1e4b9dc9b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1922b1a60bf0093a7a7761e49e1446d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84096e4dd65b4233c7f68dfc6baba9f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24522cfdc00f02889824f66964a2295242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300080de73c3210a2e9dfb4126015303243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70a2126c5fec2252204a0e71828410244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97fe8b606a59f7c562ce55ebe0caaa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4aa921ca82404d20dd5466d44b30bb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d58eb60a7aec8882a6b69294f72e8e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380bbd9531cf37d80974d89d76676cd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae619e21f95e518b8929903b72b223249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ccb76d153c637bc74f3dc3674b0cf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c904daa2a99dbc7bb7f001695d0791e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624bc79b9fdf3de4329e5a44b659c40252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8d27414f68d95ec97214b786f0d66253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb01e97dfaad82a09b1b48f47becbf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff952d22cdeed2b2b630c9e03bb0ac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79244b229ab7a3327ce8761218c7edeb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061321ab1d6bca8a795459bdb569561b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36213c3d90df81dae6aa29aa5b68e627258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14789c83cf7302c5ab039783af06db259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fb31c085858a2bb09331dfaed1190260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2389d90145a8d1699e51c841f9ce87261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac43c38f127e8e6bd9b044d6b3cc59262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3ea8353329d0a56f6f4f3666d52bb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6989462009af0a05d9036051ad5f8a8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365ae34dab384fe6b3f3b223b08722d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32d2418abfda74defb95e0cd1f8a9e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5aaf303a6c4546e96c0d11649382c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc9fd5e17c68fb3ddb568e9c458b6d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91afcd40a51035942dfee5a0bff71feb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db05f48e7f4acdcd5781acfed69e969270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed32ebc14cefce136a6a8786026ec17271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40aeb47ca029c9200a46ea00c4e07d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9f3ebd60e9051c31aafdb4c4e88e7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5d4342410a77723ac6bede27a76b9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ebffd7350b23819799c5f6799f03f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df69365d225eb241ec66345bc8ffe5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fc41bd7f73606cabb4fa88ba33e21277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287612091177044e704ffc570d3d1fd0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe6cca6c6c8fe53a827744f7f439fb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6504dc9c629ab95b364ff6a90e8885f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22258b34fc1770cf82301c399947cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5db6bdc36a55b6e9a9c640b7caf029282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341b24c9d9ecd068ce9046a30ec1cda283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76992a26fcc15f9f795c3e77429b8abb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1082b88255aaff3b0560fa4a1b62484285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5ed3e7651df5b947ec8a74c19c156286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b07de4ec74b5a91696d7ffbe757035287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99b377769dad427d0001e157ce5dd0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0455c1b9124a04f002b3621da07de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42398bd76f941e10e52cdc9107e2f8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bfeb570901375f947064a715315782291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0000780990e9baf34ed6ba25741c2e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169b0387a678aa15c880e4199bd9943293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961587a544f916bf28adc632d8419041294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d609a93af8fea096b8aa09458d8b4d6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b72f621f3abf0102d9a095e2da860c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3ab372d525bb5280ca82b6dd8a5bb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49422bd4013957a320ec5e8c3b4a00298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52017864ae20566aed87ab81fcad49b9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27997aada3672c6066f5afbea97654300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a21199bc29dfffd726a6588fc24019301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7492c523fa77bfe2d68bd028ecd4a1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971b876603c4febf8908cd31b71a775303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b370a62ea7fc2765c038f05ed2e97a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed00a87a992e6804d20c4a55435ad01305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a3f1171bf0ce2624d6f7986286545306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f25a372227b8c0e5cd9b564a5eb4d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681efb529d39313a49d79f8037f28d1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d7bbeb8d510e1a78d2f76fff37e9e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c258d6179ba94e3a4578149051a7187310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8e381f931d5eed24ed12aec2b8f40311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f10373d7605cd1785021fb74db7c99312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5605ce2d91a84f87527bc3bffb2bb27313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ced36f9015333491a61e7b5aaca15314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4ed65084e1b4a939bf81f197fece6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f3042a6d99b60d13d3e162644a7db316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209889c26bcab397707928c968366f59317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5c9cfb538131bdf47a198725fa801318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08556a55a9eeb07a841c1cc1b59aca60319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149afbc97962732c61d4cc051c986f7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf478818d5080d30e95a6965929f2d06321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d706644a6805e50cfc36c9165b566322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4157464147f6f1d2dc5e51fea6c39323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b98114772d475bd42e334d7437176324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021170b941c2e929beb088f94ee6a4b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a43b7f843c6bf17ee5152d069d4c6b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6074c5f238af449cf741a355d1497327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa439af74043d3155a632919379116328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082babc500e98fcc5c7aa5a63ecc9175329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c9a9305e3a69a1c0f2ff51dc33546330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b20b73b7efce11e2dbc337ca4770f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdec54ed8f2b2939f1dd069a9dafd59332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670cfec44dd9d3ab925d7eb26004669333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d160b6b38b167eb00479b107c639a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662019572feac3c78f8cbbb319b9b9ee335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bc9f2586aa3a32d19f07bcf931922336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5c556b659583e6f4bc2478f66b781337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace761b37c77f13d857763f553e7f319338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5ab55ffc4bace41964e188d30bb15339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd8249342dcea710c92e75c1de0fe8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de766409253eeff5989ab7a715fef8f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae82e59143370562a20e84d98146573342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5126420fb355cf27c585bbb69626747343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943345be3882e036d076955cfa26a4f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d2d85aba6a96015927dbdb13b30be345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b5b2708f30bfb30f78ac59e6eb708346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe79401acc77c76c039e1cbaec77626347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b843f13b6f403303c1b24272d563b77348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87208bec7f3d78f369ea0e47117b65f2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34e5f7b1935b042d446844f8069de3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b28abe3502a71d7186bf176b204172351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb426d080a89b29f3e5a3fd51b8db8e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fb33902bf13cf9601a299beabcc2c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca19e15bc76f3b0b8488d20af4d3fe9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22752d914d9687f4f64f860dd815ac7f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42f866afda9e94b0265e20820bde46356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3e18f4f4274c5ef5672769ea85a9d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded07a4841bfc79ecba926f855fef029358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d0bfe7c08e152a69e84d09b0a3f31359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfede697b972d80953c5297b2604f2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31cca91ed9f845024256af9b623b70361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19399b26d6b0a6ddf2e32a78a76c5c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1dbc862fcc9797a1b5a57e72c9fa22363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54681925b4819005167e7636f11a2fb6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cd8017ca2c4fc3eee1d636bd35a8c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4dd960ff44a5c0f7d555a7e4dd48e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb223167367ae068869874549d22b292367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2440d7a02d8f23fb99c78a53dd4749e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae29f455000834da3748e7c3004ec27369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da052335ab96d1002bb465913ab95cf8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029af8ba52e890fe7ab449243130497371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87214148162293e3781f596696338681372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e173a63bd52134969d486e72de75d94373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db72a6c80fc84bf6caea6e0ff56dda374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842e79754af0ab93b3fbdccc1bdffe3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33b6b30a75f18cad6d6c69b32d0bb4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933bc589f8ca29e7599c99c8bb8c187377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d72ed2d1f3c856bbdee5dd2814c68378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d72bbf29b012223387b7aaadc4b82379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba267dfb79235d39e4d654047bb3de3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec79446e9048eafc3802347e8bd4de1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9df530319a9486b496d859096b4b5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc2e36e482f5ee4dc24a370629dc52383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f3b105cb96b2462ba9e6856d7a350384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583e6bb12b568c5cd4bce72ef4e67f3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12eff6c895a93773783f77ce3326d0a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8129520728d387c5fe899b2fb8b425387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be32a37ac24d36d8ddc80136701a0c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad1fe3d60aaa7919f5bb44d43db760389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e86ee3359ceb4d3640511d4eddeda390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe29c0078888e9d3f6756ec08cbda6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f52d5429774f757b5706e326a53bf1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ddcc84c3c1ce87659740fe5e61116393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56720aa693137cb70f782e911dd2b7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90aba1b442579d2f4d802b46219bda395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8ead3bcfeb5f536b1ec29ae9a7d36396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ab24b3231a9b36d56edc66001f01f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239c1a88030edcd4db2a688bf33a362398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7034d10fbce9abf5e5ce502caad3a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f9bedc73db4b16ca7463b4b7271ee400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac15cf2bd27ad4b0e2d577fd6ca0b1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b34e01294a8723926e5065abe91184402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5695e216147d9c84014f7860cc5198403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4fddd6b95a9bae570fa0bd56911adf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ef2da93026125401e7b6dec6d3794405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cc05d158c628cd00be8e7fa4fb617406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ae6b3e80e7aad94d14baf782da945407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054df458b1b3e574f98440915bbeb467408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6da2e0b5ff249050ec76031c32954409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a18428412dda11b49661afbc1fd31410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f556ed3c03c643724a1fb040b6088411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d89435b8d14ee6ae9bdce42c2efa3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0837d24715f9f31007b1f92409ad1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9c22de5219b4390ee111c7c30332f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbd5a21fba29c2ccc08951e85da658415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09d17a18f15c532eb0553abc7a6269416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08bbabde6a190ed5f9352a32f83343417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31cb6ed012c464212d01c57ce1c3d66418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e305b9452ce01c082bf7543078e0143419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85674e6abcb2bcd59ffe61a553f7ee3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226fb6ca6612fe09462f5e2723658d6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79deb91fddf0dc15d9805f1685cfaa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e4093efae08d83264e32e60cb542f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b013f3f3b483081b9da0459703426424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c006653adf4cf5054545bb90686bab425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148241aad56cd8611aeede2bd21563f1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7384e0a67509de5f7f2ad27e3a39550427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f4d9b426e0bdda224f600352ec310428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab4a9e9b17cd87bed93f0cc122fc49429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a79efc068fdd8a27c12f79b95837d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb71f162d010f8bc75d2d12d4d88c30431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff3d3f6af4f2f51ed646b04bcd8cd2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad41723c91dbe2c56273d5591619105433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c666d52e499aeed665b75bf59b38da434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58fb9f249124419c908d08143ada83435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea85ec108f53bafd1a1fee016334d03436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e1c5604113a6ac63c5009d06e4dc1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b134e26cb69a7fe231353f450960a5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736ac58e02216e47d6abda3317821f7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e909ffe16e168d04207c3d37efb81d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43774f60f221891ae640aa9abf84b493441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beac3835061927524398f3bcbd0d7d3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8da98ec7ae14d970ac755cdfaa100e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef53357759640233e977d5398f6fd16444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd912d44e0a93fd78275e9ede200a99445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854cb500d627e8711aefdee673a7e98446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd8968852133257f55e92f4cc48dfd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13eedad5ec579fc9afb70fb57dc4d68448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55e7ed9196ead3fad0697d544adfb7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21483ca8394655fd7723df77187414450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937019f065d69e8198455a52c80654fd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63cef4245a0c7dacf7b21e7150dc63452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971143a32feeaef86e58f6b2e859fc7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84158bc1edfc9b04969d306a2ef8a5e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b412f54f846342929b1c829eab1df9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8c736494dc7429f647e2b31dabfc1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218f8c462f02cabc106a0905c68f532457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1aea2bd2adf3e77c007b1ed0b0913a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695c0444715ba849d82c6353367b754459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccbe434e2f3258269df87453eb559c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca5da8f2264c697905dfdbdb59aaf9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456e2a27cf351b0ce8050ddddcec3d4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d18c61b6d2c21e9a3a7818a46ab435463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90136d8ccab387670d9540ab533f0250464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474a1bb161e2e382155ce8d3edeb8c5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6dc8ab7fe56b5bc22d4a75bec94f61466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb268a593fc918b12f9b8229bbff2e5c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bee7109c9c9a08b1a00645af7ffd9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ddb6fcfeac88ca4237d31a31fbcdb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814e294909cf9976de320241ff09051470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c6429760295063784c4a4fe50431b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e4f6957221c307fe8ef8da83de5ba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9111b2779efa1cbb06709803ccc4e65473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e758bf1d6f514f5da0539e7885d64474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5e86974d2efbb6b62e2050d590e0c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ebc16cf096387cbb10bd86660cb7d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6fa053a8e13d14b02041da43fea5d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9181652177cf6f3a3713ddd30f1b0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddce885b124228a5047b17d13669a8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f60776e19081ceacaf696a76a3069480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bc7411064b764d5b6d8e3ebbfa90f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b987f1feec1ff58b44c34617e75ed482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3937ce9684cb9ab178a0587f96f30a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21119064eeea3baf25059c91796a09da484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b0e6dc6157defb12a1ae7ce198b76485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54a7da158751cb86a6f3c5cb5c0c4d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a294519e0001be51bd441ad5dbb5d55487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae95ad9e56e6342c9414430c73805ca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb097349b04b2bd4795ed88372a9b95d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cce3b1a66d04818e0a41bf58161f88490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcab525b31117cdc50804bfbdacd579491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb075a06f6ecceef607265c6ce3622b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5462a6a41d40925727d0dab447c9865493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1c4ac5b48c49a45f2b15323ba317e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11755688ceb0d25e6195599bd17c61b6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37611758dc5b1a06db626af2539aa831496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd5d655b81a748cc9dba9d2353cfeb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddeb4a12f4add51c22f1d68586c9a1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132087b0b634dc6e2a94c44c5a10158499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea071b515c4ffbb8f96ad9de90f396500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a397f82fd7a4592983eb026a1c062501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37094de393e9cafd20ad737ed9a1185502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ff776beb8c0d805098af0ecca4230503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a20f155a60ca65f0f05ed5d5fa702504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad50d780945b92fc69eac92b987a707505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd398a73842a2b41081a1e5d5ec2e5f8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc415933b9c27155ea1102fbef08d97507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b687900407478c2ec91bfe21058b12508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45807c5219fd124c80b0cbb8d905ec509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed46baa754a770380e4cea57df0235510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b70b4b5a6d3684b001736793c06e2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600cbdb07eeb3abdfa75759a49dfebf2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e1d605e0c0f852b696457b4e7b24f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26079440706c8ef276c59fbd89499d2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e5f0eb9f521e0faacd6e3c9873230515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a7ad6ec21864698206fd34f19ce3e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f23fb5e3af120564411b9bd38b7d1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c454fa080359de0682161595e074f4f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c07b19daabc057093cf8ad06fe4888519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b50dd6e5bd51719425b0c97efff8a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b18a403b591748e0e8f9e047b99951521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e708fb8bdf4dacd5f7fd0d462bc0b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfa2160df0be05dacd54bb2f7337a4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921130641237beaaf087e217abcb719524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c372800b55dae4425f6dd3f4fb56d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4677233cf4e1d2c13e0426275a6112526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db32f4345ac43dc2a1b516288af1f57527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3231b9642865fcca5f87f2c526ac8cf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a215a34d187bf965e37544e042d2cf2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f27bec6d55c23a2eaed738bda41103530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f18e964b3d44ca93dfd5efacba5ff1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1eb0094f3bb4fca7e19abf6b7b1a1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5f32d2aadd62669cc273607d28056533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c44906139eef5a47ce8398cd8d9b8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2bb08e38e50c87a907679e287d913535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750a64f0a949f7be2b87e240ff4d5af536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990804705b8b7ff1699044af7f06d45537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a92c198505845f78aa801d8d125fc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c674e1030a4ec88d6b8136dd9fb41539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7f4f985d80e894042914d1eebd9f3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc056e853cf1dbcd30c0ee7ee41e003541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45c2b06ea40d62f5c35ed9723adba8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20650ef47a3664f82eed2fc3da460a4f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984011d979b8257b54e93d23c6f2b69544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc9f5e361d3e491a946c7d8d5ccb94545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e50b8909e34677bb5171542ebc2743546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2267bb65e321bd3c71f6e5c002fe1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f84a68750a601c48e554203d610088548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187fb1b5800dfacb823c286426e2fc6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312cd05b2a796bf7a26de4119c6c266550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099e898fad86d8135756c560fcb91be551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb80bd1a9319b823987d1c601c0fe6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082ad623d400a6053b33b0eefd46450553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce72bf7329130648fb7f6370f30ee66554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b2162db462510003fdada82738bc8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b2cd4a273b1418e544f4abf8a1945556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1931ae8befde29a7545a15bac606f0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf711b7e7faf6cf2a61929fade367e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c460f3ce7275fe1b05d80146dc72d19559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50636dea468aa447297d2062e99ad34a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2623eb0f9e0dc1f401be386f407c4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0dbb1842c7c448c8dd38598549133562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f97100c529dc68f41c754b4d95319563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b36d7edad75fc52b5f76b706f9aa1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b53a5258e473a4a676acf5eb0a70c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac995f954334b6bb7901587cffbe7c2f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23711dadad14e77b4f5700dbd6b6900567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3299c855c0d98c6e4e86dc316725d0c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca388d3615797c6cb0a61a98c34ebfc3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02ef7c3aa18470e52af27782de639e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56265dd44e4f510b45c6e6e8e457d9e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648575e2f33b2c1f491a211166f5604572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226dd4cf71969b5c81932c55d5de26a9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc97628509d9828514658052351078e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b995eb386d534da60b15559258cb2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f0aae96626ceadfa43e49772fcfd7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace19260393bad7318eefd21bbdd45c7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ba43e7025b5ab7014c65b9eae06df578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6fae856cd21ec2092c35395ee5d98579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de84bd1fe06f3599a2b658c72b0e49580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb82eea1ec727012472a972fb51cbfb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144de9cf72bab04a5e7213b12b3d8555582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23947527791f9b3e9d4593fd2ac2f8ae583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66dfb165aa9b7c9bfb7f8fdbf8160c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6fdfb9b14f1cf501e3c4bc45c99b9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96c86b1c27a82ed95a10a79c2355ae586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c367765eb7b3ebfe225ad463c313d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60661b1fd4736a442cb871338e227276588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fa21ebe587457a995108c1d5c5266589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b3cf6606dd00614ea1b51c6b06005590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5353f93ec0429c58d9bc3b909b66b6f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b21afff423815c8c1c78cdb49828ba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5784844d1575b01a1e7e8df146b4d9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4558284cfd3c6af8077ea04bc12f337594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01963ac349e0d6fdca3b35c3aad41bf6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37dba6ef4fe470a2e302f6a4e2d5f4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf4eee8c7b134d2deff74ffd9900d6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbccd979f130c2e5304f3051c5b4073598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac14b82e6b768d432f8e6c60e2b5675599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31004b5b2fe8f0cedcc4fa0494e80614600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae715fffcdb2cdbfd3acdfe353ab8b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40cce4cfc516d19f8b149d3195d6df602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0383e9fa021c87626873dd0d5f90d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096e14ab8de1c79229a4af8450751e0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939cddf8bc92bf91fa739cb4c5e5300605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960dbad9875851994baa51852e6b0ec606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db51eda88f02308deb386f5b5873fe9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bab3749e781ad425daa799b5a27569608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa555cc2d66bbbd61278d47696869e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480ca05ff20c50f7b623390cdbb8499610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e2f69b8ff544396effd96fbd0b8be611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f81c3f478f2b0ac166e4e69aa78eb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca42a71a6e5383967e4b6bd6886656613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1769398433a92a0806f025018c2a1b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026836d6926311a01fdabb55514166a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d869925467b59e053602d0d997bee616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71799741b115c844695460fc487054fa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498df2e6a3c93e573e74d45ef74d4916618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb3c9c95aee27f4685f6f7af2d7363619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3165f81121d5872cb9928383d22c2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8e7f78986cb8039ff6ece8b6cb206621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42455e1c36ed3d63400df5d9bdbfb4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a49ab66acc4003240af5a1068a26d1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404f89721cb51ed83b0b76d5c46a3fe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2abcf183fa76f49d2d1c88be25a183625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177d0e44aab2631e58d0f1461e4289e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0ca4307fddb129e6e083c80ccb4b3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe61cf3e677ce253bb80ee96a9e9c3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5ecb23a72585485a1cd1fa030edd1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e507514668c8ab837f5273efd6e48630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff2dca43241872a25211478e2efab0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3152c5c9df4083d6cf6df334a1780632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67467119c35644977d07cd69c6c9a43a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03204e0cf03c1babaaface5fb343d8c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af4218cacab146d705a27d42090b54635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd6355d09fe1ff58f2defde54c7aa02636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b760046d74adf197894b400fa36501637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6de024d9143b47dab5167d94cd2dd6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c195ed86dba6372859863b867a1c0c9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc5932129b94f9672fed30023aac88640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9feeb2a8422cffd4f748b596fb4b6a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464e7ea8ee17cac6023fa9b0e117ca8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d42950816d6a8585cb61765c5bb1da643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77890625a73503b4f723fff8f2f63595644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5c9fa353bdbac80b7486ee82c3d06645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365ea6087be8879fd9095b98e401425646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b48096a3f0593fcb94155b1854dcb3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ddd4aad1da5348a683db7c8b3d1e1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c988f5b3663ed24ba3a7045ce693d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c3ca331afc62c1e9d11fff9af6df8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff7c380956557bdf443e737da12eab651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118509829dce13e5168e0cc80a2bd19a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7183fd2edfab1396eb3d90d7d88c53e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb71a07f53d3301e8482be9430d1a1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66cb35b2635f014964f912dfdc5558655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78438fa790d62b81dc94d9871dba71656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b7e83a438984f67c7aa174de3685f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99acb62a3cbd0b6fa2791a07f8c4563b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404106f7b0f8e1c4750e953f3db86940659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c1407641fb7db9df28d14dabc4ca8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79bab3ce0813edeb5426d1973565d51661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1dbd6011e4423cc7eb03a4a18babc2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5d35510722683419a73193f822f0d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55e24d692f166f6342d2ecb4873265664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a93bf40f493670d48353682bfbd166665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ff10e4f1843e545bf90032ede1f5d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ceae3fae7ba8bb74d9a991a08dd188667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e4bd5554f4c069fc61a2bf1bda7e6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26529a8ef2af48ff1669153b635f8ea5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414d812bf90f7d356a0590dcef5e653670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74784a8163040f3b95e28990f6cca0b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c75e732fc30f61d9efc9936842b7a3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aaac40b9b1b7d0f3585a6958a42e77673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c034af3c7156a114258ee994a97565c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e990939c1bb00fd7636117df11ee87675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b359bc6c37b5030005e9605c17f20676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afcd80639a7ac10c62d530be42c13a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cb28886e795ed53e220e7843c9383678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b766fcf691dc92341779b942a2911679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201be9bc66cb6c4b0d2076a4bafbd820680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b0a4f159813bfb23220031c221986681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39df307ff1d0b12353249d649d7789682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f9ec6ff5d459418cc2f6a86522a9f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3157b2a6904d04d811b1888603caa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d082e6835c9a87627f83cd93a843cd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f21064ee226e0d009e59171a902b3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675a529a4de7281d53266f1ef27e267687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbb1c17ff5f7611f2e760781ed7428688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e5d8a2935f7dbf9803f8ec121e7a9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0692c1528444968fcd5c453330cdcb5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbeacb7bcfc2f4908e60a50a3cfe4a6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3022b2720ff7d008f94be85858570cd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93042260b8d33fe16c99a5cd68fa71693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fa30998a73deefc61742561727b3d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de5302f9768a0ec6e9d921e4ebd8fe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be9aba0dcbf8c128b696dc31b91bdd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65e6497bae6e546ed1e2c7e13a25ed697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4733e943772288a8cb6cde0619fa703698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debc4881f64d6f06ac2121d934d265c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f992ec127022bddd32c7683637a336700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f521377cd8319f4a67ab9016be7c5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2589707996f491ca32d04739d6982702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c5ee1cab40bf262f98f1573e10bd1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110366db8bbb6a2682f239fa3f491c17704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea571db21d662039a8da620a2dbdaa3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aaca66ee10b6e4e2b060b62c28dc71706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c19460fec899ee1787b05a72fcfc0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380921f96cd2834c744eaaec84ae0e4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4516726ad975f4fbe162a934ab96248d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c8ac49b2e7a2fc0d605cbf5f21107710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558efa1dd0dfe2e4b45ce5a1015f197c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5b19fc2fb54521584f481f79aac66712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73edf4198bd360d19e14f28237f1ea713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c3985afbad9384da12ed4dc615822714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9623800f9e9d7a1a39505be3eef1ae8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb47814e453896ac3504b0939cc081716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec7a95d69382192207c92a2a414637717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27299a42c17739694401221ee71b0558718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1bf2de394d83336a777f4bc217aadb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc417ca609fcf8fda2e7850357039e2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231fce0d2d4af6fc20f14e57f3901b8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b780046bc5e63c81a9ea52c7ec223722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5c9aff0fa051f96125840afd9dc79723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654eb8ba359a6c93815348b47fb8af50724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b976609d33aae39b91b431a8db041725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e3a10fe11bb7e2e3d78d9967e9db1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb18ee4c785f47bd1e58b989c9038c8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb65baa1885a609eaf2666c1e09a21728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe61f8e64c6d7c701a39bd00ffe727729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98204e38e2a7be52032514e969ac25730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d23c8bd9a1e58d43b95b9e8070250b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be9dce62ba55eb798fc645e8262abb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322833a69c5da7ad0ce98163f7de225733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2f717d6023f291d4d2920d4b9a9ff734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b56563042cf6404a0c299d29b93da735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a94ac28789564b95b642cee35962c1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce044990d088eb02d651454d75e098b5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0758ef26483386709f6013437355e6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229fd92b7678a0f5ab35002f3d97fc9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8272986fc9ef53ee07acc706af9f730740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29648ec20a5877bd4a626271a1e8209741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e4ccbc93ea382b641f0d19212aa11742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b8f9d9fe1013c22bd45d49266e7b6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf73676f0837e173d8127924a6232a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd0c0f1fd171594ea18837d6dbf0fc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54121b28b20eefd6ad7198c86bd05597746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05a687f7c9e0407691a3c837362e07747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ce2dfce5b804b614437e77a199a1b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa8220231e34e3eac03cec9378a7cb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18368325c7682121f248a90b90d95b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c52081cef351b43519f990083f807751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af6e58646da3467e428f0c46c2aa9a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42ce457496808b2f9fa068ececb3a5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44655abd47bf49b75d32e300279e35fb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064810e6ca5c7b195d408b483ed99e1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bdf8b0e035bfb1aff12100db4274d0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526662965efb9f791aae144a75ab5ad757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d3c0facf4fd3703ea650915c57916758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d73fe5ac27735e3c3fb534a484138b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa78e6546ae6bac83fc5bb90cc9f567760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1c8fdb2171843dbb54f193d4accf7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554712b3072314dccf36a39a2125c76762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca361099b3d72880b46b73f5a891927e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0412b66b1d559107371a997bfd1be3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f171524a3b16c43250c9834e2e88de765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d82664527b16226376a0e3a28c79f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115d4ae7e93e47954ba803baea568d5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035776d1d70bc8aad71343f6cf9b550768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786e7886f7011f0665ec845fca7de02769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81722f247bed6ac2cd70ee542ed21610770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac19e7be945b9f08d9eb3ca1306613d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b751f5c3e5fe01f58b45d1635a345b8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8233ea7d0224f72bfc9b0685ca413773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83c5128b4b8dc57cbf642bc6c74395774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd5df68e5bc191fbfc775a2f328057775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237cbc47f05434a5cf8beb9af6af825776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c81e65e59dd8a7dfb2279762f6098777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59f42239c45ef6854a4d4142751b9d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f97c3a9ed7e7e2a22b0b977a1a71d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a9ec581df72292f2f074b5049599a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32183d1a1840fd2fcb82bd15703c9d2d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951edf391db24e2aef0648179c35ca74782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772c34c056ebb6fc18be4b1bb358c1d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a644c24b6b963c365b71b97d3646cbc784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e9d1335c9dba99c326b0779acda6c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ca37ad32abe48135e45cbf393e054786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994c687fa061dd14ec2f4d3d06cd3ff787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263b3e0ece4d636fc50e1893ba9f0bf788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8972ee37d7d451aab9d0e297868cfb789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14707fb5157ea590d3d9b5d610a3e8f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38def8210ce51f0a4862b1236a8dba30791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbe4532453e587c7a5c9c3ff2f2715792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ebdc326753d359f190f96ff22d4fa793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e1d9180ff7635b7f81349db6a8689794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49c379e09475480061b882f26e4197795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c069d374757ba22e8cf862c69cd40796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec54765e0fbaec737fc5af82a0a878797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f2110f2dbeabd9d3f8f1eddfe7c63798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaba4bae329173d26905d8a0f919e56799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdad63bcc5cdd9fcfccb8e23f1265f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5748cf19d1b017e46cf4961dddbd2535801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6cf3c9b0190f6a75c4afabfec8a3bc802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f56dc2b7cf4a560dd3e4149ed1c4d4803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b8cf21d7aeef48ae9c06d3e61030f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab8979252fd6a7384ec188a64cc7ff805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1e736bf570fc90557dbf6f7d33b58806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808a33371e159f800ca512ad3cd971b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849db5793399760ef4fcb413dcd2838808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f38af9a6b24439c770b1db2be8abc809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34383c610718e091000cc477e315e8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e31fce2238f315d0ac0a8d377fe31811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07aeb5e1784a0f7da79eaa22ddfb486812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3334a6f0bc22c6ede28c6eb68e06252813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f09b15daf0a852b8139201ceccf55d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e547b1617312f3690a35e46fd44ede815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e92c6746bd6101718f61fe076ecbc816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6618fd4864f2c079d3ca4131d695b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aabe7d5e9c11bb45712fb1c69bab98818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80337505202f6438a589f9530ce6339819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8303cb0c8bbf1d9129e0f07544da3e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a1b9a362c002cb331f94b014d8cd1821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f5781fc3109114ac531276ceefa0f822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757964658f31d48b04bc4750cb2f2e75823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3ee799eed6c894502855c7d712bfe824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008589798f34eba86875908c08a09f5b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca177448c2ae0bdabc2cbe128df405b6826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc25cf9b545487329292032186aa899827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5276b6df637eca4dacb185f13a663828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88baa2260f14fd80d1df60209a003b9829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8412990aa1c2b8983465c56bf627a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0db156923affb8ac2011cf4de2598d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d7adebcd176ca96c1ae2fd734b7a7832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff354a9bd28e4a4af832948173d7de5833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fef17e7e943390ff3279dd5396b4b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d628f9838868c1e48413cebe558e8835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0445a1877925f57c32c961212a9bd35836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088dbc9bc26ec3aa4a6c0072d4b7cf3837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd0fde8677228fcb929946a108d108838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcfc8b15b032e2c94b07a07f315480839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea399a0587360131644c35024ec895840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084152a07cc9aa7aefcab53167e74db841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b259f089ce6f3073fe0b0a4a80958842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901cb9f8843e7ab78fee975e1cbdde9c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a6783fe959735fc5b1a48f19e4299844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090a8866381a4ed3b9c6186546aba19845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99e11c753d3adf394cbff3c46792c3846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7dd433dba57e93c1a69b2925af033847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df0d3139b48956d1b73a31718ac1bd848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e4fc9375655683c596225ff069114849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4ea208296a0724a52c86c411ed4ee850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fe4c3e22146d1c2b269dad343e273851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd9359d949680bd5baa7cfbd475bd5852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc8498e6c27c5e4d8e8c035bdd06b0853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cb0ed9564772a18de3bdeac57094e854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086235bc0d426edf4f283efa558b667855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd812df67d7ea7becb4d883033b981856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8f27a388d0f16a73fa14e48526534857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebb9b497fc0e48ad4ebc0c998d1247858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190645056ab94b89ef4d401e998949c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1bd1f6ba95379df610146906539eb860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50303a37b891067f41663440765500861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903117f686091eb63553cbef0db4437c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980934f18fbd33dfd957a5ba2296f431863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42430bbae24b21dbddc0f79e3c993870864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc1d26dd05f5878c5d767d07ec2a1c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add82b2302bcdf40d19ccc085ac19b1866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ac6b5c7b7f782e06d53f85137a6a0867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3353a44be0b79b910541987c799f02868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96691ef56e1c5791128cee1ed7cff5fb869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d8ad6b1ce2fc581608ba8e60968d8870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e95892457f3b8876ea2cd1b48fc022871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb7b459e2c1d252b075bb6c194ba1a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddc48396b067f445ce051fc9e93b04873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f82d6df8e83dcd7d6c3041126aa84874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb73fcd48bea79bbafa202a847a8db875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b117cc8dd9318a6ddac549155856ea876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3f1781d298c5d85c565a3b4000ff4877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f31e7db71f81e382e70f226f280b7878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc564b08a9f9b0cd8009591906426c96879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf40b651f4a2ee20c42b6937e5a6eb880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0516a004d1a05e2a00f36d0d879f8881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8f20aa05ef48444558f2c7c0b6c19882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec805fcfe06f6cb450efb2b3d7cf6c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68852b3e8f2aaf3bcef706eaa03aabb884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ce95460cbfd7daa1ed1f4d64d1604885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e37a7e42a6e88e0ec42a75d1b542a886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3797122477bab6b774c95ebf225699887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d91b2d76c87f3b299b62c4d6e3cbd7888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819c89f7f70fa0d79151c3485855ba3889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf584227803fcfd1037bb556a5554b890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118a4729391d51465a7ffa1f6759258891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24598bac4a54e939692fe9c80762e9c6892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773574a463bc6392ca59aca0825418bf893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291aa322c013483a534ede5027c7775894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858626b1532d56c1bd70663e387447ed895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647d493d727366d550f86efc331a822896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0021b1f03f6a48be6dd3c70f9e6800897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9e686f42db646c72fad86d4b34804898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65423c7ce0bea9479a3eb0b3c502cf899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cbd5109f628bf5c7e36a28ddac66e900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae1c40a93e5f82a5c693228bd02d2c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87643d68794adf092226fa685d89e2b5902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8946fa729c4c92ac0246aac711502903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a4c931fc996080fd422d1d45af7af904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff489bf9c36903c082df6688199960c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac677e0c792be671465c4e77d4499cd7906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e215d74bae14770f350c4f32befee69907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1d5c4e395860c72815efd8602d307908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b068f6ed1668cd7cc48c6e9b7deaa66909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d80b76f20efde88dab0bcd04c7d07d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5fb326edab4da0d0058dedc8f617f911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602fba78222fe94c62d6a6d22c16bbe912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d95e96b9bc18692e0796cb0b8e2f3913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44550d3d8607c7be8f0dc8d1134d1c8914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b44d4ed2b2338ae9b40bee8a9d926915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c091a48fa95d49cf54d0f338be8ac3916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1ca9faf60914c38f2582361f56c4d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26c0b99caa16430937a4d2504f4560918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67274ef52dd7a6400ef9930dff5d5f11919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26720e3bbe5ac0b78d1c53028472aefa920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940a2136eb574d5485b0851ef214346921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7282d4c37340c912547ae28bd903153922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6cc98adbbe3560c9e2386cc622977923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998712cda32cfc11350b50245f9f2a03924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae259ea196e625265d06c016419558925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1b26bbc5dd18373a0203cceb6b2cd926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004c73613e826ec650251b54c2313dd927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27960e5c469516cc94cb06ea3e32a9928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbcdaedbf1316623e332262d59a60df929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb728492d0fae738963d72124d99042930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ede69f0d6ab706dbd008afddeb980e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423153a6e9b9a9eb1a639ee49a4b238932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379e362a204408a6a49d408c3de2ade933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33408ccb5a48e0312a4b57775add093c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86e0f1ae628c1cd753fca2a082b1c9935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9e5545d7d98921996962703f7769e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae275e4e90d4e3a680f642cb754a7c10937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea6a9bfa74407a5e7daf62dc9ec7d6938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a07126f044e0d562ada51e9b82f48939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c0f17a510defe6c76772c32201e59940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8f702557cd20da01ab1d7955c41fe941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca95e749f216e4d467e2c78f475e384942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e8d3959db73f0fd3047d7e0409c7c943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71e94404feb2c4f0b8f3de2959033c944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfba22f5897c89ebda5d6fbd51629be945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858da8d1c2d9097e75d59792a3417668946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee853ec40df66d9277b2a38eec26bc2947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489b81220d6af24647a1204035193b0948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00728b2d78c97c65eec2c5eea3e5ebd2949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316e4dfbc6121b28043cf58bc59cce9950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472a87a41cf6aac6f597e2f73a738ae951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1659cb6a60475c46414f839af04f4cf952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c485ff8035e846c8ddd29c1f6c4cbc8953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c66e63540d2188032ea1676c882dc8954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19eb4dda4cf175451691789e7f1fde3955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725017d8972e7b013988578645a4f485956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d1eecaa7a53e9d2af102718f0a5ef957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c455c35bc70edca05bacf271c354bd3958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbcbefc1b19a0fe76ccbd5f06efa18959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdf6d1b4c9671b5d27ee41bb2cb20b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf87c02dd4294456e491573e6a8945f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35dd8f743d5ae8818b5affc1823c557962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f9ee561521e23448760d1b7bf8e8f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f1fb1109ac90900ba2ac4480f4a38964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab772e07572a13f6040ddade0a6fbd11965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb229e69c09e915f95cd56e43406daf966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649c0ff0dc0655f1a1054fc7d27eac9967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda37126310b3a5d13d19f709466c59968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3945e350eb864b76b283b998a9666c969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b887b7e56361c8c7d6c90dcfe1a2a970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6342bf81b25b6502781df65fc0862d3971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222df1527361c0472be83e646fb0c3d972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95432dbb71ee2f970ece6de4ed1af0ad973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c56c386b2275195e3397b72c44e1e1974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7b5e6d5466bb43975de9a0ff6bfc8975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf56d2cd7352a4e794751833698399976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f118525aed26fb87f2946a5fd7e238a977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178b67f4d100dc736cb2066b4f77c12978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b722cfb6535e555136e2bc7a1746ab7979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ce790ad34096d75ed6174ba15c3be980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce7288a51acbe8bbd338db2aab4455981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42fe5ccfd209381eb283871d4dbc5e982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c49398bef1cb0610c276cd7559329983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0cbfc6eb16635779fd11ebbb6dda4984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96718c9ee79dc247490a4dd14b0b65b985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bda12e3fc0302729c67e7e20a1d39d986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149abd824eea7e53780c6ecee88c9589987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0b4f22c22af8c77b9b66054387e1e988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ada97e8fe6861553a4e4d9d391a99989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7d220fd888d68049ba59f30e56415990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d44fd0ce1676228b092c0ad44440e991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da47b3dba06a0158e1f33cfa64ae798992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45d755112bc394a0619e143976ea25993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10219385a6c1f05463c6384592c339a1994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4aac1b88a179ccb8beb35434a17c7995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e71d7f8433d3c7be02fa4d1846bc18996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28de89ce00cc9dbf005b4a8c28c7b3b997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aafb97ffe2a7bf1e026e5d4aac916d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8eb7019d48a042243f4bb32c69f3a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89175d27f45d58bd88431ae86d39893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa881f1d35e34027754660f4e214824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bd96418d9daad07cb35008bc67d2c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d7d175c87c9f7828a2719777b69ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223a73e75d5e1809444e979b6c94c857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063182f930bba9795c79bc1e09b720d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb8291733411d1dba4eda06015a0959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15dd485ef05e04b578a7b46553bb8f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6ad54e29ee8bde0ac4ebc2f4e926c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ffc17774a52aeecc74e4cce01a652212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967a9c7755d63917dacdd0960b43b7613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef87285d9d3ab0779300750bd08b5314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395251aa30ba84c773d084b41fd87d615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241dae5a3ed1e65c9d9160121797f3016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e21ff6d283d7243438a8b28bddcbc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74917a5cba3b23183b271d27994f297618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36b2c808be680f5e5b3225927f756719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df6ea0da8837b0305382266f3e264520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742911743f6cfb5bc0a970d8ca2b8f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8ead46294be6bdf888b00d837014f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881407ec0e69511da3b40409d653fc2123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2b02dc7fd5e62664e0f038fb5714924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d91f72ea1b9b1dc29b6d5f370386f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b2e23ced2d6257bc43a5f55dbf2f026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609dff70bcc7bc3d96f27eae12b743c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc13bae4105b461840cd241978371928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29ac59e55b96c41cbdc853ca7f8cb729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb4816425fd59b80913edb8bd44cca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9009866882b0ca3e881da1e75a5fda31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2267478f6d782750c922fb9a5e00e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3f19cdcd6f61409bae83e5f2fc31633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fbe8c22f7c4546e2a22498612ea0034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b2c4f86aef39c568594fefc04de4d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7105a5190c18911ac755322bfa5c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a77135d4e26be2babeed8b8d0c19037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd48b092668793360dbe1494d4197838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23591ad592ef481c3d711cba87b4d4b039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f823549ca6e5934a6c2f1d648cd24e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc4054cf187617efada3125a2e2b3341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a033774e2caaf0265fec5e76e5e820a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d408161c737e066732dbfecebc85a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf282cba3f06e510c01708ac34c9b51344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a0d28d3b699471a3cca884409342745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50359fe8e7539b559db5edf15e87d21046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9cc75ff2dc9a79681b21426c16d7e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f168ffc0503dbda19aa97ed80c12c3e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454cd27be5ce41b2ceba0efa34399f049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600cb66ce562e66ea1b94c9cb31df22d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d154379a1ccca3d827818c1e72a14651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da6097e7db158b5cc05588eab8476252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5178bd85eee39993a4bbdbf8f35ae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075722a3bb2eb9cf3c7bd875dfacc74154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327066ae79e574f1571f8e5b64578f155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587ed8eb654802710ccfc6a002d182856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc3d662bcb183716d7a3a016ded3e257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7a6244cfd70acceaba4c1f40044ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa33fbf4de0b6d14fac61a4490092559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadffcecfb10552ca40bba22b502192f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f576d702927252f319fdd301c118861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2045e95e7b27d17f8a7754f5216a5f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f05502613da7b88357236f8d4b8eb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4cfe9938cb03a7cdc67deae8a783e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f785e8b698018a076e8da85c3553765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf57dff26257b8d0811bff2508db5df66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9bb5b6ae924d58ed79eb289fe3577367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8a400b632efa035e1fc80bafd5b7d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff0b2ff18d22a61a087003ee15dbed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b527e1ccaf0a6bf5813730af62ee4970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecff417b2dd24ede7d54e101f16e8e471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367caf3bbd5dbb5e9b552c536e5cdf072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a13832d143bbbf2914c662f62fa2b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bab1885f24b64ad3d9b862e410e4274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee45a1043c820ba96bda53a5531421075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb2886a1fb764eb98cb42f2711375b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a9d3f4363e60fe876ec882d59a47b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2215766df9a37d4009cd5ff0a5de8c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e4054eaaaf27e9270096f293b79a979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03f5105782f8143b29c0500cde89d580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e24623c137809b0d0d61d72c19c1c881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c34b566b419df67b3ea4bb799b80482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c629f734324179035804b32b9746583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b836af478be293966cba8385dfd876a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b2a1091d12ecf8ceb90df853aa72285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403b12ddf3b73d10e46ffebf29f239886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be4f27e5753473a22d6d3ffe1f3bc687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db87345582cdb0a7514b79f8d41b3d088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80127fe149755067fbf1ec9b7d00b789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217d95bc184ca422febf9ce7d12b19c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f8336a69315152110cf28f8db8d1991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f6bcad103773686d504a06ddefd6292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f582834651bea78b17b92ffeb8b49e493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c3d1408bcb9c03913a226dd2e4f4894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1302e1259e6f1f4586d71273912f92295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8579a61bdd13f2ebf97dbb53f781ae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19969d77790e29546e546ee242bce13597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233cf54dd7c61594cdefce65024ae9e698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36143885c4a19ee43cb7a280164188999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61de1ea08a990fceccc5622ebab710100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d35a1914d27a25df9f5144525cf63101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e0c01eea3c63361fada726664bb8c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab88e97b23ad243c968c29ab36ab25103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c74a82290e495f56bdd2dff86e92e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4307249f3bb4096d3d3c5a6eac8b2e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb479aba4c11b200d5306f4214b87c4b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e91cd47b3ab9b98ebf534dd030d9c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432ab1b7bd0858a1b7ec01987f2cf44108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623ce377f10e46b0d9a4a04cb819d48109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c2b9254e7d9938cbd77cdeb795c1c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c3e754768f90e0db0c3ae6851e26c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b90fedeb7ac4e2181df7d14dc4008112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e33a7a981108d9f453f4eccfbe3e7c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dda445f5e442869a9e1dd54f032cf8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e94f293dd05c4b493740f61fe0608115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fc67c0c5bddda802d626023465a49116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e234a8d4d40543bd77400b7fa902adc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600da69e1179f55ffa15e99e237ecfae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30d4466aaa0329683b432ac7b5f680119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5fe77b59e615245e228937860375c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3ed7275435c90e42f94bc62ce6761121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752001e081b8206fb31e313a0f363a20122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f945ad5b288ad3231c725b298d3467123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa001ab2ba2fa90bb7b8735a4c68e5d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e439ce68fb0e23db178fcd66555906125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9af1e83afda14eebd19572ab2a29fd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadef123670ebf8778b6d23526862604127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e67769baafbb1b5a2a696d14aaa85f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9cdbb7eb86623f03512ef56a129d7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174043a952bc2bfb7825e4c7fb3bb88130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5a214d94fc73100c05d6d19155499131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807453d665f983e289e1f1823658611132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a98797431114d1a160899b7b2fa45133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcc074cc6c0ddbd0406f3c15a509fb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d1a1a8b30505ee900d1ad4800cafa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110de07add81c5975754a5d558d058f0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6b55d06d50d61056bdd75d879a8b2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad32e3847ffde423ed0f8edf4b7bf0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727a2e228a6b5e9b021ae0850907134139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc774b8d4a00618cb8c4c59388875088140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2608d1f53844fd49e630c3df35f15141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42669c510e00e2d88fbe5fd9a72af826142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d3743ac53663b3515381eb7eadffc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebccab78ca88c734c274386c1a43ea80144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45996af0d6ae7c4df00b1fed84b7356145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56be3127d5b78f4af0f511b1382df28146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f201b69a11cd568b8dcbe3394fed9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59c9f92ab36ef55ab0bc1d783877c2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e3cb7a2e71ecb2d08a5a18773a09a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22560c12ea98d83f0ad90d2d95705958150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d73fd46c09645fbbdca48364a60ab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33130df0851728235af04d74c6eb36d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99db2da8a288c4272c7720a0cf3656153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b0aaaf8d8d1d4e91905bcbb8a76cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8bdcd33ca34d7d2ef057cd1f8689ce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc13adab9ddf75fefd6ce758e2084c0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a14955813324120468287fb737deb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f6ed45eb5610fbdddc5eda2ef9b0c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ce4aa4d7af2a5cc2b22c26d769ca9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c261107d17701c6dafedb1f431dd948160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a153ad4e726def9c3d88299feff7bf4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e05cf67a6bb881b2e91fb0cfa0df20162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762729609171756b24880e0be104e1e8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fb27032c80277fec96dbcd08b76e0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201904abd8a34f8a624322b33d15ffc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fc04991f50324fd454fa86c02b807166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9f92cf81021068aa9153aa9efce49167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3123fe87e590e65d82030ec6372570168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102b6d89c565345bf89caa411383d03169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804bc4252112457c8e036015bd46f8a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641b5213818f3c502613cadb8164b93171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5712a75e00531c2c221be32ddbce148172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74cc5648f8301b762e4d218717d9df173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86cf3aa9b2f67ee11dcd15c6ca536f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea329efe4b0926e4f253ccc8acebd6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d54f00f58a78826f6849bf212ee00176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523985dcd8ec56a86089706f80c9252177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd28298d842029b75ef2b0932a98595178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96894fad5e001e65c7ee4bbc7bf35492179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a7e8ea504709419053631c5257414180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c90d581584875099a44c1609e1b88181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40d92279567bd6e7c225febf6f4cde182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1f76cbec3fbcbea383e778888195b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89709dfe76c431aeb291f9e2e7b4b180184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b50127e04afe583d0720ee2c14f21185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142de4321619e8fd2548f4508b05803186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a19c2a156edfe984e14db680a3061187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa61fa20640e81b62b95cebff0c5868188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69dfa319199354c4ac80f72472ce1ef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4386e259f2d0bd4818a4fbeaf87332d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f454caaca2fded9f7f31d3e1061c2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dee7f8563ee3d25ad65ce8ad0547e5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4a866ecefd2b762913e922df03053193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83aa822cfb14ab8460ca060f52e533d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406b7bef1e562484d56d6caa520fbc3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76977df9d6ed4f75e1c834049b531edc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db270cdc8ed93de3f810afb65edaab26197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e720bba982ce7204123844e9baa5a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bceaac651e3b2b72617bec30bdd0a9a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c71a861b9cd652f7de954ab3c390da200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f93986cc8aafbb2316e12a193f204d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865b9dfc75451f67ad16e95ce6d6853202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241aec74150800d96dd85a0d787ce753203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eaa9ec1f6363e65275d52f7bd31430204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abc0c93ac7e22cff9ba1d5e39f1a87205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb80972c5a79de2f78ac52a33f12a16206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a113bf906b91559c78ad78fee98df6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3390fbf933e003737e90ce7edff47208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cefd33c83f309092b56f81b594bc42209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923f077983330fc363d9461ff37d30e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29726852f36b9266a75c100196fbd6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67221d98df68c20bc37f875676d4aedd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db35c448063eec5ae05292ca30741f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc0894b6a814e37082955141cd8c62214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567e6ad83ed749bb53f4f6b1df31f48215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d109c2e0b0718e98a0b16b88e5ea7c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59943e00940c6ba4bf297c8346ba5b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbc82ae1254529db053cd50877ae87218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481d9e4d7095611c7991dd682a3a222219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37b483add15e44fc3372358841fbc0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e618a1f73690c989c1374f951d4f25221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffaab4ae3e9f552baaac41216571f7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa232f958f237d7039e292171f5d3ee5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811f22ac3985571cfac8103456e0a9e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16abf429322b10b1868719e092cdae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee64042f86ba33ffafe4bb491f22ee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45651fefdec69a3f0f4736f0343874227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e389050938f838331faaa7161c4710a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361c571eafb86d282cd7b1b1cd6f656229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb3efc85159cebb34912d0be403f1a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfaabea6091ce4f60ad3a5211e1ac0b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf3b6e3b092eaa1600cb81f9e4fca2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05248805ca7ce8e7c706b964c05c55233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907bafb7f1e5518563c75a7eeaea230234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b026ad5a4f5d951214c38310a80893d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98bd41c3e0e288830c1eec31be5ae2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d74be9fa28d10fc33a6908ab799fd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd92391338ec7848bf4fd27da79f2f7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd1c9a1552e80e1636eda92ea60b23239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92c1f743e77da93aad6cd56fbc78c1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3426a86d4399e5ea5a55d803b630c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca31c9b8a80ffbe0714ca0fc8be74c6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24f01f3b0f55ec64a2cf14e25392e6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a1fefa95e8e5b756d5200f9ca6cb4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14faeb7dfcfe34b59354c91b5c71714f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ac536f6147160fedb170b604c9796246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541f0d5afe0345d62d7e2bdd64f6b77247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b4bf085fdffbfd027b3cced30e522248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11faa7c8993ffce8c18f18dbced436f1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ae4013a10b95c7e69b9c85404676d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b4c8d65fdd633eacd881afa221579251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5caed9763f5c1cfa6b9a4c5b0dd5bd6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3785a5613585499ee9008e0e0d224253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506967df3e17227faa1156d8ec1b9ecb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fcaf2219a0a1cb941dc7c3575fb8b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2c59ff441ef8a0385ff6fc2d16578256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6528c75f4e4c2831960c01f9d9cb65257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8b599be6bd5c1ad9c89773b8f72fd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11f0011423ba38058f4a0643c12517259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd70c3cb41d5fccc4ed997584b6141260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c8860facad4eb688006dbe4e7fe0e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3265853f3dda554fe104b11726a097e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb244f481e26b777b7cbaaeb9cfd09263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3e836af7822ec4743ba357a9a9c81264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68066bec773a209ffe8c89427d29c64d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7412d8ca8ee5263d4d3c7b014087555266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935deeb9fb87bcadacfd0134399d42d1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875624b62ae975332e55c58549f80fa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c7bc25280004657bf2b85a786b3ed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90b4d1ed30f7eec6f8ba080b20a31d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2852121d063b5b8317d0905ed13fd9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a73efbfca13aa836c06fe6c68d9397272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec221214eed694cf502a71980be5e5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf13ef54f4fce8f659d1c31b0c1d74274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52358ad4664c5bbd119b4e28199fe94b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99336d3aad55ae3c7ebfd50afa827eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a75b2b616b958319a7f6d803af4f0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0455981daced5916b061f42ab89fd16278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad30476c9b2e74ed0e3cdb33de2b796279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc17dc27ab8e874a12a3da0f9d6161280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729e8c2c97856ef23daecd8b52920ca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32c3d42ee6d7e24a63d6209a89cb74282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324b8854ed108d694aff40eeb67f849283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a194b49ab8bc530fb8d7ec0e36d1a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80b9ee2864b63ef97762318f086127285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1460d4f3c726353d0f66cdc042644286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae0d69045d56582a7ba537a7b8268c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d154ee9a04e9cbd2914f33ffbd4d16e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda6ae1083fe191ba060a9e07a00aba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b25b819fd2b2439efb30dec09c7ea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4297d1764a601ed8de84699930b801291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840cbf88e8ceebd7c53c2ebe78b9e73292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056cc091f4695dfd15428daa65b2735293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6b369953e49081bb02e306777327e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba128d1242f01c427981aef71c5b192295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34544849751ca3b23b6a587e47d95af5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961b93e22eb1918e4510a8e33309c58297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd2111a81e08b43179f25f365eb7be298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acba1d149e9297411554bdd5024d52b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d285074bf85f07321b96eb3f718ed0d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde2abbd370c0006e218956d6b68a3b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe30ada7370f90c13d4dd4c21238740302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc7d6a47fc43906ed1c3df21268663303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88034c3f1e0ad56ec7586e8f19ad6bd4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b72b2624ccf03e2df4a1c0452b648305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59887524d6f5b821578baa795735b2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4eddc99012fdea8839d5fb4ad91aad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79c85505440c5350cbdfdebe69885e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998d801598c7ca0be84de2c558ade7a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2dfbbfccd93931e443239e2895ae0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5d650ae1315835b20c67dca6a122c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85faac0cc4497ae9aa34d5f4b69d6700312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a009a4eaf6ae53ea1102cda0ff5749313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee66b93f2b17b9d8e6f7b825ea6213314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487177677bcb0552a1f14044b73790eb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d7eef70115869a4f109eab81f88db316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9225d374a61887e85cedb4ae73088a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e43ac07f36949ae85cebe5f5e707da318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc2b4d2200c44fb32d2578aca83b58319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ba326341d41e48e654d03932cb702320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20228df9c8723dc94584647b545e451321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5acd320ddeff7b9cf2d6f9a499a937322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf69032351fa119fc44b588dc96e14b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303d98e9d0d04b90cf399430e8071d0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e535260f06d870e4fe1292f1d1f6777325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667821acc12b56fc08b396999c0faff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ecfd20312128f35c68af985ad2359327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530757a20e843bdd77ba81c312b8195328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195ee9f645f6760d40e6fb1c4107c06329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c70d08f838c4de379f4daacb648f2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb999acbb2fd2b2c8234ae91116122e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852c7499d4586fa349803456753987f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4db7ac820dab22b60dd68898ac505c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472b1005769b70fa3167fe23d182c9a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb767a618f152d797b7960fbf3499a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1bb2133f4c1de2114d68a521eaa39336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e4b68777f0e6461131613a2d84bc8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b66a071896fd5ceebcf4357a5fb204338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72249462b6a7cb1490cdfb3de6ca95339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0aa4cc1dbb5a0af8378f115131bef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c59705857890c3018c91246e31fddd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a04779d9e852b555fb4627ba2cc751342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc9bae6da24b48a27765cfed5b699c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c422a95e4e914b02a1a29098c1f2965344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2306bfd14008804bb5542de2be5320d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5ff0c6c27946ecb180d92d47bdac2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e18071dc74364220716224a5e0c9e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bae55c6a7978d01d31243ad4c46c3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e7cd7ab50aee299dfe955b2381921349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c36261883e3ec4131877a512766c0c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a89978288762a9d5d8336144a0768e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c20e0ec8e197e2a302bbed68cf53f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd4dd066ece811661d6f5383f6cf2b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1e8e0eead329f9cb4d02ade119cee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a7330bfe8d9323e2c03ce844bebc7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463c2068b4f5bf813f776cb90019c98356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e084d35dbe704f7fc7fc54a3d883c07357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05cdffd0435041ee84dd7b76ae9a08358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc26bcc51c52b1a42ccdbea4591430359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3135f4d990948dcae458d882189718360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9e59a0866919ba05df5adb5bdd147361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56607f6bda48e83a5ab33f1272da7e9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c21b18cb7163f8dffe4f53e2f8e72363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3be9614956f2624b0898f72786e4a1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720052ff9b720a6d02b8228df85b92fe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31d9c26241a28df1c0aa7120249868366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d85a7fe4cb6d586d2b79bd21b4b25367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179cf30ee616a9cf2e426e8e83a023e2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50d915ebd1eb9b5e54b991ef6f64f0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9349380698cf92544fad275bd160b99370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d544335e6f97d5361da303ef6fbc09b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe484dfe35ba43955f64eb04e87a5b1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d001cd85adabb6709062b7cde07c193373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254cda086c1572609a31d57d92e56d4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bbd3553b7d61b39f2f89c08610ba3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba269040e3721d070e7b72365b31cf96376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dee42f351f247fb7c406eb10df0c37377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19a7a573e6fb42c2bf6488d4987580378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41275205085c78844b19e3d8f086e61379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f941068a0c419517ce243a9b1e9ca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947493b0e141e0d58181588feb5768af381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6d677b7bb25f93e4e3c54961def94382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267bed02ad0cdc9bf5e34f8fe49d416383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9784874a441d3ec57b2a4f772c38d13384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0112076c5bc53d5a59cfec981eaf5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3927e7a780df8701e80b26717146d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74aa7421c938448e31797a2f71cb41a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25840c72b418550d9a6590aca5398db6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e869617672922745ec514767c8a4ee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde1ea780e99c6d6b725b9964c52bc2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6902357621cfec5793de1841530121391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433fede9440efca8ba1846ad82ad4bf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620069bc98ae77712f2084b3b248ed05393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62518042544db7ef29ec2afcf1bee747394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577e0c8b8c26b8af3a037949299da95395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2933c8ed175745496b88bcca5569ae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b653011ae76dad2f829d17ac1f0884d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e22fe55a0bb94e4cd991c58bcd7fd2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2a9fdc420bb3a4e4f300cdf1cfabc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbd6d60c06d33c2a06e8e0b86e7d0c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9de1146e8de30f3fbc0ebebacbd66401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1582a7e2ee6b30c3d3e7349ee9f83b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078a49d0ee9d1e9ac7786f6a202f2dd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf5da9699d82525c4661a34477d795404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91988eac1d39bb61e0b8fb8e5406b7f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85e87f528efc2c95abb8fe005198b1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32378b64b8eb8d008b9689103f53d4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187a7c1759c7c6fd655101cf37da158408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c9164af601a7af82b19c2b80e0f55409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fdc8356683c42accffcc84e673638410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119cb1af2fcb0de621411f8d7204186411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db1d4d64dd79c697c9fbff1c7ce6c1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5449426108757b38f52f8e8cd7ba652413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67deb0189226dbd3a5558d61c3a9ffaf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a839782f482fcb73614d26d403afa0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c158cc505f07b5a077d6553d05a53416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ead75829d793432a8686d3f0578c9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a21647def79147e57a8ce0aaea97f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01bc91d4e85540c511ff2c5b7ac8826419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e37528e717524dd3b8c3d57ab33a3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a31a8a9dbf7fe2a44c8062acd5bf58421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3cbb641545672897c570653e0e3c9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773be45ff7a0caf958fbcce27ab2446423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0ec490dc53e3b897b1e48f3eada10424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6ca0e26797ecbd377a3d5d6e72159425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8523df751a5cff7e9686480f705ea89426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c014385208a72b3a8d25e4e1c9187427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c788a76f7734f1bfff0c844fcbd616d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e437f5c7686938833676f5e5347530429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a447bc5f5b6b07dc68fc3fbb74901e7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7abbb3f780bbc0935cfa90b7b4bd45431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80ed432c3b38614b5d075e941366c5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2154cdfbcf34eafd06c021298d540433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19ab20323892e56d88b29829e842fc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa488118e34a1a4662d663d53dd651435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4fe14226184f74124f3471d0bfff5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf41c89d9cc78c4ec597c1307118be437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281a7e6b6ea34a9e81ed3efc16e011b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f14b8ea1863ff041cd3032149cad45439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf697ef8b8a841a43081e8b17b99454d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36683634bde73228f509b38ca39550d1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316128eba9e654cf70f602facf4c0f50442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a50b3f1ac7bf9049c0afafbc93ec1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1608dd1aa7319a4b2353102db3257444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a28ecb786c2b1a2f8b7beec84b7fd9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3889a00ffb00a96158eef815cef94446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc9bc462e8b0ef20eb20be33bb9252447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd03e6c4948729fa432040c25539b34448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d8de077fa99b0272eef60eee30c7c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaafda9be4cf53cb2d32824219d49eb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f862d76c49e0d50b889d924607293451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c194eacffddd13fa719d422ee1373c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d29e575f93fd1dc167efde4424b924453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57648d8db2703a5954e0f0cf1b0d9d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ddfb2cbef34e531240180e56f552a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01f67d21d55644d1b5de800e16cccc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31ef277b1667791246a4c9579fc1ab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b539572d589e4eb67b8cc43238f2a3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542bfe853f456a8756dd7f9fddbc396459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9738ff386d30223b7c95638860b403460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898db25d84391f27b15bc0bfe9f849f2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f878e2c37600af2270dfba037fe35462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97b16f2a8517ae9e00fe5a6b328788463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bbab38d3a3302d77b18a48e6079f4b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a74ff93b93c6499c7b8f12826a9b7c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5dff5c798aa8aea0afcce351028a4a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665435eacfb1df730bf417684183a49b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091192a6d6251bc27b3264f4cfb8922468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914d9e3129fe1bab41b479db8d973de469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14c5f0ee5fad52203e7271757134c1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518aaafe1fc4ca6ddf60c0c7145d7279471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6febadad764fb54b9c0ff6acb39613472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9e68f9af2c1f5d49fc4980549c688473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d756a4f4b86820fcba9e0faf340a846474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84859c3b17fbbd50e6ab78ce1cd08623475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2d96544ab710592e3344d8a179160476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e355a027ee2632aa5f4291d4f42155477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d40c8d8e7855caf8bc6442ca9821c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1f5cd7211d1b2890c53b61c59d895479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f05367c95d524714c48e0d0bc70f95480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeecf6c175e42d12ad0fa95343c4a00481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c27bd794b2e1a0c7b0fce76f9dbba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147b54612e14a8a02c194e3166f17cf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052246881471feb16312f7ef8f2767c4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c39b25ff6d77e94084884caa2841b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ac12cd97616b8cffd846a92d7ff9a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c3861ef2377f20a0cf1c7d1ae30d7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad6f23d48a457973adb3de5ceb3bcf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5b7d5d89a87f584544f9147536273489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44d58616b6f080cf1e7482500e23c3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d06baff3e8cd30d67a1a54078e0a89491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8119cbaa0ba1c798ed3c255fbd769de492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623e3d6cc8a41010f55dcc60a5a623a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa17c709ef58d7c0169bab04cf025f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f354885d640b18c5e9d683b6fa10fb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76778855b5619e9b6d0cc736db8693f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da66cf6eefcc9cd6dc960acf2516d39497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebce60a44b49240eba8324ad6eeaee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2976b17ac15869d54915a1bc48387c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467e420ae45513536b219ab32e66a1f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa7356431dbb82836f74baccdd06b2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860768ff43124e48de9c09cf7fb9b4c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c334253ff0e5f273fddd6c7a53e4ecd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24d39d394e6a33cbd9978d7e3a345d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d84be08f369c44c0f275e968d7c1cd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b77f45a9ca45bb688880702707435506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9293f767123b3a5f6607e53a2b80a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75a99ae10a5b5ab127cf4797772240508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300d4fc123a4c285953126bbca6ca66509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ad2a97b17547ddcc186616d965acf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d6a822571ecaf7f15f318dd44eb49511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f5021769d05a7f88e7328ab6ab6a6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab9e4e17425ed106feebd1821f3304513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502ea84b83487a6962b7ffe98db4d79514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f682e9d1af8cba86d1135f66bbc8b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897af0967a692f6200d5e1518879bac516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b6e259e9301908c6dba87823db185517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e1d29533efff85a210b10a2d8da09518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71360ea0e6bdb92bb99fb7e009bb1d92519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e1c29b0c43147c78778bb62d411ca520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd866762a99fc6efa2385c84ba2f1ee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c0839322125f923e62e387f516835522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a7b80e74638e8cbb5cb9a45ac40a5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67849e1434c0a7bff8f52bfebae6d9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d585fc6025a92d0df07b3364cdf81a3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d4b7ebad2941bb4f3bfbd039850b3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c7ee48c85950f364d4e8609611cdf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8e763efb733ea22b7f259fdb9d4b5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c1be58c6db309149ee3739b613376529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d2ce5dc5a9a417c9aa538ee327da4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c9c7c64bd374754d96f35ae9abb4e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c71ddac943e8115ba2bcce5d38f18532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354e8ea0a36fcd74316ebb74f5ce59d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3a4917e837aec847ea4aa190aa762534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb388caa858e889dc0db293d4d0f80535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcaf1b3d60f51ed4fbbc1549249fe7c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e32516a76af0e6335d011ae510e1d0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556df4f1b74874e7bf5f59fb95d84d21538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487a9bec4e374d25f049e83cb0499bb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4540162ce34d769dcb9050ed41ce271540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d00dbb75622def4b702173588ed97541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf881bcd719e59e715cb1f2da741e61b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623c00199341289ab0d79aa0aa5a8b4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11214dbf5625bef3da6c7e341a1482544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a047ef3d8591f91e54fd39d84d5182545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35357fdf46e1d9133f6002f4bba73e11546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2b976cc9550ee57468d06806967d4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80714463d60ebed535d4ef70422dd837548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394102421c4774e31ec32c8f4681e9a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35c364e2196b8afbc76f66b8fa65bd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392ea45d75da6cfc811fe484f3f5eb5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668061effc82df73cf75f36626d567f7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344bbbcf01eca3befdac8588d94dc94c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbb08f69d097ac07752edc8e9620d1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1cf8ab117f2a4a45d5dd05ced02c83555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433e77f01e58b9b1f3833c7fa25c522556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bb3c967ee3a7d8789d86243d91e55557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd46bcd221037dfadfa02c57b6fbb31558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79dcb8d7dca6308956d7784eef3db0a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130a5032db29d710b96e2aaa0e8f546560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffef1096483333d6ab0782fd12f3ba5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d867c299d518828190974f5dd2a49e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b827b48ef54b938b53e5e803e87bce563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe7b3feae820a8492eafc5d981469b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c2c95d23bf3d6e87890fb24a338f6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b033f5eec7a37a507de9fd36482ee4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611f9583d97818717d1b78d4d11c92f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae966982c81e5e1dd7c1ff7736b098568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406bc68ea17ff9ee8961cc4445b6f46569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea80a00132ccc760eb900755954122b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ba419c83dced1aca34f98986a5b23571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e4b288513f16abdb2712e825195a1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb924214e95015fbfac7151a3d6416573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76909081682280bd2fc565dceedd2fd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da28222fb2074375a26f573df50497575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d6c975a3ecec9d1fa55766f8b9992576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a346b389e9cbbefc34a3cbed95251f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84a85aaae6a84b44a3d7631d13a368578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce690ec3fe159d54424099b04af1f7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b37ae2b0ace8e5c7b74a00f5f3f49b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df37dcb906dcaafea3ad86423e22426581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481b6f1528785083dffb88b0545a7b2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90dd97a4c963a6e126757b38e4de57583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273955953be4d86f0f6c49bad30ddb7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170fcf046a88c9c376efccce186c2fb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32615979d7f639504248d0d8f3db8bf3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26714c37e5d5f9e9badf17bbbf3b83587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8c7467fe35adc32e0a9d7aff3a90b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b3aa85df4f649dbb780e70229abb8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0664716ee28dbcc2a9045f9fd3714590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c6f5a0394d8d318d046f64fad6009591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3b763ebdece15a13ecf7b3865b283592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b0a2e80e638409c393455d2004e35593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8dbfe0324d68966e6149c7dbd67e41594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8800ea29c712316a31aa0724b19e7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4ef7675c178a1dd17e1af6d2e2427596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb405a6ffc1b0d3f05233505d92cdd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e10f1dd9c60ba4a2de6d7a2480108598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40a37a121db66677c0600adcf164f9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ae5584108b1115301b8165477479b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe7a0b60173b64d8e531f845269cda601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a220c0732494bbee2ac91f68ae9a7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435db0caa00388b0da814653914d6ea2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8f06c4700c4b0c0c5a755e1612789604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c7c97d77e0381aed647690ba2e799605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832efedba516427e6b8893e821b0e55606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d7cf9a1f9f0ed32c3b572cf5ea6ad607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f8d3bb2214af75bd4ef66627fc8e3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60221b0a65e5d413b1d5fc41c294644609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db5e1d8d490cb315b172761ae65fdc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5299cdd607cff87087ddec27f3f52e5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7adbbcfd73d1be750e5cb7263beaa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98875d1f3732066935a0f3fda459076f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc354b19764439061419df3b62e9070d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb7b5167d4347fe2e84a4928aa3b90615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3bc111c3424026927fba6ec51bed6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9e5fe2ac861f5cf335bf45b66af99617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf65f74fc8954cbb2a6bb0144689f6f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33029955aed5395911ae1a7bc779fb5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c758f170ed66652a8033b46cd35db66620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8862a070b98e1a450b39745b2cb6fb8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e07afb34e996c12e1a2d417da19e2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0276c5f52138d8d5a65c99ad92d91c8c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92fefef6107fe7ba407fac99ce2b2ad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fa6f71d0c7e889cfa4685dca29228625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd0390eaf2c219e129b6e4acd1df0b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8f4b5a6d413f2d72be34527504ab5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c14457a7007615275607a47c399b27628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa5abf3e41a78b0bec42490d885167629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d4480f48bb021b6a3ccfd72ceca20630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0f5c286347aa0ac970e7a73e72204631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ecd1086bafb4b5222e95112103d139632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99ec4dc8c30db19a4682e037f03f44633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00480b9cb9ade2d2876b1986ad71b98b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88af9ceaa98e4e23c40929e803ac482635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0a1b688a221e0a2752cd5eeb8bd9e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4119a987497ce7780a6871293331b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f3683af75b837d4300cfc2d106c20638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa4113ac8485d2dbe5cf48f9aeb8fa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81df835f7c67e7c97942b1b61d078bf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248fe57425be4684db66a8adcc3723f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909abe8b1bb532731f8c09332d31c122642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149ed423aed91ce1f9968619e5ae41a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e943bb5fe7a7a6b8f8023fe80ecc759644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78adbfa7f28aca412076f0ccb2d9a0a5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34dd732c712e6c505d819d75f9762e3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06db937ec4af5f3e7ad4585e3766843647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a4cb2e881a4b8c8e628aa04bd73e5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e91e1c19bf06351f53b74b5be4048649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f327ac9279d26322659a6f794ccc33650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe03ea77da09b5497e457b3618b83fc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee9f5f28d9669f604d284b48cd89ec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1571d09b14f239cd177ea27d75a0b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8150fdb552912aa062ab131d254d5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591b1159bb543e6d5a1c673c4db06a8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75da587ba1ba0c4aaf9dac821f8ea6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f1933d92ac47c8140e56176a26894657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc852dab924fe1912aa05c822138f5e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95474ffafa7cc1160542227c56c2c3d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3061da8b2387ea379ae955c46b303c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2426359837a03bf7e809954d8114a1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810ea3170b1b07d9721f73ddf5b690c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061856c132047334a7ba8fab16b6771d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf3d875e8204106dba14d410a8cd5f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d8fe6ec65d930ebf8aed8bc5b2ab0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6e473ab2d765dae33b91798771b90666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e3905490f43d2024ef47539c57c13667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6923470135d50c2bde6d3738af8a216668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78327d6a3c784fafb8980a9b45db828a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f85da2b455dc4c1c0e801af7c14c13670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0bf87ad80c55c92306ae14b69ab82671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fad48e9ccc649ddfa97e5203a0959672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df53f27f19d7a4a740c1e22a4885fd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd701c6208f9d2dd3deb80c8b5234d8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512a8b3c34079ffd81746fa9322894b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06f5e7183eb9e0561beec22f3bc4a1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64aaaba7f0612113691e1eab06c3dc0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d6f27d33b1edb53d305f183b24e51678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e35dc64ba42d3a32c3bd317b137e15679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0fa5c1b92614149ad6ae9db2cad9a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d56b12beafb6ba1e504e88af1ac7bb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f5e3f95c59e215b3f26e18ceb2fb6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad5df662bf2d83bdb8e50fc7642fec683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e52b0dca0e7ec758afc4852820c45684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7046002a7e09bf27295968a7ec9171685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f072edc52914e799bfbcefe724dda686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c231c137d3e05d0c68f1a853dd549ac687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773f6cf418f4d138802589467a72cb7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e668bbcb6410da522a014ef187d593689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33757215cedda770651d5f9d854e83690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f51da5982b89042d6d46d1c5f2c8b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ed592fcb5c431aa15acfcc46150c3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3e1398eeb2bf79631dfa4756bf89a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb14fd9da06eafe90986b6802ece8f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55058897df154dbbe4275f954b83149695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3e17381c34d44db7c9b6a94f52bd6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b83157e721131802a326524119da7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe37bbc9fab756cb3a24e38b8793ecf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b571bcc9ffcb5ea316fe344012447d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25ff911445417ff803a693b9966f69700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839387efba43190065f509bd81ec939701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357e2cb637aaaded31126d10de0ffa8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04e6dc17ae7518c3aebd3065ebaa0c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d08f8d2cdaf6aa73c5f3443b826d5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be30dbe7a8260646cd80d708a8dd4e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aff37063c04481253005d043009aeb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656115360d07a3c7f9973e925808991707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22bc2354ba1d9800daf2834b50da7a2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90e64fd05759093a5b757ab2914f4e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55319bcf8c95cda0006769aa01955adf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f33c6132c179a118e03c1878cc5f6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2909a9de29837380c514ff1c5f4359712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e5399c0e7151c41f68d4270473ac4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e0ffd7648daed2e1b57dd8e560ecf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2dbf2c68c58a25d6cbd0d36c9f18b9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b091f5f6b67dc450defe64ea3dda31716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc52225222676339049e1faa6275df717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308fa0b4d8b939989fd5df5d4e0cef1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e515c32b91168737778ca74b540a40c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f0834944437e38350539de08463db720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39426be0d9c5df974784f2d92ca77766721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11316ca82e99aec1e53d409320fc24722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54fa832c5d234cc5e68958176d3f1c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea351a3a2b0052c960abe0b8fafb71724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ef729a6dfc0b39f95a7148db7e3c4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e246630b27545c5844bc39b5684d642726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2a5e09ec645d49f17ac767933c943727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44312d006febfd7bdc94524331f232728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7f7d763bb504e9dead54642fa850d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5049e0762b79817440ed1036f2486730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e138a3b9593b3e9baf071fda72d0df731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e19f0b480596e0554e87d368b6c782732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67881dab2903e59e67809165cb0be91733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843f7e1f4f3b183229fdff55d2431bd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879dfdd4881d906c123376bf24bd4b1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6b169e72ff616c40134fdf0365097736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c427b0295dad0c7fb6513964b36d809737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f5cbb9e56372248fd188b459477de738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c625e1552de84c846131ae45b52f73739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29155eb2e660d52fedaf8444167547d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346ae0c48adc20a4c233f4434db3e1b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adaaa144c5fb8ef0135d6a031adc99d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ee33b5efcad09fd678a83627e12d2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3868c7e8d389ae438111feda0013b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004ef5637307bf4c834b5d591a9c28e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a68d05297e1789eb11fb75d2a1b1d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6fbc7bbb601f97da9762ac24aeaf5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230d7671dfb6ededd6578b88a839352748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aceb517ec00b84ea8130bcb24501ea749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa46f664139ceedc547c8ca9f25af4d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661e23f8a418f2ba5266234a33bb021751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cc40b8dd360762dff05cab28c64b6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075e43dcdfe783daf62d8a6b5262569753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ac22efea9b4f31d60b9396470c3ab754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b9067db34ad0fc10be360a3c0d04b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee5f9c204c1b73ebe5b5bb2eb8fb55756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316c6cf432db557358faee2a4214e89757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d74ba707280b7d464696276a30490f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a9074a98e6c4340dab9b3f6a53490759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98013c3ed94470d559755681e9d88dc0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12ee93e1915a6601b9889387849405761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c58536d74d047b447542499cb534a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522495b71f96a45793d347527d063976763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cace5f40ce4c49e7e10522cfa13d61764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679946d7aefb1f3d76fa43cc57748136765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28f2903cf4e8ab3fda25dd127da9ee766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38365a0781c759bdb69db87b1eba2c5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4500c13d84c5c5f8cef5c0b3604ca6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049103e0f26d9ffcdca67a9de3f7ab4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca8bd00d03a3a4a1b28ad71c6d7093770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e4408c7cdc75640cccd057760875a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dae435d32c60241a5f1665950957f4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a75214e6d43e8b6a76e865b261ac8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc568b243ffb1b1ad20ec6f28633281774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03c499a02527bcaf53af967e4fca29775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf28912f4138c2a7be31880541b5e8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d08598a3bc2a77599f3cd6a5a0a03777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0b2859ad6ce065dc6bda3be6d6a71778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b44392218eb5cd71c670745903cd1c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610d774e51cc3c8667c954ed967d0dc780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1ab6134a9cbe845228e7d8c062c9b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e40817941636f4b949c04cf13855d4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758463a0387f37d303881f7045547792783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f32d8543d1dc60e367437817ea2e0c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6c2f9942e6a06eba03696a5a00e41785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55dc870d94ab3c1c1e374498b8b928786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ee1a3418f320799c259a3eab6e973787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d189db6afd19e925ba977e0f7731dd3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e471bfc100ef00e7e11e5a7d034f1b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483878376789fbed927f95e306eabfe790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a021bd7590b5375202e8299160a2843791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0375da0d90eb93b746453671d70871792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be9b6d6d6845d8740ba266cd0767c3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a66ad610076d5f45c8eadbbebd2ab794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3e0f4f9783b97415cc077b0001e56795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad0011f8b3982f2c855396ae978b0c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e999625c79f57c03bc60b09cd2d9af4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c6e2a0928abf96a54e6eb40465026798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fb53fcfbf0da2b0b4ca542af6e768799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6711a9d727e1eb3de5cb802c1232478800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ff2a70c36946809da606716a17787801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d505c84c346e61efd57b5e1fe4a0a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692dc153ad09cf55a8e198c6bdfc10c6803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de4887a5ed87def092c1f170692613804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00660019cc84fdfe2420b63a0e5262c3805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4118e1a8e7693542eb25e9e17257de806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083065d226188fdb17b66b915e09859807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb4d9553b4e301476a7f0647c68a72808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c4680139b7f18ee3e71a6394cdda9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7de1945cfcb0cb0ab3dca8302b949810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed76278cc804f48edf5bc421e495479811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d4df287bb000f56e620d4552e5d1a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe100e0371aa562d417657fb7aa223813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997c6e316bea69d559b7ef79ad8d136814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565693b90390029fbc8d196829797ac815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff647eb64b0ee39610fdc4438ad277b3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f796b75b8ef486f9b19f2fe7661ff38817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d33fc4ba66edd8e52976e1f55d6b12818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee4a5541fd8c945fc99e6b19804784819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67179b4b063e2d09bf694e9fe87f5bd820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa28ccb486ce0c24702bed44305a6f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887db2a57fe38c9d48b7e5a423957b8822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a77daa246bd966c517a7067c38c599823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36e4b98a123016b4499616c208dfa6824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e09864f8b149f42faa7916b959d1cd825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e32e3a34ebcd92191e4f6f1026d02826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98734005703113ea0def8fabc1d598c0827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e486fd10bbb1e3ca95c5d64bb8cc67f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d0f7d9d7e7fca66b74c369796b043829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778012efbc9830b434103c0dfc433f54830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2aafa3e89f10b5973b7c830de72c0a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b9e1db48974b23ea3b4ed355969c1832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfca1eefd061cc0480f3f9b860d281e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06581010d573c08ebe25fe4ad2b82a7834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabb23329b5cd3cece31ffa3c055066835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c5deff8545a2920e2b5c4dee9d0c2836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0960977c5f11850327992064e0db84b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e594662983eff502ba29a2457578b2838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed741fb1346eb8b9d434a5784f05c26839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fdc88ef754b14ee91e938defa63151840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6843787d583b4e1f29a73678a67cab841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8f0ba5a0e17afbf72d0840f7661a1842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ab32337714d6b88b4c3121ae1af6c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ed2ad3a7af32ebaa958e9ad97db7f844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da460ae43ee4fce25dc0595b81f401c6845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04e7c24a11327f705598e056ef3fbc846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd8520f7a2e80b2501b5902d8a7fc8847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d09497b26e3fd1a095f498293b6d0848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4763a93c7baaba801fe9dc14c20bd849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad1bb963693137eee8a110a0e33e08850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccb76dbd6bc7f14119ab412e31a32c851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5bedc5445d586a74ec252ddde0c19852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010cee310e110e81d9be5fb4ff5fef8e853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78079fca2970328591581026f83d0a4854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561de498a2b8c78dc4694c0bd9c3a66855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634cc31d193ee7e3b1f73df051e11dee856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca938fa3a08714ec68c8d80fd2ddf0857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a56196f0880b5ba3e78c073f20a667858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e450a26aeb56ab8d8d8d14074a3ece8859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acc31ab030881dd02235f312d604f4860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c7a835ffc3a70ec7bb65034622ce2861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60405fcc9b56c3db2da546e98ee505c8862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b903d7455c37b15024479bf6dda3b3863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06845024d0064674563ce74f2f59612b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e49c2c99e851a833b1c14db96bb5de865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527aaf6d5030d234a5b2aabd844d417c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d141ba1e886e3402b8835c67eb1f3867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd84009884f91da0287f7416152892868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec329e22444d9a35e5e870943f6bb4869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0445ca8e2c3266fd620a4651087ed2870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664ae948cb92e4403fcc57cc5fe821c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089860b163afb4d1a6ab7c5a76de21b9872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea5f7237ee31979c9fd3d393b8109b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354863a2c5ff130e4eb3f0857475ae4874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287548ad0601eb30191cab9412152e9875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f26804200011a94d27d583ac00f663876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1263311a4e4b95880d16ad93eb556b1877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cbfa8c89ebc4fc8e291fde7867c5e878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f9da8b80a450b39b164cc70c294c5879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c4872da5f748c2ca56ecce93a419d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf63a7f42b35a863902e4ac3a747408881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89911a34c287db47d97a05b054a139ae882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf807480382ec320fd3f22dc97cb133883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca7a0fddbbbe61cd04c32990288985e884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc1e01dc0753f6a2d15dd591fbf3ef885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f253c03695c996dbe68ee07a96874db886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9785cf2f61afd13a19e26b2f0f82841887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f11a0e608c69d0a6e79efce79a2193888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffc03304fbfe26350f58cba31c2489889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30518763993ea4349c7f43f318c99fa9890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908063d988ccc7b5e47487270a100e5d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027eec0baed71b4f6cb392ecfc817565892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183581d577ccaef3745389d20b45b07893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e2ebed3f7989adb584f3b9a8758a5894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894bd68decafa9c620c525c43131d61895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400545d825bc3d2272d1b66634d56b9896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90723a63ae6788cea82ac31dc3483afb897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e8c91e28c3a324a8590cef5dc1f20898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723c3783118f26eeb0223122816c3df899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbdd9ec17367c60f275e4e516bbf5b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a85b56c058f7ede2ae3bce451eee8f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd739ac74e7383b88519a8e292ca532902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3617a8832149ad224872f22950ef5903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a008954329d42d1609cff9f6e06da23904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a158a54833dc00cd827cfc0f8c80fa905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dffd66ac2b38e1634657105a77d663906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810573b28e27ec0cf1abe607de28f44907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed96a97b45dc43560c785dbd45542d2908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff8b63ae84e354ad65b343aa73d505909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d3ac36dd7a63fe3e83237718f4ecd910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198fe1e0423f374eda05b7b3fd1c90c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0ab326bf016cb48620262c495b8bd912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4a61b296dd935f08595a8313aad3f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad220c86ccc04e2bd9fd9cbde0c847c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3038efcff9e05453e6c07067362f6915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4572378db1a49a5489f5c99240dcec916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa441c93b08a87209cc7a24366d895917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e26e1618b34d262c45f717576c4f67918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73e3da6bf63529465b3a7cd4e28b1c919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2c6f79bbaa15834d4e51291e1e410920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d491a2c1eedf685355fad135fca3c34921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b36c8a4ddee0c6240a90516099945922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262df6b090cc3f23180dce1819851a3923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eaa1455c2c1e2b7de0ab972034bfd4924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882c4084318528aadf1b455a644dfac925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ee4040aa44ee375d0145b374a4e4d926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65c8696e562baa708faff6b1d96bac927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2aa5c9523650ef5b53f0c7c43ccf0928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fca5bda5c3924fb996a3a317a71248929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d8641fea26096375555dadd7777e6930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa034227351b100155e68d6bfbc80bb931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8edfeaae001bef91c7833fcf0749c3932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6dd7ba2a459c9ea9aa6c7b5cb2add933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c70168347e00e6cfd1cef07298f8d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04cea5cf75345d2d628bf07ae58c1fe935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997486177994ad8f4683aebe499f0b8936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f2d8d8b0987e683f26c48ff0116b2937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98244123005a112354f4de7d98ef755d938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ded9bdb5f06ce39b8bd81afafc5018939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f8a8634603a4d465fce06da507a99940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5b0a288a41e0d62dbe436ed122af1941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae422052a11084b0637735f3a7fd508942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc706c0566df35439cf8914bf2c0cd943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229004ddb8531857662a3cbe601da25944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449e630b268b1c2716815344a57372f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87656560816dbce83346ae90fee98c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fc517382066ba3f654910639640ea947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df96d566da8d4f4f159c5a98f114fcf948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85e2cb39351019a916d3a06107631e949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038644c7c515821de82de21cc5a18f8950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f84ad577a8dfd6567536090822349951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f3bc1be503f6e802dd2b7891e172f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7f6f3e4fb70de49a8d68b6a91bf68953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee74a7ca821cea8813985049957c80954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb4d2f9abaa89185ecaf4727ecc973955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49bd2a0d4392dc696c31543817042b956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9b6a731ef77afa08f238e1df13376957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee023e1420e12195b2b4e15b71c321a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14d1dad75eff3ef5c6f803532d8564959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada318c9b1e6b377aea4b28d5aba181960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0622ed0bf35bf8dfa4cabf3c0e72b4961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3742618f22c255f7d4010dfca53daed962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a84c98a4c58f34783d37a3b64a9be8963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068036b5491953aed9b586eac798309964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92032a0842d8d2c718f40b41dc96194a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70daea288e9bc28ff8dd4ce060ad8c64966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac68a26c32600f5a87d6c6fad68dbbb967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf166849cf71eb9f0277f1cf0e33fe968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fb083e39b596c7ed67021e2ed47e4969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c914864791aacedc5bce60090a94d70970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a61f924f695e49241bfba6e2cad23971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc487295735d564d73adbbfc335d3bc4972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4bf85760e95b49aa571659cd942f4973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbaa1de16d7fc99900c792664bdecc2974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e2b7f4fc4a8fc5aa9d73c75c5a45f975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61df9dc07544b19aa6bce1f3f7a5fbc976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724f724925863757ebf0fe063f0f1ac977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c1217fe419cb6b333bb4a87a63c83978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9e7d083cded873f7ec80b6b98f090979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dedd9121a968db40e5e9473ceb900b980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b490a215fa1ffb12700a2a0bbdd040d981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195308823d91d59c6b11828bd6a0a237982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cef07a709ec907fb974920c2ef311b983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33883a59a4b9cb12e7cb3e8a42237b33984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9a8f52563ca2403929051cf7b3a7e985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275204619a78d778485dc1197efa861986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587e73b329aae9069d0bfb4f2c905bc987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3a2fe9dbe2437223da20d5eacfee5988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1e3692b4c140ee1fb8183fb41f1b4989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4f28ff5ca5931ff14f1063d0e4c85990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea170e55b3d9c87d48dc270ab814ea95991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0c84456affcc0e7175fb378ea4038992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42562c1cf90154910604c42209a62c50993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e16d09af5b5a779e9c4f3f892b4f9994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385065a4944eda2e4fb44287babbf97995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ab8538422f2294bbda7d2ef30ffd6996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807473129cf7926768777ea1df0f20b997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>