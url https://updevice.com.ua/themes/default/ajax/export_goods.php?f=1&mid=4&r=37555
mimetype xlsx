--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac394dbf4ad3ac4fd9cb90d55a71a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd6eee816260b59fd62efc60fef0882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4552786746bf5d3845bdf2e4d5d74a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a802c894e633df0e23a88325b1e574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49007fc202dd9b7209107168f9d36745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d3e5901f7bf38a4979b9ad7476c696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8fb3592556c34dbb7833a841538047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842e4c5da86601a9170b1a82849bb2b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f82b694f74b376f2d8de935432735c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedb56220cbe90d74a6f272314a940d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e511f429e959e80e3c3f51e192a8b2811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619705cffc2f2d4e373dbfd5e855a7612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5e07d17ac22d54c70df302ab6b22013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c45218d1d4f54b0f09b6523eaf78114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e40249b8e02e4c398d8f485df2ca7815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee281f40030a35229e29b6acf81b9a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fd05fa3daff2fa24a7692927a6e2117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa497db67f4726c58977d1fc7dab28e318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb19edc6cd4892bf6a16d60729be77319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a871bd446eb37f97e1c8b11abf82e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a33d8e6c310c3430609cd157ccd43321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882f27d945c0dfbd0127a3b4002bd3a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1eae1c1dfb2ba8e59014df37e3888423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16931cdc29f64a5cb03c14ef62c0c7e724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd99836fac0f7048a1fbfa2f07af8825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6e8f3949330c08acf2d6545fd873a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b0c4326f5af226ec6a0f757b4549527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd315a8aa4caabd09dba4b52fd6c04a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61cdb478cbd8a971d2677501e8e97d129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e64a4796104e47fbb60fe93431b8530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7c481a218d1816ebcc92ac65d040031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aea816d5d534b808c7ddb78cb86de932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829120d266227e64ff77a19528005dfd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0421b0f2affc103ecc254317be67e5234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a2d591101a9e56b2ffd084d7669bc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14153a2c8a6874439004f05f8d987a2136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fa5aba673c17c471bf7a4101057f437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d51bf8c11f80e8efba205a5f37d3c838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ff049327e391adc634ae61df84e3a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcecdbed34887a8553d0d608cd50e32c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9958d3660d6b989a52b28f2ab940b5741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207632f67cc65315f2102b36b90fa76e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0185db0110fc4a817a4e403804602643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499012058a03d4f9022ceff4135d016b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3195515aad1425eb814002f18f4cad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7cc742d0fc78fcf48dc0603aa3740e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81489f32137e3af18764da82c099b547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace7a275a49efef67700c7454d2d94848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcfc8840c6cba7cba215735a43cd3449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2945d4689b338a789030c8695e38f750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f616a52a876eb2d1a72611c86e9e9c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a677e69a5ad1db0d0d367d8b821b5252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49d3d1bea58f847f179a0b84fc73ea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38626c6d938183f8215b49d0f96c7554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42037a0c703121bf35a6cf0f65ef392555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde9b46dfe76310510c12528c5f03d956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100a5fd1a1045e28a4e5570cf28be5e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807c1c73030c7c8e63427547974b7d858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30aade4f2147739c172f23431409ad059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab5ee1f671569b2e9d8a922e7537f660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2a98d180aca874ad0dfe9206f922061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09f40af1aff0691a0a0c394d7b357162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b163019466a4efe2c8b2c7580664a1363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b67aaf599d6d4aafd2d833e0a0728b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28395cdd03c7f1fb88290ef077b459d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95536359a379b704009dbae957b3d34266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c910d25060b1cbe08322553a7ccdd267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b58820cb92ad5571168aa27a85fe168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5679e6e2a8340019e835820a9339b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddecf5e972f28e0990b4dab4a96069e370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243fae25f6013b5460a1ba7988ea20fa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422796e2bc66526cfa6c614a8ff856e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b83b10c57da7ee5993865eee4306d273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d2572589d3cbdcae0bd47500e541a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c17f4208160833b7dd28c00e4c569b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfa8d5ea6588c384933dfb735cc77376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51aec19466b4bc5bd37b51cfb88cf6e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f132270317a5f49606848a564a1b1478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eda4752be1e4a1b604813c8744756379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc321ebddb99948f8246f590631f30e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fabcd92950cc860378161924ed28f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d7a6bdf25a1eb3049dcfa2ae84c9d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0fd3551e4e4ec56c5181d06eb6ce083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32fed640e3ad5408f3799bfa82d03b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fe4b533ee9002da36610d148142f785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04e92614ea57f69173f6cddfea93bc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b0cbaf89a15a167a7b67910222f7c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541e155ff8134fa786021c594046d2d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71bec073f5a571971f96f7e0b0d61b689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be95d20fccd7ce86d26524196885c790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48635ecf59bf8bc9e2cee8dc465e2691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459a1a33e21c02e28fad93cfdd4e24d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc412a329a1aff62b707dd1b3218ebc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c57c6ff2fcb381346084ea12d180694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befc19eb9b6b560fdaff5bd0f2a78ee95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c900f69b356e6d55dd8dbb59e5ec4796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb3a0ae324d4cd53a6024695c0733097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a3d5b0ca919dec2924adf09a7cb7398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff11af48f2b4c37f9a7d8dd2b2b5cb999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e95ca8c17aeda5443c63c5525e811100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018d2f6659186c7e5a1cd45abb88c7f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6440cf516f6b422ee92303a8c6620102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aedf6a44ff827a6acb23d42d9ded3c0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c98b34585b3aa05a9e68776c6cc36104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda2bf4436e68ff01a060e7f312e7cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fb3f6e68d420e3bda79ce2acf3546106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843684c16980601e359d305bbeb8725107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b02000a45255a80611cd39e139cba8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef7e1baeba611751b9d1a39b88b29c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035e3ad237a8c499e8501beab54f29a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8fcff15ae5d65a2fd0d0c2598f977111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68faec8de54708b426fbd48cd2ea7c91112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672c71d813da95ab1d63a422687ac6f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9c3f0ff998d4e423acd9ce9dc886b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21c258e9aa0da494a8b9ee35bc0d36115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac4a21ae12ae960708a167d9a5ee33116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ab071eb1f79c7f6bdc7383490eee1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4494d31241c0bf856f6753ece26632118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54496d34448b83fc08ac9d11a40b80de119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d691c3418754188add30de3e77bdb80120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38984d6d3f19f3c85577b04456afc2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874123d7a5b4463fc73bfb76055987dc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71c1755326f7bd6e6fa41be2031070123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f10f9f3c6780f62fe8dd4e558df0d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213b935f6675743cdc32148033d5503125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6490e4e5e2332b9a7beb41aeb4fe95126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9717d6a5cfcbdd5deeeec94354dbc91127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64f736b8964920b3e5a51f96788b97128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f09346768f23e72211e41ec623348129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ae1fd790d5b7bb3012e0a1c17337d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a9ef586005164672af496dd564511131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e0791ea0b3cf0e64fe77f38fd8be7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753c1e42d4d2f4a34ce6301e10af92e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10ef011c00fb2836fcca0aa44eff7e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab23c0ac74ff267cc3a4e82d7af2040135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f81c929977dffd59fa2b9918bd689136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f115cfa8efd16a861bbf98018e815137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce06ede822be0cb75b856c784cb0662138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009c44f686a450b1bde45456ccc0820139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13895d8f75ad4d1c8c7a4efbff25f98140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ea73e319e8da9a9d97a8e4c640c3e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948a3c7b96ea9cd4622e8dbc6060c7c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab46bb03a746ca355c5337dc92ed82143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbdbba2abad814a03530d6faac9d96144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e8037ef7e941310a5fcf0178faa28145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce22531130b36910cdf63f3b37d69b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a404cdc6c7727d87e14dd87508c58ab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d48ba5c692ad408e8e9a467de1f06f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4204b4448eb6a696b9a625e59423531149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ddafc14d3e8a327ce93281769fbb7b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a41efeaad93b2cfc762b4bafdb001151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0a1d3c8eb849c333c135f140962a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5920ca1b4ab1d97045c1cdcabf490153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb96029ae8b5eb90658d86f487fe3d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4d73069b589e4a38f6f4aad41ac43155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2c7c5c215211f5496c5e5724c79a9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40630d2779bf66b717c55f7d5fab6120157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52966434e202d51b245133ebeb2e536f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac123f76166036881577dd4958ecf0d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1347e63e92b9446e5bc54fcd3e036c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a58a2e98a8f86028c8d8880f14d88a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2b6fd2604a421d7ca22c46147096e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c305d103a74175f94d383e9834df2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dee3afc3e34bd118d6dff28f4083df164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce418e9bc83da0ecfb141d1043d9ada4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc316cff71c2e8372cf5c6188195413166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27be625cd942bdb2cd290d4c38f72bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628d19d3c8dbe3a3da7c325a97ff31b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e46a4762ababe226021346a2d7d03169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5885307b770aaf4256d630c81a540c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd13e27c1d8123a9f66d420eae48f9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ac7d209e412bd2bed8334ee3cbc8e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42880df5878ac86e91081e13450cf90173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564b7e22e057ab8f2960caea1c6639c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a761e93fb6439cd10a28905836a43f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73837a59df072cf27a914f2ff933e1ed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f241c3f6cb74076b7765f25f619a60177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab24e1ee530e0933277de21267a13b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae970ea880c421dbc64115c87563997179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed84b16a099a1d05413b5606c0d1bb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9938b4311e8f9d75455bfafa2fb844181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bae159d18e18170ec086044f3ad5e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2cc9246e2fd968afcc0717ba6ec47183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1282359a47d43f1bb77106d4f63b578184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a6d5c09eaae8e43dceb5218d6a7c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c67f9bd0f714e99e8b234afcbf82d3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56d85bdb0d88035d018c4ab226f4f8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdde0827856007e033640fdfaa3d768188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0294bf4a19c43aeb3e008f41601c44a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d929f652ebbfcc86b6845c58c53bf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a386871be6c50c560f6dda57cad66b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3315973f33bf0705116fb0be871ec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8035cac31439fa4cdafbfb39e43756193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd785d4b03f6974d2a7f2c8203b17c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2b2cc532b11659342245e1939a63a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca47973d2c7843c54ad86fad5b6a75196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b39cb057130c72f02dafd282c1ce5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa134845601c1e79a3f86099074737198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c768caad1dbcfd5620f6ffdca09a3d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f1e7c716089242a69d4bd8e4ab697200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e3d3088ca47d2b9ec35c72a32f708201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4bf558733074f449c658ccc3190b65202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17049af9fd2f3e5812c4d3d3fe242c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679073d55bdd8d8f756dd5e2de75f5b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a876b5832981c11aa25d8301c6cc01205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e978476a092a52cdbaa75caa78374206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32289ceb374a694e9731eb508f0fb1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa930b1dc563f62be939da0324102237208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b299ecd7022999aff8c8b98c25e16209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72df2ce304db242ebfe8ee96b7bcc9d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d998f1e3d0b4a150d95cb5b4dbdcc0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200d07da59c71c960fb1c345d80041f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec958daf6fe0e950a046b4c487bc15f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075b3361dcd6de50fd1aaa216a5214c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c02250c94c1f52e9554598a35aefe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da970537a487cb9b8ab924fe247509216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aece2a0fd3ab70027e09e5a97abfb7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034e00e0ef1c80ae0e68dbcaee0c299218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3747c1d3be8a6c216b6a508feee2d75219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719bf14715fbc6365c9debbf69c4a94220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde11f0aa2f77190962980bc3a239f7b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ee3b418bf9d0300a819ba79c57d74222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142e48a05d23175bb06387419c504b0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c200451c205ce34037c624ba3a2ee02224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a8e8115ceb8ce191fed2688b0aebb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d221cc792d5f9a0dbef0223a0e7eb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f7ab5ece9129d05eb9e314b262860227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730bb13fc63acd35f6f9f61bce918f8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1107864e56e2f4226c04d93e88e1cf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55f7dd841a9a8b772e1a3510afd416230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47ce6af3a5c3659c39d3a41385d742231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2eab154e61addf23d7adbfba87ee6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381226748dffb5f0f9bc46b5718c4648233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ecdf8ec0eac6975fc33e18e80031c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf561f9931cf16bb6043d505137684235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743de86025f43e2bfd2092b0f0a8b33236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f07357466d8f2b802a3aaeee47cae2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727f5f313973e9bc6a860c73b908c8a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409adceac36b166687d39b4b4654780e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be899f50c779179bc9cc54f8c72a31f9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e46b3c0f1fa4ed32cafec2f35c08ad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93cad030adc3a7ac422ebbfaacb0bd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d340174ed9c87411b15722452851c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a5116ea1fe4f74dc03bc4f2152737244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69027afa932266a1ed1883f42d4c36f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7d93cff018259476fe763595e41e5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571368ed46e9aad6a27a9a46f8b702aa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f994ad820a8c13cc5840c8728167f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4506a120528b0847d5784cdd157ad249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d652f908b9f16de6a6c789e55a9de250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb93f55eab8927864c22363cbbf49b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc240274bc8a19cf038bc39e186ceb6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e60e468baac3725cb12f863cf079c8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfd69662d8599b2585df26183ef030254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9cb32fa46cb13c96c70018a8896fe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d040c2a91f82aabb2ef6346d4c88b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b69afb91d18c06b273087f010a69de257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d94803e6c4fefe6707fcf83038aba5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992534e831b82ac2726081ba6bddfb5b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d648276c338313fc908f0ce1c9c05b7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149db9bebd5aa6f0774f97f844ebd5e9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72606529fe179a5fefff47706d68760e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015fc58851b6de212218ea9ac460e17a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649104ab99ea422c5813657f0d66a72264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c86310cf04fad79176c866556913d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0973b12850273a636409b2d627c15266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361cc2ebec683bfe3cbe1ca2ab46be2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d7e6af2461ecca738f5d13f97a64d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477e3b9afe97e14b81b52f451f8f5b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a1eed4e6cb8e314ec0b3649fa7f63270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662a399bce543bbc9bf17aeef0d73b6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd339f1319c213aa7e38ade1cec69ce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2597ebabd60719aad537be682341b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048492a8673fb306954c1a609d22401274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296a5ca811ece63e839ac1b5907a964275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22722e68ffd1578c8e6f9305c5c9e8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3eb53c6cf75251f7122627acf7f541277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9daa13331a9c242018bfc4087ba71d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57330ee37decf37100dec7d4bcc3156279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4efbd8f625a1382e3828b7a9a03502280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c36f4aeef4ade80cf1c5fc60a95049281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52b5cd8288235213e3459779aa5522282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20222fd2784f994915b71e87afe481283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f316b2b618a1886570fcdf5b85c8f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d00c3fedf1103976efc054105ecab6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fe252c187668e1e10c8f0e5947980286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32de66d928b1d0200b6f5d289695c3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ae371794194752652b649ea1f3761288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17aaf75fdc6bd3ba2b1776195794181289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bff601edbd7c8857e2c8cac1888a51290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ea4f93703d8ec2d7c2dfd2c2c504e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbfa49d4d00a6328251e5a15123166292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51433d50b2cfcbd9935490a7392bfc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824bf201c0e75c6b872a4162033c8ed8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a22819108426458c6b16406e7da10b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14635e3a12b5840d2c4499ae8fbb0edf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed47a408d3bcb7b9e85a11d0e660276297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225588e8c420bf766016dfb0135ffa14298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d85a7b66fe4ff5e7092c53c995c4d3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d066861224b7ae33394635390bd65300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d908404776e486f9378316dd2b8e2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19edf904980f76931882569ddd67f56f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14acdf22ef9adc0d24781cf82b92439303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8db197ef8f2acecfd743cd9a91d187304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594b0c5612499b289d4bef5a3a52ee5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e3ecef5dab7b341524bc5d61b885a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8feee02226a8cd3188e0d2b0032f67307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92faf1af6094c3b603ce5ff96c5eade0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a40b0f320b1bc33eac0b422c81e434309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7730c8a95e8d0f72eed62f2e7baf44310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7b28c1cc448190fa666dcbcea06d5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bc94f45ce094463844484b5b560e2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3c4d9d81ab47101d9dc1a1d8ee67e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37436b51bc72ad45733dce123fd9cbc1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f9f1fed51733f1038ce01375e226b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0323f2a843e66909b1002a7fd3e8c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177fbcbd46d1c9359ec12d75530fc80317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248fc02d0e9f5cc7986c9c56aec7d21318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08eecbdc72371dbbf8bd9cd0045c52c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a9660ee408dc3c000e35ccc7cfe4d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5714a8519e95ab8a27c8ef894f9100321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204b20212accbcbdab1770c2f54d553322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cfe69b16502d52a59e1c6c838ad73323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739f68b98c29c23891900a4e5158f61324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcec2a8ddb501029414d05e35c852f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33e7199f2d851f262afe3159701e6d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e1808636b62452d01e59b93f1050f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3396f2af9baf0849a19c38023244d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff656e760c867bee62b961160d3eaf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4eafb217f6bb5d5e15c59b5da8a80330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805d3f2dc04d9e11d70c3ad4fd0fdce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ba74e674c2f277ad9d3f1b96b1033332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f952118de863eccb6a8c96d116d1e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436857ccab3c23e5b13dd846d955191334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66cadd35c94a587e4b12888478c4fb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82adf1d34d06678f2630d6949e7f78e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30364f4d3787d86cdfb4f0a690cc17a1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48bdaed112993472d9852d064195787338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0c4bf9693926b1c2817982d159e89339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5b0f2261506ccd4cc23322eb75a99340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721b3a33e652fdabf22e6794f31b92c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a4d766f130bae83fffeeffb1ffe01342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cdcff4b517b686118683e60ddf126a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd413c0d17986e1c6413b8b7656074344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781896af17a6d2e6101658ba239bec81345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b82d22c4a6f6510675d32668ab322c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeff71ccaad306738c2fa198efca029347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353e81d79fe8b311826a8302c80f888348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f177bc24c14332cfab55d3aff1b37349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b2556022cef9224b8a92b3ebffbf5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d754815f7c9c40fc3435b5b4c65e1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09226ee214d23b88a5bde2933f0e60c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4698ae409cc8a76d57023bca55a67353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96f72f395306ae2cf05f46632596d2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe8d61e42e80a372bc62567f62e704355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29fe3d2ac3307c9284cd6970567dea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638166b5bc9d26d95ebd9373d0d7646d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7dd52aa59b2fe334a9a90e5f65233358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65571cb247020b2272c2f73ad51ac53359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142082f45e414328aad5ef6c57342a3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c60bd711141944311b8fd962db10b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25941951592418484e7cac0db144b4e5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581b542fb7daee8cb3a11b30c4ba649363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d077aa25a83b79295df07842f1032cb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb9272cf290161fefc620a71853cfd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b03fd3fcf27311418dcdc11d47c41366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7ed7c4ac323af134385188128f72b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25905c62e1ff8d1854c38b8c635698fe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56721d934c6419a33411a7609bcf76f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f5ff6be76ff826ed32b37e44e14dc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70614954d0ef352902990d50823c4ecd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6d55e677234cea5857748259ec508372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186a5f7cbbfe607769a4788ff524a08373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e56c9d12c7e8b6e9ecc0791a08e17374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9307ca6a595701e6cde896161b038375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29e2b90a3b9620a025cf8efdff9989376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67634b26bc4bf9e7bb695d77f558ca8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd5d2d59e7bd302cb8de47e75f3ab3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb83a8f931d7e59851ab8f56756eeec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6d24b712073262a8f27270a62928f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9bd61ca8c297bf21589d2b47991128381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bf797682621e5275763aa578dcd84382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25a949e01d68a3dd7b44a67d9ac342383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34b2c5d42c0609787c1c2f427b032d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757823051babd5367ff461e2872054a4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c14652a0c260559209c2a6aeabb08a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1fbe53deb974af01bd83275700b07b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794fea010996ec84a5ea03977e5a14a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af58986d038012c920148082f9be98389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9489e1d140c3e3a45e0110c3ad21b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54d7e016fabb628a906c3dc35f3d87391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42a63be6a1f4f12c6799c790ab67f3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e9a71a626bd7b34d6484abd54f3d8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d81559f4dff2321f4645db9e59f8a1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08414fe450f03d8d34604793c527ccbb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e521a289e5a9058c880626a0fa455396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20954e36375809f5b5afec9853f59a8f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0639d97c47b6055ced0797dbe62175398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee42e03fea668efe3f07da56861c63d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a64255d496b8c95a03435cd0bb4e0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3943460cb48d357a86b7bd591edaf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7079fa16018ba3502c4e01686e908a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a95c7179558c7b5173a39065aafa8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bebd47a58d56b2962bb7ee06979a24404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44637b1c2adbe777304ff52dd55d8d01405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e308d5c3161a55c1d591de1add858406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cffb7cfef0d7c57042e3589971963407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207a1ca4a93353c7f541dd12ebd333c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b716a6554b04a78b56170b54a40fd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f52a8a27874342e6a4e0c82c82857e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e65c680559df802398060b671cc597411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aab051d155f46c98b802b9ea111c9b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b022602d8e0bdd4f95a7e2ca0d21576413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d503344bdd5fb64d11119f57c50f3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa6c1e4e70d6102cb960d69c1a7c21415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6f87243b1bb97ca2ac63f38640254416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e14be398d6c587846f8cf0a891b57c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64840f993fc436aa8c680cc4d67a27418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3df98cad84018b77b05e48a88af61419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526aefd8a8b0c3ce30eff92fe3b58c66420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87646a7e96c7338c01916eaa78884091421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac1b78605fbeddc64362c55cdec580422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c44b28eb4176d6a965c46c07ec274423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6438489e592a985b0d32da5487dfc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504893de8dbe9968e70b5f7ab8eb5e40425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1c9c791ef5fd81863a47a9becfe34426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e27f53b9517718ce7005f01698c667427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936531556a34b2cda2241c0d08e4328428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2833336593d16c963328cdfbf40a3a5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b75d526a827dd03fe7cedfe7686da430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe4f03ce34ea783197de2bf8ccfbb2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a27442d349609b35c1ea4def52db7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a07977a2d53f3c7c32c5aa930e0a94433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56c420257e155998e051156488d5a1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38905d781f84a9f3fff437e63c8bdb6a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24742c903106bbfd09d3a82b9c134c19436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b3c1a6a1a4364331d6519f87999c2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89383d5e23b51ec21b56be4a33e772de438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd3dc66ffa2af1ddc756698840e1d7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca9bf5ec24a9e251b6fb0a390d4f9f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea927611f569bcf9254d648f3a05b7c5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037cf3b6f47376ed6fbdbb635e9da9a8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81954aac12cef1d56d284bbb5d7a9408443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130256a69b19770b8cf1cc206e2d070444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d140a1758b715187fce18f47c5fd7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d306ef488a7d3d2a0140ad21fa282cf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d8736765676f54df28478f432fcd2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623678272e0bb2f6364fc3e71ab25eb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fbc9c29815a5db1eaee6b01233c3ef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df60530e35a79d3596e0068186cfe0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4cd991611f844635c8fc5277ae6d18451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcae3a97af216f5fddf01f6bf0cbbda452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171f1f96014aa28a248df89473b4469453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee7c94856c7db76aaa23f1330e082d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad295f1450910e48a617ad7c05ced12455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc670b5a56c96ce159a734c990c2b7fc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e91df9fbfe676eace0dd98f1d8af66457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd40a257c16fa280fc2327ea7eea636458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2342a2566c6996b44a38ca606f3e4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77f6afc094277d77163eb968c91b30460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef490efca48461da71b65103d6f6933461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f95a913681d1b93c95eafde3cc0c8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc0337f063af769fed988d52c37150463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2a8cff589dfead52ba4ffac534323464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50dadf4ebe0db4fea6e36fc6320147465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87667a0eb6294106daf66d7ae99ffa1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232899303716120a886e81d687152233467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4937cb51e354ba209253de7c586b50468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c2355d338a3b6b9ed88b73461c229469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9d6e18d40c494cca9ed37a984543c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f3976ca0bd14d04d27e17582d671a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97681d79c2199db163cb3dba8f5045e0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd3b6b981608a6fdfa3db6e7803eff473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb06287749320dd1e8c35c49a88573474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd21460b4e0fb8992f59e98e6b1fd24475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d404581a98a66c07ce1722a56c240476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57011216830ad8b513337d91eac550bb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb3fd66ee6b0a8086bdd46a081d7af478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182d5b4e95faa6f7d7e6d501d7020cb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eadb45913d02fc89c789c43c329854480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12cc66561b5a0dd608741030859c79481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767a3899d3b4f3c32f6dec2a0c5e51f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e83dd01f37cbb10d28ee2edcfb632b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7584f7b4fb148488b6a6da109df9702484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04189994fa440f105612c80e04e70d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70460bfb316f1c7f60fec0ac8d439d21486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3af885082e25912fec34f92943386487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb132080a261bbfbdd399a4ed3c7a10488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b39c0589aec24e61be52188ddc21b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0ce30973a720bfe696f1298fba863490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c881f83a3be0f7be0efb56b5abeba491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75925ddcf480c96cb0576af734966003492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952b001337ff07d0d1c4c8858c5db04493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7a87f25f8db765be89964f65571eb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee533f4b1c0fe98c3f4ef829b5860169495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1437f23640fdcb900b81dce6390c12496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13afecad710f00e0dc5a81b2a7ad6b8f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f59b0556c48d936d9c943310fe4586498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914cbaa24cbf3e66d65935ccd9606965499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483e6b4d1d0f317b51d664ce53a0c31500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04bacb754075725ed85e3c33fe0251501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ca784a1f74372fb6be64ccb8b6b20502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675039582c956c450fa462a3c00234d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1f71ba4e842f68204655eff2d8e60504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a89be6c801d979dcbf3e10d3a2497b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd460077ba5ce122bcda9a12d04e545e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6492d466161ebb6ed6141adec4103fe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13916c1e701cfa66e41a16f00201ad6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317093636993b8e98d768198d1283e4e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b36344e19f15a7b19677b630f69ac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605ba8982c90e058824aa6310fcf63f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10b9e171a7b72311f7f931f1d4eb70512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f87354d56ed7b1f7acf2326730f49513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f15fae4c3be071483d55e2afb15971514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278932a721348202a2d2d8c3d5799e3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3b3e08a15d4412fb93c911ea23537516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4b5ce656205939ce1f14eab60fc23517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab3476b959e84a7db7ef591748cf22518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c1decca44c126bcb50089d10d4360519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263f8f60346e60246546c7e4483cf77520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21023dfe67cf1595d36ddbc35d6e6681521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448403afafc543aaddbab9c373d09ac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d974aea48ffce40d5c3f3e5c818fe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fd0b975df765d2e4bb1d2356f4252524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72caa2c0436cacf7accff994a4640f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f95af5f281f519bae3d6073878d9b8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0eef7282d3988eea430347b7159c3f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539741994112fc9a8043340ca47606af528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ed75aa1dfc6486963db7c22ba4db6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d88d4d960012c484c0d528711ea88530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27062920cb13b5b0c33324596a33ebcb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5bc7ca57b6ab7fd5520ca50334ff0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ed7b62feeaf015449bb88a47dd1a3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813bc7e7489867e824eac59e6769e83534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b492e344ee04ad75db05c4bac6d0b8c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b249791415c97fdcd99dde2adf55659536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993531c0dc9100e013fd6f93516e414a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea7b9912fb7a79bc795ec2739bd2f3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b39b718ac1fcef77cdf0db145b0492539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dde766d48ed2ef58fcb4cab1324bc3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb614ab086c2518be101e53ea672b68541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864cb1bb55ada0c3c25e3d5f54953e1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663af58223d489e41837460c3ce4b5c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419d38fd13bc04ef2170fde466aaf9e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51e2732698738b9ff1c284246ce1cc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4f890b3fa9311a8f89c8e97b32707546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ca9486b437387773a50b0c1199203547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e03500fe061677a8907fae4f4d7dc96548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161a4ad431ab91ec3c7b7bcb5e326ee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95bc3537f50976a968299df85516b2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac693cc49c094f1452ef9985272c65ff551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4fce1b9fe6eec96b4653e31dd6817552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f8648ac0f877e7a2d12e1a932da80553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19025405e261bde291f985f4cad72802554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605cde605226c200abc4b061173d061555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe972b423777c11fba7d3a5ec24dad9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be879a95d79aefa2cac7499db92e5d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c296ba9e512973513bd423443a25d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b82e0485cf947eeb21a6af6a4d59cf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147a672e725dd3699d3b55bc8229dc4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24b74650c86762c8a229c1effbeaca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d308d3b5e8261f76cbed93c0df04197562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f205fa639767c708ef9134cbf2e03563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5a6ec56126d6760b662149ee38928564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73a81d3f81828ffdcd91a0b97c384a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434f2425753a8bcc8c145a636ed4681566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec185de47d260be0a24afec430c3ff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8974f937d42ce94ee03ccb974a9d53568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317211bc4ef7d91b7f39accb940fb16569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8656e175c033e9e1e0bd0496dfd6d84570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620b4ce178e2bf310e650c88051e9d8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395c087de325f58e6e77ec2b8923380572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1084a6dc02243cb5009ed60e79dcf8f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1266760f735d612d0a821461b256f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1391c123bf52ceddefac9218356997575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcffe80e12430bba3e2f1cea1b988de576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f48ef6d3a7d0f1b2c658d6a3b24aa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97e6433817e8bfbd319eff349ccb42578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82d3723e852c0f45b94a1bfd1885ca579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb034677505888c6376ee41975848f5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ecb20cd3f164f6ec0651110ef0811581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec3bca1b28d9820c9cd0e44f43e399582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674236bfbba2f2856b965676e91c3f6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d10a93f958e11721b43daf98239bf2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36504605e0c7db3a93ba5a8421c727ba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920767c35557527388a7059f2758755586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57448700e722db9f5cae568d4272c5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d76ebbc57f5165bb03c200444b7126588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6d953d163be79b05eb8aff23d8b20589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150e0d08263989a0af96d6a2cff0da4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999b8227fe59aaa4fd147345b38c454591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb913047b5aab507d41ff704df6131c5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218fac8977ce3f8958c1e49a904efde593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89332621f47882a44bfd32da3ec9be4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fac41c563a578566a9117325b40aa4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230624beff0512d8358217e314539e7f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d20976832e772967f6b327052286d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d98634ada52a66c46feb17cb740da4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5c0ed63d354725ed9cc48bdb4545f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a2d3103d7e19dc760dd9e6e36b4a6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c01a8caa63b13f4cfd3b5b7008e993601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac5deec1c3966022ec1a7081f288e1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6ed0d33b5650acb4ebf89915d04ee603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf35fafc2876c0975e95810f1e75e39604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161f1b47ab8a2272f70f7ff68b89fa7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669825a772395c7681dbf13f335f83e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec383b90f4efa681ef9e0b9319ada0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a32947c46d7c02b477b9697fa7b85608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346dfc0145b2298711b00f3c4e22dc1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf8917d9dc151212e349f68a21791a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255340ea0cfd933804834997e187ce8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae25da617fa5a7b514cca176d9ae73612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86b0b55ea660dff1940dd2600fec14613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a4f0486f397d1b5ef9021f5f4940e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42823c0b4cf7a4806824ddb27b05a501615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642dce5b0ed7704ee15d941066e167de616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d44dc3733e828d29b52e50755e1c0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5466e36701fbecf6170b09d5de40f8d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0632a29b079a7ba3f44a02c90690a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5102f2791b65127f5264ccc181b1a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce112e52d47e942bc2106efaf1cf7f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792447774841b67b1afa64bada4c4c4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159b606043fc40b0ceba3ea3a303441623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29472bc59ba71683e54de3ca71769dd9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8745ff5c4098fbe8b057187f51f842625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89745a0a152deee6b9f3c76e1775a65626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735e0773d6da5213da078dad43d2a71627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ad98cec6f1cc4705f591db34d59b9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383b484379faea1e219f29492446390629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146d8797840d60755378d79f5a86975630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe5c171829d519e1485c26ea06c456631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21aea9ea53bbbd673136e323cdb213e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689311c631f64952399447f2aa31266633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65400f9087ce024b15374ca553fea7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101d5f726dc3565e59f74a632c027c6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc56e532387ab7387da87f8fe85ff8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44d324e92736760c4607087d9d287f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c50bd53031c7996890f65bf1ee0156638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40695804f7fd0674d959977449af395e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13884105bbe414efadb7a4b59c3660ce640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390e5adac465537b1018e8cbb617c60641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739300b64adadbecc7431d59a067064642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55acf14167ccc00c9381767b2b37efe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3293925caabddac879b10fdbc861c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d032d169f32e2677214de7410f246d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbc18197e260c2229afdb80765f334646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52c281a101ee13b3e83eae73f627b6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a6be2f521659fec8813aff1a138e1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0039d94bd20fa82b67a68bb6f65d1fa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f4e103ae5c5a1b45b012d08775dd2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e101eb402d8b7d586fd027a833a8842651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2fba31e2c81b3ef0a2e9fcc5a1c8a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f0f2dd3d6aac2f8b77d321ac7e786653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a0784c1d535af712ed7f89b707bcd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d56e118fbb303e4e4ab54c8ce0161655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1d6ad39d900c6f8ae4bc1a13f1734656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbc79ce03f48431688f6101e1581a4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390270ef29f038cde52ff20f3e5ce651658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e7e9d93a55ecdd6ce472aac9ac036659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41ad35c2bd671d062922bb33a26fcc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64b43febad56fef866690c09d86971661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251310503b2c046179003c5aac09df8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ed1e46ea2ff8df7976870a884ee06663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c18b6a5fb70b131533c2e8b7e6ea2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96bfbf96db9fb8f00ed010a554d2f0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3b6af1a8463633e47da35538c46a3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a891836cd1075ed204c32f42b5dd002667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675dd5c3831224c205b5d24f368b90e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2c1bb3e566cadaa8382675ec3ddcf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa028e50045a901fe854b265db0afc7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f738320eb5fadea39577ac20179ba11671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f00eeb1b84f4da7de3d06d79155e00672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7675c32ce8f6aa796ae65a0331e78c2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095b9c1768d0c007ae2932a60db41c5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c89ed573eddc56f72ec3f3cacf7c3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b38fc5b5d0608f613ec457d4b64c0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ca7d5e10f9241921c7ebe1a744b8f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ead5f4144b625705244e5150829a2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae7ce1246d992fe818829f95485a5a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fe7c7a51fb40d5eacd6ec66488d7d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319ed7b7ea43d104d9e0b8b85620ba8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d06699ea150e15264671da1d4e2ac4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceead14a60e6820fe91ce0d51584f4c1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f481e503b4770c19933873b1584f67c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbfcf06282b56089ba6212ee38210d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae2fa8f1639705be4dc1040d8502e4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb916fee7efb333887520c14e929bf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136a72c03ecdc9a45d1993c3c14b17d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4332d94918a100c9c8e25e76537f2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac9400b2a75156f1dd40913aa7f369690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb96af77bfb955e88dac7c339b07e9c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9753b1d36d15b73ec5b027146dbb6f2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491812b31329a78dfee8846b7f3d3cb8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebf8773edbf7b37f9a9f103bac7d0e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e304fcc48037b769c422fccfdba79b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6427c05269c40b26b4123325966bf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9986a9a48bd228fef81bda08112d2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd4fe55169c88703a69f0de4c25e30698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfec15cde12f9bbfd12c26033ac0374699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c265b428188c7ccdf1844c3d473029700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82364444b8850cbe50638a39d3eeb76d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453e70da730fde4de5afa6163fe7714702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a2090aefc672f868267e839eb1503703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77a47f1a702ab2294575602b651451704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901672c72559824392f8087209b2673b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5021e545a56ad6e5c41a60b85e5548706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378204e1ba9826d0639c64f269f76f70707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee813e8e13e34047ed20191b5372e82708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af8b9f094aca0f2eea3fa6d8f2d8e4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36d07382cb317e2fea82fc00e0df15710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0918d3606c3dc6018b793566426625e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7375a41bfc492ad6d9f9cdc03473557712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc254a50d28fabafc60cccad999ec2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41219de052439fc24d95354c53beca714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce94755a6306f678c2f2d5377f23e02715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4260b59520ffa709b67606258ac38716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055da2fa615e0130e9a404214a33f9a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284ab60118937e640a1155fc6e7c547718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b01266f23e4fbe2b08bb9825ca8d8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0711982f008785cd5e8d9726d2939720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed3c77d74f26f0157d3026dc4f1ad8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c31d04f6266d33ac8b4e34a6a692b5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2606b083e0f82fd0112d08a507d29723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95cfdf3b99fec722e14d5a467af5c0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123cda21731ac360fd0df2227503a9a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fbdee6ebf9c3ee8df562867f45e82726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811a66ff5088a02692df990c60395c8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e256135e8d38d40166e272860910768728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9183e86ca78d66c8555858cb56370e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee931be565e51cb889612c29f7094f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1834837b1f64133c0ba7d62cb98d872731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fca7ccf98323fadc0c70665bc1ffd9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b71f2ff56736ff9416044c2c2e7efa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17809e28f64d4ffcf0da3943b4b949734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb0a34b607d47c1127d1d7091ffddf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109818efb064e91bc992aa71e5e8a13d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5954ac15b77d489d4262b3d5ee0c60737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56101e0b5f65459b05a56665c762999738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c27917fec212083a2196eea6930ef739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d23176fb16a4d767e532413158b56f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb11a994960d863960f44c45f52246741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5bd63b262db1a9dccf21ff1896274742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20f859402922772e55f7eaf12f658d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1dc98217f712fe8c1a0ec660a6811f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d337f7c3eb283a394b0f4cc4c5a086745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b739272c813e553bbea5ea508e49b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bcbf1210ea763c380cd658a360b28747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4764184b590a8437272cd6225ab58748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8542eb00fcb0e53d9fcaa17781f2c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffc316b95ac9ce128c06ae30a2c81b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc2e03f6bb2b704788c0fdca345b52751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08601bef7c8a8c9b608221c678c1f74c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99c220dae19bf9103cad316e7eb013753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46bd4cb93b0a0b0e17f2d0d9d60651754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea25d1af2c33ad7c9e1659c29390505755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0ee1948233dc34e3143e4d4f4fa8c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b9896940582540ab824bc40ec9800757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea5fc76151e4251f51650678ec054e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be207a7a5251f2100eb5ee6e2f86a89d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6042e5c39fd405b073d69174709a5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811eef460d7a8ff044ba489208460936761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e214f4607e7adba3c73a6bf4ae1dc6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2615b66d1621ee060ffce88d9ed6300763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ccce8b22eb0a38461fcef2deebd3a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b8f712266274bf5b4c4ad6d8e60bc765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1344234ec4ab37a3c29d62083cbe31f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264cd4e4a8085ab5a0be33ad899c1718767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61899bf9a0a50b8a5a132b568f24534d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d7428bf56f380bd7ec5b3c24b086d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edf1506108e7dfe2d785cf7f1b2b07770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6077666a0c7dd28a80956a337b360771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de64d269ee03eaef4d33806210b97df772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513bb9ef79af219e8c3b341f84f4c3b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c028e179b3911df6f2ca43e3b1fcca774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f1937f955fe3c4377a981f3a51718775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a363a21eeb07abe31e2deedc4096c9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e881b33f9d176d45b7a46a96446ea59777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789ef6b0e4bc040e44056da45b7860f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24da2a80f1e1a2e50e327b10b24b7ae779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694a2e27d73a4397a4b0026fbc7e62b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f708ba114ccb23dbcb7bda35e64450781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184fc180654b3fe3acfaf6e46a10618e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d00144e6ea435582506e9ac34efe5d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716246e92470444a460c69cca781b4f4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655809db4dd441d917a89c1ad99f6cbc785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b72bd294279eebce80e24901cab88e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9551ad945102d1a6457015d566728787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1920d6a02a9fb3312bfb0c47f6a778788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b99018494e1876ba062d897c21b5e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b665ffb7b1a4b4714aad8d22aa1e6790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e7c23e3af9a3b4e8d6786dfd7d471791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786f5b0a238d6c215a68fae9e5654e7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5df0792630c9729620cf307989f821793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488dc73da07fde5d02078e6ac2933af9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85d2cf3b5eb191e387b8eb65b0c234795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650222f5644478137f28507b76942182796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3a019d60c510f886c8f3dfbd0c35b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f926e4022f7517aaabd75f97e5259798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8364a4d332b10db04dd16bcdb66e8799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14442471365ceb6312e06360a3511f40800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61537b024ee35b6350860ae32e637b2b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d103acffdee63d007bbe5dd6e8b46d6802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d15b7ffb5e7df7f63cbb5ddad6ac9f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbd8ce549e046b4ddf1dea49dcee3b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cdcd6629aa665628dc8fc21433b37d805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb293f411390495637d2f342c4994245806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39aebe32438b99e5cc447482d610f1c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73110504729cf09ab186eb9e62edcfed808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86960383290169c4160821483a53becb809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2968555b8de49208c8422e688cc35810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb368457248fab829cfaea9545816a6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b49597c09b14a16c2391c773091758812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ab3d411b6241c2556136662e3bf27813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517f60419328b3f2f25a1435acab43a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ffeecd880cd68aecb8a7e34b785c2815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b8364f6cf72325c3b9748231beb9b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fe0b6c9bbf20116d37e0be66f4db2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04feba0dc8780bb41d28d11796cdedc0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062fb4fe9ec692381490b408ddd148e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d22c46072c0e4cde6a566afd2989f8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636a1c1ec0e9947296b203683d1d555821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac9e41cf9a89c4ae45936c627280f7822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f531265c303441bb84c487d48cad777823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2a9a13a4740ad192c3f0d3b28cf6f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f484341f19dd2ce98245ba47f624229825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbb56b8055842d62955dcada38b197826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbcedacaab835075342871e39db4a8a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce839d4d9bd24196edc4ec338f00518c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ffda3b07abaa64e952371b95605a4829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389e64b1030e0e080b41c08ad1810f7830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94acf9e31df755f3dccb28d872643647831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51984c3212a059d67badee68aaeb2529832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62988e815d89dd3e5f3f4c58d1dadc99833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5973c0d0a042b741ead2dab114a5a6834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12c627dc6048048f3ff1f031f90b5f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba6eb4f50d304813df6e0ac0b8e8dc836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfd241d86b208ed84325bc457d1d39837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c7e74a53ec43e0d5cfe73a0417b91838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840c334c3d144d8c14e8bcb18c6393e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6ef10b7fc5bd7fc0a3cde5dcc2374840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbfd186c067e641f7907f44de53070841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d8186fffee809470929747f09f9ee2842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1012b441274d36bf27adec296986d843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb78635066c0b2d4ae126e14ac69f3844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c41cc02b12b3430baf075cdb3681c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ac8b77a51106433d446caa76c5d1f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8390c5f4834f19b921b8e6d233318847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e131d206e9c3740a0ce2695badb5a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95c7c53e8b19dff74c171e0a50e531849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292ee678502ed78e3051377a4c75d43850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f56e2c57cc182121129b1bcb3c948e851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abcf04a76106e6defb1cf5e70f4d266852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d869b3b7f59edd94261384420a118853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f36fe170dca5f0e0c6ef06294d97d854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6343e2d0d4008d05431f11a5849a3855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba0a1fd03f00adb1557182b1ea2630856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004ee3c70e916934b83829271e48468857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93c665d260441db579a4b294db05c3858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748de60feed10b7e5101843683064906859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc119ab20487452db535832bca28b10860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252634f24c3649c9c79e66112b2e73c861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4df92b9db8000279b0faaef9b8535862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039f985768031a750c9daf2cd0c1130863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9146a4b49d3aa1d0dbf327ad951b8864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5521830d0d5268525ac7d73212a8d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac681bcf89a792d02a2d3414e84e98866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150cd5e9f86b1402bb8b02536f600f6867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153b0ef2b61b884c9513f4e7e964cb4868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0632a84e3adc90e7b0c8bf85403c7869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23977df629280e463f063107afa7a2fe870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896b5d2e96603c145f8f5d1f0195c5d871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88315e1b2309d9b6810007308dc41326872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e083fabb737748762af1fc49c12239873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3e4763cdd0e6d963c5859be45d9c2874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e63e4a851df038744b674eea92792875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94148cab9428feb14529ad348f7a785876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31697582d0300e73cb8175a7f52d1b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05824216a35876fad11549a0854fed5878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58746aac6a272a6737b9dd77a34330c879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ee06b01716bfa617b3ae8538c6ef5880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb4ecfc80f6e16f2a5b9e517be9a47881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348debb82b3f26a7fe20bab3a9e5a07c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514c103ab2ea4aac4f5a3cb215142e5883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a1238cecb31835917ada3f54bef76884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60f9b322d1fc4b32dabd5c95efd44d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d1799d96e0b946c8f256c8693e8d9886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea6ea8744f89f45fbac4ff0298eb3c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f80165d3d11617c4ac7fa3740c9b79888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656b17315a0e413a258f033d32e3d6e889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f793aac4c707778a73033bd8ab19a890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2f28e678153e718063ba92f987ae6891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439837b5d8904bb3d66f82d15a74dd0892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fc572e0da051a14eb92776251fe30893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728b3b79dfa097c2d896626f6257ece894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f10e0ea23d978e7c310839efa8031895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908ef89910c06a1d64030d0d33af972896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3bed764322aeeb004f01462708e3b2897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220dd75e6508a15b4da38b0e516012b6898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826460efea24ab53dfe89a6619e9bcb3899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0959c88b0d74cda318535627746c69900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127367e4eaa5c83725f6b2a8df178f1c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581dcc89922fe5591fad26893ffb2d5902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d871af79ab7c8ef92d5c5b4bfc0969903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826b9949c7ffde03819d4d7659abe10904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a57d5c6dc208741c72feb26826d0c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa20583d1f6816357709ad4f1bb5c04906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63f49a6c9fe97154d8d56446d929c5907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a9dce812f9af41d43ff338075bd303908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2934ba9050236fa367ffb7d3c23f3b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff477ddaba1bd7273a3d0fe081b9e0ec910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd088998b8b34e7552c35f7e1a6612bb911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2dda3577ce324320ed02f17321a3f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eae96d85ebdf04a3262c4b40a15ff9913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14198669fb7bfd6d6d144ce5f264b1dc914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be72089ffc6495058eacea499d85c95915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676d73a10b68dc65c416b3f2c0819e1916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053988d31ea7bec264bb28640335ac7c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1073a48d768cfdabd1e9956c0a91f9918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01232eeb804694c6521a23d28fda5234919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c50ec9e8661be184b70db468cf3f7920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6908c8304c767d4eefd374b34ff82921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f13a6bea0d9c38b7c7e8cec8cc319922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfc17f9d7658af3ea1f84def4c9fe8923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7866236f7aee45add48d1a734d6dd7924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b751e0da2e9682f89e1309f07a7ed6b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6af971d8838bffc4dbecba3c69ff63926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3bb645b39ca11696cb19eb4b9987f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14adde3c63bce081336362ec865dc2f928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b1d133c353b89a57cb62cef14d754929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60da4e34341718ecc01d5840e604fdc930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233b71a4a110bfea8ae61568aa1873a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add92663505f864a6141c78e8a23cba6932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0162f61c4321db6189098ef52f0d59933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b038387674d45580c054dd8f5aec5934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d48d2a953ce18e75198905472476f935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fbf4bfc0355c2c250e78afc8a749d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcc74263fba3fe23ad86ba83996fcd937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611089ee0f9d40fed9098f5cff4ba48938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe8304220e1652ffa7c42b1e2be52f939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c2f0d345fa33abd41bf17441c2aa4940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aefc5a210d67ed3ab96133cc739f84941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce20a5d3c6c0819d56e74f960d7bdb2942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec983b35fd02e59add9e548a187906943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a7e181c990c741710665716808f4a944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca82fed21aced1d954558f99fe2ff1a945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a204d75b2eb18f6b787928328fe8e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ea2388fadb5bd9f856ce034a2b745947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e503c18a36a01cc3e9bc68c247c072948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98464ce69e0a52325a542cbc51dece9949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15589d5b8cc22a466ac585bc86a693950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a952808ce51775f55996409d503a0951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99c4511ab29ebb838e345e96998f72952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ef9a61fd67f78b0ef5432c20bb211953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a4999ba809eb677a77b0fa3a44fe8954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef665d62cb941e53b0489931271f4c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418a024883eb36fa3c56e837071397e956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee8f463e4f94408c95492b178588f6957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d7c299c89d9765579ead333616dbd958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88610ec425200bef676a2d73d66600c4959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae928fa15a0aaea3f6395173d02e820e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f2c0b80a185dde12493aa390a7e423961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450df14462e2e6eef92bf797ed630be962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0886933ed44da9a557ce59c209761963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a1a4ccf10bc64f788126c86404164964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b734010912bf51442e91110a724fe2965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e89bbbcd8e83f718228d75766083f966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3ac809a5017e9ead140c993d863be967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c715461ad847cdf041eef3c6d66593968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023c6a0e8b6c7b988b2a82c133510ab969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e533281ad839d24e1fc46040b3cd4970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab125582afd598811e6a1fbd4bfc4ed6971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f98d47f843d372b032bff38e88dd05972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65754e544e57ba1e8ea56f6d0bc985ab973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35fbe6850f01b7765998ed1357e9a8974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50b3e6f64c1b03c8b10a2ba24fb892975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46780808a6827269b91f2d8bfbfc447b976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786925ea1a6f7d765ed3c628804b3f3977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e73678b1a7fb514048ff7f067c8b20978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e800e314049c1ed7e834902ac7b2f45979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26665b15c95065f0776646a67cbfe247980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18806d14b9bff81bd548a142806762ee981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82239369c1962f237e463bd49c86ebca982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cddf6cfe505fd1a88330222dd1a10dd983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc57bc5b99db988417aadf3630e9c67984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10e21f163dff9973883784457f8465985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5cb9b21dd53b5eba7c54cd1f5486b986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82eacc8d41f6b27065bc35149cf6cc1987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93071f11c6c5b40ffa4c236fe8f3bb988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfb2f0cffa3b16a9fc7df1ad265b34989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38bce420053deaad7b09340bbab932990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8cd39e2c4189f3f5d5c150146c0cf6991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bfb571b1b89466a37bbb01cd4185e992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749e89977bf2baedff24d0894491458993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166aeec011a89bacdd36ac36f84b777c994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0591fe284060c80d836489311d1d9a995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0e02fdc6507c1036414edc520c6dc996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1a2cc148d903e697345232f8cf227997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff50e8d151fbac50fcf66afaccb7cd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a086db20d73a75c8feddaf14e5b2e12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e570b101857e157c8b665f58d376133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382fac3eb39045280c6598e18c937134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b09d118cba99295f2839bf17906def5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80935fa0e028585afb9344ddb880675f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664907073c2f856ee55b587542c88bbd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fc9e68b95c0e6ee05c04269b6d8648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee9bba06cf9c77415bcc17803a822b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d4a67420ed4b9e259152e38933cbf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e24eed791635b35980cf808579d30e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b75bd38a90ccfbbf62ed8b5d0b275f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16898d3b501b0dfcc0e39d6dd13e7e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371e9a43645fc919871813119ad78dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eedc969e5423ce79ffcff7c9f9150b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddb5c727b4f16edeb12db8f1ca9b1416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19ce4999e48397fe623e32a445e54d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6a5431e3ebf9a9c1081ae43bea1cc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7c7de46e341a71f78554aaab7465919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a731f95d399317139a88f8dc2b00b620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25124f061263cf385a6f81599d4f09a721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f3dedc999779786cec2a85195006f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9876acb489c8cffe727f6575dddd9523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311f1db5ca8122bd159a5cd75c9b45e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7a49f87af9cd719cd94b7e861c31925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa06e6ecc1fcc22a5148826478303a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09d912b8eef51dae7156eab2403bb527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8debdb9e00ce3b7b566aa83a7541928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2cee0fdfa36f4ff5daa0ca7c10c8629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca104407bb01fd9c061520c54172c1d130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31d93f9c058567d477e24b97e6c4f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a08668a729301b719c318a10a51e032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549e6b70fb4b1594424bba1d2c48eb533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995f2fb16ab9d0bb96f451b1181406834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13d661dcfaeb819caf20d888ebc14035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589df501b3c74e7adabbd4fbff340ea836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1631142c65ff29c1b3b7f6e0abff06537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899a021bf726cb34e86973328eb8f4238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b6c9c8351293c73365fcea3b9462639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72cd87a8bd20a64c96739b6db1a888440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2a5c3928e907b10e981d39fc734e941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f3d33b28bfc82983d165b66390fd742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f9a152bc55d1c2324f583f2e080a443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819d615b07dee8a3a64367d5881d50644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8e4c9d881b8910b262665435ae93845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a51dd07ad3943fbd061c47ae525b9946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4eeef9566ba588ff20e8b3ce6167c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b898cfde443fac9b3ede037c86c0d248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9c158527d132092f8a282ee489a6e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fad32cf7d074ef78507ace26acca350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330c453f0c30d4f63418223c10bc9c351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94020c6f8aabe6bd549f93d7ba616e6352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0277582297a73dc8c19e397827b67553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ea2453abb5b4d486bc773e4a7e91f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b672ef25ee9a51fc2126dd272839f655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef65a5e02efecad56c8a8d1190efe9056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0643214fdbb31caaa05ba51e088df157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b526b6339df5da82c7634db3c9985f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e2ba5ce78fcbce8b86c64140d6c7959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067beeaffa7df83e271d838aebb8c52860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee48abf1c399ce23b751b2ddb5ee4761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb80bbc464f0376eabb741f41969e562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebda6a752570168a7683c36846194663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600062f7386664a9f394c43492fe1db64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c30efa050e46021461e350b71c50f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7250927d5343b1e88abe22d256388f166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b94e1068b9e7bab82a75580b7218267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959279ce1315db633854544f5a2b547968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ee4d209a24cd7dda78bfbafe478f069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb39278ddf2451023f4ae12e347a3b970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159596aecb3cb6af61c03efc4ad961371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bed0f21bc2c9ba280cfb6d7d7391c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5cc695bbdfa2a36dc9c61153d7cbf273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506af00d1445445a5362bee34e9a6fb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eedcb4f05484df0aa5b389583ff04c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e08aa7cd4add3a0bf09c36b6b5eab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242bc8561c6df9cd219cf12242263a5977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517f1ebb81e6b43deee91de413914cb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5014d006ae5a4c6adb62a9c346fac979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc3a6650f52ad23c2bc36c66267a3a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab158f40d64b317b8ee479e96808b981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae7d0d44f651adada94d6bae913ed482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ecf39c035b6995c4f17819a4b2e0f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36741114b40b0ff4259c578fe5f8ab284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a3347d8a593beaf708f286c9f1df785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce6a009795526b41d7703e649a45a486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0bbfb1dde21bc47648da1ce668edfa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f9ea3d5a630a5db428ae7e156eb3588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7b9fb06b4c69221617dca34714f3289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7059d5c57e3a9d99e2725e634888990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fad6c6ac6b318b86d2ef22908aa22c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54aabeb8eae67a87d51c49021f1a2892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6eb850fa8494b901304fb33412b5493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c858a2bd9dbbc18da3b5becf6ff78494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b10b5f5ef4a518ed9cb2ff5f9cf6395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb9995dddabcf5ac94fefa4672dff996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25820221d81dea2031ffdd6606fc08d597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf023c4ec24cd430b69af9ce871289e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba9b167d9411dc246238b965e607d099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bafff2dc00d5190b5826488110a6d39100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d075c6acffb50673d9d37a2b872e100101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45bcb97b9e43ad117ef5b57b5a99d9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bedeceb99b35072116dbb7432c954bf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0df2f389b20e6e60c11d4a581952c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99fbf3816c08b6a41bc506d70c6b6c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0337b84327be29f2a0b6683bdfca108106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dab3ba08d0fad52694e64880ea3b03107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33cec2cdb211fd65b7b962cc5acb7e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904e377c91e50b8413e47948310c706109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfa37e2643f77dfcd5b767a9b1ce6f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1632feb7a33af8436ee3e37c66832c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b098712f6550dca6fd8089f5a40a4c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e50612413c6e33da3dbb46c2fe6386113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402e978b3e645ac5b0a6990e46f33bd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75191ec611bf44e2405a1a01b58dc3d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec239d52bea1c5d4ca532448e9fb989116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5654bd923626ce02693739bfa35a63117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0543d3e4755b4ae471b4a56d0b8667118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0aa0d28c8c910a7d87ad8d3098292119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca348a20f0f438eb63a162c684eafe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767626c848b5e27cc632e958cd0ad608121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627a350c4416d3b637a158e89432da3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4165334d72e36ab8d40786fa449b0b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1644c101777cd1d8c16f963ac0b3ac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb425de0060cdeaff5da6e320ee43a7c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe48812116855b04e3c4fa570126df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bb27e0940c95c4b604fbd7492f66e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852531072d271c8c23baef3a9beaaa7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e11ebf7ccb8a5e68c4006910046b9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95dcc8aa589f04c4e2404fa18dcc193130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02d2ed5a7d1873206544dab8333e37131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59f312edfdf5ee73d655376142675d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b59d46aed3233ef3a22c2c052977c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ed0eacb68377917cbc97cdb5a362d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dca4e216aba4c4335717de53792ab8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2505df73893d5ab46a3eedaea1b5b0a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98745ef45c99fa470d1a21609df1a0d7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db049ae4d494ffc29545eb18901b37b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4602a63acb6faa6b2009e10f8f88a6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114eca2598b94693790bb7130751039140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b5846f16a9cd067879ef34e7dfd03141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb0e7dc600d82c8321e1a981cd78ed142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb7750d26b6e0efd754de733da6cc9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd8dc11a371f684fe72de1d3087fb5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0136fdb3f8890a434bbdfe07ee64ef8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398fde772195e81f3b2fc620c4936d9e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc09ed414eaa5655e0d572f3f5f5d9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc9d1939b2f894176e5fd0da63811b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967de596a086d83831739d77709dda0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d537905b0a5941907c748f8fda0b7cd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea958bc79797960f6c8b4409c985b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5f656f0d3fcafb5fcefa650463f4a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271cbf969795882c9f4c64ecd05ba74153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d49dfaa21d98218dba52e62b5c6a9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703ad5889332bdee1565f57d6aa1c88155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c933c50a8ea287ebe0ba251585c38156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a8f183d6014f2618e386653208b8a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65172f9d8d91f50fd8be5aa01c545c3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d4855ac4ab4991ca141ce988153a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bcb5156db83f4403ddde8a2a5ba45160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e12fc68ee6cdfda440475eccb4b2b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8f9678203d571ecb755ed3cb1dbde162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202f794eb1ebe47099b59b200b2f491163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d3735a96ef290b706dde535633d78164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99503c271c78a6de16e4215742992e74165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac568787dc83e80ba96ee99e41bdcaf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5df79937c2542c92dc69ed2bf539f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694e77220df8a9bbcf8c5c973ba2b5b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cafb32869edfc4e9152914531c3385169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd6f439d33fe115723731dbdea3cde170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1f779afaa24cae156f070dce2ed61171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e85417b8f579bf4d7c9df5848f83e0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647cdd53c772d4a6768a2223d169ea1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0984803d146ce7bcb5660ebdbbb81bc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fcce297fb863b3c3d20ad0cdf8d990175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cea42ed04726e75a390253e337b19176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b9cc18e4293ed1bf270aba93d2b7e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5e9d682afbccd40e2ca772f5dea3f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69b60a047775e11aa45cb752149ac5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a64c7586bcf62b5e35a51ef13da61a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98372c5ef423df97720537e9e44ed886181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014788c8e9d4c671809d4381cc4c65e6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387c3651190a572c99a374c5986ba59183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd517abb56242df9d6ed37a732cfa7eb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1e71434852e16abb87c7fb339180b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aadf8d8b1bf4c2938e7ca92ebd24b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea3a8e5b5d27d8cef06f831847ea2d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e16c748eed57fecf37c1e38022a714188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7604f7d852ef10b9dae06d290c5a9a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d8378e0e13f7214d4f7dc766f809f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24909fa2d336dc3c764b5750b199550191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc164e0c89b476e81725b197484dd839192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e1d4c9d87c13347c2672a89256a08193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f9a29f1f545a3f6effcfdb25acc32194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb99bb24fc08233a467f5fb873bd901195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82c27c95e3bd4eeea3f361ba229973196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60fe9a074099489584e62cba3de0b5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5218911d5f9c1fabdf3ba48e422821198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0797b606d4d85d1d86f2e63febffb5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b84116b43f3d0cb4a958210e3d022200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e33dd9214cadffd2bda09e37852ce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfaa3d718b3d892a41615ab83941aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba91a0c7866a7502bf2e1c940b1088203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787073f9507f7c56c5c16f91bdeaafc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952562823a0b6affc802e174f677edd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107c56a67736b3bc391c43adfa649c3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae54b06fa6e0f7a663e6f97de616ee3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630cbe711710f9242a065f6f9017920208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e5b193487135cec5b2c5ef32d24f5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e8e0167ea58d1bfe49fee71dc6762210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eba5d80c1dc6d9e1a27e7d32fe06d1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40dec522c6b1e51e6e3b5a26effe0b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d26cc520ffde6fc5cc794416726464213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c75461d30f5c490823278c084d33c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e50e49bd15aa953905b6676d65b37215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1052e988ccf576ee1e328d3b252746216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08782e004da10508525300340871df2a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2088e66cc256d737f95e6b01b0778218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec829d396f01566dc190551919dc46219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea61e46c38462752307fbf53182fdad220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21d71e75e6765844b1d0b1a4d0c617221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b6a7fb3f36b37a968e9c8ffcdeaa0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb88e9fae8f9a8ea5c718c6490ea69223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79d8198a5c8e9bb6725e9611f8295a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb21d6ceb10c0a6cf738394c0d228d3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340f60023300fdebc1ff662478c724b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cce7d42ae0af4d9717db81e29e50aa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da28c281dee04aad4ecb348fa5bd25228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c3b8e28edf93a5d50f79bd9de84a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac9fb250d27854c8b89daad50c49ce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea858ab86bf52c620ee5ff4c0fb931231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92ea0b7e119501a9f81dcb8a2620a2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51eb256999ce5eb8b4c6a87051fa244233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14eb419817f25928bbd80a816f89445234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef7ede5fc6340282e13437e5fde826235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1326fe4e6610b7526d19aff28da8b96236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365cc55db5b241f26da81b95de9bf79237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c933f0625ac16121cb02a2a2a87e6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6136311c0fead85e9cc346b98b783239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577049c39f6a89f06f71cdcc90f69c1d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3500869c5cecb642cff03834382f0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f03c51747842707615514bf7987918242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9a930e8118ad48ccad86c1bdf2b69243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b1c06a9b832a42e12e95fe8c52fef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a8a42c9dfa66c7a78a253d298be37245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0a2d67cc1bf691d17fe8b8bbbb134246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ccb7c72903ae631be227ea2e8c5bc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab41f0b5ac92980aaa25ea9d7ea86cc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405427946719318cf9c4100f016d3caf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46080245c9a480e5a411246aeaa38cd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677bdae37e47b24b657d527afb6149b7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830de5fc81f0942506d9f8f49c2689d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c6fa004208b735f1f4b2437e013c8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeaf04bd18ae45f9883e34f33ecdd21254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f7d5278d2ace43c582d2e17cd63e7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceff6a0e7bdee8d1b19508e27be88c2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4eaab8214b7c52e05198749dd6db8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b58dfca3b6625e7870dbaf6d4fdb6f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbc4e96964f817216e00b087f8ffdc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4188ae5df9b05b15ece089d1435ca9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ecde15e6196c02d49a39038b77384261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330aac2c4812f4cc4526ef88a860ccef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9e6c8f49ba39c2975255c0fd54458263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9c63d64d067b502c59c1b61646814264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7495833bf122e52597562ba89034e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591405015581e010f877df26c2064dc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfce0e18925195307c26cc4fd3437cd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa452c68628d953067cd8de09ad221f1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163af6e0b7d0c082453a6afd8488dd0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c95d5b130b25acb794c168759b566d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36637825aaece196e0f5634ccb5785bf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fb40e187de700cb21ba1a678b1934272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d75be0f2538089cd980cda26f240f8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86baeb5065e64bef6f12544a7bbdc174274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56a03ffe680b9e0776a396b063d037275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1512996bc49398cac3910e44022aa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef7c0006d9769d273903bc0fa64116277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4b738ae7a79370a0ee4037caf8bf9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaec7fd0b0bdc35fbaa5886a23588c5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c3ea1736759563c74c4c7d3171d32280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8e4d6d9268a322513e11e4aff4186281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271f8c7d80cd0f96965e1ecf452a896282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a44c4c775f547bfc5056a70e4bc6d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b43ef2335608a5c071d7b62599581284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab3b044250b93c3d3e30fb414d7c97285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469169996777388884a3aca243d0123286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f30c30431294c13df7f19a2a8c623287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe429d01e29bb05ac307aa3e9c280c29288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e047510065011a17602fa22ee51eb2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c157ffaeba74033ea2019322f0e7f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a164ce83b7133dd7f7dd94825148d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d84c53a618d5c65abec7b7d870f1cb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67e36400eb08d086bb4f85a5d520d2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b6c48baa44d1d17673237cf307615294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64477f26bbc2e6e4787afc45e562beed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a820a4c7472ccb2aa93f87033918bb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf55db5ec24e902ff7c9efefd6a40c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987453efc0c2f9a704838a645299fb18298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf897e8bb1fe2d3ddbb34243fce3c711299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e0e38c193793c7dd7e1e3a665816d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f161c23c5237cafd16ef9b697d6243301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4d4a6fc966a0e43cf9604ea7b6c3f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed67b93b8cf3b307cea7ca0bb28816f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734c84bd48e6bf4ef11e6a57d2def3f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7ac35ea4558de62959b6fd7d7f6b3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5841fda21b33491cc35f5548e17847d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077d1703292e82d5f3c390b86ef1813307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e01f832dcd08999a031e73603168c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d48d617099eb0359068ff30544f212309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5198fed2678a9219f5fc7522cb5cc5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af915913cd1727bed1fa36e6fce6e5cb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e8e8174b927808245cbcb52310172312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5218e6b6d324afe2350d0416acae6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd985b54ac2dd14da32c59b89d5abe4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6536739705c55d5c6e59b68ece43430315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bc2363ebcda239f4d2202c0126fef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be154e4ed9a39b33d4b9d07015e7ee2b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074c4f5b68e1fb9c7eb88798b292ef0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af6e2828cb3b52ffbb432058c5a5a1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ab345f5a649b46ceaa8ab0021bf45320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59414ec18e64e59c0fed073a5f0e7c6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082f3692f4fd81809bc336702b46c2d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8de74337daff624e02045384072be1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f49f596ed5c3b17aea6c46892c0686324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca00a5725beb3adf0e0d199486eaa53325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbf57ea0955f4212d7135d139dc614326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08020e881e7eb81a42b13eca57682221327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65903d4b69fa33d5dbe46fa3091bb08328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32372751d592e259bb8f8a90d6710f4f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f85478ac7a674c4f287c358c4639e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144925ce7dccb048350a8c2f2723e6de331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2ad87695a510bf9dcbe99154f2205332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c260690c364174ae8e9a9ecce4ec63333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f0986a1769efd9d2ce5511a267558334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710b298cf28e8ef2b96d062b9105367335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c6585965cd3e9fd79f19c50806a8e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b44c3b11a6d11e29c61bd70f7334d6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad1ede0f2c9d2d187202a1b49d54af338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02cfed1e5366178eb056a28cef9d5d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fdf1f6bf06f7141caf788d2650bfb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211cfe8a8a1e3cf815048a667c11d1f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b1a41a6b46300a28b362e6c57f16d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83daf3218558387c3604bc5145fe9b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74913aca53352a368ed2d7009532dada344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a36cecf5ad3c28fce2449290ad65c7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738ccbfcb654af81a9d1f91e5a9c1e8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756b3fe8d7b1a50c26765c151e65a8f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c477213df16aaf5be02e2638ce6d814348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608ccaca66e7ec61171ed7303cc932f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb024eee07cee982e4ca92be23aeb00350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaec749f820c95df4c9f92aeee70112351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3eeaad38929ee472b08d1e23bcc225352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946b4f4b990c96690ec2385b11c4422353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d34f9c24c5ef6e0ce867f17f17d3bb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077de02bdb6197c5d4ba0430c8da4468355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea329182b89f967087f3bcc567881e51356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170527744055c153ee8b2c65edebd9b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef8654d16a06c2f40925a93021bbe9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19415aae341c45d917c5f483331192bd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160138d3ddf23f8e16dfa00b791da16d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486a3c63feb82dfb1b60f26a1d1889b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4b61a508cfaab386a4621c786c6c6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4dfb1eceec4c9c2180cab23aaf2df363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087bfbd76b4d3917d249ff5b20b8da5d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f23dd7cb76b0ab3caeca956d597013365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da6e3017765ea531134e18c79726f1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b0c50879c92063dd21e05f31cf782367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc28e1855c2cf63857970109708ab6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6daba6e2bd8c7c3f03e588b38ba029a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abb0d2300275447d6ad5e5c133aa63370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be61401689d998f02e3db169024c694371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d660f87c9ebd3188d88bea78ba3fb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086ae694c907db7027e8a0e79fc342b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cee7f35043b7de9892f319b32f9ed7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901b8ee71dcc92e124905a94396b54e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280741da7738c1f34916b72e1005c98376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba6698247b7f86d22f64e84922bd67377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d1e7c35f8dcae959b28b0799687de378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697fb19d41bb0dbc0ef84aa7240a74a2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6960e3dc59ff551caa887967bf7f4a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5d5b284dcadb58ba06b989373c32c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06399638013a81c480ee66b74e12ee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cab34a8fcc39ad3ebb1dc9d8b5ed7c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728753c089a818dade738cdea700c7a7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a861aa2c83f9f6a80a85b26c7ea1b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db224974efb1140e483e7ab56476e1f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f0602b219bef6f58c64253177b418387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752ce444c5835db14b6463f8938c3e2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162b37896e817a606cd1a0a97a3172a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7ec57c4619fa1fe81593bfc3c8d87390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7717cedb5dbd75677a7d0116fe8a1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4acd10a4e7b843bf1d19a64a47a9bb1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233230a535364387b9e9cf190601e7d5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11beb45bf1a749e66ebe813b05ae00dc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74735b61f9ea39298dc4b51d348c69a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d275f6076f1b660cc50f4a0c15ef866396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bc62ad6a6a9bda468f6b4d7e8824f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4ade03cc6d767d7888d0f5471c3f3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b178af21da34094bbd864ea3a40925c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ea4b41d8d5b43fde0150f1eafb3aa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae7615bef76c453032fbd91507d1e8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ccf660f2c648b094e5dd9c31af418402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63d83503e7195ead360179b6f461f8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3376d6c7c8b7745f244597fba2648e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4e6caab07dcaae09cd53abcc841d1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cec47ebcd4ba4d8ac9da65149e5cf7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7c7a245152900709d45b33b96c031407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2e9fdbaf6941cbdcaacbebd97c448408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e16884adf47ab30717af7924b18111409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb0084489bc942a16bbe490d3f51a6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e273392bbf3c249ca6e51ab5f9cbf96411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccff319407717cca16bcdd1a07487c9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fae39f64729c6799aca697af1a87c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feaa8ed8410c5d71e8b7b9dd16b77aa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fc1dbd214e438d92b910f199e4f29415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeabb3679716533d640a08bfb44ae3f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a38027836a3797ac98416e653a101417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017e3c93ad6cc36554708e45d783185418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4570da45cc66652dc8f6b83da6ddc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0560e07216f43c8b02d39c4211501420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5a4338206e5256343adaffe1bccb6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f46be54c9da11c9d337e29f8a07a4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a3706d1348216c237124115587e6f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59605f2aebbbb2c63415359fef829ecc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb9754b43a67fc6c361ab5a7bf8fc9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93de4b257a792803724336c958f082426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269624902bf091820346d61b7b167fb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782e401a3b616af210436cfd52d86f3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570f38879d7e61e614f87ce9162bdf0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d10e683df920893e915739c4303419430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035332e97b0a9981b08d1c73de258e0a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44a3c4312737fb14d3170ec68d98ec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ddf500d4524b10aaa177f733b919b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73166ff042ed5de763473a5bf12aab4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809aba218d217cd85dfd6d944244f2a9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e629ac1777ee2cab5be106709d981d9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109aa6f8959c782f8912b019f1537a5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669f014bc26d7878818b8512bbfb1c1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d169207283a27dd2ec110b1d75b9c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2cf6a91d2de6d9c663f58a1ed3dbf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3004c67ebde0d5b386f50cb2f566900441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e50ff687cac1d27d13f674e885e94442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee07ace51c86026aca222e0d087654443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7e657def7f3ac062ef7535dd79f6a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08eb3614be64691ca19f8bac16e93a5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387e34037941d3399409a6443debde1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037f630bf0859edb3ed21df91d22733447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8dd2bfbb3cd78b88ca34cddf308c7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb592d2172d7250026009765d4e2c2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12538a0e352a6fb410a644e0017b12d4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eaea4aa2e7f9ed876f784fdee655bc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd1a54a34b111ee120f0752ada3217452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35b7c4f3e70521775489086ab1c5db453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead33cff137d13c46290019f9003b0da454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99bd9b2533f4a7f334e5e87cdda620455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3acbab3a0e66fd08a945ab2efaacea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe85d398e2482f79d51a1b2f9bd5fcc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841697e1820deaf0e7c658826fda1b7f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e091f86179e791241a2c2e3b6d44f7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698271f98bf8551476e8e0a9ddafef5b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9d3034cde86c794780ce84fa5af30461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8f5b998e6773f44900104da324ecc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70c5bf9ad8a2e60464e8cf43f30e6c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b650d9cd8ff6f96a4843f7531e115d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b969aa582e6a016f21fa92c391ecf77465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d5040b6ee4e76dd2d41f3e58dd461466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd835525b606bc0edf203e761296e5b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371d6e7fdbf34c22f8fbff881415d5d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a324b923355c2e7d49b8ca2019c23469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3269e7932ace4025865ab9aca2260f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e05ba92bcb35c1fb7f238b8d26d646471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75621acdaf73f264a715e34bce7017ae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d611ec40f8da6e8e1717961db29b859473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebea61b7ec3e9c9fc8f787bc0edeca9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec866781c8925f5c018e3ca251c2bf2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce982c0b7521e5518e6743b48e1a91a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46d41a96b18a8d70fa871c33232442477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fb26c944af48a78548bd3b07e3c9a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd87f264d013001ca473c8be7b5f0f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c996f0bcfd4cb023e6fc0db32f5486a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d9a341a0370da69f568e0f110fa7e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1781e4ea12793bf399c82cc21699ae8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471bb0f18293e22fb93472002bac6797483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8b58d535568642210c84049ebcf9e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc41c9ab1577709cfb592c650ea8f68485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0d7b1396f289af0f53ec2034228aa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd40c7dc4d0f0bf4b934e625ab3103487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91de91f892c76bf15a72394aaeb532e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4e9d80c6d2d78b9ffb13ff773dac0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba76e36196268615d23975b76d1f5a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf8c7966b09034f4bcd0d771bbd321491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337375d29349e0e0c802ec94da3513fb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd942026a12ee277089b760a86eda1e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65140c1dc4ede8d7b52920b3827cf6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2cef9f85f3976bb6257facd551458495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3be392a12001ddbf0096d10e0471c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e93c4d1281125ece2949efa5f303b2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2dd04926ebf8318d08c90ed2a495c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e59383839ff55163bea84b6866dab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90042f3c28c5236efdec97fb42ed5f66500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577942542cc9f1065bc437e31258a48501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbcb082fcaf34179464434a20b2dcad502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58d4f4505843906589415ad2be2ace503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b5eaf2c17ab7032c8591642226ae6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37680a2924e8ba270d5c62b344e455f8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7aa25e9e19477580f273511ea957fd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cc7cd7eb6994dae1a62ac9f96296b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765d49cb1344b179ee6c23f684a40e1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996cf0b1688a26e5f4a3c1a21dfcfba4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252d5d9abb10ec4edce6052145a9888510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea29d55edb29398a74a635ec416c6e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc83598e2448d348731de5e3756f39d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4e0a33dae1db512bf81daddc307d3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8081bada13639117fd75a7c5715cc4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1962af9fc4b3cd7c321b274b1a11cc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed40e1ee1fd40236ca9b84892b1597516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3305fa60a44cd2180daed4a03f841517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce71e78c38a5d2f6af7e9dad4186d5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144af24605eeb745de7924f00e26e50519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931971a41b23cf73ff6498a3f87b4b1e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413b4e805bc1786f860ae8bddd60e9d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545ce7d97829f947778394cece12613522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f82b28752d15672c96389654d8542c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a53fe97562fb59c33e37fa1edeca15524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304a2c7fa34405359a6891b9ec9b3f1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f519d624b492d8cfc735e2ff008fb4bf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f7e6e16afc3ccc70c5f71bdd282f3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5d96a92c46169b98a18c951e81897528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014cacdfaab4bf01ca196e66ced76cd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f313ac9a3f840ff986dd500b016bb60530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ce6b0cddcf78b2808413fffdbb941531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eee451e2382e25bb4e9e5be06bcbdb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b9e1c2f5d3c358b1e25e5769ae37c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2ef2f98db874612e8c00fdda71242534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2767037321c3a9efee92f0da74cc6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808fcae6d5e11d75b18330290d3d294536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa862387fdf786da608cfca9e8705bc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfbdd8b9831f8acc1a63669298190e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29dd77d14e62a410552abefd5a88768539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d65838def3bf312b8dad2f7105b55e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247732977eee7350d5b3bb65ea3f05bf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9429145adac0a1f682bf0cb84c951542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1f8cafffcacb2fc224b7922752131543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09345fbea4d2ded0e2b84531d2b375544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6a5ef0cf8abfa79d0dbcc2389f36c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77dc49942dc77eb0a990f1efb04aa6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163217167c0488c11aa9502412abc0fb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0b7866dfc1b9152b1db835a722ac1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55431f728f142b429e9cf6b88fc13b82549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de3b4ca0da91047a29a054e242aa72550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d0b5951eb7d4983c5af942e68c7d0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f400510e395e1479bc198fe07ab8c1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc902d6270b8b4131d06c2c4daa94a5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6516aa111d729793cec381646a74ff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299466185694bf9af5a322015bb1644b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e650659d089d4bfc9336e06ea46e073556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162bb11b8a71fbb4fe89001d72b091ab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff527617687928d2b05ea0bc9d9ca20558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d077d7beae624df26fe82d5f2aa6b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b8b57de4ea4ded2d8a20d078f96eb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba959f3a17c2a54913b20ae65c5f0fd0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525b3ee25f7b2623668b3761e453850562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a0353283e3dd0119a95046322d7f7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbf35dc4b94d8ac38e95eab3d74bd9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203218e901ac6f2917555a7becdae54f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629221a706e3e2db18f35fe4aacdfcd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9d15578dd1e331e32f8431b7a8c74567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0896b0dcb744628eb812fd9d032e0fd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183a6c6b909503e1853f8d34d2b69df569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca4b917338c393f5b68a8e61c1008d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062ee86a321d21c9564aa6b96cabfd0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a3e5896a2be84225f975cf505a7a9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30920df6a9f8618f70d7ef9693ed335573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882d8c527d47897f1b9f10c85ee88aa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544a97dd156661fecd1a49aef31172e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2ff0c291d4e577125162c264e1962576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa640f5befa0d5cfa2479a1059c27fb3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e88975dfd88fc6e0daa4da4ba1aa0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1f468e6745119f9baea28877f34f0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d79bf02fde7f495124acded2561d5d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05759bdff163bf1f78f472b4f73c7043581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57330dd156614a75b9deb2c865b75093582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae177f9da1d52d197ad149cec9c74a1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d917dae85f70d22e0c399f5c53951584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649da418c63ca22af87134b8b565352585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300efcac7c2e823092f9cf81f9aae239586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4214f5202b04015cb12c372c2af611587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469bb8c68f2f25cecdfdd438399170b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270eec92c18290a747eb2ebcac756f17589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae6cc7c3a80689f6023da78cb66432590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986bafcc1dbfe17158ea1394fc6c6ed591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54fd44abf2727cffabfaa81a521239592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2aaf24beca6ef67c0782e96c7f05d8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b789673d9f02068afc3947121cee6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec92998b2e79f68258396bdfdb86773595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37b67f5f52065ca75c4de75689a2c3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c976ce8236e3442242c36938fc77a9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667992d429537d94e8fb2bfacbd060c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1e39d17f324994c95fbf30ad5ec54599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d48b788b113041d75c65717c06b36600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98663e7780c1c0ce4e12915128d85d5e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8133f461c4a867c21720036e4f706602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b483d41f799c99b8defed5bc8cff55603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3daa1e7df1f98a0b92ebd16b6baa1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c8d54e7f9652207edd0be9f2aa13f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f52c7c1d288db87666486c63729698606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2bfdc5624fc11e9d76749079c0ccc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1a4f171869a2ca1653c6ef7ad8f82608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff043875c8f1fb7ffdff17d379f77eb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b63bbefb0458da9446a2a90782b1a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e3ec0e1212c66d444fdc64f6e50ba611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5168016de3d86ee49e8f8dcc6581323612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1501d982bf6aa97a43d13a2834f5ba613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1765379667c33c0420b292db9ebd2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4ec92296433067e4cbd06f0e54739615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84737df78bf1a2c462a992e801892c7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0c44940f24cb6ef681a2e510fa484617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e76860ece19b7838c19c9d7a6fda86618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac13f88b26cbd92f325a441c8ea592619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7444943dc5972eec057e65ea8f5b5af620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f1f8c50466b825dbb1c385222d182621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0321e59da6a43d9503623fec3e82f8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601128b931f64ebc2fb78de1e040542623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445b6e9271af64c89f7eb7fbcc777bf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b02d48ed2d98ee0b5f2b8dfb68f309625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357479eeed23dc81aec5f537cb862d50626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5602f435e5d56ec4f95b4925375c1de627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9b5c68ec0411ba30cdbbe592cc906628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31155be0c62af54bb59f0e8aabd11b7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8324cff45b0d598b08ade9a591af78630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d8a772c26ef64bfbbe2ab3f25fb1b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73204f6db23d4a0915700f65f74eb709632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f3c8277725f7a71fa8f644557d9a1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24892a95829be75d35a3e9637b98f4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffc59338596a0a0d07c324fa248955635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de61921ecdb3a046ebe56c5123055a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6807574ae87fefb4f2d11e0eb73ac637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c917cdccb200258cd63447242cc320638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d5ac2c536a693a1583c1c3e4f8f0f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773a0789e0cba23de10a639a784786c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e007e54e3e58a2cf9d8c9428d79bbf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a9cde2be445ebaa5bc3d1199b5d83642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48d1969429024da225994e7e0e5e85643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe576f55ad0b3278d2c07810d1fc88c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788220524ac60ac876cfac98c553dc6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2558812f3ad97e4f55f2a0d2b40d9c7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad756e52dbd0abe441a282f5d7fc0c1e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7307f6c6d2dcab39d2e8a21ddff1c3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a33d70dcb9a1a3954aeb07dec587a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0ac4f08c863dba15a4ffe68a5dd13650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a376c697da0eda8ac2b124b70367c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4b3f017b91d49e99fb633e013dfec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e23130e25d986638d4843b67dc25f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992f737ce57f2ea953dfca49edc3ec0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b0477239e34f5a182001ab604d83a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ccb9f1995d9cf1b0acac04fc07d1a7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f7b8d600e337690564cdd689ecd40657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6acbaa35a0d446735987cc6fe8464658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e41bf8397e3ef31915c2d28542d20659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c934305621569ef0dec6ee77c63b3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fafc609597d93326bd7cc258ba988f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfcfacd8d119bea34e9bfd931af422662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37c1ec3a2a257b0e122e3e776d9a74663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1ceaf10268729100769897c660c51664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54587d6da71dd5430c2aa02fd978ee665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853fd4d150fac0963ff0d872b2cb2f58666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f5307a514efc43f94365bada39256667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071af1e3550f235b94dd38502ce261f7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a9b284f264965033213eb8837e644669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e41ebc0637b50f0f53ed322b744c0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1499c123b42de150b7168415f8a7bb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca586f8cd6998eac137914cd58a2e9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef531dd9c61474ec7b06b47d4527c60673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e7e03bb89425b528d9464812b3d4a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f797c8dba95ef5b0c7cab30c6a87f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c95a2620280c698f1315ceb5e0fb0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34019af86f3fbe8f023d73d9eec38f6a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f53e22256bb101fa77bbe47361d0f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38f94854c7cedd6719920d5c9f98dc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ab0fe6ecf80047c66bef2f26c2a5d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9c0e9844354e65dccf7dab3333c6d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccde9085186c955dceb4b5eaca6ac5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7be6c4ce3ba308adbdb466ca83b9b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e95a85d3919ca3389c844b3f4bd862684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a3ac686fe2418281cba5129606835685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427554a569f8a89c54753e1c1de4dce686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0585a12ece219e5f74313395ebf9b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923773667992d151ad22c1004fbd4c91688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87b6380f857eaf8f1ac70ce62e9d49689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a206274d8027e0add65ff8a23d440e3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc67c15637b45755bdca32e5c913ee3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820353e249d39fa25268d8570d891c27692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc02dafa6b101bf538e3d9d83fe60c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318b72cfa9e267d816b6efd65e22357694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d9ef2fbb64c16bebfece139d838da695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aefd18df6408e23aa10c4c45226539696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995844df4c772006d6c01f4286bb854697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b5dc8b7d04c226e654d8918aa3a02698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53d95940c899a26490886ba89e5322699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446ec053689c327295166bb983cc03f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c1e51d4f6e567416d366dcf2a2ada701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a2885dd1ff970f390a7b08fe99071702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f379384b1202ccf3c370dd6e421d8f1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83e1d7100abb53050d961d2d513808704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8bf917c5d084c9ef56a762ba968d6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62108500f34d4297f593d7a091587ac0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2268a0c694216f9bd289c11f5c22432707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868398b8f8ed0516d34b7a8719c688f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317ba5d791e4e5183639433a8dbc841709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3177f53bf305c3842730fe888774b41710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0cdc3710e46af4fbf9f07cde12562b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3442e880ca545aebe9394317e89250712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057a61d2a21d776ba8145ae48323c52713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e716c59df910a8a462b87b8ab52f90b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c1a554ff0b275cd2cb3e87c0a625e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18e8b0c2120b92bdcc98bf494180d1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0e6f263cb2bc78db3546ccee0c364717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c28152dbc7a14c58c1090d3aa88878718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf913330b76dc3b4bbfa47f83157e23719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a11c00a4456f676331eae9a32ea2f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0555fe739fcb473b41f95122532eeb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe75cd5662b19c48f6c5fad86c298d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feff868040a7c25fda1aa4f12ca5817723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3b8e5ca8df711cf9e7896cea38100724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0ca1a285fc034808e5896a8428a81725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc684f8dde99d3db14c48eda9a53057a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858074f63d6b8943fbb6bccc02070b3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35faa995c0147e264f99397482bbb9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e937f4b5d6d60c1e8766deac9c20a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08faabed28ff42088c10c0cbf2578638730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721966cc8cec80e2df3c609a3f58ec2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823108062063b30611583d0c2557fa7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ffba4e58c4fd2601f4830c64b53ef733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e033130c5965a7953971bdbb704ac5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b9d170b428c1c89b60c11c21c8c62735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a1a3744b9c476b33bb749e70f2539736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e933b4c3f5e9887bba7071352c874e9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7b97c37b1a56cd1f0023ab5176a01738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2a072a1f3c9a818781fae2249d079739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230e6f459efc95739b71d14ca649201740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3683403f66254c0b29c6dbbcb7c5cb5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668f244b5e085c9abeff5e35c068e2f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965572d15df6df1b0b19e0c1696a6528743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094a4515a1cb14dbff5b8da0607e181744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef78cfc16e46c7e4e9c07fc29ea908bf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb602945d5b55275b31610f61b1b5c9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1fc627e70516eb59a887814d1384d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592c35cb8989def4067066dc49ececa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907d200d8e6f5017b4e7df6ab6d86c7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f9b5665f15296956203e5e5e6492f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05612bfef91155e8e8405be664f2af4e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf19100ed59b4675ebc00cf95e9d9bc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdcfe17cb3dcdf756bbdc5dc9c38bf4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9e011325f39bbd9a60412ffd5ab96754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c35e0d2019c31c28e6e38cfc3a1b6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4496c4bfe2078a76b1348edde1fa68756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ce8267b136b25014ae43b611ada2b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c05e622a75141df85d571cedff27d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f2cbf760d3481cbbe556eaf967e9e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda64e5df5aec3cd923266946687565760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3da7ec09ef964ddcfbc6b29e6b4a6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09acbabb24589725a7fb4ca46fa32a67762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0fc02b273b8522da17d24ec8af994763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824df1850fb3cb1747695f985a1e69f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e3946750a437e1207b651d37879b8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e104323d11ccebffcddedac051408766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8b98f4b2873db74c27b94ed542881767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01889c01924535c2cf654b6dd819f802768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d6419748af4548bffe34b76239032769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfd8adec09108e89861b97b504a2d9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235e0a7bac698cb61cdb1a92b8ebb1e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e611c0aed7dec2ff13fe1a99b0602772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f9b5bc183b3470cd9067e8184105d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af8f4992265b028a9fc4ba51c66785774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a023d86963cff546e7f63233478cc4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9fb591c81a3612d7be862c8a40992776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75d19851e671010c41b75c498f2dc5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738bcbb59810cf080ed19b8355f8b50778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707e7d6b0c2a8dbb72a5da5eed436a2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a8008ed392ef5b1327f9a5bb15e85780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b94fdd5ca7290bb7bfda0c8ee5325781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf658ae8726f161af5fc1c6f086e97782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17622e70de1d96bbfe682c9a565230783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1087cac8def6a963d63ae901d8cd040784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d64ff379009d4dc3006be4fca7f4f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e16e98402d8f6fc8e3c14be0b60dc6786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd0fdfae66801d19c797b06b278a6d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e09434bc7213421322ea60d16d143788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1f5082c771db24f412ae3136e638f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4def7a77e54db7de9ff1e061f58bdc790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d938b11f19afac5630052863c1550b8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f794f430c11138091d83fbb2b5777f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb982536a49c77a231fe21b4c6a9ac0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24942f345b38540ceada8d06475d7356794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36f74e78215d9ffab6477dab29b982795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c2f8d1a51109ef260f15f6f5671d9796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75e66e4020f4754ec643107563cb03797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6b1c1f26aa359d6d88a66514227e2798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f919b17222520486268cef0fb2696799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edebcaec4ea53aa4b28894828fc250800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339637b665d0df018b109cfd49c7613801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca08f3d22d230753a82446346c298a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278d2c2f9e4a380182b6607bdbe695d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b27a77b7362f3ab16ea4c0b10771b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35938c26ef0e755d6b2f8c8c27c6b2df805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5c3215d9ad8da9c1c7661686296b5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fbbc05c60e8151173c0559525f907807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5307212762517067531b66c50bef17808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768ae0ef971aa2487d5937972711b00809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17be02e167874c4f1e9baffd8b563b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50af482099faded2a7117456ff31bc0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7d17c94eee92208ec442adb6212d6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac019e0874ca90a5a6a7e5e86772bd813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643f835d5dcf1d6c221fba601c797bf814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23558552c5f910ff38a048d9f5eeff815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1877526ae1df6cd867f932e1610990c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab96414abd34cff0971f974709b01e8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bf6495952d4805c94ebfc23da0463818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee758cac58361c0cfcb9c0c80f2b015c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae3a9b025252fabd6772b7cc0cfd99820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048b1be84065069c8300d2ad3bbd3dd821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64bb1fbda5cd3bb49b628c4d54185d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4a19912deecbdd86345537cce7879823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcb71ed34172141aee61553e58936e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a08aa305f5f92db23577e12b82b06825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeca14592a64b314be00c8c9a6f778f826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd1562a8efab978c1ffef8907d9598827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aeeebb039d090321012ee1feb720f5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d46a745b5973ea55b136e0f199291e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533305005082d4cbf14f487ffdb616f7830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216dfa4ba0e3e0824b7b33abf3a04303831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41de26df70c80a2b4305c06e57f0854832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566ccb8746f4682053735dcbc79009e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11aef94873ac60f7ece461854c7eaa0834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a3c541d7ee758893c3422a6c3808b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18418aa2517aae68011f01b0e9d83f17836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5eef6217d1ecdcd9b7fd502ec3163837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196cd68991020f3a8d026bb5bb16381838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3a679a50c4ca29b52538a7db35adb839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e447a026bc28997e990fa58db24415e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4579d1a5df14271f2cbadfc899d707841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4a49b28c9bf6c5824a17eea5d2dcb842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52816405d12048ff6e9f9d34a3e8fb48843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bee89b99b6224be5b839677476cfbe844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357bb8c12de06a5537d4555eccdc0fd845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ea9c0bdb0b3770f663e404535d7c9846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad4be754bd9c4257626be703450d0f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449b690d8b95e094a44bfe278f05bb0848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f55c31f826d011b47315e2e46a01e849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58154d7d5898116ef3be762121c85ddd850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a988a8d65603a1fd02bb299643f0661851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0bd4323328e8a764db463ce3847af4852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7adcaad71d2355d03543d14b903f5853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0654a9de303922c9d1e648f8faa921854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaecf15cb95560aefa0cec7e19a811e855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350aa8139f56f97ff998b31bbcea06b856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95de064f454ba05ba14650cc5663618857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26db4e0186ac4f85a034c1a20cd37f858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c882e42128222fbb0ed4a7e6bff084859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0d7fbb42653d85b5ee80d8c8f1586860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120dfa1a7922ae9f7e21bf1523393b62861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae69d1f033b0514a28922febcc45dd4862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043acc3fe17a598cb4b53457e68518d5863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600cc24bff353162ed6fe066213e2c11864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01309e844fd2ebf8ca8d5f4e21b188865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de4d57a3acef02250876866f70203c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afbf44f6ae78cf03121b00fda8918f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a324a05aa00cf26509b07adaeb914868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370d1101c95119a7ca0e3290ffd22cb869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7206ac385a4305b9455112a7914e1870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ffb5f566a1e3293a7dcbb8d7f19c64871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaefcb727ec1251f12513109cc2a84d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265d42160cfbc0f1ab6b5931116fe8e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e26a59f30e6f5c1503169c14b5f74a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4cf991e1d772b55ac84da7e47d840b875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343abb375038700a80c797381ebc58e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e842e4d65fd4ec38b80eda483ee8f27877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e5f22d721faa3855b1ee46b0fe658878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601f18ec734b45070ccefbc1079fbf7879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629be1c398282e5b732c6c4c447c61b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc31e2ba7894f031c7d10f7d393c8fd881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d39522e2c2ba37be8e3e20dcce4dd9882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde0ad780e609e768fd48d83f6c5365883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c14ace663158fc5f79769ed5a1d51884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7a9d451f03b422887bb15554b5447885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef5cd5de88e450f62d62aa4fac9c04886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99479e87cf01a4fa3913224f2b72e123887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3335459cf1f346f45fb4e9ddd8ee479888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01c67366b24bacefbbcb9e93e698ba889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc29036fef960a5ee0e72690fd55673890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328dcda90ef193851d506791b6c12fc891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d221244544c36f71592c55f4deccd892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5412ed22a2c0463fd0e3681ac854a2893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861611dddd2b647cf7a2abbf227700dc894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5d436b77c9854aa9a6e8b692b3929895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf7ebacff5e9f219839c66d22a4e29896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be074c3d8db005a59e489ae1968d655897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170d4c6aff2febe450937a77bbcf9b5898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5be329cc592d6e2b67ac6957a64bc899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7253a5f4b51405f28fba5a01067609900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56b7b88ad65f0fad5cbf4f796364b1901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d8920151bd3d61a80308ecc58157c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35d8bf24eb39579d25260ff1c5336d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce36fb1a1d414cbb46a6a8bf576ebeb904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fde7a019194f930d38f1a3754720ac905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6cbd6ee30dfce1bd2db18818148af906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005e2ad364b9f02dfb20167e6bc8eb7907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769eb212ad4f87a9ecaee9f91bf6b4bf908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b97bcc35aca21e8c8d04e427f2c07909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f37f87cefe75a6da4b8bb618d8e8b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4212b3cc693bda96f4bccfa669cff911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c6ed2866d982e1f0a659decb73ab9912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c363e6fb115e0d18272b1bb7d69d06913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0e72ee5134e82d1973c5e2bd7b23a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c04affdb997b6e8fc3234718c911c915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5fe6143554f1fc94cadc91b5eb18c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07cf6161b1e13688e96eb21d432a928917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1780c314b15570a11955d149eec48918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3baa81675b4326e1d2ac54f330812919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd7406db6bfe035416509f2c3cad9d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600070b16d3c663a67093a2d2ce37505921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28150d41c120ce94b0c1b580da11d080922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472230692cfccc13aa3173b046db8b81923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82338ef37b0b29328d11ace009206d4c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729c2e0febe6daf24759e79ce4d7a05925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19feb5760c4de5f272edc1a8afac20f926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd151f8be89ec3b2e6cdb884db605d5927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f95b63fc0ae3efbd1bc40cdb6e24aa928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc27c0d6975b4811ac1380c8ffeca4929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d41356573a7fdccea581154798879f930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d112466197d50d5928172ffdca1e82931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9099569ab26ba1f43076836d30516932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f661ab614320f1c8fc0ab7fa8c1de5f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb51b82151e5bc5b504fb67c4cea588934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff26039c63e634053c99bb3664ac31935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc46cea3d08562afba9f78ba96b7926936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020cc274785255e6906b2604ca6b47f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18089e5fa7a6e035c85a6606d89b47f938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ddd57232549333f23d685aee07421939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd6d8c99dc989afe5494c93911e69b940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f06e3263211ec2094d4257c17f03b941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086dcad71c7988e3c77d285ffea28807942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70279b9235db2f675f9282dfbe6c649943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ba594ffdbd0159c45697de8419227944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32616a7a8d3302090c75f2335fa1db945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323033618a993fb38e148201e5b38e8946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07afbe3d02ff1979ee95095331be33947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d1d2b752f2a8db3acca537902aa5a948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f94d99d24aa5635f7a0cb23b7e667949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aebd09acaf6c990ddea67d3d1316a4950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75b22e3555d476d72acc63b03b9944951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9600b9d77ad0e032295b7f822d80202952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5facf255700bf2109d3d5be6181145953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4598d6a16eda4916700c1f981da4c55954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5db2c246bb7aef6fbb77f21933c246955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d41862ee9e289f493623eedb041fbf956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2a6c909f0b62a2786e5b219442f35957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004762c014d218ad69116a50caf5ea46958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422445c906626f99dcd6fde2e685ddd959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1d8ef44a5b4b6e31e8f448f4ff49a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103bbe11a143ead2b58e9d455beda3d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056e17c8e26386575b7956841cdba6c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314814eb61b6834f168e0c9fd621df0963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a02dad64038d07c0d55f11876cc19964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d824ef352ba8d7e5fddca9757e41543965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df9f233f3952ae7cb0dae167c1cb47966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad381cb89980742997657da8705ddf68967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450733637c6683267298a04837f335f9968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033493c2f64ce05254d8222f40643c39969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022df82898191fabafd6ca78c03cd8e970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866cdc58d8e499cb5c065fac744a7fb971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ef1584c5f2c57c47c9e91ee667f59972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556df2daf4b8adcccdd9266c08be7ac0973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836abe3c2c0f07844276a917f48cbf79974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a19bccb53a052b6fa1b9eafd1c7a7975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f2b93c0a47cf97fbbca9d65305c01976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cba8fbc33c9be4118f31414b651091977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec16a090eecc2534c1a2e720fa6ffbd978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c6cb05b01d32f8842f31bff2b4468979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25afcd67f4315c98c060b0cb1a615770980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bf08f7aca0efa31d8c0ad7d48cc5a981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eec8076e25d56eee1cb6e967a9f14a982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41544b44a0ebb73d9433eb47eb279973983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804fcffbe7e7db874140cd839b6ef5c984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57a4756c6bf9c2fdcc0d9f79fb31b3985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebd2f5624b466ef0cb4d590d8937c3986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d85e0e60a4914568e9248e19f2d9e987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a1570f581bb4ed2012e3138d6d853988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63638ae25f572d2051ab4c9ee5d001989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e9a3fd4714266c876ad59ecd7f9a3990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a2dcbacb3d9a30d3fee31dadbe9ae991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe07b670c9a6ed1ab1b2ddfbb79a63992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489db79d9f95805f361b3f9009e3f6d993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34774c403dc7b557bae581431b297afb994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79191fb5f725fcb72c4c6d8f8f35297995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33c8624a9aaf34446f0dfbb61a7717996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe064fd194026ed797464514047aec997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>