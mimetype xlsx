--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbe853595de862c9ea7a37e430357e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556126417809ea5ac0e88618234de1f12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993991cf2fb336b6640ad8ea5fa65cce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c858f91d24525cb42df4b86797f3d7a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5ff4971bb048ac3b381555654fbd15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ddc5e94626d691977f7991d6ff9526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47424460bd159f88794a4433375899ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d3eb28096c5f569ef69b831add0608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98efaf56038cb01bed292600b8e50c99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b204bedcef866371eeeec2a27e67e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8127ea09a6771d26522713e48a79c811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6b65c77f4da4eedfd878134b8250812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e2b1e7734f2db560b734a3d252b7913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76b0c1ba8e48d9d116928206d4bd2f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75825242acfc18b1d3c0fbcbbac9268c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5269b4bb6d663c83c86b6b8bb33be16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3cfad6d35da3ff7b02076ad74265317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdfc0e9a473941a8fa1a11b502d85a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2844cb3bcf1ebe1977555e248d6d16719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217abdd4f7a43809113b0057f75af1120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184756730eec99ea31d60b5f1add3ff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da732b7c80ff36e38c98228e358df622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f58ba079b3e90c606caacea47ef35e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6ce65035dcb59fe412a3ae98e58ec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f064b7cfb8336be1e52ee07083d2525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a921575441babde4276ccc20bfc5b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f00599ae13c90ac2d005b5b74c53727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ab712bcbea407e115c224acfec89c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3696b1a433a064050e3832bccde2f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d5e573e838192fe3ded6b88ce533c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5754d41e1426779c2f4e1072b90ad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6382d849720834c74793cc66b922ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3015baff7716e7b83d6a5781a5812433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1df3e63d322e2ee616fc797ec39b7c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebbe25a319e53e9c9668361d90504735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499e51e4981b88abeaedb6ae8971ec936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb869e05c523f5414784ecd22d4a8dc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98b88bbaa2fd26593f9e677a8893fd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201e3d8b56c39c8a793149f64a37a6f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8fb6f592f8e878afbf5d72c1ed05640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c917c958b05b03bcd8f7b313850d50f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7698b7a33a01eaf210dccef14de6b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41faf1eccc3f545fef3fb14942ca0b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49114c579b22fcaa9e5cc47d99e3fa7044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4c6724b5635fb403cb1719d5ff2b445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4fa2bc8e93e4cb669b4edda8de79446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704800f9a56d2c770d00c394e3862af847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d449d9b7d827136dc24824d81850048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b5babcd4c9955383e24c510d0069449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01892a4dfeebbf1e901f7e3345420b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3df349f2241940a41f45c884416c2051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e4adb207ec69451e031a98993744352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f533afd0f68a16f59f208fe9968dc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253c35afe2a36675bf01c4fa819438754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09534ed4c2e2c396a081546f8394633a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2a851aab53d7a83b1c7570567050856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd32162ff4bcae8234b466f7503c9e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d67ff0d16ef543c07ac5f64bc4f53658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b15e2f8c2fa1cab4585c84daaddc759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb65de772b4a9b4be6e4d85f2ed354860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8eb2a4cf71026a06f763a6e6e542061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f689d068b30ad0b57e205368debff862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4955a3773de9f8ed70653a962af3763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754425b16ec9b0ff8bd9165c3b2bb36a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b09d1c132c85c94223b51b5785a07d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ba9f5074e5d17434ed5d6afa100b366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aaa726617ec83e0398562ac4d6b2c267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4bee3e67997b557f9401bbe1911cc468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b890b7cfe1832d55645a6f23d29aefd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6fa3c9883b8231a03dd3b1cd11c9870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b80f3527b49cbeb720b0c264a71ab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad735bd43695d36b0bc2b8a3ba0df08272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ab7396f3d4596150cb016a830386c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d279f9982bb5d0d7bf9cd3c3b592bad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ac180510f19dfc53cae90f311704b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585b457aadb0ca1c87574ace49cbca476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb87512f0b87165def5db9ff868766277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6755ab1c003d8af0891604f45a8601478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c5e852d3f86365872d14d8637bef679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394653d50f7ebe65369fc2cd470fdac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742dc4e420e6599289ce5077ec8a0c0681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc95d7441f1ab18aae3e70e4c96aeca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f089ab07359004076af4fce74917d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cdd750cb3a2c6d649b3153ff33ee5884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a49edd186d22b2085693dea4db8fcb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14969554b698b7dbc641851720dc3186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ec66762bd9e6efff948857b3ef19c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf6ab30f79e4038d3a55acf9135ba888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e43655ab99d70d456630cebb74fa2389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ea854ea0d1c75131b2c8cf2ad65b790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9598c2624cf4403bb4debf8fc2fcb3791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a0ca55348ac379cde5f6df3e778fa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b155483558575136dc407d143e72793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf900912e488bbffd8695d7a7d895c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15424a74f7503b7b28e00a9e62728b495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4de8989897a0dd21cd493164accb896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d83ef4686d245017ef4b55b2249c7097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db59e0d1f476d7b252a10111d2110798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad637dbb4d5b87b87f3076f8c530e899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1ca40d562e6487b3934fe91ee0487100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75b90d4f69392380f2e22b422c4207101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ff8f1c130b139396fd2e42d6fe683102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932a2b66358f3dd453cb6cec13a1112103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054cd4b60e303a331b9663a74d5daf3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a8c4496c1d88a0889c262dcad8fff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a9ab0fa2e4a82e95eb4267e6444ce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227bb4303aed22bdab6df1a30e28568b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6894863a23fe8e2ebad65b4a61f03e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60ec43abdf507f813a22160ba10ed6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abdd130061c315c710221b218213517110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b977c77c580b0e1e6df4e3141582fa0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085a0e11252a042ce549c99fb33d693112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5116e7ae33d4f33f5b4c2843a3d95a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655547d3c0d56d4e03e7ecb6da53bf8b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d165c22e2c7c67396635e985f0522d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9756ab09ad320e10198b6d2611a40116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d1176b5fa4db0d3c0b33d5dcddf79117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58eff63e3ce0bcd4bebe3470c46482118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050217ba7147fddbaa3e0626dc390b6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e16ed05878a4b1288c036f5d3b118120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf37990b1e57892265f0806b6568e75121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3580d8df66d4eb70c5272315132283122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053c275c0ddb4b094ae12487d6a0c0d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78f5af6d1ccee8fbdce56fbc5b9366124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56f2dc9f5dc73616a0a865eed24722125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1325318bb8059f454c370b4d7d3d14126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9fba36e48ad102b8dbd165c01e596127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c9aac0fca896b10782e52824feb24128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5cb7d850cd9cd85d2cdfa2bf26fc2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54f001ed945c49517c117c4f6bea5c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bfb746daa6605a66a50dda34977e8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2796f7ba3aa7b062b44ad11616ee8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac59435fd45d3fe4421b61971df7f6f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fa71917b3a6d909fc634bf9b874ae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bfa7a44c29e85243310a1b0ccc729b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8eefa014542e78c7edf88460008bb4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5da7da81b59374388c0073bd6f22b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed2f22c2982d6af8674be475bc999e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa007374133fe2ff87db5ff241d96c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969380498102a07502d3dee3b609d1eb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734bde761b24e44cee15ffe0207529b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4cb6a5c30aecd1503b6e598daa4da142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da18deaea87c446400bf8279024ccb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f5294a5170fa98f094fdeca2d172d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221f25374abe764d398dd047e363c0c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767d4ee1bb9ca6793bb6aadfe199de9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100199d18ac554ea99052d597c1823a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34aeff4280257fb8464ebf076c8593148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f5f784ff49c51c5821747806aa7e5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabfa1eeaf1eea1357ebc86d6f3c3ad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f044077c040c6f9fd3f4695437fc54151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6245c4e5ba06ce1471d000a13442464152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726557beb291d97289df8d29882f65a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290a136686a46098942152819615a8a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3f50d86ecccf65477ec0fb9dd48d0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929e4b4a4430e9433777aa15e307e93156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdec36349e900a331368f8741ca7afb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea2f91211a7292e3f528187f9ccfdc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3399587d391148789e2f3042ac1dc3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1667f537fde34a45fc6cd569c8b3656160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7509b01c4a1fb064a531a6b8f7c94c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3f2c30f013c56752aa671bf2e0452162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924014147e03797065bb6de25f54615163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86136361ba4ae6ee71a094949fd5eb6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b57d44f077b2101b830250bca22b67165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d52b2c1f4c43a927ab8031957b339e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b548a7c605874a557ea70fe2eee8ff0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b59965a7ac86438596257e205e51ad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae72e3cd0a173124de9f3619043f87169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd1d01f40e1c61c219a8cd7386f609170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bec8ad96a74ac9617c5042f077c955171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3492124ffee5b0f65097e612fd3f9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d15bdda2b6f15ee003a82e7c2d42a3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5242c1b38c98a518659bef010b5fa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f4246578b5a1dfb3d26d2a9328e36175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22b9d42d0b0b22a61f474b534859c5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455881e5b479ea01733287030c12200177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca15a430712808c7799d967ae61cb7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb6171bc2757809643d08c1623180a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c2fa747647fd09eb4794f153afc41180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c13d91b0d60409428cf1883856734a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ad737e945e5b673d036c5ee108ff8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500a17bd7eb35acc7fc2d674a838eaa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626746cdf562cae3182e82e12cc6f7c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e90aad65a6261f8b11aff888b34c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e497350b10ce77213ac5f9d27a887a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6183ebd608622c8c9d5e2f8963356c0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15fcfb3096d6138ce847a330fd2f3c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f2dedbf6a9f12001601cb1953535c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f6d5a87dba5f7610866ff9bd72e8a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c8178618dd5e63210ece8ce43bed9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545c7578dbad3e7da990df5b7326d57192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04e71d68c3c21a7f6852ece2c641c3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3f7864698fd6993f724eb628df857194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca11b8de35b6d9d242b8fa8b58534f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3340e006c5b14ef76150ebc83059e3d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21a404937f1309f11d34333ef763bc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf8dda0efe54d1d2f661a2ec0a8028198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0b2d4c3160e6e24ead1a4415d08b7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db310cd9158e96899e43022783af821200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea24aee59223f25fd8601a0ee0af8c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b20acddd088244ff3617dfdf22044202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b88950d688513a4b68f06a2079b66e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a403606b13c0e85a45340fbc20d50a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59bcd80f61bae1f6fbc88fedf90999205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99f4ce02e5c6ee2c77fe5eddf3054a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd00228c44ff2b8eb2d26cdc83d0d0d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7761f223f5d0f55d9436838e27b134b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb8d5dbeb37e8a6699d5b673ae2565209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcded7277c50380c24821af7b32e6e9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed404d68ffaaebe0ae4f79043d8f4e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ce6f0098b7f0ba7eaf46a92871dcb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2a34834f4de1a838d1c294ebfffe8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebf57a65b0ea1284fd1d31f7338bc8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1885879ff6de873911dc7195eec2b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5463b76688a92fe5c5575ba19a0592216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738df4871297006224af6d575f45eaa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806110b19461679840ac01c834983076218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5798d1a617da9c8d2a1fac21f055274219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0694842fd7896fd024d18f2f1b626b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f17b152c93bbbe5c909fe7cdcd6da221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcf24fe8f6d618511f992232e62979222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a0e5bf7bee2d802e153d85805b705223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ed7997412a57a89015abb29a239b5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733768243de57da6adc8e3e874033a43225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2c969f4053de13bc0bdbb057beba4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525563ed642a221ff6729e5697369ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0adbf04f2da30e213b0caccf09e3e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b871b11b737321e250e36994a3305ef229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608bf6226f554d96079affa672ff40e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4203fec482ee9543f570cfa3ed47a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed62c8f3855b756e10588852f67c1b9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c0b2d82ef3864dfba5dcb9ea30033233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d6f15edc315bba645a4a575e1c697234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf2d06199d6a205cc894c936e0743a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa021a4ee73948b846c44b016c27235c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab9b58e05b3d1327f37c6cd497e149237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386fd1830e45dd2d1aef637b4c70d19238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34962aa3f9699dc95cf215b8ab29125239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209a5b13cb9a3975d0d44794bf602f8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9bfe6d065ba421083411233a08412241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de358a2297d4d2c6aca8d20de9a1bb89242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189af0802534ad80254cf94bf0628472243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cc64da4adea717ca4a9a9c9eb195c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa612d94643e39baf8d679c7f794a4f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b766e46c2e5fe20af017e97d38dfe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93620c91455794dc03522bd32771cf04247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ab9ad6cf1352bf044ab9e1b162b0e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda6c111c0291c10c9c13a294dbab31249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459dc2b40ba17b7f8cfc6be3d5483cc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11324e0ea334ee2d73b788aae66fe3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b290d43b07f4294db483d89be28598252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5691759b977271f725fd4319760fda253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596e0f09f825221d333ca8e94f99129254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f063369fdd8f27317d595b729500e2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f6fc3f818a3b6fc07848c49063b28256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c057b58e465220f5937859bfc4b178257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef6da436444913b226e8e87249c877258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f992e43b16e96bcb982efc8170e2c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb295addfd9e0d49bc91a414717f034260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd691e505f185790cb324faabb571f30261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024a11476d84dc5b01f566c9d4d9930262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b2997bd4cc92849596c567a48f2e0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e6e74377cd0567258dc09c0cda244264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56411605e2fa04d2d6d8f6815bd9ed23265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac344ae90afa884dae9dd987d9a51686266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bebb6d30539ec50a2925c2fc4841d0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc470ec6196e8bc494003c18b85979ea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6288544e14282c5f5672d91d04e403269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018d169f5186e48366ca32e1745678a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3c0a72e0b081b889553179f6502d3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21eb8e5c2edaed25fb9ea29145c849272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8214284aa73cfdf8543e131c54337e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b8cb5aadaa12cedfdcfadd7c94a5e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6d1d1a7014a0b9f45c78072f294a3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7dfc8f834f4ed5150c021d6a67885276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3cf243a2029415797c719a2df74db3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430afbd1315ae6fdb90cbbfa7759189278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211d1e2b4af45a86a30c3b3f365b309279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88759b6ef0d586d42ca9e9d34f8b2482280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31ff7ca16fef28911dfc0da6cc3b8c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c5223f7a51da4a823acb6c27bffe5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b546a3b73a67657771f88da0c1998d9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0557c4cae724e489882650e97b8f375284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b92bb31637ca031b6fda5ca711371285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43792a5cf21738a0a4f6173e2a2b4c10286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d633d337687697de2e177eb21987a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639c4115c2812d81042b73e039d4644288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e75f41b2b5fa9164ecf5c09399823d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a14ebc276372fb26f08f1df0f4f606290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a8a7a2d84bc3f2d5186567f4f1b5e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7827ede71fc5ff013b1898d700261db292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19156f15bf00432f2e8dbbb6ff01fe93293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b11229d26bfb4b987a8c00d4b5dc08294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d792d07ad93460ffabffbe9a185e8b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ec3eabbfcbebfc89e5592034634ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76e3e747b10a4f1e750934df98235e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea85405edfad4dc111e10562757cfd3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735144849ba797451e907406133f2168299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126041312dc074e76a777113ad70e1f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2aa519892d2bb66c7853158e545a1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc16593666a71a2c5f63d10d819c49302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1329bb9fc81c73284336645ede98b0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d53e215e7f8c9eb04b6ba5cd16488304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4f4c24a0663731cef7abf6f7688d1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d04b25340c86380c2d89f035ce1fba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6d691176b09afaa42052afe2b921a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fde8b3589610a0444db9658f51c96308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c61e647d48bcc0789966effcfd2c7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11538e5d055aa1d0e043fc49623064310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38b1efa457b3bf34072e56576cc230311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf7a11d3eae6c5905d384bed16606c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc17b1eb00316bd60a744bdd5013ee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23228fa31f904c46da03df4e646074b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ae571f32746286357c7826f44353f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae9fa02caf73e078fc86ee1627195f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fdfac574b62dfd9549709c1bb494a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae2b4a798e5d424451dea3fa8d3252318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404acc96e8f3220b6e8603a0bddd32ef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32899cb6da6d235d43a996b2edda1dee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629f62e9e2a7fd44a3429f91af8d6ac321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc69de32f6437f8af680cae88b41b6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5976598e99cf9aac1fb1f98cdc7d3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc0f5c552a4ec28b6245c90437c39f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c28a12919c77986c9bed749ad2457b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8aede23432ad7995b87dad4fd8253c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6dd2a06e98184a0a1ed5c8e87d5035327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed7f57bb023e7b8d73f84699e86a1a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfd324dda1ecc86f22f26c9c50128e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92b52af752403ce9b366af587b6e05330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6f2fd18ed5e283c27baea226b8181331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94445c223dfe514a8fe6a7a933c447332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf88254e043f26ca0deedd5c93b755333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538f3e7a8d2c098d5bca5488e07d791334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefc5f1b0da875945a46916bf5e8e40335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d49b9fee72a48b57ae5dc88a387c28336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea35799f02b774834193a252ff1cbd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c13faec146d43a8f6fd1a28edee9f2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0b428eb259b095788191ca07f7978339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d693749d88319e1929cf623b4d40e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae23f4719c295eff037a57cac7b3dd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce235252996499bd46d8f2f353a7eae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a7f33602ab9e368d93a2236721e73343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331bb1433441dd285b738edade856be344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882d2b4b89fefc5f32bfb92402cb581345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec19314591ee065294a8050e5e8e6b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787d0ff10f3a7ba7fa08eae2cdf553e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55132aaea97d284e9adc3579f0804ee2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01e6a94fe5afaf9f93d27b6d4eb9c1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd7779304dc0c8c385b31ae338dec4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d778ddd157fd854c1d1e2dcc50098351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a5c57d1aef5df1f3b0a86a17b0431352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afef199631b38a330dd9b499c85a228353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c60c446904d4d6686abd3d0527bb5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68733f574490270032db5c04437fd34355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4633ff646964e5ded761e4fec3df9ad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1b11c7995fb8a42365669cd3ce137357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c29abbf1748496074b7919ff3998a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a203924cc599bd74d5d718000d830a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b40025aa1db3455c835b5200a26c0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97d5fcaec863fbdcb9476b5603c31c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5002f1280a26ff8dd8a4d698bc949362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb469e33e41c558d6405e57df17bade1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabdd7f5b0209ada5028605a6cdaefec364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d116bc3a9ebbf461ae05ee3b19d98c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403f6089cbfbe2a76f147e2393f5f27366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4da857f932d5524694e2f5f8923be367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63a43bd5895e42c51c0e3b117d61b5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf35b52d5a394426eac0c025826e8c9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89941394296cd105500f803853043ca6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18a77a70f75c736652ccf152365b0f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ccac304d20cb60ed16759adbc8a88372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9467d01732f5e4f8f1681219118021373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c361742e0761271d54fa874bea9a5b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f04f22680db49961b02cb08debcc9a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4c75e9c28a4d7186f1ad35acabc2b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd274a8e4fdeecc2fa4f1860d984db377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f326fae371094c4cf9b573d01840ce3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5eac5d67c1499203a1487c6773bf37379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aec18ea7538a6e4eb30e01ce6f2693380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf7944bf1396cb3f0c7b4b1730d8be381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d51ab0502e6691b205668569961ff382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ce4ed5d22e988d6926ccace084a5a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc5c07d039cc2c3312af44275bf114384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a698f03fdee8906352868b4b4eb52385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01a55e056ff4a585fc7145e5579417386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1fe437fa41f1553098adb9d24f948387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256d04f82c5c37ec9018dd6030ec60f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f82ef797e3ac7c5a97ea731885e25389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8299aae8e72f48628efb526c4a5e006390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0f57759440be9a8c1619d936ee499391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0ec7f7ddedfeee2d23eef0b9e6074392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f3d190d3c8bf798ab5ec3ce99df3f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b144d949c7d0e3dedb06a09a82414394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535fdb51031e3ce479d6fea12a29eb6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83234534e292d6ac66214e2bb8f81e27396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ac47c170e8f0788d0160769c4a770397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4020ac069071347d8925fc8af27bcc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ac8d2ff75531240914e248ff670a5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936beedfe071cffc63b20cb948d3a09400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde3b5846382ee08dd999815bcad208401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b9bc3273a98249152144824bc4c05402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b87139a246f3eee397ec9ae86efcd8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07fbbb86c06f703b0e18cb4718966e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945a470ad10b83351af42d15f4fb411405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69873a26bd3e85523bf1a00eb175f06e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d2910588bd5500d24ca6f7c3e58c2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eaa3a4ec3cc8e159cce24a83d5253a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fcd65f11baebfc4b5fe6a4be5fc52409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c255d6eb9ae2a758d61c41ee660fdf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44180c04a4d6042e3a8edb30ca5ccf1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05056fddb5f2e1cbfbd0b9df8ae534b3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6c3365ae6d21a34ac27da0dba3b72413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153a6067c1122ae84c9aec04b4742f2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f83e0e95af0101a151c25b901d237b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867530a45740b10b1c53ac216a9612f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65345ac172a9f3cb40cb34d8e87a0c53417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f875d438d8c774635319dee372d1e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf763000e85842c55076a4850c7e73419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340b81835ed690f58e398028a9c6cff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b841a2115227640ebd3ed5f9c094b4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc89085348b16cff8a0ae1d947fd9c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f9bbc0fd123f70f71fe5372c9b202423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d96c37e47ace7c3732121b32f13fe8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760eff278f63ed604e9a7c464e9e170425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae629bbca01210c1ee1a29b3ebf76a27426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe4f58aec29e40bc779c4841b0b992427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d12d8ef83596ba771564f4d942c9d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a5c190d2b65d3c76c53cb7445f7ae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7d0baf3b93cc2e802508d1d3543bc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342a279185cb124d33c1d837a54aea8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36fb54205c20815342fd24af1d167d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec8f10c491c4df59b3918ba948644f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717c02ba0fc08b4c9bb2406a4a0d8b4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99e1b03857279d6c1d9a412c88f461435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7dac7281a5aef3dbcceabd378ec520436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb121568bc3df3fc06f6d5005a7eeee9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea68aee26a68af978b9d5faa43b3bb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c121ff6bd95ffd850128cc8a7086c7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c395c26fdc6527f7dc2b3043a6ae9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0309e04f514b648c654b5f9a7193d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f560b6e4375c3607e122aa2cd0a4bb0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db8deac8d3b7faa33fcb23e438b234443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde421186ab66a66ae40d6b366fd225444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d38ae42345544058d648832923d32445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9842fcc7cb5488eb048e6c7a1cda7c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732dc91478a0a58a71196ad58ff31ade447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da686a8f8a8667e9f9607a30102f545448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1bd457af53d206aa0326eec618f97449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbd3279d1a6d210fc45768cf69370f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933aaaf249b3f276610c8ed9b2bf088451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0c217f4aaa79f843a5fe9fc41749a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944640244da1312b12a5677f03e2f574453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e6b9c509672c415db879cbf484fa1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea3152bdc669ea56f3e28b22a4377f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45fa0c5ffbd99147303529ee5d5940456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ab0d8ca8383fce42ddad02aa913b0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c05b51f8dcae3bb330646669a74ce458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee477c9412674375850ae029514e5c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989daaaf80a6e29294680910aec86e5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2ed27d8d600c43d1daf6c883b1aba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3217d9805c94d4174169723bb915184462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055ad7762c572a74fd868ac721597da463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091559d4c0a638650ac7db263db1ccf6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2ae23a5e5d328b6fe3971cc2defbe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc0916c3ee8340d1287849a7cd6bec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f12384c98f366c9d46aebb91b726ab467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d149391ce90942de83e30ed369dac3e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00471f58ec321fbfbc4e925f5a512c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab3e81d25efad75103ee860723d517470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbade6490b72f248d97089878efede0b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3fdd1e397f7459da8f1ff4bae4d09472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f595baccf15799a77b69672ca287a4e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b421c4db26f6b92124ae38b7182f2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f19ba7cec1fdbea1ee38e9f9ec0094475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6cd6db29f7edda0660f65cff7fa38476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422a4c1c33bcea68a81b5817dc054ab477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414713a9c6aa33812286971e94a6f3ae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ed8647679fdf1312094dbaca2e39f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57b896aa1b4e08a7842850c6fc07a6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f194555e48b7c99608e99a583c642481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f40727ae4c4065404816703b9f8de9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a92e138a5d8d18248044de6bb61ac483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d662ad9ed4b30fe66bfd4a6e3f8104484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d76f19b9ff0ba65552647426ba68de485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874446d7b33b4b200a42efbd738d3a8f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fd0c7e4b4fb7fc3c136af2bc8e2a8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f947093220f7eeaaa60bb410008ed488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5db6a9ed5bd2701ef95740fe76910a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1b80b077df4b3ca03ebf8a75beefb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb58eff1466dff7778691fa7148a975491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d50845be5eb507406e0e0699859dd5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ba1860c49f0ec39ff310bc22795b6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f42e54328cd5940149f6eb9ccfa74494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de3c0d664876c7e93d0dd6436b0e43495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ad773ea23d7e560e941c402921e1b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddddcd003446cd6bc8fa3a92d2fe79f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3133cf005b09d9f7ff815c71456c2c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c82b26f3c74caee35e240ac4ce8ff499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56787b22f6b5bad5ed5ca600b038098500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1bb5683dcd3cb187e4168ef1409b98501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bfc6c14a5a375eb7979053232136c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3eacb1a4e16fe6b5ea0e5054e53944503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ff4052680dee730c8a44d3169edbe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d09de59c01e85e7d7d00d65ef0529b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ebe3454aebeed05f5add869b733b9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5386ad7b6622f0d8a0ab06e9c998f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9b8bf2036f1e44d643d8662116516508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa031775d142c44a93c2f50326d38c5b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325dc196630c34b463e7468b2c8ed11510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cb1f57dc95f27e46c0040c0e4d256511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc624a2d221a7194e520536004c9979512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca21621624e9c5fd6c9b25df0f2a012513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb80b4323d9d52ec0e5990c86dd609c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b1262c1be5c560ef31ba969d541a7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17278105ff4ab2a91b2c0f06ad7a76516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df957d708e0a252dd94e0debada9a09e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f32127a59fdce9747dbe1ceec9fe45518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ae7b7ccdb16151c2087255f67558a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60839256de2e40d43831443db46573c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ad5d3a6039dcda0a26b9b29ce1174521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c34b0656eaea31681d00d3d957d0b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a4e93e2b7ac466e75522e906b145b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb148ea42d86ed015dd517502d1045b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76303353ba183fa32544fd6aca254ed0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49662b534b08c9b92bdf8417cce9e0fe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f15d117b33c3aae72fb464475ee05d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07b0af361f9f39d3b17dd5601625dd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606aa317a1d3a1775c39a3646bd77268529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d595e8e7d6c365c1e94ed95ac752c5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f56aceca605b2defe10e2b1f623c0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c5597155b5ab1ab1dbd03086ce9a1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd5e3ddde2ba4591ebdbf3020ded8e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24854191bb9b59f8a7cf7ecf9fd38000534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7b5e7831f2b048c10b6f20255f1ad535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8bd9d3d3c51cbea51705322c122af536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a8bbdc5c26767095e4a13dfaf8341537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6640dda9016b6db95b3283252e8d79538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988776748835ced268961ed56c4a49a1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a17e76d016947953d8220c22553b79540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd91a8f877055e0235c23f28a28ee7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48cea2f58f98821bfd9f2e4756829a5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcc69cf403e7eb5ed717a3db072f5c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fc09191580c1ac847cbc3a1a7c850544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0b74a8ca0a58b8719b46c04894e5e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989120c13beafc6bda40bbcd3a95c3c9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5507ccaf08c5b7cc50cec80c728dc0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684b0b0ccfb0976afed24c97723f0ca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af573eae25816c740630ea04c9d33b6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34427f0189870cf508117630539ae53550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee918f12d4a9e3fbf0d543ec84a2907d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58df6240b1f00c8f6f3723b860e0c2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba8db78d8488c997589f934e28e0dd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fefc240790937ce4d6de424180be5e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68710621c582e206aa69d9d871ac137555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3342d2b453f473f9ca03163d85c58556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296724f2775047fa59599eb388cfb3f0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842733249581ed2bc6592b49d3ee81c0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909b2eab824b99ee46f46776bc3e28e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565f48ac2f7a8194ad17efd2dfcd773560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11277aebfc836b1ef244abe77dff27561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ecff1bf87e666552979a5126905b9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed590f9032985b5444b54388c17f902563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9170da9d39d7d4437593822e9940444564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada2e0c4c67638a20609362ec971c3b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fced3b3d9d8d9050623472917983a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d68880b134e57c3c594c96721cf23c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426fa83fe85f380e6ed83234748c692568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18daf9943a4f72cc3e7167b65823bcc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170e5e3b44f527ba38ef16203655cc1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85e23c188546226865153527513546571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9b3f164e87a36adbd84fa71941574572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f8b2996e57f9ec1a72ebffe03bb3e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837856c64982c1dd2c6fffe0adccda49574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804657895bc306b8223e65d58389e7e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456626896073fb7e8bd801c834ad1f9f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f646b89e2bca78f9eaa6ff295f0b60577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e61b813fc89fa970b8f613719b00e6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fc64ea39e80baa50df684abe7cf2a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f00728880e2f995a30c09fb0a6d3bd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840496fc0f7dd2f22fb9d7467ff3ef15581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0a7dafdec88c13497d48e22e4c801582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a83786db9f58942409fcfea1405fe0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5546addc5a0816334ca63be7580b22d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba042198a86c5ab69e3e5ea3b6e20e8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61dd0a6816eaf6e4b4255874227f0c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547e924fecc796e7be3f14370c05b8d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cbb97d45f4d64f0e6d5fe729558597588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0f9ad0274f8d60e292ae17d85d852589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310dd6ff45b208a287bdf553940e121e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d77c94200eae5670c31e68e28f75b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f84145595dd4a207bcb9800d43097592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459144d0ad298268e9a5e1e182d5612f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af694cfdf752b1cfc1440cf9611c8f4c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63690410001b99086a8c45524aed756d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df3fcc1fe3f4c7141e15c118ddd2a9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1709c7820be4e563570d61969f1788597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9432a84003aaff91448ce2ffddfe5c5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dcf5295bd8ca1a8d11a9b06d2ab156599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73f3b2903fd5ad0eae8f0a584ba9bf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980aa2ff23a0d3bbb713005ac1e4860601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f38d22bb3faa25b61117ee5f948dd0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96eefd75886b627cd4d6c385de3b23a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca55c1e3547342087f5307a7e3f0211604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff180ecc97011fe20232e84303cd7f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d27af992267a34ec288d60d6c333d6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4676acb8dc48a5ae5e5c8a5379d95607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf94ea95b3949b7bff37c6ae30133af608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde5c8ed53ab8648caeed94e1ab09f7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae3d9cb9c00400bfa8b6ac152f5515610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55960a6ffbc35f883b4f3161100cb0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d46f40b87e502e6736719d04b9c0dc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc83a5cf64326c768bafbaf9def3e1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542feb7863d3d752d18ab2ed01f7f1d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe253166fa02cb5e53171eb98cab532615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417436d935dc3c6503be67c4de4fcb1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076912414c046861d5e4682d1cb0e0b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985346985a89cc54f919fd053bf818d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb5f3aa46b2826413e39b977838b1e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9268b493ab7501a2e2e53433661402620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb8b07f9d3fb82912cce575d7dc296621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a871e662a348391e154ed5cef896111622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563e84d4b0d88cb9a7b809917e42134623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ee75f3dc86856f853674c6e6edbbd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92a4fed4f10aff3cfedfbd289711f3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5148e7354da4484222bbf714b2e7023626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a2f2e4c9359a607bc2a20f804eb94627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4687d757436b9f70c2f9c0afbab0f4a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a082e92b9927d0b42200c9f0602c0e4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a521047debba20464e48135429b6c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc7cb674b6f38dff1a298801e3715d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ac0fba2b3e788b340e8590585f77e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f9cbaf0443c834ed5b95ac433d6db633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe844dcdd488627cf41ab3e9e146fa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafad981bcd6b5969b2fbf3fc7800cb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b53d6ec3c0f917f9fe91a9a4551604636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf8bdd198e26f62db631e5584c065f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92086f52e1ef8fff3eb52e51c9f6f2bb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715d58018593759d50cdb6ad09626bd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a8179ad5970560bf58e6c1b27dccc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc631a929ae4676a06ffac90ffbc33641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba246642cdba2d8c3b688c551207f1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157648aed49b94dbf46a9a0246333f4d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18dfbb53e8e57b1554dd13486af1c97644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562cec2df07aeb9d5bca3ea0fa85972645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911aaa5976564fb8117c467240dba41646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de3e197e4c2e3963cdd654611be26d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f6030ca6b16d191b4b73640cec43e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fac47f2e0df1d43d261ea7d7878d0a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a10ce70133a1ba89da036695c6c90650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6c072bbef4e5af8c4f38ad815ed0e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf919e407eedcdddbfe54230134df0a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90874acdeab836fe5799c3a1bd56625a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0556a525ba8239426d3359a4c2967b1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457f61e8bbfc0265b75f25411f209bf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1af2037adc179c66fb04423b5d475a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054219c461d0f3c45703f7013f72431657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef93664d37f6c0095b5b82bbdcd7036658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2a7b9431aa093ef4e7c72c86cd6fb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc4ccb230bdcb2d663b5c4c1ee15fa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8cbf884b8136452a96ee8ddd65ac3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08ecca7817b059b2b5b63cbcbc4f34662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba9e1d62e8549d0115ab967d82b8b3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749451b7f6899b6cc615798833c1746664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb80244548e3c9efd1ab3a347b1598665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0926a356d20d0e23a94a96b692b60e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb07e19d750e9e4b2e7b2de30b918be667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb06fc97b9aeb0c83f046f35b6f85c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9b8707792b85051b36b6ba402585f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1dcc170d0e9373d44ef1c6a09ef47670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743af2d7c1d0d3899ae3185e3677dd99671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e722aba0eb48a7021ab46864afa57af672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748610e731d34121f5554e10d8572bdf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e66e203c72c99f1b7e0d21ee8bc92674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795e935cfa4c96719d58afac3b202c7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6f1f0c4febcbaab9037d5d8d510e1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49902e38034d9170a98c5e4c3b78f42677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddfd684f6e2cc99d7bb6d8d1c66e72678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6032dcff60ccec41bcba39177776a8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428a1b614b95797b2b878df44ddea61680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841d36e3a2620510d489cafba7aba15681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3636b724c98d6d4a83d76edff98505e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9523dccd2c3c0d93e4fcb18ec41860a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabfbaebd03d4d25013b3e075d27be3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361cd9ef54f91a09f0c4990c8163613f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e722a502cfd6eaaa43ad803a600c582686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a26c17722f4845ff193caf2f78e88d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2263690a36f95b6aa7b0d182e91447c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f36825fa96d945cb60f59ab0c3a30e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbe502d648cc6ffa8a50405dad9544690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218c4447534c366442b41e1b2f75c5c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20b9b2f810e1e410a0f6667fb1dd52692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75504abc6bd2b2189bde3e5280802c38693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857dfe235effcf9af858a304dec62a1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941af82263ed356ea3eb4955a4ca4bde695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce355df540c72603e2e03a83ed9b9a2c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767bb77d5dd5f0a28e7d5f386e765ace697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febf7b63c9611ad80b77f0706f7678e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d93598ab12ab205a7629e233e0a0c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c31200ae53cd16e0463ba558312fd0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64ccc555fae2d646855c5be1b4f6b3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9f23b20ef970897bdb979e5b36d06702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb636fa5ae62cbfee82a0ea4a039c150703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79ca001762f428be5c5d84536bc6b1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59821ace9b359eb9a34bce89b32a7491705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d6bafcb906e10bc924b9b6e60ac2f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8969593ceae5ffb1304f63e11971fa5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ad888d44f802c8bc6cdc1f6c69710708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337789e8787da34f90e6718e46489e05709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249bce70697f482fbb91e4384535c72e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67860d5fe6771a1500d7cde5c061c5ee711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e05637f8213aa2f464b528b38be3e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fb0ee153a36c7b4844b30554b0735713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733d5fc3d740df8542d2b4942aebcd2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ce3edb57280f7c538e10758389812715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee01a87bce21372d0ee9a3ec954232716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99a1b7a0891b86a2ddbedeec65401b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd438d4487df120623c56b92f92313d1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84524bd93527a9e5e03e5782798ad12e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a24ddc4ba4faef4d2da96bc73b0b67720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6a2837053c0bf8546b4f2538425ae721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8506020a65de84ce847853159a83f6a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3215347fc72a460fa85554e0a0e2407723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873e99af25b108cbdd0a877c8f5c102724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa918cb3161e4627d5b045e3841be65725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b530f8c35785fddb7557a8a81a1851726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35f53e3182f04cdd3f262c496aa80b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32c2e3aed353ff077ea72ca9dce3d2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32d76fe33b3ee8f037b60a43d94597729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d7672ef81d6144e3da0855347caad730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddef13f1f01349dbbe46a761da31600731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb601726ca91d860651fc57f6a206a8f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2d1395465fee30e9e4832ef5b0843733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb29adae4ab318f7c36f3c501b1f47f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947dd46a845208e5e4e0baa404d52e41735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7228d61132bb9486fbb1b5dc645c35d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d626507bef950400833d5b8ae23cb89737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5711521a1d816075ddbb2072431e5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904ff3db799ce519cb8cb12d840fa09739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4784fac58ef20f0ecd87e98c0b1a2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5b060f7436fbfb9f00bfaa4a2b1d0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101de9d7683ee997c9709afee29b21d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efac7ef52d62e478ccd2fda9eb17cf5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31a7389c10f8c05914b4b778508a82744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685f21867f76569b15399915791e5a4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2c557f52c7b4697991fb330d0dd36746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b07885740450861c4c0350f209e16747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66278c2e0e9101d83433ba76671d16748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded8ef56f0c7a9df3ca8329b93a91f2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987e2370d2f22e51bcfe852a81bd121750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e0e2fa83552a5d9eff462540b6cea751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9244cca1682580d369d6e5e0c92b0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39467eac9334a2cab98c3e8a1dff882a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae899ea0aa902f46b439f25e77471e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641fc0ffbea3c050f8e109295190913755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51707ba940f9fe23d428597102a6c1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c25b2c0b0eda49487126619d618017757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d6df5aaa21bc16a66d3c5cdeb96b9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bebb9019c262fa9e6eb9e7a69fab20759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6231231337b1462a2f37303dc729432760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268a6b0f382bff3d5afd9a595ac67c0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590ce4071d839e3d07455b56f01ef98762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a070b99fd1dd58022b64bfdbd02c03763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7851b71fc6c4c0b00a9c3ee84dacce2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef034e18076d468127a3d1c43de885765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411721ae9959668171366703077345c5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2694cc10f1712d68e1ea4b87d710b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b437be553a542cd6e8a5c9dd9bc6d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d27995da9ec929dbe177baaf92c22769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0b796af195f281cb59a4c530048d9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30212cb4edd3567bfc4c005163f54fb3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f467683843bf2f196d438dccd4bb7c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc88c3324af7fab9e2e363516b6d115773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7407333573871bb6a1e22c28d6baad774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d49af70d21161c9b36d53e207ec8b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72126546277b7085a03e29553cab7f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216feaeebbf15a288aadc878d164e9b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f75e5c686e499e5a79223c9322465d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50c64267df2328933b145cb340f365779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10314c295fea2fa33e714c045c0de807780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8861069eef246693f469bc54a0bfd781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3d2cb1abe5632cfd2494e731c58b3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01eaa4f40ec7295ebde70aae35bfbdb783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616f275c14a55b632fa2a4c2de4c531784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a4ab3f1842a49980d81c238537aff785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00525f1c26806612280746558a4e4818786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb548072344483b2c7a7404ad9caf2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5f6ff4df9d4412799ad87fd9b9f05788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09fe86827b6568d94e2116938535446789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a430ed848e51150f169ae90d3f4d7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3177ff12e9d57f8ce726c7b90605d6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c4e5479f6ce04412685352fe6a747792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945817b19cf2eb111995da4f6ab8abb1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d21e69a2cf4d240d1fb7bf4bf51a4c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b6395346f47d461557a910bb28ec4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa821bf5a6a649b3c122d579077cb7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6248a795c4b0a7b71a115237e21472797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c11878cb458cc3a300132c82032b8f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08643fc06e723e1f7e32991eba529d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8e3545e67df34fec8d2cacdafcb0d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2962e7d05db57920ee7f683b0978f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566af841a8266f1e09da8bf8e133870802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856a6b9d0464c6af71b8450e55300c0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202c481e9df0c9b5658b353ddf7bc2e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954cee317735002f1d46c987dc3674a9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45881984a2d0a094ba42b6028ebb0c5c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5e54faafca900fa2dde077732861e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2741b568ff30444b0d2deb7bf9c9b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c7c6174ca1a3dbb1794e4567ef53d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0cec0baca83b3b61677553be19f04b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0c80eea825b2ccd3109ed3d580b4d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9daa06a2f16c355671ce32e68b32732812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20976646e8df0bde447fbfbd50c01211813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89aeaf4cafa54c14013eb95fde4c18814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd330b4eee2bea6cb69b226acd08d8815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e3671dff82abb9533b8075e4796ba816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da322dfe53673a798bac818098f0749817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7440371e43b2476c757edb3abf8a86818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050202fdd69c5accbabc21c29ca7710819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83137e722b0e78e545daf263310b92820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f6c70866f3ba860911683b37ae34a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45007415a500d48a12076ad77ad879822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901b28e774ea4561e3fea7d1f6b4a87823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49c55dc0d2142e514c96069619c54e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140bad3a7496bfb189a5e80457aa1554825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92de117fb6be6570104ae62a7ac9c1b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eebf0a07d9e6018dda98c182ef859e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970bee43d57f8f94dde22e139749c45828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf7414b7665632baca16effea6d879829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed271c07d5d1f282e3d4149d3027499830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64cb1004ae535f3d912f118114fb97831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea280a96fa00873457fdc367714fdb9832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050986a45296c6ae3bab712016747fba833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27a6ea54a98da24f855c3635ece4d4834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02af9e55eeb1a5d8a864f2adedefc08835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe1a3d84e39ce8e4c13f94321f5555836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268e1aed80c07c1ed900be791a0e8d8837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252dd5e4152984966d1008e2cb5943f7838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129367043c36709751c79e2544e38d4839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae5858b54b6f1747563dfc39c0fc0c840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbdfeb9744429600f6731903fb57e52841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbcfd4bc5dffc257195a0cc56f54da842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59adca5ed9a27397533450aa26295bf9843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8e53a55c190c120757cfc905673a8844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b1ae95e77aed865d8390676775675845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d27d6eec7b0ed7f224857f5e26743846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb215c24ef4c7ac88b31cd23c9b4aa847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5314def9b5bcbda807c9f866696a2848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ff7754961e362a1ba447f27119468849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fc23bb4b16e2b8c60c3d78dbbfe22850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5c96b17e771663ba3e4dba263ce60851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75fa51fae6aad4a4ab553a95096662852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4545c00a92eb83bb02740973ebb7a853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa592bff63ab2fab1ad0f6c6d329a921854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871191f16425672fcd93b0c430e64f3855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ba7efb99970b7433ed2744d74637a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc80eddd9f4c5f88a7d153383da643e857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce2b1a0a3a24ebfc90803f381bf6e5858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0957052818d3f2ebdba8f9d6aef3e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7c70c4b549c0ec741c657e27e50b1860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791135ef447910e1cf431758a20c6d1a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03b44c71d2c50ae1fe1b07bb582fed862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df125992d0e1d8859e2f107ead5eb58863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34da0b2bd8a5842fb9cedeac0cc96b864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d9e9a1dba4aba55e46e602f7df858865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91cea099da6427318ee93d799a7409866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cde9c486029d4d5d8acf03d2d73cb4867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e66f99637ebd4f100ea50120f7cf16868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de94dbb1a8fc000407e457a819d2a9869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3fad580a07f983f8d5b48a55a2ac1870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ceabb6529ecaf7fb10f6139ea55ad3871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d542c39e18786e2e430e8595969e02872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a8ad1b70373495c55bbdf687cb252873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d84de0ff775861cda04a7afebef87f874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af5c140c1dbc8feb2ebb017cb54e79875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822deb6caaed686aa89074982feef8e3876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fab943567ba65171dd72a8511dbbc877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00186a50c2e4ba658bbf24dc43f0420878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57b1bb69ca8f058dbb5c0da57e26f2879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7779a1b3fd6103610a52bbdff5419b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92ab7cbb687da2e7d393684eaa0767881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0e12994a90ebc4606a85ebeeec339882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d399324008bca4b0c6df7a39e880d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b3619e9219f746cb79265fc99963a884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094607b6ec19b120be37526eafad164885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8fd92567dc5bf0457657457157a22886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78462effdb5dec69bb5785837530ffb3887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f615a07b18dcfbccc79a2b1d46989d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d96b8538b9a8e7ef47b187f4f38b5889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39614b318e9e50d4708048ec9e1c2c38890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606078aeaa45a5b2cb31f720816325b891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2038206e1b5695420cfdeec6017746892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780649d06832b4b5dd40e810387569b893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e357f19a1d57b586fabd4f5e062a2894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b951e77f5a4dc44a461e9349203464895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8ea15a0ea52e07ceaf9f1bdd1edcb896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a1a3e6d6833e7bc88c3df951e7496897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b577d1221e10f7d643fa30fe007ed898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491688ae09f630bfd0ffed91e81fff86899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63559a8589c30eebe5f2b58c64e83d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650806dad3c14bbb83ec0ea729523c4901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611344a60acefb3129315ff4b7e6d8e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26efb8484301b0a70b96533a204a4c903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2296ed59bf3e5092e721103709c8c7904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323f2c3470f0f3203104f16c0aed87c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39226106b251cc5d1bb3d8f670de9085906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84173d5634a425a12b8cbb7a6ea5757907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ef245cf0e44dae640319c40cb5abf908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18e9862dac3b6d394ff8729a01616d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad79f561927246fd81c88677d2581b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ccb5b52788267e0362c16b3cdc20d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4c318f498bba3fb2019cf07e740f0912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d91c32e25669fc5f5d365e86c45bd913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ed8d74ce464161a11ac34d63da355914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3e81f9f1e09a90674c4d3f11f92cc915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25794825efe0965c23c3856ea36b6c9916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f7beccd87b05b486917a885e666c3917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8664aa1cda7329ec56081b0ee72a52918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4df93619f4d0ba6b5afe73dc93a0a6919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824aa4da439ce1d06fabd81ef3bfd48920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970e0c1cbdf68d0fbe42e2300d190dd921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5aeb1bb0824803cadbcb7aa4040a5922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8a9dd3b9f2d5efb74e5a542b9c4c4923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aba964a8f4bc004212ccb821d397bd924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01ac8b3f9afa3d852dabce6cbf9fdb925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef9efbe363629063491fbb8e32f46b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca26453b76a9206a0783fec4097772927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c12189702c5e5ef202ca4a9397f41928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f02cba42dd6ad2391405ee2294dbe929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ba4339a17d13be2d36720a6465f43930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e94bce16c02d8889964c340edcefb2931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b07b5d6b68ce2653ce2064b37b6934932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a83c18a7be836ad61fc9c3a27d7ad6933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1be8faa5badd6c6c70db91e7ebd9d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f46d2eb7595029a808ef116e5d457935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7aafa0db321d2c90d51ebe83dde84c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118175b3fac940946cb253f14632210c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd579e1b990cc451c3b27e569e2ee767938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4076b5def21f944913e3310e8f7bc939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c062ec65ef9e824980f04fa36b5019f940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f50eb2819dc7d71227d3ef80223bf941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b491f392a3f92525cc14de580c46b0942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fdc780e3193e48e14f13d3dae538d943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e605af53ee8fb225fd644132ec88d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591d3553e25e42a4698c7abc42a563c945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759a50fe8cbf1c177f81afb5e78c09f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26218af44572d21c6d0303e152a112947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6662a4bfaa8015de54e09c1ac8eadf948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d4dda86e6525823f0274ac4e2219c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134c8ae4157bd75a7ce17acf6b3b5de950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a6bd1cf60b739bc0ecce504640d9b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f79a3cd21fe79071995c9bd5dd87c952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d95cf0ecb4a8f3d0458040733fccc6953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15da7dcf08fdf8bb708d1669b38606b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ac0530eb3c606885606eed27a92b9955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106be09c985e345ccc9b7700844e9196956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9aca6a879d3f4018fcad0420815336957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabdc197ea21bda12cf5542715c907b7958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021f6a05a4b332ccbafd7a1935e2cf5959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1f7d749ec674959f0ea1768f0d216960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b99a232eb2b945e6e3fa92c8a2a833961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205520be2bf6393010b53fa41ea16984962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e09936aadf6224c6b47c3301b6092a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfeed4de2bc4559de98e23f9285b99964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602850318c80e31a2a91cdad647c4ae4965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684050e250f30e43c8229e3ee2f7e31966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff031fbef7325f074c0404ecd199e090967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56ac2ef3b99b91c5b8f2e7cba81087968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62e5ecc36bc95f80bc5a4a584173d1969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4fc9ee2a2ec623a0ef2cab0a3f59c970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731572b785b8e0bdc98027fa03a6024f971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86581bf557b989120d50a119d2fda489972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12abf0efcf7f6123ef3728e407966f9a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99d3cb6ec68a2cbd7cd6fdf21c30a9974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc16b5117e00cb463baac228406108975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a38c6d745ba7c73001bfbf277f8f6b976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37357ee410a769ac0839121972c75b977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6507041105ff8c9609f3026e01b306978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca639a4d3886fbf0b656b9fea6449b979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ace72c30227af573d1f1d3324eb40980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6898e531336c88f1f497c67b279248981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb341cbefb465ac9704fb8c2ae6cd4a982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd487ea2f22e477d4bff626be264b36d983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc93fe76e76144569fa9b86425c768b984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422bec72c8df8ec868e44e86687fe76985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe358aeaf18bfc786b1dd4494818b0986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f35b4c4d1707b6362996a68d5e9fd987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d64abe00ffc7693d79815d9d831ea7988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d5b655adf85848633a64c49dcc014989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dcfd1aafab0ebe6b78f17fe0bd9a3e990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a881fce2769ca67fa35a5820f9ec2991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb32654f795b5da52ce1127cca553e992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a436c3679890a067f0d13b95d23ac93993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366e4d12d9c84b7d400972e57e93b1e994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc548fe7830a418bd207139ea20e4527995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8abd7a691711e3dddeb5f89324966e996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed76255f79ee7b9d947ce9db3b277fe997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a796930344bd5b38ebe4a751a8e6f998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af12be56952a42e43c3036e26c775f41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84faa312a430c899c51460a0b1e52492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a76392be4c4bcb385487365159308e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7bf60b67c2c9ba1f7da70ed5fd73164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30054afd3e81b01d70e6f32f6dc73de65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9629ed9ea60bb62399a0af481ef17876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de91d2c9b39fc0f2f6bf8d294fdc09e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2b6cdd3818cf4424621abfde8b7d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cce4c636106064d29f5b77457ecf99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb821db1be625de1da2e06bddfb546510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c5ad39e049a353387beddaad5279f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af7c28455a833bb789db856df41e9512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996664d01381296829775bb6e928c9613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df55e5d7a14aafa5827f31d7224aab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4f7fbe5e2df080ffb3a8f4b1d7b5015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7ee53c6acf8516b4f78b9677c65f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821f29cb66b7800712cfee647a9d08517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8d571f9f50e6f2ac718bdad69ace318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772270f1122f58cdc6444a299339b1319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea776f46b2da3edcc4f29227d320dfee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f76a04d137ac6280f98cc2adac452421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bffac27c082394b2ec4e10e471d3422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc917dcdf2218a324149f1ce916edd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094592de8b8a28d77813e97cf0b760b524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee39b22b1f685dbc33fa7d2c5d528f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ff0dd19a2fa0f5cf4590a00df2d0c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187ba8ea5cefdc811db5338f27606c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b3bc5de0d85d4bbf690cee3ad7b5428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e02ca75751b9fd7cefafc4808e16d729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62bb6ebaa0ba17648e1f2f888d5bff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f79742991017e4464cfd18ea2a0e131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e7937b7edbc40edcb6c798cb6c6f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e9a7a77d0aa82974caa16b9443dde33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64766c2a90f3b9d94b6b3c60ed1b6bc234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b697498dde61be53dd1be2edceabfb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b6547b0631d066f5ecc98dbec41b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9bd29dc971a6511d688f62abedebd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc28c45d11a1a2c7ef832b580ec472738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d04cafa952b5b143c1b0bcc0fd84a539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfcc04df95eb7e7984434ecf38f5e740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25156e102f81d4dc8b3f25f063c2b88241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd6ad9a09ad878c691cc1630942f1a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b09b816682473d48e9b52ce6be603043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7ed34cc30432338127f74575feea844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50f2fde898cc3c9ce11d05aee7d81145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59eb6a8ca1fdd91b5a7c11a9f07a3d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccad6effa47376955a6328c0636c08747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9575937d1091291f0a85b057fe6a3e348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc1ecf505647a9d891f8217b66fc3149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228294fc8e06b1b7e1ac6deadd76699c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6b12c7e755ada1b8a4bba3ac90b2551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fc58cc5ee380c12af0339523252f952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ce7c9157ca2747fa73b75284bd55053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449309a3080281f91d26f9b7bd1cc9654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4a3a1bc9698612d3d9aa5228a1cd155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d532192ffb9842e07931ae40493f0c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b2271ab278f71e8f2e62c13b2026157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e71f92ed389076ae4a49bdeabe201258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e038f962cb48811d64dec56cb6f96e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aaaae20803db76901a5f7dfc41c0f960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a2e90e9f7cc16033aa320eb2d962b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077dca88fe6903bcf9058766a62d65a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90456e6de7399362f7402c0691836de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe69fcec03d6ec0fa38bb26b5a938264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ae3a7e9aff67248152458f8277d3d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b9922d694870a9f16810ddf17d74166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ffc87a23b7784094a59e5bc53002a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93a1b22276f45d53e13deb54b95f1368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306856d7a38e9fa4c73366eb834e55e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629500f9cc668f155bc72cbb9b8ffb470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257eca7ccb179833ab9298b80c2398a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb487fefd3e58a456ba0f7523afbdf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c0268ceede697b4c310c1c76a487873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4c309c89957bbaef5f7d7023e623574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd542bd60bc5ad9a9ec63556d315640f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88c38785e4a3ffb56b5a7d87f2569076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ceb7fe7e6dc33c6648c043535d4d8077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd2eaaa779f1c275c39fa571d9369378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f0dd220d05874b859a0a09e9137d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfada0a751e7584a0d939c3b4668a8380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9033ca0bd33f73de9ed5b700642c54781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618cab760501a617de8f035f28d1187982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cb94ed89e681e6d8c2723c814359883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e0727b4eed4934cf0e79d29b63b2584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65058188c6f5471bca13a266ec25b22e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5a833dd6d6e23c78beffa8f8359d886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70619487bf7a907c3cf6736758e9f58487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2f9d5b597e6cb0ca49699fc89989088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351f56625eec41071351e5f1b920d5389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009be60a3012f47d4f4c47560348460590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9932878ac472961951de4bd0ee2b791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad91e6fdce20606007d39679b76c2092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ecef8c7f28ff44905375ecfbc9fb993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8ab1ed43c327f45a0a8c408039e2c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77724204c692827c63d2c4bd33bdca8e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2358c4cc21cb70c4dc24bf4421463396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d4480019dc02c81819ce6777eb5ee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b243e2cc315eee87e2581e8b02223df98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d948dd9f85b25aa18293171024debd699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc8fb96f07b4259cba98997581e684100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3bab8ad1fcbc1c48a0f95a703d11df101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6350f878e8892f1bf3cf7d257c669102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbf150c22e4d3a8f0c0bfda58bc746103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acea6931d041242f03319ff11ca4b66104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8b05a4dcd57e7355718c9985e7d49105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd230dd2ae8898b7f62423b94f2aaa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d96d46888575fa5f74d0e2d46365e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4acac552fd88bd2e9d20490d9d6fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fe6be2d65df14c2e53697192a1de1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591443a9c0c83077ccab983b53385e51110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5236fe5a16b7b49017065e7b3fbe36111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a1931e77f547d82d7ec5396fddcf8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0adbf488990a946cf53d5b856969bb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888554308ce0d389ad18ae2c65a34e9c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def24cb9fac5f9a10757888d3763da9f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ed833d90781257e6274f1db0cef48116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ff6f082c6db375b14fd01cfb5a616117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115d43d9fd524c07b0a9a011e51e00f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94a9760a9d21d49662d6d0a59f1498119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4b388bd8c4d250e7b5a350a44f847120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2f2e5012331f135277a6d3e225af5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e256a46712694e737e1404b49add71122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108793f117d77180774daa56acada04c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78645f43a213559f5ddcf6a80ef32e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a151708a3c5bc1dad3c23b1c4d9166125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72545f6b1b22d47034e0a9a4739608126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c41df5dea2733947c77dacb0274e77127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7c96792de921c88c9fd8dde2fb8df128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7002dac0dd4c75c43f0a0103ca0084129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fbe6c772a45e820c18185aa4d25ab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0707f4fe6457e997c3b8f8da4dcbd2e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8c96168be830d202e0e21a9c82927132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92373b7a0d88544db1875023974ed060133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da722e748905fb25e3c3e5ea90c1d2d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c826a305cfabd99b1b143294578aa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81d60f34d2a2d6ce464c1f23330ad5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1837b4a0f3741832b1a45d05f984248137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37eae4929677447ad435d0a50489b5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451bdb2b242311e51e59045383fbad9d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c385c04a2864c646129ec07db58416140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b957c2c9e3fd08ea037fc893b210ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81dace83b8fa18e7c65d349e626f8e6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6465bdc1051dc3eaf9470d81f09d2e4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265d419008bd61b62b785b1f2a35512144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a96d0a1dbfc42dad2f90a2749ee89145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45526bf32e374e6d19bd657f5a026a9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfffe0f5ab507530154ffa6876a1a9b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530163e1016e880c96c101cfd19b054148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98a3a73dcd271456ceb18b04a5aa79149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696c97acb7a6e24cda3e1f1d8970801150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862c1a4d2bdbc390930347940672c28151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b95a21e8bf78a93806494544ea165e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9faa24e3f82e8e1635800c56e24d99153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41216cab1eee4a903b892fa50a77d1cb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66158bf2c9d48b5df03482538d49db3b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd4042cb80fb4c75da75e9721e59a3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9747304f5af9d25540865d482edd783157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32337342fe986d7c543388a3c0ba0f6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68c6834cb64a5914a1ebf3014fa97d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ecf8c8b6ed4aa898e6d15560febac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d889156d1de7abc8491b6457ee19c23161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9431f85b7ece6b9713f5352da17af1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e348bb70c2efdbb64f9ccbb936a14163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371d6d16280534e103ed943558e8f70164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42fdfcfbc8d93a9b1a3031734c48ca6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e865ba3c0106200770d0c4a7b84af166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e969db888653fb8e3ffbe8778a7ef8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d547a17737dcce266e511047835cd4c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6ed752891cf98757ac35a1f2728a2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a7680848e10d12192d773bf353d48170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6496ad9d7804d32665c13596c89b41171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22b0a51c4208cb8e37e5005c35fc1f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a987833af24d4626c614a6ba26e1f48173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bee408c100592b64dd1f0d8e4d9c0b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56110f23daea2ccd906384ef3da5c5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b31430b9790effd180f0f46ad9c21e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832d4b76ae010d447bcd6e52e08bd35177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caca3d8fe8a309b0780ca5453b6fb9f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e66da8ee67b359983f612ead03db7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5237a5e6d664b5f9a791c499a9033180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203efe13604ad1c9a8f86bce03fa23e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732be154e420a0cebf1a543b217415c9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f6d3c78f09b01bd32434c98177641183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485c7a09de48060b846a3e89a1a31a2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221420554908866ab573b164beb63f84185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599353d84ef23948c1217ca8a2766c07186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4708a401879c411474e0157aa271e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44145805d7df00b9c26ce2c35c8e783188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c437e1fe27127a0a0b4f07ac10424e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14a5d54113dc007e963375e6ff0999190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f0bb4ee2e97fa2f65a767357c0192191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1f2e1c8f09421ef83b122531abdfa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386518e75b533e60b909fea824fb2dde193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b986d0c3cd4ab6b0237dcc0522bd9e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06d9813c34ebc66fdcfec1e68cdc2a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b366bb3dfdbacb21d385fbdca4aee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894c0f1f78779ac99bbd8f28b1cd2c2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc48fc624dd88b44d2f01d8e142ecb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65dd2c6b3f4a8f55b2066e3ead0b25199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e38f497fb62d63192c8eb66814c745200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe6a7ea23afcb4586b64d9dc669c70201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46789b73c34fea507f5633752683c7a4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64048cb02bc601d1d8840c2cac2756203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c6ba8a887a0863b8962f7360ca806204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d615a7b6af60a7ba7c3b642170d29205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387ce5fdd8e838ebd8a9c5e816eafb8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5ae2ff2c32469be49d437f5bbc0d5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13ef01fe0954c985d8a8534cf62e2c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c78c58c3b52b0ad5fbe97b9263c1b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056971fbddda0338caac13321acd43f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e969258010c2ed37020dbab638372f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76baedea289d3d03491860f397f4773212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78941f14ea69bc3c70d16d31f7cc8b4c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574286d28d9f31ad06d28b895abaaaee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7afc4a65f48ccdc846e2bedabfaed0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723563b27ac65b19a5cd42dcae096da216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01458e27a8b0f8e465d71612c59d9c90217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c85f820497ae3136614306adea552a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7312d1ae08541ceb29ecfdd6abd5d3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfc096ce1768a059091f9c7ed1913a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86817ef70ec7fd39cc3ac09504a71204221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580af9b5a70b3ddefe3ab4d5a66efd2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245530573e5bcfc35d2ac5194490dff5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050692ef39fd80df1b052a12a1e3c09224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf719659dfb50fe270b10f146fa3092225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335861e367321ee640bf431d2895f46c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfa54200a8ca59861d9e23dc67ed16227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277c709c961bda264bb68725c55e368228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267001a2eeda646cd38161c392245b46229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f14c9064c6c55c1a8b7e951f11262230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d5b9ee8b50f84ac49a0ba4db0de50231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd7d94230fce0dcd88077c3ec8a7b1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90247e102fd8beda33af3413f44591233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23cf6bbba59ddbdec401cdb5dabbc1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ed7168e678bc84c91a98d843d37dc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec129404eb6eefb1f40d6a7ca41e3db236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119adb1e61eb0a6fd1df36e5d4eddd17237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f7bbfb9792283fb24910788a41fd7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83775218618459becec992b3718dd5b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1898ec755763ae05c73ba2b430379a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8318446ca9625efac4c60a3a4833054241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9b16f2a1770acbc9fd71bb78b8067242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539dbd4f2bd9acc5992d4088f7277024243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02f9aecb4962d69708954d70a23faa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e1288fa244322b643651f1896d079245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f857191a7a31df547762da7bae5b17246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56cc8a5f0c5f79e07194a9964e3d3b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc357d7208c4bf52addd200a051c3c0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89eadb62b5a80ea4a897061f0a7858e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20743bab5ddc972b5c8bee8c0302cf61250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdbf695538f66c8fbde2dc53ec85f43251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1a785421d802da3f4f3defb654f60252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd223cae7231014e9f5b9676fb1918f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5696341e67c9a47f298c34e53f627a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2b273318c01b0e2cf149ac9c87cff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7fe74498682807387c4fa01d11e362256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579db75d32de78c80038f6d468218c3b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72cc6163986c981a997e12f3a742e6d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96ad54f5611b24d128a5b132fbff05259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb7432f414d1ec9c1bbcca70d2184b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecbe082d1a724ee0f3cd21bd2d01def261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21307fa5867da320afac2a3cb23bc57262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af07bd2a69ccb846e423d123293b09263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e48e5af73b80ae495d896433cd594c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10295e3d8f844fce992e0783e04b4d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f919a1f7e0166f0aca44da3beaa88a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225d0b668789729c33e2f91ab98fe73267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a021acf4acdf0f06cbd67b6cba89a0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba6bfe7690f54e47c2905d2e59dea6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265d75e70cf8a5e94c0bc59f613fde0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26148240df82b06926bfe19c892b272c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84685f7f62e37876c14e9494ecdc29c6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0946980b4a9bfe3fd53853e61901ea3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba40072bcf784c54e71045e6a33a4e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03592a14ea5869029a729706214fdd02275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d51b47a916d43b2d0f49dcaee2d1d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d75a4e81e591e20fba1d64e2cea33b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05112d5900f724e6efddb4f7264ba4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6c1caef31559f1473949194dce2b3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a899fd5e8c37c322d89871a4e7b46280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62070e5b815cebedb29ab6403153917281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722af6ee31bfd8b186b7ea56d7bfda6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02fbe3ecd4d9294e6676e74aacaffb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333039e13bedfa546dab1f3640ab542a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685e40d24b78cf407734477f3c8cc33285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ad8150463ede9d68db64ca44421bc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a01254e41390ea6c3492a946f29e54287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414f96e553cb707cdd0c0b930fc9d97288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d04d94cb568316c170a8376e1922d7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b317a9585ded7c0fb202b5c5af404a8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b697fc49b6fdde1404e26173ebadb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860081aac3d52189c4129608ae1b5b1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8a765e2b0be55d75ff14c31c512b7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1581fb7fa94acdd4c5c3ec91ff04a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd3167f0fbb98a3528732806c07d65295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deef1f4924b5cef762558cb5927eb83296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23601e34819a3cbe22556c8db1604f29297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89e08b378da13fd33f75729fe01543298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017806a7d16238a8dc60db27a1bab96299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019bd180417dc137b29075512181ccb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85341637dc231224beb67e1496267c2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164a5da83345a463c377e63f6257465302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fabe6f8941651355b305dbc3497022303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6168decbe830b11f9be6e3816445e8f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e215beba7875af23030f1a730e5ac73305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d8e8cf00800757ac180abec1aca15306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613f5ea9739bc238a09d12c4d199b1d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1a823baa4c8e85aa99f3ad41908d1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6afcd69454b4c28a4b12ff49d4150309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a77dc2f11682f9d7853739daab5513310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece4caf768f1963bf53bc37fa7a2845311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2e08bf61259d6b2ebc93f89f6a23a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0530c3eeb9a2a58974ffbf8c719f4b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03a69dd09d06eb4788d4296518b5b2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a541d3fd338c7f7d4de639c60a9d10315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2570438c5536197d80a3fe41a2bd81316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5b88c9b671985f7de897d4d287e80317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ea4cd8cda96f5a1cca23cbbdbf854318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca1285ad8645e6cd403de1ff221baf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5bf8c8d19dfb1fdf2b2574a1fb724b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b58dca44286f7d2c20980e86afe06321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40502bccce2776226be28e1f368d41e4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987240fc45b559d682a58be643f5cbc6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95184fe69cb2886c6d335f06dbef5a00324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575c20d95e4b41ac58375956612425b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd954236dbbb11d5f25ed7566f2f98326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df311d3e35fb7b99df4bee45c0a9b1df327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2453eb3442d2246f907ea8daa78bf6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113801c0b2150f317d3dd4a2936d140c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357e39b1bb067f589b286b682aa0671330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb91219aba72cc82204b6748ec9f893331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806c2156dc7a00ceb10d63dbd57aa32332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726f0947dbba9ddf9b8ad86d6109593333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5bc7cbfd45dbd34a77ade5111cd84334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0163bf395ead0494b6a84d8c8facb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75285efce625171661ef5b633e01b3f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903152b83bc2457cf92cc658408ee52b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ef78d16dbd280b8a5dd92ff7f2763338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb455d101d0db70fcf33d6c6179d4cd3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c55e3a93dc93b1e182762a76470ac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc03627b83f4b59f424515df4b3b87341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ccc0d5d4ee8070daded52650cbdb61342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71064110cc2c3a62d31e0f83a569608343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d06751d2afaf7480aa30d472f0a7e3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f4d3b4ada69a95c3a8f4036377cb3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e1d20e26b56bca0b01951e69189be346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c5b1326b60ee0d7e26cf7f0946506347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7bf27128744c9f348cff3553e215e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09927d5564e48ba3fa417512fa910f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f6df8cb8ea2b241eaf96b7612b604350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d453262f7d904d6f8e66e4c18e296351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5744b22bd9adfb94506b15946ebd15b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1276cb10ed14f91d9bdc01f72145eca353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7121a78cc290d62e997f535c8ff32354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409097ec70e60814eba880fe00938da0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0638bb109c5aa59af67271c56b8c169356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee0b3092bcb68f4803f23576977732357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7fcf8ccbc0a71525b7f74c3cf059f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d6d52d0f7350c37d52a6f9724abc8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59c24f5cd18877c9d105d7cd49f930360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8837aa13511ca6e6aadb91c38ec3d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c0a1c4ba2023f59b942b3a72622ad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87c049acb630dca486b4e13085d2ab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40e3d7df5e6ca22080cf9cb81742a0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6dd1f87c4c73b8e5fc4d96c9ae54b1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf2194aa5e7679a5723e977e5419a5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a135b4879b17f839fa4fefc811d021c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c31737f6b8f708402c23569ea9d4f9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd1f8c9814d43365070712e2a10568369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf528dcb1b7e98b0f228fb47ae4128370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2a47e466811355064e3e55597a7ec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119f113120d581953961f7ad3c5dfcf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2e74921df7fcb1387c8f95fd3ea33373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e146083a4a9d1b7f36c3d4af5f3216c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac959d6a5b80f492adad2257b8032ab3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b5bb8ac10f1daec1666ba11d647db376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65dfa8347df07a84fb1a0982684342377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608bf13403eed45b41af73fc12374ff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54be83cab173f50d3b651340676ad0c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482b19880591e1cfba5a7b8f84db60c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9c929b7f0da8695ac0a87b1ae6c6a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845641e0365bb605db9803bb94fcf84382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131db57a8e3ba4936ebbe8d47211860383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54338c908a2381317dd2206345e1704384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad8588899d370fbadc9f22b3ad6c2b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a2d6d8982bb79035f59bdc5bbaa61386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4120da5b7f10c28e5fada89f67f08387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4dd213e3f46ed95cdec72b9781b01e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8dca80a8a26aef693b8126a7c908b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7861ff9fecdee88a4e9111ff66616c4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8f5c65bb2cdaaef6cb398bf025ab2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3458d17230616a283d01f18e0db5525392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd07a1239034e142e680fd54a538026393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc3d7a75f12375c9ea35a4f054059c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defc9e4a7af2d18b56c486b0be8e2d8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4d02b8318c538a4e6adec9827f193396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968f13d70476d7f03706a134d6ce491397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f42e18dd48acde95aace80114d4b5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8c91c59cf85a664fd553f4fe864e4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c175f669dc2ec0ae48abfd54f39519400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f5e9de43c95095a5aad8c0e5cdcc8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ff6d6bc560c6e4d80c0da854d582e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7360f8eab0bb451f110157c341d5e8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efc395ee0173afa5d378c5012db62c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094eff8b30b5be8933053744ee51bbb1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e56ba5f030021c7667421beb82b99406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe6a756905f759e08ec1da7dc3442a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971383321108ac62ef827938a3e922a4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830bdcd1d096d5edf880e396310b15e2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382f6e9402ba89e361860d1961f08d3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3aeab6a2a9532345e22e08f52ae45411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f0f977db1c0496079165c28579698412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673f248ed0109436089a46e9b5a2e61413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30000ebff2481b31e8b107fd5a499c23414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082a7912faa203d63d0beee4a265095415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd6ab0b309379fd6f0e4f70d12f0f9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cf199cff9dbf2ab65828544b4dad3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cc481217e4f81466d84a0a050140a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60331a3b89848967b8a8a039852b870419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db9c04d3ed9e18f0777df293250cef420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cfbf91ec00add08ef52aff0874e4b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149cc6f98e6faa363e2a0decc20cbff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df04597ba479f8ec93ca2ee5befa02e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903a31cf24d39c78616fee1ff861071424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e52f90b65aeffe32b33156cb5c34bc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd653a5faf1ba99336b56fd67e3a749426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce363899c48d3defc6bfb812472cb9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036d945550329afcd64b03515d2beed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58d0c10a0bf33dae217e929d08498c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ec2083eeaa14228ba5f308701fe67430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9767c40558c8fca210d6f66e5808e68431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946e9d2d06225af2725bad60b4b4493432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f23f12ec14d6b70d77ce0c8ca2d22433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a53e8fdf2110fdd4ea1b8cbd86316434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba997367205dfa87b8006c6bf8484c8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014afeeafa3dccda2b342fa32e209e7a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d351b5a25a65aea4bca71bf91e5054437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2e1bbe4e86852f52938a737656114438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f5734906b6f4c31f7d17847b29128439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd1890e3606a3a7e279b956918412f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5bfcd9b679647b937cf46182e3d1d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88903b7c2a57cd4794759f221aa7eeaa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286da668b2b409f4f6a02039090d256c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d22aef45d1576786a2a60fb7c70dd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544aadeeb3e7f34f907f91c95c31a7c7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604aaf7785e0644a214aee36ca80699446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b72be40d1ce4b6cbda3aba60ce12f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017101fb058937f4b72e89249203e588448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6421e9d44b12a38959514a0b473af449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeab4d6f700bdd13cf0fddd22cc70c5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690cbc39157a0c5cb8db5a287a625ed451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945575804e4f9eee539184fc96a7e786452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a832529c2d2d5e858fa25cb25ab423453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca0391fffdc46a5007faff5948565b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd82dd6a65f1a7c02f9300c5eead81455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85517e0c1ffee9e4d32e09782f6b43cb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1398623ea2de1363b319edc30e01a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23abd358185c1daa7bb59b21e02e4455458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27650b73bc8a78f6dedf0a60ec60ea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdeacbdfa1fd4ffe2b50d47d831b2ae460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287524c58bf6117519832763e09741d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e11edf64346dd0abd147ab99907ac1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427e80a1c3406194183738974433c96463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7a6bc6a4b4284fa26661109e5084a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff003ef8966cf2482038f5352eca4d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28667e9a1dac660ac76769f6e879df35466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414c926dc548043992e3698afbab7a5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566a82a68a72008f89731022d7d47cd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569a8a3f330f3573e11c7fb958e8549469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ad12ff8f9e1f8e66b1208e0e84975470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa53a73129dfec4ecd7bbc1af4dd222471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8959ca7eab70bd0abf93e74bceb62f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d8ba44c34a9cafe7b40154e49da21473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3763f414c15367be275a5b03f8a9be474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8565754019b03f30251654143063f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da457b0bb43ae8edc7cb0c9f635f466476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6094cfecd141e8a82446f34d26fb20c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445731632e478710f2e97c28692c23fd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace1f97207946bcc869e367f4eb2acb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026bb78505d9c490a4e57fa555b68db480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e38890a170b4ea52cb3128eb649df481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2f2d95bc316b4edceacacdf3ca13f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a0f374110381788c59c0630f85e3a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2ec4d06ddacc0a6bf3df07672da0d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c12abba0dc8aa7a52fd9335567c3d8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d58b25a8da6bbe77514710586ea158486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997f5414997a3520572217b0d1f916d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30ca473a2770242fadc86dbdaa2b28488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f250c2dfd01f611d3c61f598681dfde489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623283e9fd9da407e1433e0a5d19c6e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0afa89bd4f5403bd70db02aea0dcf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3983ff82fcec9a5ba9f5a22ac2d66492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505cdb648c902a92f278f794f403f38493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67faa8933fc68ddf9c216c852a0a10494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d441f0d4eb0924614e7a86877ac5b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f037d713183048459fcd49a887a05496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e36798dc6c7c50867f2412a1040489497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a5715710abf0bf4c5aa8ca4ef722a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f8630e080b2807f7787b826f87c02499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91322e430e49ce73da2787a3e5feee2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d64f40778e0dce1a7d156fff18652f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ca894e8da31e8ee389f437ce60f9e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10ed60ef009208ae652d9756007a48503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cdf9653a379c4ab6408783294a531d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa571267d419812f0a15b2d4e2a3d227505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffdf2cbc7ceffabf01a146ba8a73c4e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496c3d703b5dd1bcd56c904727dcc87507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd29b7fcc6d0db14e43b8482f59d223508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d391bbb22d459efd9fe687e4f6dff5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32682b1c6f03f0471636e07eb3acf94e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309ce6f251c509e1f948265bf6b6756511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b318a29abb263925e756dd44638976512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7475e222aec71960488a7f957fef7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47ce76ba6f3c3e45af78d6d62191b7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281625eae39ff1461557d99dc626fbb2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d551451e971bf56477bbae1d5accfe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430fb7657e0a071a912194403f2518b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0886ad1072b136916c6910e46be40518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d25f1e4fe9ccf2925bfd8e612b88a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8264f96ee26270045bf427fdbf19b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc155ebf1eefd61c6cea8fb197387b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b28049b86ded3c1adf9aa097f86d1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66268269fb0683e97893bce297e8d5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1ed5a9829cdc7ea48e93efb0a527b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183e57a3a0d49e4a0229e588bf03af0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164cda13de0e3908fc8a5e3739370fe6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9116282aafd56af9d21a7e0f0a82a1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525381b10145b6f9262a78d15bd271c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610efb83e47d08d5aae267fda046318e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46b4070a8b0d6e319c42265326d59f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a08d0937f1d86e210f1fcc458dade531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba70d85bf436e2ca07a91052878673532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb393daa45a394352512f121564a2ff6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d714753be936a513407e777e414349a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595d90c04b0b5946e72c7c0684b0180535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ce5c3c5b356b112dc419c0e331025536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a1da20f1ad8356d880bf77a2f06fa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9397721034f1ce1f7e2e686debbc2d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e356e5c1592f92f8321f28295d999539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbe29b3697f41f16bc8d23fb110b61540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0282e5c088b704681ebde1ad2238ca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25f1743262ad88af0b7f2b58c433ad542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c68924b1f38ab2de82819337d6e721543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936c5f14863547909f163ae964ce8f2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86eaa419938713697d4dff51d35934545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e08805fe73640968239ce07887d8b4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b898f2aa56a714949ab8ea2e0bbf5c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cec819331d929ca0a848008588e39548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ece4ca726e1b3e81884490e301296549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644923f193a29a32d7a19406176362a7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d67e3861736f81afe53c03fc61b12f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bccea4b40709d7aea31bd33a2760991552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dcebbb57ddd70f38ee768aeded8f5d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1239c94d47266118adb9c136ddd4b5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79d29667e49d017873cb96a1ddc109555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e70b0ff8721b6f4b3047a80b661de1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3aeb5d25f5727ce50cf0de2efc0965557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13114f56136f60aa151cd147dce0b3d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7f24b26d4549709ea1146ddc8f4d7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5652bca11f34c3354692792886546560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1021a1c9d3c7c4d5a1d409b5ad86aef561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ea53788d29b94debf5db74beb212c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8ca9805281f8d7a6098262afa9144563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3c945dd21cf072a4785e8ffd727a3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f68288e17973dfe6db41ac64afd9fb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15dcb3356c64ab8d6bc0fdf6df600a3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85fa6333c03a0fe182ea731d61476e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40390406dd000c67f5912a9dcc060bc4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f847b6bf70bf9577195f48e54ddbf1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77bcd3e5c2a2633f2ac33887af4cd2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cf7b2ae6c8b9338918d7eaa43a83e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8326024eed474aefba3c5ad90aeb3f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0f35e430be9fbebf62697fef58eae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a851de4755ab5f5cc4840b147334d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7244830771996bd19ecfbdc99b2dc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e168097b3a3c8b66dac7eb56e3700576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4774e2627d6a55875cbf0aebbfb9a8a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb9b118ccba738ae1302c141e0190b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa439f5ba119f0a61ebd5f4383c2be579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0263c17acfca86bf6d8433f578e7a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170f4a58413c37a8fb20825d31374b5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513d56ae9262ff6b688fa1017fac103582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270da6c9de0e351fb6eec81a619f8b96583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84ce60414f0cc64624412adf86296f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724dd1532024aa943d38cf970b72229585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b31a6e2c391652367ee8f8c4ecf95586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0beee97d29e7f3eddc6913481de005e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba90cf979e80a83ab6ef61a908be82588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522179f6495ece96296812ac544770c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a1eb5340a114090c3bf9ee078efe1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b7e614141bd8ea08f25ac52960697591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1aba90b6a06bf63f06e3bdfa830ff592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81a754922ed4b50303bffbb673bb58593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4ffafadb63a0d2f29e6edf09a8420594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6769625dd7ddeec2636473b306385595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c908489e3854dd79344d11252bdf22596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58561910b98eeb6e9dd7c2e55b4d59597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfba3c04e58b4bbe78910e971af80b9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6bfed93e9f943fd0f50d4a6023b77599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e15eecc826db07974d43f7e25fa359600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c74cb6a74fe6b1eed106b30d03b07e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed51fa856a3dccc3e667ba15e987ca2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a9243b8bbb94b7018bbec323d99dd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876efdf318389de729a627ae9007118604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a126858936bc3234183b9f8567f8ac605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae38b4edfc6ed5315702041d854517606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55bbd46904d4b056cfe1bdd1a684a2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0db7efac16dc682acf4ab65fc4b837608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2aab0ae7775241f33fe700aaaabf7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff03c9782ed74efb339c64c62c5380610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dfb504886a4c9552fd70ef02e5f352611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768a51ea5cb521a55ab681fe774ec48612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b83a90a2c3dfe2ef7a78e8f4fdd71613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531a730b8044303943505e96134600f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76111defee98c0f6f52785e4364663a5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a8dbfb2c09e0ae74616b652f6c2d9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863c852c19fff0987946072eea5572f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647adcc421a9a9eb0b7fc894f0099e51618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e446e9ad00a8cce6bd7963fb74fc7d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb49190bf47000178bb8a86e6d84ec620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f282a0b6c618dce70f8f3c637f8845621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6a58ee585e3af471e1dcd49a18d60622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be107c1336967b5108083cd05ae84823623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11509a36366769ab9a62a918cea4d8a5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca534c13e8e08b4c64eb5bc132d17ebb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ff4b08d9c7cc4067978f63a3fa243626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde46ec5f8d05d9d83ab3a62fcad2950627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90b75298147fc50741142bc64b392c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177342e857573df2bca02c6b0471dde1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55601c21eaa9e39bf7644f21b864e3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564fd5d824be26b3c6f0eeaccd22040631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7d8549316e79aaf0d891889df2bbe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df589c463477a5661e69ed0716acc97633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc902146b08abf65f3d2e132c588f6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679dcb876ce2cb5df7559db488f7921635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb5192abf5c032e3f3ae8a5df3e9ba636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d125d6212837ed2682b28f2cdf9ceb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da04b1768b35f435d99962ca1721e3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693fefbe29e967c306a5ac0f002ca07639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabea3d2647892f08183550276fa121640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83562479e1f7cf5871e9719acbc9fdd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf0fb6dd804c8de0b0fcf24942b2d1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2f0a9a725255e30f95a8055703493643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86baafe2abf866dd8d45d24ea25389644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4b17316da7af3f3cb57a32f1a12af645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3768dc709a7030f3cd61e4b20f58e1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f63375c0cb1942dc736d5de19e10f6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c359087c96138cde6d8087390245540648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e93e82d9249e9f9fda7932ce437d7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90626b9b8f00dedd1b807f70516be7c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed58da50df0edfdf8255e39ebe1a56651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627ea342ebb3aa0e886e47d484d02ae652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f334f94d8339482db5b5db3c9b5bff653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9bea28c0f9b0564b7f26805ac4116654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0087207b7a7b4cdbe4f5a7976a014655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750bacd2a575093bb5428bfb16430e06656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fe06487adb84eded9726f230566a1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248d2e6891e765c6b11a0d1dcf41c85658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd37d41f717ce9d29dd441045c223a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3657d72b5bc7a9e63a0eaa2fa916021660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a46b3bd7c9e2096ca6e7d7ed1055c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4327655ba8b26505041bb6cc78096a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27045e1c6c3a85160c3a611be54ad22a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da356eace8d25b891427ab38180fab6c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39400cce6ae116779186f81b8997172e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f760d9e46220f54577a5ce6260cc2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f58a6ad3aceabdf726c1fed417d651667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d82b90308b31eb5ff2096bde9f6c72668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e84007e1a7fac6b6f5579a7448ec2b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449dfc257eebab8f51c91fccc9628ace670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6ab1f34cfcc227cd6ad2af9582637671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c9b505eb5ebaae2151d2dfe8d5d38672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67771f5df6c6d6bce35b80682973b3be673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacdc18a9905b1eeab56aa627b789413674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18b8da4dc9353e39c467952553c848675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226c4e70c1109b50cf3a561fa27a853676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42314b0a322f1827aa679ceaaa2286bd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa85c53637feb2505582bb4672f743678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954a8ded5d23c128f2ce0872432c5bc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8fc9b36bd690a0160a54ca329d82b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50be273705d9035ddf280fd11dbbdf5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872e9604e002b6b0159a4671b6810fb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1941ff9941971b02d9f718671a11d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84d1b40098cb1509f183d4415a4136684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d377d861db52eb6e5ccc1c2315fef685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed6155b59d14f06e71de6202c7251a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74321b9fb99761a5c5eb2f380736c2f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69abe341983ee6cadc1f2bc3c5b212688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b42a2d8faf90269dd6ea7ea6ecbe3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515a41f4cbe4b00b605a6de88ac2151690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070a5b50998d31082bcf5802ad71774691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb0a4db645e2bee3de91e2553d018f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db9ed222604c7d3663631297b9e2ad693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b54e399b3c8ebcc9a7791d4298efd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd70bd02b0ba3192960ee718cdf148695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7244fd6e2c62272527751a61fba1b8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0fb327e9afcb4f24c433b2f0f6ac6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d591f91a9aa8e7e3fe1230629cc899698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345ae5b08a1ad44f7c0cfedc60682d1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08413e46e1e40162c27715fc869f10c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e80a9cb413cf0269df7f3a8bcfdc3a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1751777448d08cc4c1ddb8a00e9a3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad4c07a1501c6db9b3127a263c733f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df38ae32784887cd8d783120d7d760f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04f81c9a45839f7a95393fa50dc4e9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f93cfc7b77e132112372e575a2f04706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4ffdb70b61ec70fc5f1481b36c1f7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454d3d739bbb680856fe0436ca92146708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a89fd1cbd73fb6c1aca7c3e5994daa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca87f584d7ec6d87311b8b7387e8f64710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d2a5d509239580ae16957d621ea3a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84877cbefebae26da6b6819a900d29712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce486304c5c2048549350a93cf58307713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633795b576e319daad2d1c5f1396882714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865692fb092d96e5a2faf62667099938715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0282cc08ad637dddaff6bdd79dd61b8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4c9746dad76f998f2d3a73527db2f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89cc28d834163f1b22ec6f2ac1f779718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d739b4921137618b31a959a8b707e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c64de455f7a96d2a0e75c3ff0c0d9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6badb140445977f37bcc84309d9561721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d8a98257a45122c0fbbdc04b1491d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262294d4e977c44f6f8403452984e157723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12309d424e5527fc5a5abfb18481fa4a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd094842bb02dec0d1d66ce97bccf6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a143b891dd8097c3172c32141a8b8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2cd0fa9a6b1a0915b068140bdff6e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0c6e118ae131b05fbbc7448c01a6c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea7eb20cc5ca834eaea03ef0561f0f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77437f1f911328f5d278857e5cba6c4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbb479a91e5c30186fe4a558f9642e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd4773f7750c2535d59150d5baa7f8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e442d6b92c3d53d86f0f437bc0cf72733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532d15283b3b71f36a6f9ead7d1c092734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344bf1092c7c8b43b53602366cc8352735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ce7e9b53ebf1155753d7b565435c7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf187c19c3379b2924fed9fa199225737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d659dbaa07d4e4720acec7c69316ef4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b932ddc76c8ed821caa982bb00fae11739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c1e5eed4a5be90cde5b4492a2d813740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092512b13406a9a5463cc04f34d0a6b1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2d444502ed2c74fba37777f2302be742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1106e747e7d6323a91aa6306ced96b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a27245d672e64e653b9dd933c1d6ed744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746860612e222e0983bdb9e9f1f10af745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a71772d0f524cfdd8a6c9c64bf90b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0a76c5f3f3b1c765c0b2b5785907d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af395615f92241b87d060e436d8d23a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa9dce690565a366079e3eaf8f879e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488a11568fc85c888472015f5f8aa42750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccfb1dfe0d88743159e7756ff44d16751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a6404f97fdb58a737c21527aa84c3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3eb8936a23cb5dbe42b110580b95c6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e30ceb7a3e9b0e39d2131e4b763e03754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4a0b066e8d97cc7f6b6420601c1a8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47debedcfce5c7c08947f9004b2cb7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b326b3351fdbc888ab325408af8300757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e73e0bb130c79bc0b7281adb37d5a7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0cdbafae33e179db4763215dd25b2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50c178adbdf760fca53c7523ffa894760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962b0aba2da5da6983aad6d4f92bde4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc60dcd99fbb6aa0298ecb7a1342256762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba332a837ef87c87447d7aac7465c47763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541b3f4745b2011f9d0acef6a4b8132764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94416865adf01e4ad3bb63b75c8c185765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d2bcd298ae03bbe3f1e30e478e74d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae939f4b8632049ea8c93cab3e2e47767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be5f170479f53d7b1c2105ff838da1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f614da735c53157b014e7e4db3a0d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750212ba1bc987c7deb57d0b96dfc06770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909aacd06cae0bd3c8f64f411ae1f081771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0170e8d0342fa622bc3feb0897567fe772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7131794026ae70d056f7aad8b9497773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f55ce9f4ef70c2cfdda22033694b07774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac22cef2a642e07e7eca70780a60e7c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e14a322a57f51ab81caa43c86dec3c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567038fe66d22cafe6641af7fbdb7f5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e138589bc2551a064c56681fbf6ee778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00b50722d664d06fbb9668cac64438779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68017a5bd5a52bff66ce4703548446ad780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffa580a684f82b05d1d81fe5fbb1c1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46779de1fd8009df09cab8c58b903a74782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c5f6962eecac5fb476d24dc147b3a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df306f3d4e3e3cb6cfd37f78da0ca2c3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e35f18e3810e27665ff8c76b459e9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870d90ac043b50fbf9efb841f1a3ef1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f9a6e3380e9195bb7a5d46cc2bb6b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a420fa9a902ddf61693895e37efa77788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17734de7eeb659de5b8f8521920db8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce70862f3ba46c7df6f22ba55f6218790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6c6264ff8d9956de881b68057e418791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d7fa2ee82c97dd30e57462e3014bf792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213960f98cdb6b3f254662dbba92994f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711b8b44f26adfcb9dca29964d5bdf1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d82211c4688e9fc757c58492504485795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c2316d148dc7afe57d23e971f98ebb796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f63f414b85f3cb13ea79f991bfac3c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff29f348ac586c4f26f4d98dfa0018a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e251be02bed6eb6edffddcefc422b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe118850da76e81c2da0ecce8a08578800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c098697ec7d48e7512a56ce84ba90da801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e56f352c2b2041020c408e41a2ac2c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb8d5e20d8688679cb41275ccbc704803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c371e699a6b532dbb0af393e6017a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a52f374e1e9dccf9734a08aa82f27c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2b2434e60646a3703b6046a44a296806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71ec839b886dfadc0c885019f98bfc807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d711dc2c23fe2dc927653d4191269808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28b0151982c501927505e806f5a1f0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ccf3c28a6a232c7ca2d455c54462e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7dc6e36fc2c8a2470cb69ab3f4e04811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba59c82639366e9be153a76a31f6ffa812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3114986246d046d425445f1e3fb1d8813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8075ba4b215b38c692d77b6821f7b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52691889583b71c2bf0e8f79cb43e1e2815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3c520816dd036b5fa366e9905f4c3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9085033dc3057dea61505a34519808a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e11cc8efc5c7570a0cdff692808ca818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f10d3506ea1c21d7233e004fbbe8f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f273da6cf4d0361e733ee2b4a453d3d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcba403bc2dc8713c0ab039c0d081e5821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a6938c164633ed752abbd6acfc047822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eafc6a33916d67b1e92f880311d3bf823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11cb2ab75bb45e1df0806bf43ab084f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdee26f7a6acc6434e035e85e8dccd825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb38b25327c837b8301f8d2ded15a2826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ecd4902fe7aa65de8b7618a5cbe09827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284b733b2eb1ceb2dd4c836fb9256f1828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af81f065aca0109fcae7e9d9cc95cc6829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c35ce3001ddbffae6ee24582367a37830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa94648fc277afe5b516e76ca484578831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec44c754fb814e4c3751409b0cb0733832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa38a2cc2ea8dbbe8f2f679cb21a5e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777738fe8d349c7c59ac37acc2484583834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832bf9404922624e7f36b9b4c73297e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949c29ea616b0a90520e9e3d9c24fc3836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e518fe224801f837a5ac7ea89b99a64837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101572410f528badd105165caaba473838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ba9b4e8812effe03f928915ae0427839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8fd703ef310d6b5e1478b2acb87a7840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680dfa5cd0bbda8d85e907a69237813841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff567c0b9c358d5feb1ed0007cfcac9842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c89c1976bbe99372a4a5c38a1c1616843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383a38868afb4af262cdc222bcf3514844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8237ec248fb66101457d910e0c799eb845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc8d7a57e0e5404f302824f96fb8e3846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b978129ff6eb214717a22c2fe1159cf847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca7de6c5db192d81f0907d68ee8665848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6a60c05289eaa258fc6c10dda2e6e849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74480face263f992f03ed6fb35aa8b4b850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f885ff7c75859dbe330a9242debe6d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ac9be08c3d68902c1373b96560231852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2ed41c3a3f7a8ec00c18b3b59098e853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e64ba97157475e5ec6e46c8efcc5b5854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1e4ea15df97014acdf9b86c2e3514855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53e819bb70206ebb0f7bb44dfb8870856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e412f1ab5e96551a5af5691f750f771857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f417859cf7d771d4360aef5f8c493e6858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c3efa80ed9d8f3d6feedc4f2e99f0859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9a6c8c72d5fa6dc721f768b69b201860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea617f4f4789c3ab6dacdc0ff968b4d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b275f7389220654b6d2fed9daaf7b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e589755467415326f6e4200c1ba24b863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528691636ddabde7da3d2c7a891b4a6e864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60075a3ef759f5e7d7f7a76deccd9a865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b8dd357dc3808bd144bc0ac8be848866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255e49f3fdd9b3a8f11e91fa57f91c0867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ccf04cd15cf6074fccdb33b15e872868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208b1fa6ee9999883fe8dec2ce794e3869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0545fe4b32dbac4eeefcbdafc806c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba20f2e590b4aa5d31f21b0745905f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccb2ff67fd46743bda0c647d945ed5872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb099edb70452074b7742664b145965873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd414e1098da6b5c9c13d61393307f874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d40a825e63f989140b22a075f7af5875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea10f9ee2423e165fd5673156ed6d9c876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a8a83f56beea366551bbcaf0d6b81877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416af3323d3453151cf8e2bea9bd7b7b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41494b43b05e6499eb4a82260ed79a5b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff46329ee1d90255918ae50cecd00a880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bae6bf70badc0f57e7e3dd0ff8df83881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0f2eb55eb46b59a3019d7ea527ee7882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a673d34a98f70d770ebda506898620c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82074e7353b0fe12155305f522a43b80884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf393ba700d56895fb8ac7f1842e92e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4897a280342546f2e81aff7337bfed0886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7294eb9018a916d52a74fe990669253887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4abb7d1bf1c7dbebfdce575f5beff888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427df106b2c48252a13cb2cd935cd5c4889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9d4384d266b425bdf974f729d15a3890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6853c68706750f647ac0fe28d82851891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376bec85329b1ec79e8a0d997735116892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f603d24e23caa99211bfba4b6302586893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca4a410de90c6ea10bf45fe760b2cf894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bab2dc55901e1c78ac36acdc2151f6895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d300b146e3294b4cc51b4710409de21896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86638c766cd2be62fa988979959222897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6171a6c14ed5685a25413a9e43dd6898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b51fb2a698ec1e430e191827ff8586899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee27c52462fca1c7f2bd3a3d0d667b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6a4679e1dbb733f93c1a649f0a7a3901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb2cf326facc7f7660b640afdf561d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80fb9d43657672d12e286e7e3d44a9903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a5449979852748b1e7ea45f9b531b904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6425815e6c44bd91a6775b06854d3905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f467bf1fd395c83003aa02166f702c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69971c9ff857a691ba11ae82b6fc431907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a41c07f4d61495a3ba39bcdae022a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3d7cbda8a1ba2f6095da78effc70d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ef2f26912d285bf227c3ed73d6aef910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9cf528fb2d8902e9d40bbee2d780e911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1b8e0f5f99711492a20dfd07fc896912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857187c905fdac75ce944d830aa92470913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43b60d23aaf12a2cdd1fb51b4881ff914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408b5a86dd9b5ed7ceaef9fb123bc4a915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986908062ce1db07c73e8eba1d348107916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b69b5fd9377f7490b0ef46658f008917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5708cf0076df52294d50fa0f772e8918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee141017b51fd196e21af84c115070cf919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797ec25e0efaf2cab259227372b3a75920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b892954f876487e831fc07569f9b8921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ec7f97b49422dc9e579c1a171ca97922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20652995e16bae6a080d9e8c9aa909923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf31268d472e3d7ec518efdd9ba56b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e7e646cc63ea072bb8ca2d167b950925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0426c58f9f902506d303134841b17926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0b39f64fbdbe419c9c18da9a2118a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e11ce310e8d20444e98ed3be20ec9928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767d62ffcf18fbc6502ed6cc80914b6929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb9e43ec76e8de5a9eec1ac2dd9abe930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817486d6885fb108703b50ca11e6224931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7e7066fc1a946d2c1896603db97a7932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49404ca8c16356bef325fd27eefbd1933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d613e19bc2ccf95b3232271d228b9934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d797c328cd73fe83018ef7d91b1f7935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6bcc1ef696a02c5c4a2fc2572dbf2936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25314a16f797fceb8627f097d7b8e31a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b1fa1c5224b0c478956d759dc4e08938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8394d66fa29e46876253be4437663f939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cd5fd665aa870a29e5f1dd334090e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b076337427ead1d7a457145cad4f8e941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad989e717082dce1345d70c6ab262a6942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82ae81efdec7312662fd2aa13ed2ae943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e6223de18a5ead889de4ae0874ef4944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1e4031eb1cc93cb5d24a0e0f113d3945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fbc768446b52e3c063cabfb89dd9b946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f770241462d4b4fe79e8cf55edf3f3947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa144a48fc8b69db3efaf7c40fbb92948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b33c9116bc88a21a208d3efd867e83949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058bc4628398166cceaba96a69b3543d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef8e10245f68b560803d84353168fe951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931737e962b1dd44be0752e7d4b1adf952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1d240b72d1e3b4a25507883de8d8c953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a276a6cceebd73b8e3c571da6653e9954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fcd1f30f2dbc91cb44d43c9a1a1bb955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4454f0f5c18783956d8a5b1d7f92ef956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872b851fcb1355d8eeb8b16b4a13646957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519044a3c9c7f3c0534178e8fd4c1e3958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed2908f4c005aac85b5a3dd682b004959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50ad124921c4b1a8c633eff61ecded960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113950a351bac51bdb58327f72f09f89961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade18d0e5232420706b228652053b42962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36e8ceb07a12b6e2c9e73b276a4b87963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be08bfa0328707ead00df3653d95692964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b5133572e3f8db9ce865283c87488965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d30c514e9c13f5c3220d6c1522898e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e7398773b2bb0e6a20bf6323c99f4967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82367f80a4b6f067460adb27695acbd1968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf04e118b1c43b2afd5d08f64f062e5969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f748125c26f5b54303b2e7029570f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24550879821706d4813064ecf2c5e36971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b739591b7f221d00cb4eab2626c5b1d972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f71508662edb79ec52de88f6fa2ef973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a4423058cc54a266005fbe9f4c8ac974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004469fb435083aad77ac553c7658ccd975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a71bcd8c7a797ad6c6f3128a3fcdab976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badea752cf54dc1eef9331aed16e3404977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbdcbe5906f715b04fec850e8fe362978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787fda29c365045b41417fc1bafe492979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd75fb49f62826a068ef25232f785f9980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14cb0bf83cef6e7b03d0bb1216bda27981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1c79a1df887755a308cf96359d078982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f0f0ba1876beec75df6bc086517d7983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9287d35dc09d772d0f0882a1612640984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3a0a751f62da55ab204b87a13b0c5985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45b7240c5c07f947dd967c09174c6c986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f06432ac0405943754092679581d4a987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e01cdc6be41f040fcc972ec0bdc2ad988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6080692117e95cf26c8567b5542cbe989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f399ec6736a2a57c1278445cfd127990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6643462e181f0ca3c1b703878330b4991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f7fb7bf830e4ee7ce01085885ecb1992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0261f893de76b43f9a28444fa423593993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96051df7d6367e95d9306e0d3a0d4cc994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073ce88a95f46e8965e4337579f9fca995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f513feefb2b8b0bb8598cc33d9efe996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed1ab36195981dca323ba622c2713b997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>