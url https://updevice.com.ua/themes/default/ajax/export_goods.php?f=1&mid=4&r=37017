--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472162104de446f6c287ffec2e6157c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6387ccd7782f29edf3ab570658a8d562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b50c9851aa9d9d4ab0cc530b0a4ad63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88978d4fe0f151baad3c315bef862a744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bab418a3f801d1269774b562c0b5275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e503aa0a9d70667cf227089f96e136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbaef921cea0cadf76e68680139abc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74b2abe53dae2bb21ed513a3539f9f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34644a9d87a6111fa200bc156bfffb579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ce5eb6edd90d5836dd7420915c79a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421b332e5e0f3db6283d8c55d1a016211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63db6b0737966ec520a7c1d6b83c2b012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a02cd4033df5ef0a74e03da317689113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d8fe162bd0d9e803f3494759892cd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031eb95c90958b24c84a71f6e1d7e8d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c05e2c6ee85111e041ca1079ed55ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c33b97ffd688c0fc37a8d884e27a017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb06f926459c0d79330340516b1658e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6d51df7c802631546d1e081c796d519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e15fb9f686c9228c967c0dbbaee2020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728d1c77232f783fcdb94369f811ce621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e345bf5120d7d968874cfdefeda9d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67374e69236145c2cd725315854d18323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487764428aac92a6a122d0bfc6bdf18f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d40d2e27ea3283f9a32277e5e520b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc4846d9fdbdb39e2b86d5bbf5831726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319fb6de379a23bb97b135e6018324c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6d944b2d005aa10a6405164ac368a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a284d71acbae6f9a3b4343d38b54e129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d7cb71e78e80292da413a970528a530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8eec88a0f65663e69a20b8c91b23631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea6da6f86bc9dfa9ee412df93731e132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed580ca12cdcc912fe2908b3137ab0c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a675596c0d907692c6fd98186768e034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c285c8573865d4aa86a22aa314963f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265f3ff707dc951eafa5e121422d86936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3717fb2a0cdbfaac723f8930bfbfd7a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1845a1693794117b1dadf66682e97bb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d909d23505621d22366f05d1b0a7e7e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f382a2998878f0748f64794a2da5c740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9e60f04459dfba0119c6dd794056a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366bdb596156abc462d075fb19dca4942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fa731df3c56b0b8dd0a2cde99a17243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06bc7584313618747ea1dd34b7523544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995472243950539cb7db005568a5dbee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad28ee0bec41760a509a044dbb743046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6112273e05a598ff8d3157233ecf5347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d13864a33573d18936551d23c25d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbc062d74ffb1c600a09b8d3c5d44549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c4a51f6faa385ce365e41cefac48850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8aa2d042494d18c6d26d8dbeea7b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41257554f9b29673b65930451b6b01552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd372a31244e63f078747bffdc9e795153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684105e070ebc874c335c285b33a5c1054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce61072b1f18e5cde1da161090044ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e13d076256acc2c1cacedb487d77fd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb64dcc520d62d2b07c8ae262458c2957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16c3e4b979808daf6cbe3aaf84567e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1f5e0cd575c5da7d667cb1a24df1f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0650bdd6144151cf604166c530699c560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaffbc0edab1141edab64ffb2ede35b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e5a1fbe3b9e67ab9881dd1dadd63862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d388ae51ef5c748192910e49a16a463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45a5eeb0b5d7ed749e397673a7613664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baece7b60e3732e2785a77e66750ce5e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990a254cb9baecc9d0d8158e5b734b966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895f7b630bb1b34f3fc772119fff9b167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058280df1eed4e6d7b0eb98dcf23f31d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27988613e0ee5d2724dafb3035b51f5969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2975ba274a7e018b5c9e8e365d315270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d7c500c77cabfe9bf2a1a655f86a371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c7c521df89c047a2d2c613ee1fd9b672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6dcdb4bf40228a0563782202c0b24773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f9cc61df925567dfddbd5e6cd74e174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d3423ffaf20e52ded061673fe8ccf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdac5029ce83c4c66d67439be0562b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049187a106899d66801389ea9314e6f577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1f866811855e66e52687c524ffa7478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca609125ad693649f112c04a7d498d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc217371ee8902fba9a14a16cf87567280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec71eca69889e0f7f6b209b3ac379a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09100c90eeeebae7f757179ee8465abe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e552b8552571c638e59f115f214382783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4bc0ea99297f0a8419002612550d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142278468e63845a1e58f0811e19ba585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b58cd63f57a3998030bd53224d060986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb956770e60b12a1aeb73b4633589187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2b4053214470954a799fa9bc0728e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31ab1062baec36f80ac2c523f867a189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300e1cc72ebd029d97eb4e847dededa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ba5344340f5bb54b1fbe21aba8df791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ecaa1e25ce3ab0627ebe2494e40f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1ed7c4099c4da83e97da613cef22d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c36ea3c1c15e28786089900ff8fd794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964fd39c1a2211cbe04e400efed0b9295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e880fefabe97112944f88b17dc4c0b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90a684d152e740afa148b6aed815ed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d56e470fd825eeaebb153ad03f04d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2513454dc05c4d5dfe2d42b3ec21e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f2dd9e6e26fff675afc82b80ea2f2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffdfc2853c0dd78979b78be43e5c0a1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6fb0c168e31fdda1eab40f2ef1acb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8f5a1a72bcedfb502fb0a6f75e522103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe800b9515d6607de49e0160575c445d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ac2844d6d85b0d8596b786b43d239105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10b0c387381801c70e0dd8c674cac7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29484716b610fa7f232439313ccd5f23107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b278ca33699d56f75ed4b0937a6e6a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525da8f1432fa3d2920ee15642d0c69109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ddd53d872edcec1bbe2b1f33b83a5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1f99869e6b38153bec6c7848f3ec1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e206faec032192f8fd74b1bb9d7715112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1544546e3684bf11fd169b92e62900a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835fa743e05a0742b5a564a4ffef121114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166125f3d02c2cb14f726d55f7e6905115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08a563962117ef2842f7cb3374036b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81441fa11acdd2f21d917d7eecb7541b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6c8ee6817baae4de36b00710bbdb1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383688b833233bb0696cd33f2d39c6b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117db8257717d89be60e4db90182dac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c252e91ee7337fcb8a85ccfa88b910e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7228f5fbe638e47a8b5d723992f44122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf628c92824e80b9cd0a3f8ea8f46da123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb097027292751d45a4bfbe13dc293124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4296bb1fc498935a709bb1df55db7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5a37d543a2dd216aa9d509b5f1cbd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e678bd8b51315f9dc7a22d50f1ca49d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345a7c5e902ffbe44daee521fb50706128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37cae81ad8546afd313e7e83d6ac72129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ccff12c7834e8dbca7dcc85dc6816130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200f21bc4df273fc8360f59933bd974131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb943033b3a88261d9c278556503be132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4cb196c85c280b98a6a075bec3475133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ebce21b0e55c716c771a9af068322134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964510fb036f603ae845f983c152fdea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca4c2d3c267815be0775449fb345e2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6214398fb893f78978d298f4eb9cb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60ca9ed4dc70b6080a36a42b094648138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d7e69d9e070669ffc9662096fc7b6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da8d8f19aa7b68ccc8a07707ddb430140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a5377eada830eca3f0bdfc2cdb360141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a426ef5a8a2d4d6be355d8a98a8b18e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c703ffb54be4768e738d30c3a4ca7c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c259115cd37ba3c58d338e47b76a274144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7574443885c13a8080711f2578e57145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdb24bdaec768177d8857b3dc56bc9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d8bdb5864581260b8beef72229a8d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61385b250ae59ca3ca23b7b7734b6e62148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868498bbd06f66705879eb26f9a9546149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2755068f5ee4ce49133a354dbd184150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fdfe0cc3ee51df24e528b0daab102f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876de0fe7872bd65124374fac5850397152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f1d33fbcf9f2a841c3f8148207467153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb3e51136c65bced35bf6094787a53154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355557a9a1c7ca68e70547bad6d2f09155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044a0a032275f549a44146db4534a69156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4c09429ec0a2d69b455347eda8191157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1f7fe9cf0d93a595997c448de8974158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f76bdf43dbb91777965ce283de160159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1607e33c4adf6152cf670e6dc21f2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463217db1811356e910247d35102a15161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ed35b3c484d919426d1efb2ea7fed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30142fa81d575fb065d05c4a8ea681da163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d8cac2a446bccad215d6688c9d462164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0368d898ddbb644663438dd57f2e456165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534aefbed4a441410c956302bb2751c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f75a45b0ae4660370bdd58bb0f5c4b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0ff28bfac567d734466f66ddcd530168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27dc3a413f3f0c2adb4c631767f7120169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5703e33bcb625dd92de6e76bcb0153170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a78c578b6281f3b664e8043d1e297171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b55d5a0f7438f3f092fd3da4ae7bee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23fd4099b75b3ad1a053d3bd2a2b72173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84f161e54c286ac4df7a46c9a51495174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355455dffe50c65aee06acb53749bb6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc04f468d1a717ddbdaaea5f05bf345176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620f4430169860377c6865d9dcbc8bf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3217a383ee32c65dcdf6a7fdaf6e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1fd62d2327f57180774a1f494e894179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc29eaef04ef8f99ba11dc5ef01500180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd03a18e476a7ba73eb771c2dfbf8b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc099074a40c2d3b69796e7a1938ac4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a26f59059c50396ef059d897e8b5c2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40827ea34176b1cd178844ff2c1e003184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dacdc83bd01e3d5f1c50190df93136185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172eb6424ff28b86b192e99067f9ca74186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a861201e7a9ecb9e285999771d6a74187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25c73df1d5b48d21c2078425b7aa0a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb18d0571e3cde456b146e8d3f0ec84189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a1508884a62c18f14d0d459f69af5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd62b76c31d8d16be19f6d1661a4c2a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478346d806fd55d9e2d7e6b19a4ff99192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993952d3e6d5109d33ef71783c455abf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52ff8b216ed6443ba33fa83923caef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be7628cc7661bd5d0ab1e40d58f683195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded062eb5c6aff25f87e3c9eb55813d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3fb9513fb12a27bd870aba9d885c2c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf9743ae4283df78a67bf1f2657d6e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92126114c059f7ffab4fa0b8e2f3e4b9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c0eb176507522f89dd679a7841000200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e50eada8e993cd571ef52ea6b2f9e7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198352b8ce72706d1b82a07605cfa66202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117118233271f2bb1a0e6347a268398203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5d587fcafb519f31c13bbdc6cab2a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ce640d335eb8ddcea6d9e8012787d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e795778c79de9cc50750b69c90b4614206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10137028d8fef274879f07290b911083207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949477c2ad27ef858c660d86d04d0c2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa667a40b2db1b4c1e7dbab8a94b29209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f8193ad0a4d007a9263f123d388a9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322479121e414db34e8c0afffc8ed98211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591dfaec75a7c2d367f37868ad69a71212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f3350ffcd17e17556e558b0603695213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed41f1b4fa676fe4ca3e3fd39b3dea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c213d59ec1971b98eccb8aa4959a1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5c39a2100f326edd59f506e35bacd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72879ffd73f2905fefdbf8848eefba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db841e8675504c8c7d82256a3ce38c84218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eef55715e114224a72a5f58554d007219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3818232771549f8aa52884a8a376407220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0602c53d53591848b2c29d0102531d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c077a58279ce1d1c00952429b24299222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc873b1427590136e396e523b6233422223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45536d26a279633bebc2f47ecc48aa5f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eccbeda4e70db56cf6dce8e085466c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacab31066f8b23194c94287a7a2d7e3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af750521c540c0ba1f89e968d3bd9f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781218571985275869d31619d761f5a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cdde8076542c7fe59cd0889fa688ff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f2ce54fd3b3fb1c5a0c6bb1395247230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4159b68401cfa6fe70d8e61570e1d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37fc82e2b3a08be1003642f840a83f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be655f148e42847a22c417f931b4d110233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e21630cc97c47a907b2654fe4c9ebd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299fa59b6d99fefa6d76790ca694e992235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae66223c824a1dde3730fb8c509ce4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9694c9cf01e134319471744ca0ccea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573a5929586977154d95d3c65d7220c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d715405ad0d8ee455a3410a8b119a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9071ebec862f74c2a766e76ea26d723240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41d3709682346d4229bd0e83289089241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0f03f302e4767e4894190e5e240a8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfefb5fe20752743c8341f23b7861ee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa604f3ca2307ee237f7cd7655ae6c8f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd155d61640cbae91c456534bbdc625245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141b1d4f74bc9baa91f4bcec21bc4ba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509f1a71aca01e7bb2aba9cdd211caf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe1a4f0d9d2b7105453c68b07324d8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd281aa278ffa1147b0ba2658a1fb1e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c3e390603ac17a5a41b566eb648d3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c2130d0236d4f5081d53c8222d198251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03f882b6d5651718a3ff2479a2a3be252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06943472b3932c44e61e450a1719665e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656672f2159f5001702d9986d83e7695254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3197c6aac172133e867e1ff961756b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc994b05c94ff285ad3efd1fe33bf36e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3343b8a2cd3a05e4fe069daa8107c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ebfd09245ebca7b79c9412f7e6f3c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac0b26db6ef74be5435bb5f02d0ee5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00157bc51941cb0f3793cce60bd5e612260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a174b2524ce8d488409819c3b44550261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44fd076852dacf45700dcbe77ecb9d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645fcbbda7c89866e7af6a0e9b45ad5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c5e21137572fdce4de9294c2dc9a3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68526a3b15217f71f1b6a8730c4290b5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68d4568979422cb1acaf0444f2de39266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5276e066d6338df0b71a5455ee26c74267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065d814ba9cd3c9f0eb07b125755237268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ee891d9ebff499e1631493e2fd3e5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852d80a4bd18c6aa307e4d9c58d4548270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa0305a5558e06562d68ba5c7ea9f8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129d83339836d5e365c2584faf1ede4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087872d5cc2ffd3a2a798d3d67f7ef56273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59dd061c899deafdcd89ebfe85565a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d2676e696c62f1c2870aadb852c1c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543697f96de97f81b24b43737be7295276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b426a4ef0481aab0add0643fabd036277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0dc3d10baa95971ec3ef005075c2d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10add84d68dc06fe495b877a6f97ffa0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56da4d19e11d384770e9285760e374280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bf95bcc1b9363162147033a431b0d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e0f1d9f586e5a200a6badbb62766f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d5c8c36e638317f7bc7e2afeb8b15283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c045f722e3a43ac82aa8d8c8b7487a4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05ec2df89c47652fdf3a676d470293285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a628c9d6fbf562e35e4813bf7c445f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e0666caf1d543c06de85583de9d3e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89279003d7371bcb0c3723dada5eabb1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739cb8b2e091d27d464ace851b1a2fdd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d665d38895bd6736d551efce19de39290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c066f722944bd3146a377ca776f524291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355744ef45489f2ce92182129ff7f01292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f835a10ea0c4b15c08325a38bb3775293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8e591b287998e35b4887033df711c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e617458e7ff94882554c7c2ecdabc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ce97b886a600ac929f7afd3e4ba6c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2635c13af813e6d086a6c5d694bdf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1c3ce12fbd286e85cf64de1fba2ed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81a8c98864491eab423b355a5f6f4c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1400c614264aed883b0d58045a0bde8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbce4fadb0fd68d26edf6dff54b962301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4c9a2d7ac5a3c095663057b6970b4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21df717d96c30ce9e5c37ff119625fb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91a8f0ab9302d9386148c74f35ca9c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36b7b17acbeca7e4b355700765543e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2aa49862fd8d1fc36cb3cb1c7983b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702b5bc620b2967e128a430c5919be9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd8f047e2945ace347ccc5af1a481e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f4fcfe9d601c8d7eda6c3d056f8e0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588f2bbd08a08c2796e085a938ef4a4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e3c52d0889cc9776013245a1a3d24311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafe842025cb87abce301c376386d4f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fa172290178026cc24f0b9dc76bce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413598af0fe553549110c141f78e9d0f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b34cd696ef36e1c9fc730b5c89b2b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30ac3393a7b20e15d86f4e5ad9a1a6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76b3be64ae43846190c680163e4b9c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552e72c3f337b90562d678031c80d8e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a76c1e169acc2dd3b960c4360ce446319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4049e3574d6d3e66ee79fd0fcfbda320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc7b337d082f051299800c668e436d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d70da9820229c19e55028ae71c6d93322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a232962aff42e654744840b149dba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347842887fa2dbf665394e2fb3d4414324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2f6890cff1f5761b81ea2cc582664325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bbe403b3c5006b5b551ba75340b5c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c8201865a304a8dc799a56c966414327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc9415d029a511a225bd7b95d25099328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95171816dec29e7921c4f86455f8efa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4990cd2646b64106498835308cb6a4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e8939c1a6812eef933abb8c422ae2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c237149ba664fcdf07310903239325332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c10fd7537ffe9085156d7f220a086f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819ed1205c2e8daa98b83622fcd3c00334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412da015936e45d4df92eed5fd31a40c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae31da52c8b6c37705df3fa962dbf31336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784bc2097a98f46c843ceae4014bd56337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6b5803eb48fe8ef1b52c7fc3b1789338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f236b24f67712551eb080ff9b83e529339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fadbe3a92543bf427095c291d88c04340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99685595b62f8b52a4c26c458c22e678341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdce9a725ebb78b995220e87ce4853342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675b94b379faa859bb813cefeaf7ff3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60a5545f8f0fbd1dfbf16b5b31dc5a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804aeab995857c2e15ac009b4671802345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f6b13e9798b8d3be42713632ee8cd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b46eb532411d3e38b5a11aafdf38e5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab37362bec5e2728ea27e09188d39b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de78e99fe353bdff06c8cf60ef5d96349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d447092b65e933cec077d9c9009809350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a4fb568b87f232b693e1faa3c78d2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc054c68cd80a30f8775a1d2fda340352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1bdf350fb1c341d051b1cb390c401353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b4c59ef914d05c1207060e8534ac4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7ec5b32ff5c76cf30d74560818bdf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f079369b7300ecc8231b6dc37cd29356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc53478d198fbee46f4f45467aa9526357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2eb025c67a1663009d2177ecb3831358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfb0e459a208858248cf4d436fd91f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369470f929d11b0da732c76868d7ab4d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d60b18e4dfd6b3f34264e886cfd7f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027857e5aac8204ff454f8d319a0b37362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365e03ca8b72ff762caa503508ade14363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754da149a90ff9b2344b46c9c487e53364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3779705ba5343c6d1d7cf5817a9fdc9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306f0672e8ea10dfac4f79765906823366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6da9b941e79b41fb0cde451659f42367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad7ce7a2333ac1d7f4e91054d4046d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709c110fb9616f76a59e429561352d7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7fbb27c450115cf7474680242e464370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d35fbf44ceddd7d1626f370db4d48c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d335e793662ae0da89b198a29daf9d5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf12a58d5b793ce1176a88ce8631122373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c710403d4f868d8ad99c6c3308a92fb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d837d6f6a5f0db489b3c9c751383fba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb49f754e6a9c9ec0ec132f0458ccb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb357521e6028b6c26d5a42da4ee777377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd25c2da35cddd8d206507a9a67fb22378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac60a92c643f6bb489469554db56fc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a782c50d28eb7d5962ac0eec094fe47380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd853a77670528261046ce09cbd46835381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c73630847a41f8ac8db0153dd0ddd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253065145ae5c7186058ed4188d15578383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fca6cf58b3827aaf448050df94c15384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f219a7ab878446bd947ef2302d6204385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9a8d15623270db82efafa0b7dc627386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f9e409aa1178e0078e829343fafd1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e1694676b06573ec275ccddf406c6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb164bddbc574ffa741b8857d83c21d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a191b46d5adc5aeade070da5f96474390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e20444d4e8be369499c2ccc8cd19e9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d09d10f7e88702da099cff044b91a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba00f3ff65306a0715f00e08c22534393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3ff550c7370da5160b943aa0f72c8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4011c22e09a9f32c7f39e8484f1e65395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c497f1a5db9c5e1ad1a012f72296be396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2875627eec672c3684ba6c1493137d8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4204f7e2bfe5a04d557e2472194b54d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3f24ea462bafff9127b4bacc4d8c7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eaee64a6527458c57ea509c6cad20a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d7a6dfe3916e03658e5877cc47757401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fcb158959a44162319b7ea2c70f235402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54000fe9fc8ea581edb4e10dbfadb90a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da618e5fa95cc1d54a143565c6616dad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268b697db340b2ffa9c129d47147daa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0240139e46e99bbdf11bf612b5d0de3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941ba2a887c3a146e7420ceecf0f529407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787e610288b07aac79d4a6174b166a9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f93b7a12f37d79f1bfb1337dd5526409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377ee31f6feff5c1028ee09a4edbec5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fde3b4886e3a4d737d219a6871617c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54866318dd456f51491a3183451454f6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575bc5f1e1fd3f9a9f80963803bae72e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004f5264271b7fd26c0c40c40e7040d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aecd19231254854ee686148f1b0155415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2913da80f28871475d9225bb0ef89416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec68abc02753b4dec2fb5a1aad51307417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7570ba459c7b13b4484f16bf0bf97418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12277167ed8baf890c84e1b1353779dc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5ddf496291234f0738f04acda3b55420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e0dfba69a2b209d6c4452fc2340ea421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5afe2154de713b342a7f394468a209422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087c16398acb55a7ea1d2efc37cad43423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9623bed4f0aaec1a8c89001e721e1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e75a589b1af536f9452b15d8121a6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9bee84a0837ef42342a51072891fdc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd7bee5ecdaa7e35cf9298dd212527427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc7b9b8f5cb2fa3651c8d592aa1770428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2bb9d0a1647cdcf2e691b80d9da9a5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fed6d95a0ab87cd3d5ea01cf5a1fc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db92a90705ff571908c4ee077fa6bae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0803195aa1bee5fed87f28f8400c87432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4277031e1ef749623357f6963e656433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9dac7f9137b01f6b5dfc08e6f9597434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbc619b4175a2e501bb7047c023b82435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52259802ed7420af2cea149e218e4e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd85e7d4efb86433b150179c33670fe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c874b0478ca699290368086373adc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64c480d89c68f1dfcec13142c0777b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b12f5642a6ad232470379dd515c255440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1f77bf83fbc95e3fa4667e3ae995c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068228bb450ce9d55bf50dee5b1f6e6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb534c7f2ff6897aa28deec5ea8172443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b845a71f8dd320fb9273df252a38703444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c860f5b9b03365ca0a6f6512fdc73445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af41eb9eef461da8cd3ac07c199628446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06395ffdf5464e75272173ab8a79163c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef9f58f02ac6f713d6e113668e3c74448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc5cb8e92cd65f01ad51d2ab9612f8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36894b83de9a014b3c893abe481478ec450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2eb9e17575113a43d1b11c7c96829451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61742eb26049984e67f748bd0e2f887e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155db06f87e00f6a912e5678ddf5f7b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c00805f14893465ecde35e63756966454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2bc4b497a908ef7a698a24c80af10455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bc781e44588d49228dc567a47360d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5a822b81aa9e60938c662a94c7c80457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e7dce55b4cfbf00d1855f513967f5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8851e8038b0ff5ed62934d3d23e7c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e43b8345d922921a9a4f18acfb744460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a572a5a41264c24db7a413a6622087461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d015c6a7e2366231841f025cbcdb1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf486de3745922f3dcabdbbb510a0b84463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfecd87a73ea74e9d84369c77e797ef464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb17f89e8159945e13dcf90a31e6cc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205aa051dacb4c12d496154004dd3f4b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38718d2f07e90738407ffb827e5743e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714e3fd1e517c09fccb58e684ef29e1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf553b261f823ee32581e5f9979b9a1c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344c64cf44a567e24bd9b64d515e8c5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc575454f632c2014bef5ca2ab1e35471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3abbfad8d35dddd3ed3b2894f7a42472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b0b43b5a76f05bc7841447211d1ea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf324f9b57689f065bdcc04f67dd5f6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42ecf80e2ba833f8c1279eeb4c712e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067c7e7b3397762bf99798a5c92583e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb5feae80a1bbdba545732e727db19477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bab69928191a71ee48c88b7e430ef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1922259b326ae524832d0aa4548f6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665140f4249df8daeb4249e5c92ace7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839d402319a3b22cb8793b3ead89671481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f4df79a23c16822215d7a54f9f3f1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559af7ecc6ce3eb80f58af306c3e32f8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc97cc1cdcae65d15b7aad9c28a314a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690ea8324cd4a66481fada0c2397c90485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ce317e081b5976d3af4ddc0a2de71486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f06ac584f2d9b322b1ce8f65844bd1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7e5b8c645c5ead7d4fe33001178ed488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38588867fafde2b7f515f2cc790964f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77baecdd609d0ca0ec173a62e7d9808a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6605d243874e23093e3c0f526a3d75491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de72fc3757b698e5c9c2f8f4ee2672492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ee7a87b621d66b9af6c4730c85dc0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ec5d1d695d92251fef172dbf256d0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec5af3eb9eecaaab61d82fd35aae1f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04b360394783d97d3dfe3417f262e5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524be5aa38d301a75fbbffd0e1f018d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc6e11a91bcd1fc43fe642c9d27f04498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9b2b196825ed00489e9017b49bd35499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fbddef988a963d097e18da079c81c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b798a9f1a12ef9863f28f997dfc2188501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ec05ad348484678dee4b896865f1c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843e2258fb2d3507db32ee207e2f0ed503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f478b78c3e61290520c5645d2dc970e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731e028af0c7d6835b914d0b515619f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7ccb0ad07dbd157c44ff96da68598506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a0bc8da683bcd3cb7e8166259c34a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da6b4f9c539edfd0d9c9faf60d0d82508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b732f3b2b3f8bedb8f4a204f62c4d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af54161a46036bcf3379d465405aefc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d3d670d988babec8e5efb28c6af63511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893c80320c7494cbbd0d0e91633423c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebb6b740b7c0005b37a5911f1bb5a8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1a571ce4ad434c663143717d0b0b7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05c85bfdf9a1a0ede15b8bea0272e0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8f06c4b244ec452ced5c65ea893b7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a862dbc75eb31e00be0a3e6caeb48dd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e2c359d582d0222c4b7f9c4c47619518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f7aaea60c3712a206babf7324c90f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30151a4f52f81ecf0db3b4017d5ec1f3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57affad9db585e7e00e68061211425c2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbecc4c92d12bf6d35cae93de3c6c6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c2208251130a4962381616c945ba1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc772f1078922d83bbf2777d3f36cb2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b799c79e1ed08d99213f4f2e522fd5a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03036d7ab82b5be52cf8773488d1f8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbeed0bbe0a77a992b5ea74914e5759527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ebdd0be48d5d1f0fbc8e0f1b6ef1f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f867d539d1101d06caa07bf327de2b1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f3543819c14f794cb232cc8010ade530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f39a791dc4ca588896d2b525a47025531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834fb67ff19ed38414cdf62fdd6791a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252e4cf8e86ae7935f9c976952d2705533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52bef11c4bbaa478326ca47f4d8010534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2b743633c7949df73a38ed97d53b3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64884283a305099eef1156acfbc05405536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c6c0480cc3cb5b785bfd89b45d0c4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff9837ff75efc90201830ac400c2d2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bf7acffe50e3a068455df9e369555539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4241dc92cfb6196c7ada516cf97dc75540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7214760e10b296fdc490440655f97541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3dc5aa47823b7578f1af73276b58f0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311532d33e4884c9ffeb9081e4ac30d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673030c60bde12f6afc31699cd5cd7af544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a263a67748c70498d5634f21c131fa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b359a0de71ebf7963fa7d7b80fd7fc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e48249aa5ae1692d08faf33ab01d86547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a860d9082d804043f0957add452007548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7d309e6422e3544447a867772799f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b019618e1382fc69414b89e58c9756d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2785e6e1274829ffb5c5b345843c94551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b42e7d62ce04cb53b6bc20b2ccbe2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65918d7cae74fa2c159bcb49b1e18ff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db5d557f9e6acc99199d554964a26d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3425a5db8d71af9940e62e694b6f5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249f2db547ce8b64cefc80ce4eda5d3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04eb088a00a4034e79946c0f949a34557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd76cd7210d88d6dbc330620d69e5aa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62800ec35797eaeb73ddec67805f667e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ad747c104d08b32dee123be3d3c7f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93deb08ca352b87d75dececba394d7e9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db093d1ed142a46680ad3595e9afcc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aded18bd0e8ad893380a4423fb04e23563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6f8be8d6a81852eb136074dc95772564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad6d21e04c2d25d4d745ccf2db285c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aefc48a880463cc09c329e29b1de6b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d9c5ecb2ddc5e11b4795da2adb5a3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07641d29da73605431f360f3428353568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109ea59890f7153f0da2a6b6d6c4acb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6710b13c3e404cd3160daf87c4a36570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad7fb7e11f0d404c378441899b1671571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e35a50c38abf637d3ca676a39e23d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c7858c7601ac13a2c69f0442cd980573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5666b9ad5d704f9ef636cda0f0ea8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353529ba472a4034ef3fe6f494528a3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4923b4ebe1244bd3e12f94a98f2642c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52b7726cf6729e28e580e944263936577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c054ff6e3b956d9e89655993ba7fac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bfc6d3ae1b9f59d7d8d3962b941af579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dcf47d7af2e99a4c4345c60d614ab6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de34a8cd759f5b5e02fbcaf860b6b3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2f6b5a08f14af0452a8821f24cbba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716be2505dae6b757f7323cf1598c6bd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2a9dd5cd44fce0268f08bc5cf3efa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c28bd3b0bc64cc3d60a4f537714c81585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4578bfb19e7538f268cd7c1c749e420586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d98047abc5e99158e050e6eeb04b0a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32c5793ebda4c16edb667c0c43185e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece8ba4e49b2aba75cf18aacb7e21f3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6f556df53d91b4b3c224ee8441516590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022ab497169493b4dc707c3e9841c27591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb755b0552ec9513ae568110accea7d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62993dc8631c39d1543be5f739c7ca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079560908fb9336fb4ca1d5a8ca0e29594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c7110b4b1644378ed21d3d40002c8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07630e1edbc4db679d67e6c406f88f02596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c67589909e03bf4be81a77c884590597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190028a8eaad9b31ddbc344bcdbb8e0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f57e08eee79b0928e19f2a937e40e3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b034f749eb289d981a732ec323e0bcd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797d20e0b52b26d769c2278957f8b41601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164b4c14b38d85efd97641b38b5ecbe602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8efc0423a1838014db631c9efbc8a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7816bf07e1c6d2e38348ac80fd068f5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb070c54971e24d8eae9c61d88bacb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0308821ef334ab1abb3c864783dc19606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4434690da1e7a5eed0f3b9ca29d9f6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690c75a0478b6e7c13f4c155fdd4996608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36b1d002d48e43fe46dc94ded015cf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788faf9a82d1aff709e1ce2cfc7df89610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f496debc6f1920398da8cdb59822cb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431dfe7bd74f6ed4d9f105036d3fcb1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157d7a2106ddd1676f19d386d0b936e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481028562fdf441589ea90f5008bf7e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decdfac608531b5dc624a24c56810b5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07846e705bf93df80f6421327f3210a1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48eb2f2a71aa211a8a941d8a30881cb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d5f95e25f4f07753ecba08ec9869e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e50dc34892f4347c6872aaf29d759c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afde6da026e5e5b5cdb63eabecd5d8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da918fe9da22c03cf704e65da161cba621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386da657197d0a26238a187099ecd3e4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293e3248a95558b996bd531e6b2beae623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd959b5d4650caff71cddf9e936aff1b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03e7c2540b0cd9768d61b3c4734c50625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e9552224f5438a4edfbb06d014445626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696b6c7d4221c98a049ea825b958fec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4a6a0cbbc13392797d4598b716a2d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b368964e3f7ee269ffdf4c35c5639f1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26ebfb4bc0cb6cdffa57946f81d2f0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67fa55e47aaa2fe310a64c8fcfcd868631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205827f92827214d0b80746a146f136632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d96806971efbcaa2ab65476774597a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42945e6679eecef234bdde158527ee634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96e28907c698b2dd11a4d2c54c5528635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027431e61f90d2144cbf690c9489d52636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed48b69969944afd5135f7292f54ce6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fda3ae69bce137050cb1ccf1a8163638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f9c6e850dcc2b85e271cf311b7520639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cafb267e47b8a54c7a7d1cb603bb125640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e111573e11d528f249114fd305db520641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9bb72efe4fc7482f7d99132ad1292642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6278c0e2dc38a9353c591d8ebee299643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3988136bd85fceec097e7c7d93c7a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b696e8f9ff5a0df19073d477559eeaa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eee67a90dd266678c9b10edf59fbe2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e633e30da5196782068289d23b40d4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e316bfa2e00502ae6d73d43500e3da5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d31aaade67b9ae149b74de82a551c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca3d613ecfa3c165da4acac11f516c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1a12cfb604fb1ef44e2e89ae88043651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20e7f9ea5d9ef000e6a4f443768531652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d8d97dd6b76eac74fe5bd72bffbc6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42037d99088cdbf109875cdb95ee7593654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5888b8e6b54e22198062e1ead697b4d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1b55d9f5a660b62a7900a3c32d5d5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b968517c90b2815470aac54449c32a3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde28f2ecb5880b8b0f672ee0da7e95f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd32ac21e624d1bd6c70ad8875e3ac659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e18f85b8758202a574d55108f5686660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dffed0254aee622cf418ee279e56b4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0093f9a50ad39cdf90e89859ac072662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c198c4a695d6c1efcd4908c9b5ea89d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f69505a5f4d3c96a32992fed1de2f4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7d5e6a4983bdeefe9ff6fe73fd8f6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042d5f62b1a4ac8d79b3916f313ed8c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce68bfdb48ca7110650ce59b7ac8a7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa298955575d9ac33a13b3a1c8452b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a23f5cd59ac1e171e1ba5eca9fb592669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58a3c544e05f2f9e5715546d677498670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22836b4c7f92c31d9681818c253ba4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0508c26e2eb4c2047e776a244543af1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8d0692f6d96c343051b1e44a6b1a2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dedf5602b377bd77cd1b0665683c34674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ad0dc5f7733e17ae1241a8736cdd8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd096f6dddac3bd1e2b9a7fabcbaa4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4403f51019bc6fe726359bfcb9052b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb33c04801688b6bf8f03488bc32959678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0b090a77b9162632d4073a02ac76a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351d6793683cd7dce9d67f6ecf824b2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bfe2e66d3a45e7dd2572fdffc9ecf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0717d7213a02bc091d75884046cecf0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77015c689058d9619427594627834262683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bbe63a47d874af374841165b818ce5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a4513fb70b3d9931a086300d61f3a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d2383ee3b8777c14808c5df747861686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840d6e900867423bbeacef31c9913d5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f570589dfdb4ad1c80899fa74fd61688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c932df2359e3fa749a48262f6786a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d572e52b3d817cca7d5b795ecbb684f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23389db0264b1b35f612b5034a66e05f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde2148a6a18a7d6ea683bdf4532cd5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b314947244fbc49711404c98611a010693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7d8d54dd06b024e4530e49d70ca0c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaad855adf48536371bf85e9655d685695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12964bcb0c796d098cd4179cb91b32696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22f9e73e7807ed70a8be43bf25dace697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d3e883440656f35472dc3e7641c1b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844e4a38262c84e7acc4f8e1d30756a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13328f361f3d437af05eadbc6e8a2a4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ab3d1c8306cd2dff5f7ff3c0bf6ed701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ff419df11262f454bb0809bb623d4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586def7508409ceb903d585214574d2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a759da881fb787d66b1e030c896aded704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360016a0ff7a6b0d60220b9179b51c6e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a9d4fc28388202d87ee15738e2e82706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd9b7a3b2f5be0db87b6d4fff99973707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc232dd21847294a55bd889219ca81f5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d11bacf1b9d3497381da778fc14818709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a78750dbc1f95450fddea9888afa6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129a1cfc6f6a25e3236afe544d054e4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee0413884db728d50baa6fd2f2cae8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce951c56a799702d7cf6a74ef6cce415713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172fb5c0ab2a0cf6d9db433b281506d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a142b8d9f9d760b7bc436861531b5f6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423799252f40ecf717e20829e5e401d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a89ad042b6825cd8daa83b13abf1c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b046cac8e0f81e66844a4559c77ec718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef0904de62e8654841e810a7f3d95a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e8c80ff788de6e4ee41e721cacadb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12de1bdb703036b546bfdc86d8328d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04e4200fefc6d504878557fcd0a59d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b2529f3e591e2c352b0cc7eff3aec723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492a9d8f8f556f4e3e9534aab4989c4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168b231b31f1013895b618ee454e51f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20026197b41fcb12c3ffaae6b138f864726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437fcb8c71c7222787855788e321296727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137e5be6e6da7ebf1cb0476f1d29c73728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55917888d87f39e7d9de8b95e8c1dd47729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6d7aa386670803508c692905309e6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1748512fdcd421435db30e6b039566cd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023643b42ebe69a67adfdecc807aeee5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4cdbb5c161b49f0e170f8b83ee7ab733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a70e43a0daaa0115cec9cbce488b89734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4eab3a0fe07c2e205f598d5065359c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac41d4662b5e75831f29d41af78100736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb485a4893f4b3860784953c4ed5a4d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189609601c96f26ccfdc8f67f2015ca738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96cd87fab984f081f0be25bf3eb4930739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3806597f15b74083cbd434d6b3f35f1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12092febbbd0b112cd128a73b239fdce741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba32aeb6e0ee3b5c215ffb6ad3fcb5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3445f84ca341dd8fe405a63cf1ff9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b93fac67e2f7690840a7a22026dfa6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9b154b03eb19e8e580dfe6f7eef70745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5b68652219656abf26c2572bd2801746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecb8212e2b64674f68cf74fa6550ca747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dee4633f8980d3dd02c343c686695a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52035cee77471c48e82456b1deade8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b0d84968c900f8273352941944ce4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfac85341fc780be6ba5bbc31486722751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ecddaf94de23f0663ce9726045858752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f5b43fb720bcc1422fea90312a77d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacdac7a60451639a28a846fc488501d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ba9967e7473383e66a9064a557ac3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3a6eacebadbf4123b8a5717ddeb50756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ce6f5d6f61f7a0ed031484b275305757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3da36a64b141b7685a7dc1932c9435758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5c9043027887d3b52d3e49b33166d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd055b6c9da815d2dbc51489223eba36760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff0fda7fcfcdfce3b2f504d162102b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19922d36d0523c4d16dea492ea0e7c2f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74678861dbe028cc4fe6a79d3facfefc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf524017fc69ae9a051eb69cfe4191764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475af5fe212eb6b71ef57d30809c0e7f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abebce14eef238a6cf90c4e06c7b866f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc46b259f6b5e11c41517f8c8553fd6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c139c8ff9c40f195f21559443b3b98768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644eb081ce935241e3aaef780939030e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f839c08fbc19b3926425f563e9832770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0947195472d3928b82270e0399e1466771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d788b1599054bec27cf6283bed7c1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424888af0836edd0a9a5e3c4f82874e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944f6db76bbe87333ceda2f9d829f74774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c36245fc7479437b3e18c401d7623775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ebf492faccc236c227d6d85a28c277776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3969ddbd9e4f506f652635650a84be9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ce18b9583daec6ca1339b42ee6556778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d305043fab4c93639fbe0ad438606779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a81b9f12ffead907fb8c4c72af8f4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc75ec0cb6b444ad78696b15327cae781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91129a3dcd82df343dc88abced064e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671df97aff7dff6b1b588b7c3b855f9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bfaff8ba48a0d6f4b27fcc621a077784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79623a8f62bff7fc4c9dd7bf92f7d66a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c82d59cb956f4382a646209f24ac8e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ab94a7ae492e34f431c692b1c2912787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7495368e2d15d4e34a3a43b473593788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1103f6e0f5680ea7f0dff3c3ae092789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4123cb18d9577f6403035d7b81f1232790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119154283739040ab60d53f4524ea19791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025846fd65aab00901eebca5e37fd51792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54786e8a362a10762ff3a7930fc0929793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7defd92a4eb174e9f0f3efae9319f63794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a92dbd02046b6597d861f09dd181d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c288899885862a96a975d02dd6778b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f296843eb7ef8757df9e3bfa132ed54797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3bddb24a940b9408f69bb805743b7f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6003d383c4d0f7b854f9cfbac5bda799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38beb7f237a9f4977080f756143be18c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b649aeacdc754ee2430ddc9a8a165801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb956c4844665131042b9655ad5b6c3802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21a51242608fa66180fa8ec526ef00803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d746108e706f8ecbf2dbf9f1057866804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe318bcf5612cf8fc0dbfc6707db02805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a8d531548e97bea44d5fe951fa4b9806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e32e6b5b07a4885e50f73e50944c1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ea09fd4ced92b335ba4ce3c1c7ae0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341be664a820b244783d5aa66250ccfb809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f8b185e3b8904e1d70c94b39bead7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffaee165557eac567cb384597a0fe5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a3656cfa616c95ef38d0f5fda00aa812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d08b0a5f66b7f53428243c8efe2e1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a0078ff139f90e5b3bcc013047bc3814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6198809590ba765026b500d9ed372da815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2731d85917dafae795356c2dfc0e8c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09eb99bab4f44fb8b1dd65d7e9749bf817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f751cd91d4d1dde07c70cf43a8be69818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274ba6708ab5439c50f850d75ea8ed4819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceefeecb8a0fb3491025202571cb967820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b34531111cee5493c6d68b7b7488f821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5d4ad8b2cd00d34cfad4d35a8d51c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00762927abe8d90fae75b1a0afe02f4823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d819f2d862f75e0e7d0ac887e3f237824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad05167a6c09543b8bf043ca2405bb825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beede2b287701d99d69cdb4562b0eff826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca637890634ca99a1a84b6eaa9e8cd827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197641fbf3ec78ba250caa72f859632828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc9441141fa1771a82b5178dca83c2829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b9f2885ec2f91e4f09a0327882d98830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe22ac61e9a459d092dfaf4993cc42831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1085179df1368e47babd3d042eb84b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4709595452403f5443cb8f627d45f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72cb4a643d20a52d5196c98eff9abf4834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ddf2bccee6fec3266cd74600e8339835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15784d97880b7ca9addc3985f7b78bb836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1e70f31f38e230a47cf63714e76bb837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67187a26d70340c0af73e39d28c8789e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b02f876f1f9e8faa2a20cadca5ed9b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2f9e9ccf462dc62bb385dce5fa9c8840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e986be54ee8d3fc88789b4c1f0763841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e3d20fa1a1e520f64ad156973d290842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38424e987990dafa11ea6061af30059f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60e38985260555f78ef6b4bb7b9430844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1ea7a65e8d57dcdb1fa0aa20b1309845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3298989611efeefcae9efc9af0d37846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7bb92d0ed6b2fe9f6a0e200034208847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0afa9057ad69c2e3e3246916cb9a77848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160cd7d3ae7cbf53172cf899e60e252b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d41174a57ede0ffe3cdc8db82e5cc850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83a642db994c8da1e03bf2b16b7722851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6952c0a8674b325a78c0ee7615e71ad852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169488ecee7283f0159fe04b330b00e853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf438a69e4fb1731b04a640cfaaadab854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4008e3c77a7fb715dc7c5049b016c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168054a1ce3b899646178a56014ecc7856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591dfa0816911dc38a88806f340496fd857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf76c72fb2b3f03a09d61e4b755f76858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1249b35fc83b071690b51e78f9081d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e844e22beddf01f7cc3e3e2526478860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129957b7bc49b6f88778c993a18715a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c7b0860ac42c62bb67b6a5aa54190862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5445abd372c852da17c0e4a4b90a0e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab731e3cbec81c7183ebdec7fd85f91f864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f22357d6407de902f2dcbae1daa501865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a805d0e2b5a5bc7e9167fb4171345866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b4bcc5f2a8a2decf05651f1ca8584867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db15d095aef5f6fc84248a001956e4868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a354a919f678a8daa731369d9642e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2236cb16fdd2f1fe2ad414d065b4900870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b41ecc645dbf972d78bbef6f8a1aa871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182cc97ddc9b0c28eecd5b2481dcac47872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99712a1d7c429f459bfa877a59f5ac5873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43315b7e9659fe48fdb96234812ea867874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ceab99d2337dc543e868d25ebf91e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995db7a98b2133e762dbfb396ac9977c876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca827933e73dac4c09b460d6cc4146877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff53ac337e11eaa0cf1a5419fa070a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324175408621212373f1e75d6ef061bb879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb534bc249a5a1025a92621263cfaa7a880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93afc9995ce803560d8e202c6142e202881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc1536be569e3f94de5567b3f9f847882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa9a47f0d20ac6e3e9fe7ee2560f1b883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41d583a645129915093d590cf57430884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb092f6c599186c3d40cfe7b4b1272f3885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ce97f9d4a16ee6bcc203d54030e93886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c046a92720abc291c0140f977f8cca887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8293f6cd52287e95226c1c1f41bc8888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627bb4d870cc1afd61b6b1ba170c1ee3889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb23385f8a4654f847506e7174720f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c384767ce05c31f5670d4ee12ebf0891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0403d9a50dae9bdf7eca6f348e3cc892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9024ab45ffde19e896640952008da893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422194f282de0dfc974afe0c4eaa92b5894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46ec5c756be0a6e5843a49bccd54c3895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a3fb542734320fd57fd861fce2350896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09c86e8aaee30cb0ca180223b91028897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130cd4d2cdeab749fc643146160d707898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd650862e510a245b27dabec385466a3899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b07823a0dee124a8e83e60e6b0d57900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0d080f43094b542c5e227066994f4901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f1e8a3a7d0d27d1aad31928e3d7a3902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c681f5fba83caa41411cc2e085faa903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fb37791b3f0042b56721c0d32c1ec904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d750fdadff97fc9176a4ba629912f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be83474e603202eef4a5b51162287d5906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996c5c0e39770de8f40a356c86137b8907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7fa604eae88d7a4f2b5308687d641b908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02815ce8416230bdf9a456b64680d2b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6ee9dd05105d4fe6367ae775c2ee0910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a9ff1303db9f7c4e1cafbc7e886a9911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670074c93da4f2573a18ed09a346621a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b6ed2ae1d51b9f1a64857b9b16722913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae765fb5db0f92188ed251fcf71f70914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ba7bc619ab7560b7014e704af69be915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de651b254e95c50095446211f578cfa9916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5e1433313fa92b4944c5e591782b8917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d71bfd6a133705f877e1b43cbeb118918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a816a45be9d9fc24f218bbf56ec4832919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd93d1331a255386647bdddde89ca1e920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd380f31aa0e5c1b59ced74d40ae4ec921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2450f7604036a62568ab9208700e7ec6922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620a60dc16c272f9aec30030be59bea923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e8262d6c431fbd38a4bebf82c9043924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bb8a44116863f441e1dbc1f2515af925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aebe6085356e1045a7e87547bf2b6e926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec5f2309863ea2eedb3e7788f364b5927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37cf79f0462b0fb59473ad8f5d9fc5928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2c91a86d9148c837baf723ea5993c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f7a24720f45e8289f257e99ceb705930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed9bf23ef65747d9534cc8a2136e69931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43c14a15b9fc80ebfb47c2694e6019932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb774b60be3287d103fe75ee7a44de6933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd85a7a0927825a89cc2c09c23514ff934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef4f38440bcae7a3d13aa9c52c518e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7e12e08d01de2433001bf9fc10f06936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e83c8684fefe5f709eac531a6e088937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc3d38768c5a03d0323451057b8483938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a7992c78fe15ac71741329385110c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d874cbd9ac8c7460b875b893c664920940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a395b249d1167ba45141dfa6eeac33941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d228d841f520a2030cfc2d94c5cf9c942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48667deac0c6854ebb1b4bc6c7773f39943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4069802ea7ca628a805bf04e4968ed0944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f365999bb1cb37d333d1f6a90fa08945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9dbb948a338e7a1e4853181dd3444946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32432ad27d425104c824f0a6e01234f9947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf35a2b886865abfc1f6dda05096537948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60c09ad0b6766292eb83ed3d3bbb04949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7da2c546a359315aa9d083f838293950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51146abd6473b19b578718523b0717d951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986dd3a09209a485af53393e61318e31952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca50fdddd8761767fb816f5b8239511953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c989945f7bfbddb9b66a3dbd64ff113954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39005231a15bcddfb945bfe671194e79955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e646dda364a4b94899fbfe801206e0956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4961265afd3ce3f9a2173d7bfc649957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032a692bd6e57f083fa3661247366fa958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b302104aa041f4fb6567bcf24bbe86f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164dfb2d9b875327573e2494f8b4176960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd09619c3086c35d482a59414eea87961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ddb48bff6b5d7b55ec14c7cf44ca4962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4c58c1091571fc2aa017159a4036e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a11894731ed8c5929a017dd1fea451964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f193cc6581579437d55f2a4f3acba965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7b9daed8dc6aad1d0fb5788b7bb2a966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2806d065894d3ac1f163c25ee9be6967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9a216cff35dd7ab792d28a87ea4ae968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a98b8b1be780af8dc642603cf04ff969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71cd43f8717b0f210a60bf3c5d5781970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca45313f85ae8002bbce57443099212971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b4660b75286a96c50e3b9ed7f2a48972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde120216f0eb5ee0d50f356a4423c7d973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a50b9bc4bcb63cc9baef25fee9863974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ac7cc42e0b098dcd3261287fdc3d3975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce9a826e474b0c46039d969c51619a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439da2a30a501b691f613f3fb167c0be977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de516bddf24a8c4bb002043a77c346978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e184c7c83e0b22cc9189ffbe591b302979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdea6582e290aca1c5fb7ca768a08ee980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94123008c9a44e7ed957e343ebba69981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2cd64666ce957f2fd51b11b5716560982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8f329355ba49f46587e6d09692619983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90634e0448306fe4bab42d0771b1f70984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346e335e46dd10b0fdb40a0632ec822985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1c405310cf86f944206db240345cd986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0daee34015813bde8747a86a36c85d8987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bbf510c8a4b51bf59c124de643a18988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56056527cff6c5fd436759828c8d05c4989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee28684de2a112ec1a551c1dea6076b990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f88c2ae88fb896d1ebadff39664098991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac7b3add9e5158a9a60ec36c18f69a992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353bbe098ce315b4d56dd950ffc9b081993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d778c70eb91dbd588ac7bb43e7f24c994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71218e2f7f407efe6fd8380daa4a990995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e8bea3d2bb50f324567b1bf5a0262996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655336216819c57dab5b265358d08fdf997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2c12602252efd8f64a17f85e0221b998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4d4136ab55cf7dd61ff66669ff7a31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d49404fa7dd1b00c42f57f9fe867c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ce107e1bfb9402835d37728310b063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a96cbf91a5179bb7d8d82689d3e86c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e03614846c3b58ddbe4bd37068ba85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd944e174562ab8de98232e4196b39d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd2f649aa766488e15e27b99bf308a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964abc367a59ebc791c9dc5536221bf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47897cbad9cc7926cfa66ff592177ed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca454f0f8f06b0fce827df9506663810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37047602fbb8c6932dc239593f9791cb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59819d01ba53714d792dc01704450112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0417aacba90b8f3dcf1de089391c37013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8c53616b079eb7889d7ca4bde8c6e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd555a9df898206e7a04b220e23cc815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774abd46284cff365347082de58449616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba7ec858e81b799a86cb8397b0f1a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be661b644e91e05be5d8749ced4af1c918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f6ffb407b054e573719b40dc4af3e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33b248cdcbdae99bffddb952e2fa1b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905b79d4c2621d1ffa33717b34d492621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cadb00cae76914038a8daaa7d4aa5722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e97be741c83c7ca7d344c187aa13b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439bc6a7c3f1f375af8d60e57fc3e2224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f01563c640b0aa1f35a06accd4e79825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e5774ef6072bcb6f9e9f9655baf0326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745c3f58d4b11d56df2601c347a208027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a56bd82df7bac9ea99e3bba378e4428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfe464fe5a193061cda3cafe965ecf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f413f938fe0a01ede62abeb56bc01530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89332d30e153d56d9ad25a53400d6e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d8081237359ef8226d482f75bb24732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0cf2f430aeb70746f0c6b023d38c933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf70e831a93fc827c6b40ee32eb38f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cf6cc2788b80c29ceb36f2ef07d1f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc31a3cfdf2ff92a99985aba6ff5e236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59043c19397af92251ea20ad2e2ee19937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bafb3d0cbd198e8718d6ab5d666ae438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d9c844d73d2e97b267265c0108b5d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ef9e19da33a6c73ba168f4bd41b1f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bb129bd06152cef12a646d3390dea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce64a5d474d8788bf80ef19a388ed1d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727046b269a5a69a91abc60759879a1b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e7d1d0759bd31a5134ed9e5b5d89244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50f1f5cec5ec9cbbf964fde6010d5545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9812d2304861dad960350d5184396746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2251c277481a6172256560e6967a647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b10956aad283e9a4406740474478148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee855e2ba1b1f4f04478be767094ae3249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb42c3b0a5247f373bbf03bc0fc86b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bddab6da3e9dee40e4f4b39cc3de1851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98778c7099000307436422a15034f852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424f98f36b051d63a8beeefaad02e7853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4ed6e58b100fdcbf3dc775e57b19754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242ddf068f46a60686f6c944602818055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfe2000dda4d0c3e91f5b18bbcdc8356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5169af7729e9c0179fa441824338b657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8261a5db281207832b68bb7889b8b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69409c2f7f212f4e7c85696cfdd365e759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4abc1b56d4c8185c233e48611ca5260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ef4b429813ab94e91eb20639cd6a861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee543699169191db0a81b9d07402ae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ef467dfd29aadbc6762418173c67963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc8f43d9fc2e622a538afbce1b950d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856264dcaa42e5de668f0a1665cb058865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2340119827b8be7e6d53a5fadb6b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b2a98d75c8fd67a396f5a5ff6af1667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c62dfadaa4f148d5e38b55bc159cb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01478ae99c2dc2f23114695c812b1cb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604388cde711d7b4966da2fc17a0b4f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db878cd4404e1067f18ed76c934ba61571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc477246a266dbf6d9ae7e8d5087b472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2954d61c86afab4776bec76d3b84c4773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c26a4553143d08c8dd87c8fbc7ebf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7144c10f31d7c514dec32b410ea8ed275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c0715d43f3a1faaa3ee24135c847476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71252fa97e183c8d049c27dfa9b8240777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e041cfa810d657d88bad2b4ed05ed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce6ca7b882b92f1b4b91506d39eb3079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce114cd5638fce450c6ed1646c5011c280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e8098c237cbac4123ad8c2c1d874681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfe89b509030a991062ddaea50cc9282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597d3ecb455837d8d6b59680661d9d283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a358366dbfc068971a8b35b737d8c884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246647be6053d23ae2dfac65468063085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea34665591a98875245ceed6d6760a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff4342948b671cc9575497a014fed687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33020f9c25c4479f32b9479becf5512788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19511009016b4f0638a31081ea9b4889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf15d3b6119610309b03bccda8c7f2f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7019eaef2ba302f7613308ef092ab5f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24522cdfda245a75e84e6e39c1e5c092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddcda6e599986ab933d10c609df94293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4abd5edbeb2bbe20435b8789aae67e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584504fcd93993de1b53aa390e9fef795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d74f70ccb4c5e6288c9d17c1a3366d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4921fc6f0c39f4915ee1030de0b81797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261c3e6c1f141737e4a156a6a0902c698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6928b53cdda19e7d59a89261f092f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8894d5f161dca87b3d3a5109349eab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a30e6bc86ac82ad26d9bcaef72f9d2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863651c2ef7fdeae62655fad8fff6ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757d6da865b4ce54718245e8085d5a7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f19e07004a295af47a934bf1a4d24d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109fb4bc3b8ef29f0f6a061d9e13a6d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a6b77ffa9b331704b82bde8ac7528106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948730550ff4670907343a83ed913e94107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a22fe09ab305acfefec969be5469d3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9b8677241c852c66333f978ecea11109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a6c5d101253da0df205fa63bd93a3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc73c27c8733663007a8d746a43877111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968884f774e048146dce6344d2c4e74112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901c77d4955d4fbff3a68cfe10291f5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330166e6882d44380e35210dced84e79114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c5c557db4d5c9b1e0aecac165ab5e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e2d2df807a403c9ba6bbf917d1de3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c63ce0ceee38692cd77f95924cd66117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52214e4e9a108fe966a563de39f356ca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da758c9daf4d4e3004e6cc331dffa1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aafc3a20b4312d3fd184b1945c3086120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d16838c9bd2196b4eaacc432fec922121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f79c83ec036ee429f309fae1e3bc8b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c8e516c4d1ef639f8120a11e52116123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149154bcbdb733e75d39aa3d4b19e6f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c956e5bbfff83836bdb856141e4f74125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831c72bba09ad6340c71ba83c77d119126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f43ce2aa6389c9e013786f38256a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e57007ceb07debc294d138c24524b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abcf022097ed2b2ff7a21d89956d6e3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d82452d0a102a4a7609a80b7203241130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47d0daf34cef18e293c51305c76356131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a541c8b9a20ea254ba58946eff7a660132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35736d5c65e3d25ef5aa9ec4efd14c4f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a417065911452a49fea1b562371e97d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c8d5eec17a494c3d3a2d0e7243cec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ed4afc0fbb1ff464db3942e2de59c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808880d85a052ccd60039a69348f4eb0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f388f7acbb58b07ad31886aaef51522138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7d46fec0683e0afcc283ecae28dab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a33f6312e70f1d5b0621beb34c88ce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101edbdbe615c8f4a6359fa83839297141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919433bc3f4c9328a4647d908e8447f4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a40de078be9fc327f42f85c705ff2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a84b62d64043a6bc7e6b0711edded8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbddab3e8dac1fa1bca699c4972019145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55427fb7bc7554f89f31ec8c322b8d92146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a5330caca72b35dcf5d1a696e0fdf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a848da43d518d30c8913d4a01033fc0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41432a50d20d556c0906394542b4bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c360bdc6cc6530f2ee78deeb7fead7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcc9dd530325f0d113bbff593a83a8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332597fd62c391c5421d6d3bc7de8598152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e23b9bdb0c34e1705ec8377c8e8a6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae00d42b8101f7014743b698c0cc6c2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de25059693faa3b6ba97bf476d57f7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0c67f12f90c7e5df746a3865d9d53156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1690141979b7877e6e347180bdfd154157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf731871f87f14588218b97cb51c416158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9233c221b2ec05d68e0196cbc75546c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36bca2ad6f642fe5995d3a8419c051160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae31d8fa13df2cd9ceb5227e0adf621161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96644cc820fc53565bafdca1edf84e3a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0f0bba07924d6d26b0d598a478c62163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17624a43f5318161618ccd468179e10164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55d036973862518f97af8c7867a49a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b596ac20a74a0562751445252066d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e3bb6793f7fb3a7fae03ed68dfc0e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f223baf766ad0874dd935ad53e8247f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d3b1b9cfe86197a84af5236470ca2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae919a1c6c35734231e41b1b7fdeae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a091a3fa7512a93c3bf8ef87f6c0424171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853d7554b8642799bc9e7128af5c13f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25acd258a084591655ea0c75b2a6e5bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bdd71530124e99bf3cbfa044848b2a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617637636bcfce2c0c3d09f889c5c91175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f5125796b376d630dc00685e08ab9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc11da19d2da1dc672b52c10af2403177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029cea176804acc49e783fb274ab314e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9cfecf174b129d382c5d70d244cb8d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af760e08b6e223041444da4d34cdc4c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d05c7cf91c695c9720442a38306666181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5961033163cbc6cce4abfd52cc10d4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9df27ee94c513f8b66c9cf230212bc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ff874d68efed88c50c39e3d0c8e1c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41058e1e04ce4c64553869979d4248a7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49104e9f64e31c888c4eb20b15ff6d81186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e243f018df89cb19a1027d09898e234187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f78b1a12a1ab8d1137475fe991eba0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4587be7e1bc61041d9f0cc532f33e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1f797953eac8b05cf93f0ef90f106190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd216c7da5b550509320d2c553d3c1a7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74a42369599e1484857b0efea7d634192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ccd860b40deb2b5205c04a7a49f468193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50f625017b486611a706b4775f3ba4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19faf0467fa87fe7fc283c6268aa1ac5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db6476484caa86feffd5ca22a3d6fa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f5b4a96b75ac8538007fce7446e3f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a4584d51aa4d4cea1d6a37b7d24de198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0154a6b2ffe21097a864608e0caf5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2209496c92a599a4d8dbf45aeef3ea7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e0382c5aec676ea09913dc0216fc0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba877cf09ed7f4d653cc37c322137ed2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67470bcf0042de76bd9af537d8e48a4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f7971ae184628823869d8e614f2b2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83acd678ca3feb6c95a482f8c53734ce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8dd6c7de991fa49862fdc92d8fdb3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780c40eaad00bd6d5d49c4ccc63f09e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d6f206974124bcb416aca97aea25b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bca5c3bf9c53044d5633a92d2ad6e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052eb750987fd4f61708d0443206da3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84daf395bcfa8404dcdf3cfc03f40561211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d73fe0b9538a074ff653534d63754d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7c03a21b37db5ff6b62e48524e22f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad31bb0afbcb74daafc30fa1811bb1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e488b3d8441669d9142f538eec94d20215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c93861ac3c66de1ae2612ad207737216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b54abd67f3d8d1caa43c668a970af0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658b629e37985a6395c1d89cd10bd2b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533e117c74c5b464be1b8f6ebcdf0b3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcaaf768dc92a3bc632db30005229e8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ec99739c5c4746a17b7fcb3fba521221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad360cdd5c95d71e7a2b8521b42f7a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbcb6f4b9063f75b9cfe4781f2e9b4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b899b8a612988dd2cb5438dc43cffc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89555f749497f8b257e98a1cb86292e6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148ee1c73a6bd34b958be3012002a2c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b5578bf2ad9b33c702285f453d306227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3bfd4411b95964a99e266c7c3d6ce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0abee998dcff857abf2b20420f0fa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1881d746f0c14d5613594d546cb47230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca984255ebb9ce43ea17de742d0410231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e0efc841af67ff9c557aa5fb12912232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fb5e918ea57b68bfeadcf64e00f61233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee70667f2885aadcbf4ed1d3e89c44f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77c46b9327e98195ccf692f17d94a6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f49f7adc99827e85e1658a4dcb4e2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365825f4b402706a8f7fdd3233b2517237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47773776f3a0105519bbe4ba9f2dd61238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec658d356c3aa1447796af939af5dd5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea38967d15fc5d606a5be8150786740240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d489a03acd4f0cf24bacbdd4b758cd9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600bda9a535115235aa233ed9c4688a5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1de259acfc66ff5531b6515db97216243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98665b3f316965c4214af0f7299ec76f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a845945204fcdfbfd516b08cb44a9d8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53e8eead001082418d9f34e19489ca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd32dc74606d1017cd27754f3fe3c67247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563f6b25bacd3c9bc982acd97adb954248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2b8d6a3c4e04d99a539b2ba2626ed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89dbbf999bb33b863e45de3a96386c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d5445080ce3c89acf2a4a2f0240ac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739ac3a69f52745f544a4f2cc1c97e9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24707d371eb93fccb148f0560650574b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7f34cb0ec0d2a597fbb57ed1c9ffe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c621e602bb87be3985163b3eaaeb6b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e595444dea8dee0879f88e5dd998bb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425b6a8b04f554c15c3740aec62f4f9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6bb9f254c5600649b1a8d23583c77258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97f394a86f4417d03693f4194e5f68259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264df1949a13e5bcdbea0af8bed31ace260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e5215c8b00deab44b6b0134762d6f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85247b7e4c53cf73cc05a71e2c208567262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0cafd4bd6162234bea9ebfee4b5b8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4ad31550ff5d21e23188fcb32a956264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61fdc14a8479ed28f389978229f3dd5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db28e278807d4d6a2c2b43b8523268266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb48cf0be70ff6e82d1365f5cd81cc5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6150bca611182a083714364b75d283e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8926cf82f784f185e73cfc73e4f49c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2dc2a4df196feea9a40ab9727adbfa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debd72040e107341c56c5a2573d649c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf8c052a72db4aa9f96f84838caf78272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04917d188a3ae84122c8ec01b86594e2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1e5e0b938f3dbfb818b286ce7978b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75222cfa8441b033f284ee4d17e0ce9e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b48509f11a3fd77f2d398dbe67ea3a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02eeeda286bd4a0da4400faf50b33c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26887dbdbae6881fc87a46f7710ce2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b824901a3596e033159eeab4312255279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69709280e8de456ba0ae59719d4d28280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad75e6526ab045d741f20831a417cb1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04737537688753c65024ce55ad0e7d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8321449a18a9a7df0d98fdbf3035d82283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b24aa7542c3822a46824d81c1f8e5b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0052482c8f08bbd86db642fc1d87b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1bfd9f78a05323e908e7e4996d7969286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e97f22fda402e01bb75c206d3b1ce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0650da5152879c74351c4799544e7d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be67e65a2223489ef0596c5a83796f1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946da65a7cd244b259adb4ab89695028290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83102efec00cda8c15b170a903ca33c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e1b581707b5dec5c4514a44174471292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf8f9dfa8fde3058d74ad470fe194e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d18272b148f0293b9961e080830d81294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689b680438fbdf70b86381431178497295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998a3618bebc8acbf5f367b3e3ce45c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00684f6ec29f33a0e7de538203c593297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed800c853469e315066f46b19dd89f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1397da01123d24d1f573f26370f64ca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9f739c021cccaad5cf2b7e03ab4a2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab1f25c9effd32146be2a4f45bdf32301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41971a4366d7c147ed1df70433923944302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4a7d23d326e069489b8b463db9ed3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd3e0cb3e9c9b2bc20e2fbe61663b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb70e41259f5043399e964cfdc42bb7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d5c3c18d862a43adc1da44f6ba1d8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd795d2d59961b2899201cea8c2e2cb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98565779eb12eefb283ccd46d2f8fcdf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57f14ed16e50ce2ffd0d7ac4901cd5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3e3306631084f288c7455f8f6104b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22611cd7823e566128502a4da0588a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6985117a2ad70698ff345bc633075312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67939fd6e21ca6046d47be208ea94eb3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b28c01085accbb6134780797853f2e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a0c868fb2beeaf0312121e3bc8f84315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d76cce05bb4832685f9193c38b7477316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f093e905d76ccafd99999b80b8cc7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1c4a1ddaab285f545fb0307872077318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090dd19c04752f08edf6bb4691946c4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530077a0ed6c70bf2af10b8df2a1ec4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e0b368945ea7ee1a1b42900fdae36321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c4a333c0f2493841cc9fe0603d3e3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032b81931811cffae492f3042ebd426323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40506abaaa55243e6399ff0eb42eb06a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bec2c5deaae3e7a4cf5208e009efe0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b873c54b1d8218794926168862d622326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86aa8a37d8b0129c15cda41e45ab400327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7142bb4859e856e0c00d2167e7b41d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c6343da3a5f821b2d868abc914d20329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9c5cf24f1f437474bbc9160fb7bf6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcf00452a5a90f8ded553128dcac86331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1f921c2edd32aee040b2c8a969aa7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586dcb159c6fee9c9a7da36c4cbd0277333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8978bd71ebfb39f31d08b2850581a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5adfa563ea0cf1dfc5d710b81d9f1a1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c8ab1c932ef0ed31a439e4058e74d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e4f3f4eeed7b616393e0360e4b4e5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c54ea61f559abc120fed607af1f0675338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b10c7166e3b5afec4c933d5221cb96339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4b5c32f917dcd06f613a7773b56cc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adba6ff1b399699390afbb0fce9568d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86366830560c58ae3f8d062228c384342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68c7e4687f861951e5c683af2f3258343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0c8c15ea210f3394c2a6c0ed139f5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d697a81e9eff71b45d493a3e148982345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986a1f5c888f4a17b641ec9574e7ed9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025ea0752e785172d4e4240dce8f95e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161dcc2a85be245bb00e4e07f475379348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d00b3d1cb4759a717a25558a2ccb2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554c250345859eeb79af0021ca4dad8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf08b5128735ebd1544e91dc39be4eb8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401df95e4c717876574e213711488ecb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a6e67fcf8dd39a8362dbdf0342f7a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6df6615b368da8d1aaeb7f902de899354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89c898742146a1423382943c303409355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7661d1dc7ed643fa38d96eb27924b8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2c220b4c76dc0f00eae2d98978626357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87371292f0cc36e4cfcb01be6aaddd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995889146e4a89a11f1871dfbd81a5ce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ab6a56d9bdf777f76eff644b1ccba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3af21b4d40d7de7088a81f15dd01e7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d5a1c8e941e06fb61afff8de56f98362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e258e5f9bf9319ed12240ebc1c4cea363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495366316a6ac7a584e71f2312bc363364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541982d41f717ca2ba9916b4c6f5c5f4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19eff4bb3cd1afc605f72b690265ad8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87c4d993d21dc8ab872a5a215ea907367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad7e43fb98146c93c38fe6a67153cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6ec6b74278d67e9eae15a154e3e3d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41b4f5fcd746f63d554e0bc5c680b1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb611e8985ca545eaafde0e28bbaf6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce3fca22d390d1f1f1ebbf96dc9756372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58905f6312ab35009619ba50dc52e5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6addc91af26f518e972cc705cdbecf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924ef483ca28e28cf3c23a4217fe77f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0407fff32dcbd6697c8ac0cf1f458376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7e2fb71662ef38b5405510e34cc2b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ada4b390c5ff023052c1475f00898378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1a0de7411f1377264c0c75186d727379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7815d7ae479c9c3f97250c5dd228f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aecb9da8ebf514aa5a1a096c089bf9c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4a1513fc1d45a7f692b5fce7c0e12382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97454c959baf3792736f3ef09a98ad49383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041dcd5bde660be844cff1f6b39df16384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5eee032a81a18606c95b1e277b2013385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb05afeeb6a13c392d5886e46aec56386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc862a293671676005def632dbfc3581387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c459a95c26ded6436d94a3192d5e8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79affd9a0dee09efe64a7c1ab4dbcfb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6f8b2f720b45e1f93063e4caa087d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58edfd30b2c29cf2ba95470e667a263391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d43dca704e03c5f7c8bc908c18046392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f4084b4c361b6a05336e1b067b5a3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e4c8c9449c79f809893fc56d9803a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ac9d3fb422e15c95253eba28d271d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68d1cd08b66c0eb63118570dda7aa4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39acc663e185dfd6866b2b9000e859397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54ae10392ffc9eb0a8e8ed1ce59aba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198aa6319011c5697fbcf649d38c59ae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f78bd23bfc1e35adc1c68aaffc85a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8fe22e1b362e74b4010205b821525401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947fbd6e544a57c26c0c3c27e641636402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0f76c04e1da52e4bff122e1706022403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705c5aac68d3f62a36e019ef9df46e0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e636e10279b48fd6bb89919f64b0f2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92b70a4667309dca22809e5e47cf15406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6e7971fe97faf9ade0ececa1a32d1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3c155a03862948d9c1b1d261fa7ce408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4ad5fccb6f8102a778c547706edf7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc50561dcf31f4bd2dbf02b7f783519410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b948acb78cf6bbad49fbae7c9bb7991411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb952eecc99fb1cc9437c8b6354d08e3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41622ec8787777460c699ae4db1ff07413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536acfd0cac9a1966510c8fa03c96d46414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bcf5403f6d2e8c700d816b9b3a6ac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796a6d3527bf00542b36f60e189fe72416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff512f607e738c078979a3973b06c2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357250bb61570309f04e3d0ca4a945b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ec5d0dafd3f4ad5dc94c8d637d4d5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf97c857a027a2da1416fdbd1228eb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7836fae8ccc47be23dbdd7f4ce29d7f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed836807ee25f53dc1ff63f4918b53422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3972d45720c5ebe2a4a836e813437423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53031ed71e03211f65425d691d48134424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c65c9b58db5e7e6e2ba896f3c4582425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c61b0ab55dff3f190011da72b9694426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803de441b80eb527cbc3da49e0a174f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f1ddf39d43e2959ddd0cff3d40aca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbc63068bee3343d2d9b5dee5839a3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1b67d5b5c53acf0450052ff3429c6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9a632e4f9b8c110c64de6d51bf7c9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441dd30cd7f76a74ce233f5292228a5f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece8139574cf611246ca66657057286433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10841b37b172bc26719a836d1c51a348434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0031076f8cf17cd078f3141db013c0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb990e5449803e7ee7bb25374913298436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1995d05433302bee8622468113c8e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a5cae5f557ca570eff2bb9f3f43c9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e108e13b29e4256d872dae87d7cfb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2d163a0c42a8424d152490f5136fc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a0fce7f7ec59b0e573510f1037f5a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8375b782f1c217a39109349b03420f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a7ef38f8b8afb0f19750122af0865443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6dc11d69a82aafc2f159bfc4c63f73444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ebfc4e8901f8114ac122b7f2298fa6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc9c68acd1c8c5e99bff1a32034130446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baec41ab6db1738afa9aecbbebe8579447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203ea208e758b660eac4baf1d36a8d2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ff2c1d8fce89e8593a2e66b75f49d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63daafcb460c9332513a337c601a9288450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abcd60e1ec77faa09e517e0047dea05451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e99603ad5d10a783cda4ecdeabb0a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5102a5fd82af87f3bccb8a4a3271c4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6d9f85667d8a0f5629ecd9e3374c3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c967d5cd1ff7866bc2ba7a0aab0643455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed0faf8716b9efcf88a3bbcc14cc51456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098106bbf3b6688db25a05c99ab76727457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b8e6620ea925b799d1366acbd4584458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06dcbf15210854e707b55430905a471459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebdac2a9693cffdcf6b78c05ee444a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29180999a352d3ed73a57d2ebcab881f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46673d147a5d8fc65e87e473dd24d8d6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba11369f8816ecb2d80a830da21e45463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfa5f0f58f6b54c8528e7c7fe336da464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3ca4697634d69594f4122245b625e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc58707d481ba90fcf5c6c3ad7828a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da839daabb7afbba37e59cf18eaf9c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c06f8ea2f73a08f2760d64a4b0fd59468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0cf06619423066328622ac1c337b5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9adbbd68c280699829d8a2615fc210d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8409d1b808e172ea72ee0933d23113471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b58f774d1a5a0c2e9c0439cd4100f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d44b0f9534841d05e21d366ac65481473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff24f00dd8f30041d27d1e38cd1e57c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ce96fae70792ebd1aa825b5327e6f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb676c816cb3d97fe23c04ba25c90f8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d509d4c6ab419f4d08c1c4a0bd80a7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f62d94064b6998ef87c6dfcc17c85478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd8c153d06c10875517c1d702da781479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33dd1db66177e42059e3f9ed180a41480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10bd60be2937bdce84a9235e39701ae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e1b7fb02293747ad37c6e4409856a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02070a754b97ffcacd31304e55a1633483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3dc7c99fcaa60bc6be3194353f66ee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b04b8a22f606e007d26b9c77b37936485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26046b539e165a8631598f2f44a9b701486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949d3049c72101f8f586f58e6e1f052487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f4f0f39b2f53893d87826c794df29488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515be2dbd268b62144964e8836885296489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cfcad3146de03a33fa4b5644df3c7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e58f3907caca4d1cc50165f694f98491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53bff50d362043dc03a0f50719b858492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1266b4f8df234b6f4103b87a6353247493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ba5e2abb30f9e05ee0cfa1f7e9ef9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527ca8ef6cc84f151befd587a90aca8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7085f432960dd987dc685dd2acce9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5132a359d1eec0c2d2c2ae22baf7f0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0b44bd3478b36a45215b4b7ffc501498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59722aaef3e62b366c7f602b795229f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e07aaa9b7dfa63182121a0193dbc53500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2758cb0e20c42da606c9a1af49e12501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848db16ac04ac235284d324ddd3a232502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4302abd2405358f38a3d8e3633220f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4b593a8058eefa99b62627af3f2e1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef4a0a44bfd75b954efb3c4f4219c5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef50a87ef22dbcbdde5a2654159fee506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74896e88284e5955755163f2906aaa1a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efea01c89ea0c4781a964813a9b1abc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343d7669ac4bc7694035bfe7a8e6155509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5333b1c5ccab745914af63e354192510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f62b2331aba76a6fe1e2e1ae1d52d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6443f9e2020bd7678c78a59d648b025512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4e2cc3cca7c125fcf8c3225b7c64c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e2d84d9c1e199bed9fdcb10bcc4a7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2644fd553b9d10979a3c104a87087c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b83f77c702a1188fa58ecaca41d2c9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff59cd362138248585fb63e9a34fce517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc914c1634b284de9be16aa8d696c0b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8f85347b50396e9b8b3f449e0a014519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16084ae401a4bd0359afd2631f4d5096520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27c2aa642979f3524293a1e7b9f8c4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07091a4ae852dfcddf2e9fd7399bee522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50599340ef6e13e1d903f03ed99ab2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38238e066649f36f152d99d211ab208524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b358ce2f88030f611a2adde53469d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a2fe9540a3ee638c24abf32d93d07526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407376e05be0fd07ef91e64f10de465527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea9e419ac8ecab284a3b6fa94df233528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db347f29d0e876eaf3e4f4c8049ffd89529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339efd235b51b83c41a39184c97b652530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6277fa677d72245bc6174e2d6e4cb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d05cd768c3307b63dff4601994a959532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd159b0106e5f88c1a7813801999d5a3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690fbd1775ef66374e98196cccb5960534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314cc45e7b96cc6556173bf040dc1f22535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93928a51ef38698696c8952aa2851c38536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a93bbbf3e798a0688dd3e89090fa44537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6c5408c34d9438ee4f7d07189832b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f13591783371d2cbcfa5be3657b5f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0a8be5c04a9bfc702af810c1b7430540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d3f751f5c41d47084125169b2f268541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8786578373745fd1f26bddaedd1181542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7182fda3bf1af3650a68e10e6cf9612543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f193e3831c9d83eb1ca945f5142ce16544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe117191ae5f598c85cce2b77394b7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a8e1b6b55ccea0d447689272d8a2e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48350c059b0a0090f3e5bd3a0effaf16547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58296087bc3493b469b3703945a65788548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963ef9ba3a6dc1e34fbb501c844e968549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b5d49b451ded80a6307b3a05b1173550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b2b5a5e54a3b6471b8599bc7345ca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec886fc1b691508e84bf90bec8ca49552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70580d5fb632cc8604ec29dcc67c8442553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11721077aee97a949155c774e8ff0814554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a13b9a456803461d92c6947f95bf5a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97bd85ec7a4d196d0779632a47c324556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966b1351bec01a4314907bfb253fd76557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa142f09aa49a911244f2cc05e119fc3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777deafa95993e57ca9dad0b24846ef2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbd39f06185557093be9f744c0463f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9b565a54b2e38ef7d355bbf09fb1d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15344311b5f9451e4643038a5c9ddc6a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbdf88a4f7f34b250074edb244e78f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf2016a355641edbc77891b37011a65564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54485cfe44cc49566598b75208f4993565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7491510ec0e49b6465e3a31bcd620566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b62fa0abb3cf3086f6acbdb16b13c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2e918bcd1e059e112e2cbde6c5f0c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ae6c747bdb09d7ccc960c268af0c3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20168e9f2f4d4341d246fd4115f86d59570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4aa8cb33ea6ddae85a97326017b80571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286997c614f2c94d94cd47d58d4c066572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e454a444e9ddafe1ff05d2321ce647573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa5fba425e60e19b1e136422935b70574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d00bd290528bd0121cd1d0646cae4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34133288a3c828ff5568bd370ae2a4cf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653840d87bd59ace052d22aebe5c51b9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614895c47541b2ae988037b7f687f25e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e5179e92fcf7adc482d1843499ef4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef16410298a91e146c3c89be93e24c4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46993e2230c45c2818e9db269d676e28581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd753729b22e99fcc85c29984400c7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75796d2f97e303871d591696c1f1676583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea16a40c4f06171b79f6179136e970584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a8b8f7ef2bc3b2175c1537fd99dad585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0328f1a235cc6ae8ce3b47a2dfa713586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8767701e98425be1431719c3200d1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037fa012770321642813d57e25123d1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a9aa954e152f80716bcc0ba8c8aa7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a010cb668d5136c81cafd97345c40590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3393ce9be24f96a5a905b69d832b7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9cb54ea21f5d7742dcc9bfaef6ec96592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b422d4de8ec2fa017ea1021ebb515e6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccf8fb173edccb40366e9aaaca1271594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00552d716cc098be511d5d6983c6b609595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3927cef1dadcdb74f6c9b9b1b3291596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6189607a66207a82d4b180d3456b68597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da409e342f75866d3ba36e4eb1153e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5865cbd6ff3adab15a380ee4b89772599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b27ead9ae719e80116d5b191cfa43600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d78856f039e7fef1fc16c23729a8ee601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c464d181c34370283cb4c4b4c3b36602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d020ab435c75d561064a446c2a2f76603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44576b292d8d1992fb1ce8854a0a07604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0772bfcf3966cb6948b3a6c013411605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a79802a428365ed59926529ca6f36c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478935fd0dafee1c24285b68a3e04786607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786ea945c967ec2045c1fce8083934b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08e6900f9893fece24baba13f99e0b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cfe0cb1105558c9727238ff00242d0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f08bb4ef62c2e0e933d7c4dedace50611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89fbba8a502b1063d8769bf01432c1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73a0b50e1f60bfe70e023c8d667566613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0417e1673e555d0f40f1bc934d32ae7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21546a634a26c2981bd48afae589844b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b55df537d08555d91d1a48cf98e9c9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c5f735e3dc43df0a4db4bcc1b25a7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b8cdbc9df6836347e466d47d2d28a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd072a1ebd7c3789682338d074a030ed619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205298f5be0fe0bf8d40aaa3548d1a0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb034b3a7709eec29a37952c627ec7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1896a03971ced9ed870646efe691cbc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c632cbc509aeeb9ddffa2485cd2cb4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141d9162c5c144168f495f852c280d9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c681c420722f2bf21c4450d84246c15625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0865bfd4836ec605985290a86ada2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f426ad869ec6ee88afe5622ff58c8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e3f487b6665b69d118fb06bd40131628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb36dbb517f1bc395a936fcc72c46b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80b41d2c7dfceb29e6333eda2d3b5e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6efcb965708404ecf60558ea44aa6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd519c3337f39d5dd3f806341a17662632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0b3a8184d14197c8ac84f5607045f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469b4261a6ca1f963c98fa39c2eee4d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04092436f634414179fe882877d3ad77635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48952917101b7986e5050dc527e931f2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9e9089cf6281714f2c1220af69f75637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d23e1e16d0685d6081d481effaa4b8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f65a4c1e840c9fee50bd364e05dee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd73c8809bf9baea30586a18c8b40f4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953243fa722b503c0b6c0f775ccc3d06641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a40d55a18dbcf39b10fb179f85c248642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22beda7b03e4cdac399268f94a00ed8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b3b3a8124c1d8548e5a7e1eb12987644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34792f8bf6c547a3f17d6fe3098d7a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5d9cc9274dc03f783dcc287e4a4e5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4ceaf440317d44b12b84b49ed98a8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2e41d883a0a9141f0f73fdefcb6ea648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099a88b727f5ba4a318ba51f5856933649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c1dc87cef6a39b5e51fc929dc2b93650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf2b6649f48bbfc0fabbbf67402163651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7278ca186856759c659194b5b22dee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda22ea1b874e218ba4bc609afa0debb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67876be66fc1278a58adfaa19990a8ff654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c38bb862dab413f1d50f6c4c8f1904655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3577ffcd8055777108ecf9af9023486656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a0383bb3dc2ec794675c154453465657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9aa3692da5cc9ea541ad25a5b750d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b794dbcafdcd012a7766c8988910f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a1b939563fdb4f4b5b9a56e479c7e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce691f54749408d46164b278ba53f3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4054b460d767819da6ef97cfa055983662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30765b57841f9fa5ce17940ef3fe7f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e05ce76bc7abe9d46209e6401b6634664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0abb8fe4e5e462b7a1f2d2a66cb2c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e36eef6f07b00eaf76a37ad664a5e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00882aeb31b86d147a59bfc07e2a0971667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffb64082afd9ada6cdd4b5e2a52293668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96856489dcde7f3b38ffa7a04e41b5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a41b98325c4f6b2c0e72c8c94b6bbb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b948d4118a67e0e9288d29c6809825671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95a08cab98c4316a8657f2c51ebcbc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dce98d008826947839b4adf6b185fa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e37dfff621a28336fff393b878fcf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d221bac8a629cb5886e47b58739b5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586c8e335e532c2ce4ce304c5e87144676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd89f940a57c1715bdbb31a01a6197677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e427c47ae9ae790fdc78b52e3badf39678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb2dcb07e422b8ee8d520087f6bf96679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f927edd7818f1a584c741354512d8d2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a2eeb55bafacf1d71591140f61dbb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a333b8ef870bdc76a9bdc523a756f6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1b2b0d4c419d6bf7fc19506fe8bca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858dbfdd7be8ddf0a9c3030a946b47ae684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d6d9297a8594dc6165da2cceddc9a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714bbcefcc7c12ff0adfe2812cdb5f31686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd10cde76212cf2dae1320d9cab22fa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfeb7d2fbf79693b4269654d2cb768688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0cee3192e4181996cbd6b05e594de4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23581bfa3888656a34f82e8616082e1d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfb16d74f9d3da0200373a4fbacfd8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40fe78a18fe5b275014d416ae52fbe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08bb6b6a7d864f4c4da4a158452263d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e537d3544e77bdc55d472a9f0eec658694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f297b66d52abda37c187c1816f3c0df695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7ebf4bd2b9d1d8698b12692b2a722696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655441a77eeec0bdbf2efc36ad0d452c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b00b6888338664980deed1e99155f6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe19ac167f7c1761797f2b24e74b53a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80373941ba39e4a19824e6a160468ab1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795e6e3558747c21404177fd535d53c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3a37a12368cb9ded0488942f8dadb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac2d7d741113ba3332346669515315703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45dd4ff8eb0c9a822fa4f6eb9f5436704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ca17668e83f860e390772d737856d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6068c42ebdfbb2c1aa2965de0b01a6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429bc9cca339383cfb91cf2fd5b378b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c7c2cb0addc40609a0943abc2cdcc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf3bf070b57ad02f0efc33e9b70520709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a5086f7c6adabc44192dc1919e012710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565f69548b8b1246e6cb05ee057a868711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d277251866cee27a97e22e3bf03acf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adeaeb847097656fffb593fa10c771c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1c991d3c2614a1e744ace6f4254f7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57183d647c89d3d4dbc64e0f2e06bfdb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d364e8c2927e984d3e0935b98bbef4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c0a127799d2be3e34fbca43d5a8c3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab12989794445ef4a81fb7ff5e289f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62dd9416dcafedeee1b29571262a6af719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b940f4aed49e0fbf8f6e3e819b8868e1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870f0ac9c59775168a2d22a5a91c3a6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9492354df35acc80d96239df96dc1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43266ca0139306194ab31c697027baa1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e949fbd71d74bb5151dabfeb677055724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3934089132b8871ae5dedfa282a1b3b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f12e8091c48f6702d12a2b0f4b34a4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74085762ebd6810dd9119620febbc4ed727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28015187b91b7ff1a0b48e2c7a2ff0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9362e00b898b11c88818e5e9b50c88729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7009214b8099c11d849e71c2468e721730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42f96154220c71ec1252f1f70528b4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a3282026d62b45d2316af01447ba6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2903be6c99ccadcaba13e622661d2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944b3c852318f720946a6bfb428a7c0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70613b7a0c009c290d595e29b0c5d15735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0d878c186aec7046a03100f73df3e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baff806a8ab9983841af85ad43a689a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cfacd73bb260d5f98822079508e16e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc33cdf8f7574f26ad6c08a9547c53f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6253729c670e5254072432f0c0e9af3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee919da43756395b8722f02132ab11d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7f1c536eb6ea2289bbf97b31731fc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b8d336bb9eb7d252ead1422993d7e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28a0c132b07c8a70235661ec853e7b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6b0a1b2cec5759098359b540c5db2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412961103c127a1db8d6c031791fb2a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f56897d76cdec98ea032682abfb70747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f5dd08e58d83516f923ffbfbd811c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ddf6ae89a3da67c08a96fbe6de733749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f22b88c5e08aef7f07ea6f93ac8ba0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16dfd373a19decf71d6a203b2832a84751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5517be7a3a4c2dc752f27a26063e688752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f0b3d7c7c11ccf2b94fcae49efca8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be629d8585f9404a371f6052cda6501754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5e23c085ae9d7decc796174125e02755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e52c25b34be1c517d6fbb9fea1027756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efb9da6580892eb573db48676a3619757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b19c0dc17abec67096be05121c2e37758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef28fc63f4b40912dd029e4015024da759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31348900ee27a67d724335716e0815760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b890e564ddcaad8f5e0d07a718ae0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0089314153d9179d1554cc7f0463efd762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb1688f1db7ab1c426e62282c12697763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19621389436bbc90af1c5d8dc3e3bb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6f839ed3725001707ee4fbb0670f8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50ea53fb251e91479080c0cc4762d7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c72c7f42f0f731db872807e7e48f9b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14822c6def3a6030f522950920b12d2f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c92300fafa6e8f1df415c9bc68a76c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47a8de83f7724cac5433081c335462770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb903dddbe17375e04389cee006ca0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95d802376c84bc8299a667c88983bc772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89910c937da7ef2e0f671271ee453d5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672338694cceca1042e17dc8a764ccdd774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650fecfed6ea0e00b917ba424fcaee9a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac47fae8dcdec061337d7714e5d59b0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57945592f0b3e8b6246975aa409f337c777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96638dc4f66d8dc24675a8543354f7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a22f72e5bd75b0e0a80eaa9d3cad92779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76296d9604e7edcb22e7309f1ad5df4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f25c8d8af5f6fe619133fb11c1542e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74bda89889a3a968073f929f2b168ec782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02385ecdbeb2f81c1ac29570dcd4d750783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517c5dcdcd458544008f1fbabcce820784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8bba7dc8197354d70e05c300b7449785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408bce6e19dfd7a121e7d6ce07aacf1f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8569edcf524e7738a41a4dbd78d65787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02adbd5d7ae2ee6ebfe2d12ef22afe788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321bdf386d9396d5dddc2002f6d73f7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7914c33300b19685aabdd038b1522790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d06c436e8be5eabf138badbf46688791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f68b8e7430c054a6909158b755c2d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b9a2d8b20d254af37718f963c708d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26412629cc0c405ef646066272ca33c1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf261600c9a7c071f7ff312c9274ef795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22752cd7753e5bbfa01c14c48538d6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5f30d083a9753613e34e39a874873797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90eed8bbbd1ec01d24d5f6fb05f3255798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790cf02a4e21621ae6ccf4933dcd0c2799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218aff00269820cb36f9e5a83c5fb144800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8e907f35b9b80db0dc0653e2e96c0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6039a6caef4c3c3ad07fff75416a5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898a320796d25bf0cd4ac9b8ca1336e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50211894047bffb4e3e293a6b66684804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0833f950376f21f2f79b16c668b268805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62cc13ad6cf73afae838544eac3a04b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0edf6edcec61f48820391ac67828c8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1673acc7887e7f6f83d4e03e3893ba4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73246bf1bd523b1239bf46ef424a4f7d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c0866e347cbca6404718908e51a6c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67529a25237c5a61354c84b7a2513ecf811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814da6a7f58d241f22e7acadf6a29eb812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e768fa659b398017802539370fc053813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eae6478212ba79bf38d0b37be8ed4e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567798cec36daf2fc18d986ed6fc7e2e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59807dba8136e93931b1b4308a9173e7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7836089472747ccc3eefd7acf62a1ef817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134616a610fcf73d38b14e14208127e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f9ea5c7767ac6dd8e9f2e42443524819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb38fe8a818bf4f680b2fe89c9e0c5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52331827344ae2ab184cbf6981f319e6821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566dc51962159011da8afe557e29ac9822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588cf8615c265c97aca55c2143a80514823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a32395f1c5e50525545915488de79824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4575b534d5bef5c5156a8b94523c3825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c2eb2ce0183ae6318d8350f99b517826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4caf8aeffb295e801143ff37c49447827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24146c2ee9e86033af598fd958b21c4f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e9daebda76ce1a06bf9dd846745a6829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83175ed4e5c76c4a8717d8db96e1f684830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c71227dc83fbdaef28b4a31b96cd6831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e219fc132dc69b1826ecb8c8c6f896f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136a802e080078ba933b92df7e9a99c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e15deb6cc6cac357c9ffd841fe0a2c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b532a1d07609e8ac4e6b010fdbef0835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a89c34e31e535ce7a66e377c1b888836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564d5e54de1a59631b8af04ed429110837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ed0ba1d5447e1eaff3d1795b2d512838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967b1bfbacbc1d2ce8aa3855d019cc9839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c555f30a325e90de7a43aabf6ec86840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb4aea970c230389d1df3b780fa189841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40edbf66d5329c8862222ef13d69082842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ed4ed35c550c5456e99ede10f51ac843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998aab5728bab9ff3c4908b93663a0a844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95346f7aacaa955e61159f08a458792e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01c54170c6581af25cd2790dab4556846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078e14a4b82c444bcaac5d6c14113a7847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44212a819627ba491d2748444118a4ea848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90ec0d8eeb22fc47fa4b7073f233ae849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d22e973d9c49968feb413cf68baa59850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ba8813e764b4f20f18ac0cdfb6edc851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7038568f8e12795894246c5af8d50a3852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a19d177f7d41407b0fab0ef1ed2b7853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b6d49260361a7daca41c12800deb3854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae86ed54d6203dd1592017f4c584b2855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5b4465e00d085db3de9f12cc21c47856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694c63f6654a52ca84b4978f51be975857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdaef35b3586106668ce2df5c394db858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a79f7f15f758ce31420b9dd80c8414859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95f7416d0cd6322efd8be04a44a02b860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befab40a750d603734fdd7f814fa6122861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080912f28acf140bb3ec321a70aa3d9862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9fd6b3828ee99e3554d3a42ecf8b49863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d06b5b4a5b6f3cde4be878ba08257f864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee6c42280ee02a289ed565c0ff9503865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29693aed97f057a48c2152323303e4866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1d672d0ddfb13bdb9549ab2d22a7f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882e81fb8c4405f20ece023656104ff868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24521db7554ab903a103ab0bfa9a94f869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff3c9933fdf918b0362fb7ecd4c45c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406ff214d90375ebfe1ed4078c6ab39871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46285bef0d755d90f9ab4e50d8a82b95872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd8c39365f90508d69bd0599fd1e28873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168a31da263792a5ece30d3bd394bac874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53242be86736ba4d832f738c1ccbc42875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3fafb98ad31ec2f776d2c92cc86f3876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efe2189d537ea7866c6935abd94b5d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6417df6e6d99bd6d2504203086031a7878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb4c86a1445aaeb29c45953081bd24879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03b17c952187f173995b88b7765160880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a75472d3153ae590287b8522a6ebc8881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef7e82a1332558e31b0ad3e0455830882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0c17e035c9819bd200add1b7eb543883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d61734dd4df308c7b0586931dddec884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257c15d2495cebf63835f1412a96141885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b5ff254b6cfc156f7a6b1c573f961886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54933776b9223d26fc26890bf8df55fb887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be1e73f13f0c5375d6a7632e993793888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29b127dd12b13176a68daf2c2ba83b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7f72bec2c83ae264ce3c33c808cb2890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e2111b4c1714de071c6cc768e018e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2914130f1ab072f47818a86c56421892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e54c346dd588ddc3e176d7adb3fb8893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b153dcebbdaf9d38eb96fbc9c16d6894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f72dc0c0f8b34465e14bea2e92c47895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab784bb907399d3f62fcf153f67c9aff896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b338469ed1d1ed048cb00304b558d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc858627dea900849a430089ce72974c898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443c9e72455a7949ea4409b7a9e0c9d899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4809dc43a3014def1bbd3cc75924821900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923cae733861d206d50b0393bfe3992901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e794bfede3b6b232f2d3dabb730ea902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c95b164753cc207131a2a39897b100903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c65e5c144225fe1fa93dbbaf20ebd904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcabd8f2ecdb539dbdd32765d3bdb42905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3626e8421ba299521dcebf36182224b906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47d82864e3694de93edd06c98dcfff907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad6c33b39f3e3bd45007eb97f03285908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e5487a8629ceb68c5a59710ea94e8909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a873424094af664eda1d92c6e5ec4b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4daa67f9ab99a15ad6943637842ac7f911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe582c8ecf4ace41bf2d15b0c003792e912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455375a5ec1cb34ef2c0709d30b96317913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1c4a47f5238134eda288ed3b75b67914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ffe88096a08c1535e86e306154fd0915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb703e65b7d451cd42f790c81dbbfd7916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e52cc9aeef415a6254d0a36efa791c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e623ebb809b72e84c5bae6e4b8daa1a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03adfc99cf9e06958cbee2ab10d6dc06919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd72bbb27053bbef0846a084f20a9f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5740a8a7c85220f2fea20919f3dbb4921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923db22aa3415bd526ab6b5202156939922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83d66e0839cb48a34f79a29b9e8667923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec382aa57190b395fe0f9f98abd6ac2d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5330e5bcba0f62b9f5f50edb0e50e28925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6c1c048091f487f1780d33ba9e7dd926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5cb29dd13af4bc7c22e9ad6ac449a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c028ab07ef4871ca112fdf7ddfbd3d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05991ccf02123f62f12129b660f11a8929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385e114fb7cce227889771c2a211ced930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239fbb789663f62bbdfbc30d09a1649931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f581fd89cb407b289d28c9674c1c8932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31691a468f0ae86bc7410488406f0009933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985868d8e2acc4e6a817d35de3cd619934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955b75f33ba45feae3b9dbc3cf02d86935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035dc934dd44d59a22e13c762c3e1a9936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483424e682c64ffcd6c7f58c92af9620937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057614b7cd718c470b418ae20d47d48938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b2901476784763673811a0b0d0d7d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35d76ef4dff7bbe509a677e8d4af10940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef954f6c00c60d70a23dcc3454fb3f6941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423842be691450bc1dc4fb347feea4f4942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80d505782d66e57baffa202432ea1a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34632a113f03b179715805710cc258af944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57095f71e4ee3c639ecdf8b943d47832945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff992c95c3c390a8f71cc0da10ce490f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49584f003957d3ced1b436235a5f5ea947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b603eda2758ee0d13767d487c3986948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4522e5795857c2acced58119a0c498949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a140c8ef6df56f071f35fcd824de12950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0840145498d1b21d49e9d391f68a63951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92759cc53ab5b6692de0fb2044c4f642952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973fa2485ef21469c99580c6619badb953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c51bdcb7ef235e04533feb3d61a895954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa01abacaa47a58b94653c0b66be6f1955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e479b1b8173790e6206543f368c116c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b53431f32c0d9cc9b3480854430d2d957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a9ab4811f5015ceb6b9fcd7dae967958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e7c44e71804a499255e9bb3a64ae5f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f536cfc93d92c94828b5dcf918a21d960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84294d9383b4c25383894817e5968f7d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7bee7c06518825b4480f9c892e9c4962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c30a0b3cc202f802d07c32ffb96fef963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eec6df384634c1cb103dc3be37a4ba964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94dac304e4f968dfdbc6d03b45840a2965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502bd95b011d2bd13d466d0c6c2529de966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcde8895f1582db37d282ed1805fbc3967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52680d016f333831620d1bc07b10429968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5801fdfd50a3829be119c044b72f2d969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f5356384eb8b584def69146c42b77970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05ae7bb2604591314c5b74bf655a4d971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715b9dbd60ecf1ba3a63499ecb5e6c0972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c568ae0545a96b7ad9d4ca959aa68db973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9f279a259036ab749eb208500120f974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2075209b2068d66a0aed18d751df11975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f8e6b08495e4c595fa6a20f821145976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c84339bd0f5c1d6a86f5bae979101977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bf8bee4d3d399f1ccd0a0087fccad978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c56bb8a45abefdcddbb3e3dfcd3cc9979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec0fe7eb6e6439f934fff99cc52faf980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdef8d1fb957a42be0514549c6f8185981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b2b58646f28f02f38bb6e8ab286fd982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa3de60877e1d8370e2e5a79869638983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56d5924b1422990350296eb31b6753984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c2090fe5fb3f31610304020d06043985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9bad2fca3583b9f8b36390039fdbb5986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23976f642bffa96e40abecdd9723ca3d987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c8cf599a3ecedd75eaf2c1cfbfd6a988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1def47cb2f072472ff053166f0fef4f989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cdb6fb923fa442567d5d07aa6a5a4990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84d84347cefcee881a743c08ef2dc6991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395818e0e6a81da8c7aa582b0d1d6f0a992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d558371605e83c916a2fee91b642f993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114cce9b6d8268bd4242f751e973e97a994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a2da22ddfe4653625b2bfd04c9b14995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561cae0a84c0bbf72c23dcc85302d67c996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68c9a4aa05fcdb5dc0435d049842de997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>