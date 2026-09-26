--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b182956c4df4b2805cf0c19acf75a61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf91bd6ae1dd84f9b9018d261885d282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce405666a67233d8787b65ea9196ba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c866c758631fac0d0ef5e4bd1698be44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1910a9e97e5a6ca92c9798bc689f2e05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440930f2a305b2bcb39b549025e29646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe03cbd0e28ee474c6c5e8410dc25357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddb09dabb4549ef0526211d7339e658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf122b5ae5bfa45401979286086816d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3706ffc14745b7f8c05d93b907aadf810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832431c7184c3c89987d9e1d5954a14411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb404c8ff917cc9d9d9823f339fc051212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8030dff47fd843dc74cda85eb01f3613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048bf7047a16388bcf27c29c0ba23eb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973b801c94534608c84c835d7b3d29e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e203c8ae212a6171a02e1d2cd3c15216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4cd436eb36d57a94649719d3fe90817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9541b930ef017c184fa6e3a18a5476318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb66e731bbe0009b09f045d2ebcb1919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd571635cd78c9a5fe07eee0dedf9d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f981ae5901662510917e66d0bd6d221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1faa790e8e110d024c32f1693fd0a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18798badd22ef386708c52830f6c6f9823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9165adc9372ecfe7aae670e132c72b524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3391f68f27acd82627b074d99c3e0f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790b97083c36e53ce2508129123895e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b319f6f2ee1ba6a21cb04a233c6dfb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775582a1a491bd6947efb1f7ce142df928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d7f00084cf67397fae7df3db15b7629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5dd9e88991d7c2289b25d8f818eb030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd6a7fa0ada24f2ebb30026eeb8dd031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec06782b06a1bb04c9eee157ee58d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c85963eb73a949e8c4eb5b5514515033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c969fad1fe3a952fb061a2d61653934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0801dfe6f2e010f2d080e45d4577f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4569629fe37ac75e09b2e5d37f4f5936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea06f5628ff3c2b185443bd9ecfb17d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96a87c6f2cf3abba646136f1f7501638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544ee2ae97de9748a1120a219d78bc639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46e1213ec40277f61dcc0018e4198d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9dda74c51f78578d75a32d07d95b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ab93369656fc66c91f580de1033f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505730b8fdcb00c1b37a471d96fe4a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2161ed6a6af4266a6dc8cba35c4c83d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a5b3398e33709a48a75c74dcc72ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0548c3bf5dfead5d615e445290e2746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8e55ded44897697fb281e4de1d3c447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807be0f53393484d8cfed0aab89bab648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aea01e5d55f2a24083437e702e0ce049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190291e17e770351fc79e0846e12408050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024548c8108e004995cb7aeac3745c9651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76226fcaca9945404ab7352e017d50b052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1162ff5a69eca7c708801bb6b4eb653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783eb80c67608b3eae700ac79d48fe1254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91731519e83bf0a7dc73d9625bcaec3255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed3db38c563added23f19892834fda56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1dddf1fd17827b4ebdaf7b5f0e50f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb047bae5e7b24108577d9a985076cc058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691865895e6da36993c1104db958a2f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca7d5b75f14bbf5f74ed073a3367c6d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36ba3ae466652e3595ad3187bd8ca961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b72421fae5c8fef236dab395c2c4f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdf0f0979f332012840ca2fdc34dea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d1f950ec242f2ea355743ed421a7c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200092221ba973b80dbb8bfe81cf462f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45ba0a4d63911645c9861b23fa3f9d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0889b906fe1582c942725a37d7aa567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb941c18591dee9ba1b30075195044968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268140aaaaacabef3f85d66bfac0d9b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e5e173f7889375587f5e085e3b67c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea90e1b3b0f0bd9e4422b4ba4228cc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7954081f93137a5ba90dfe54be7a072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34dde6aac76b27bb77cb2424c54f1c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0086b388c05dad38707a399ce49b674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a56fecb2bc7ef5c670cacd77d648e975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c46c5e8c25859e35f0347ceaf8dea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca3e7c56ae22f915c3ba13bcca622977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627c34fe900aa3be6a0792e75917c9c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff6c9f4734625098ca64684d658023879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fc340a7b5dd62068c3437f7ea92a680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9805bf0eb35ff89a3353c1f502965981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d2203211d59f40fdba774e406b06c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758740653aa03142c6a416f4bf824a283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdcc286f876cb3bb4f2634a948f978c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318c9b930e2f8856f877931344e05e785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa131c21db6968d3ac832a43f07a508f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837a5054f1379868b7763b737209bdb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1062fbfe05a7b3ff28f12fdbfe0d3d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a3c9571e397864cebee74de92929589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e0a4f064edc5b4e00b3213eb6560390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0afdbb37f18b6fedfa287e1eced9a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1043e1f281ed4ca9418f37d570e83d092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44b2cb8084db8a89e9e6b26d50d3a293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bddf37b742b74bab3130efd361d5494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12a91fb673f2403ddbbed7a25ea38c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcf3fea26cfd84107b7d013a0c964496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f33c16c7b1019b7637c60ac5f6b1a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d693192fab23ce0b6165a7d8d3fa42e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b94dc6a5b1bdb8f41772bf3e60bbef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4784833de97fa5208e16f2002cca6e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa863bea2ae419d9aa33ef8dac5a9c39101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733d2159b006fe9a8799d99004f6518102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572305287f57bb7c4312a5c1e6547400103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a99c39790fdbdb20a6779a93b27fee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ec7af3af050465f4407dfaecc97fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436d32d04af6bb65db975f6d9988bf6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5022e9ac0fc2e44746aa7072e1f4fe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5d39a9dcd01405267d330962123ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9307f8ec2331d11d9225b66645afbf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733b6fb36f5b85b592849a4060f0700110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea584aaa5a7facabd3ade2db6901af9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2c519a51ce50d0f17db5e27ad9247112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee69b6e174c3a650a370d68acfde84113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affc226dc84c66c95b1931739369dee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e82618f2ed71b29c210d841be3ca26115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfb2d8ce8e8d29cb1f71dc81d946f2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbf066593d311ef47486d8ffb6fc36117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bd8818cfd033c26d7b80c413d006d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed548ee89ababf6d8a124372d16b87a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ede89d3a022115f89bd14c1cb0b16120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0534bd2c6d9b249e20421806330f90121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8ae71f09289248d7f83b54f91ff88122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95356731a6963d7cc6e95d8aa134109d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c937b691850be56b02d9ce79c59470124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28e43285e2bf4369cd355392394254125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682a95e3c461f3f7e2eb04a731628b2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48cd75813b7710c66128d157eb5a88127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c422c6b4001bbdb46317e498f4a91128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e929e1ed9d84b56a2fdb0a63093bd2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af983be1f3dfd38c2882968fb60a2a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc61b8f545a33c9a823946df3b42e6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd99d98d8cb36a1a4890c09818ed67132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40484d3e2e771d7017cef06029d252f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257f0c776e98720bfe8d36b1846c2c1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2647c062ea9c69df44f13f3c8c50a15135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcfe67fd132987ae159176cc02fcd75136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473fc67bc9ce112758a04e52d298207137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad3609aa9a8ac9ffba5c17e3ab4b00138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f571726023accc8b43ee12faba0d327139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b164ade152620ee2ee70dba95ab39140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d27983890662125b6ebc507a0eeba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354e49a4074c862ec7ab37694982988142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d16e54034a840551fbb7571b634f85143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291bbefb930520789cc91108080bfb9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ad62dcf0e74c6a2b4fd3314c8b801145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d591122dc792f5b6af4b380d90a393146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba424423e57e6e55e07ac12a0bbcad7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26781a74eb1b6b08d4b2745433057f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7cdcc191722336f5d2cd215a13dcc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726578edcbc879166f275c3ef6db9059150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1271ab838fb5b5e26217dcb0f003a07151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85354d2c9019e3471d2c9490a5e23ea8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70aa0c1ec2e6c909d39e4b31c33c705153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b7743fbd1fc0b92f6dbfdc6c55486154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c0e53bbb60a8f27b26a2130f8bc74155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e933999a78f90d0845bd79b0e5fa5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90a80c04623f751fe7a7423b4324ef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21ff91d97a395ce1f8d03a076a636d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef7a7ec8918f8078a21413deda1fc3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31de4fa2657a49e5e95bb6a510a267f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8297c698b349112f5a780e15fd15f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605182867a5f446e9465665552fe37f8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a22d688c9082b2240071a1b050e68163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230df68069b37fc88ab6b9d8919ff5f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09092fbf4d0c3e8ce616566f5fec618165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683c31e2339c1bbbf7810c76d2504b2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676791cf824844cd2e27d4ba9b4be1c8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c9a2a08b1457d874e44173ffa4793168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26365e5cf81b96a5d8734d2439273547169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35fc4cdca448f1ab47d18689f7354a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387738cc361b76a79ed490efd7999ddc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602f390eaccdca6e3a1a4e296072090172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f4826dcef18e8f6d9b1f672e5725b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf9b4b8fc46feb28ccb65d15d0ec4c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae06c87606c96b7f6bea16f33fd0fc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f98383a7fd2570be4746f5af9744f0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f888da76d69acd4bad6a3c7aaea834177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf620af02b2d60b65b4a54108b4bd1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33463f535b20b43a0bbde12e2c73ab28179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139155dcddb5ca0e4c71313db1ee8d2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14c2bf6c1ffaa2a04be90367e848c7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee6116a205810a0f8299765b2c3520182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3618ea7cb4ba0261e5fc58cba53e61183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a432a34697c6e71a67c5f8ea79ad2c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f43b7ac8a7a605de22c59a92065c46185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c3d7ebc06200dfa950788f5fd162a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c12100428f7475de8a2c36edde966f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947030ba9a5db4c115f6e786870f266a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5e10dbeb09219619d341d32cd9ae4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92172b7a08c4b926b6b59c3658badffc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068788bf2e571e06c1677122a279111191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566331857f32eb81c8956dd0fc39f24f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf1f2c22478260beee0f3db3925562193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca5b2753c58a8e647c2f07f684b12d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddee24196ab31d1f43a13d28d630b7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e167c153b8d04eb17858151727c1da196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49ace959b5744901f4b3427c6ad39b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ef98784e29054707a691669801cea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c008ccc57f78c0deea438b43fed10199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e4a0151f8444eeaf2c10cfdd75724200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9fb0220b158fef8d5de80b3fd79c2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485b7de9b9c664ba9579672288faf2f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f73b0e1874aecec779d28ce3b7152203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e947326a5f6ff00f5b8b301d719bd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425ae12035bd7a48e8a125ff7813105205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c004641fd1547f9cc309d8b8c7ef1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871d4ad5215c81017e8b9215bba6f97207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb04ebebc2c2d45e192e54d188bb6cd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22036f24d7a81dbe1170c110ca3f06209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f1595d0f849ad287bb7c807b8e04e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd75741a244150524e2f2f477918a9f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a54722c870a76de1d7307962e6569212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531ee4bc84069e39b6d91ecd8743367213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94855dcdee320e1c88a327386c604557214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bdde6c167447bab3769c332c50ad5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a80cc41484a3c314a30866431974e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34090e95a017fb53436f518366acc2a4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6270ad7f75280eab691ed639c81dc5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f35bae9a5024a016615a7a76aeb0ae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfa8136a5ef1955f22b97a09e49ef5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ff3f1119520a1cd7b65be7117fa6c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046a26cac34323b1d10e0b2334abae8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f251186449d86342475bf3f7871845223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052f239bc10fb5704a4d03199936387224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e152d46ffd99bd730b8757ea42533225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1c7989b4aa86e6892ec26e9301b2f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659d255991a2344a3573d34052aebe9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574293ad10b81dacdb0f34ebe9f3f59228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4dc6605aeba64e46f4a22ad8c6e643229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e72605eb4ed4e592c43ab1a5486773230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e280d745390b28ad0828f4cc22610231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624ffd459d1fd6ac1d788efede77595232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310be50ed9b808e3f69ed822b779e80233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e64e56d181eb01882d8a4a337697a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94029eb168f639a157fd45e058714fd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5dbc04cd25c1f829a7deb2dc8378b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f172fc47a6d50fbedc0d6a0cf2eb0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c512873e0b9aeb963df186924f445238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f850c424be1943cb213aaaa3ce4d3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb069a19be3f46d602f2c5043449059240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137f0072be9d48a6a5be3a669f66403241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773755588f4f67952c7ce2ffba225d23242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2676fe383c23996720244da8737fd7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1457a36fedf13bff6652c56874ad43d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e1620949321c9bc8cd3c64f1aa152245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed1b0e72ab6340e5de88273c3c4a34246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151dc0a3bee7fa8698f41e7d851f265247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed718d430352b86b55a89243d7f853a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898adf369685738263b8b565a2e8b33249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d278a7117e4f5ae5ca54df2f96515250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf115e17dd094e521202f02fe5c9ac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16b99aa79b40e62a92998fbcc9cbfe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ddb7a929ea43b0a0c5ca8e89d26f73253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0420bbe9e76f15b6efd49e56f55f6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953cc22d9e35aa3921be82901546b85b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c81f77e8cd248e1ba712574595c92c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323d567826a748bcc9327c2ef3e651c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998f5a8f39a2243fac7af602be109a7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3343b820dda77e33b41c0f23249d795259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483b139106f822e638cd15a72f5d952260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5557db9bd9c923750b181f74767b6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d592338543e9ccf4710cefaa716429262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad0d38db56b15949f725e59e00c9d2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2518a9e1d36fed84f946b7a70cb7a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b36cdcebbdfa4052b017b68355cac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a71ca30ac6a027b5b5bb9c03f034ea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1f7f2a27004f74cc59d58dda2d6b3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c04dd02e50d0b017f457e48fa60f3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be1ebb885be4aee2124831c30a7de3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d880e9ffe63284a233145503a0ed29e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d56bcd9803bff7d98c2ec1657977a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105ba448e2cc62bb7790e263c28901e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46dbc03963e8d84fb8412b3a470b38c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c1c8a0121715d63e86119b9f6ed64274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e241456b14dd0f085ca3f364e72fdeb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ade0811424be6c75d40dea9e659018276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677f1c8789b49065dcbc20c0b4fc0b1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0484d34558072fae0722934ef740ce9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73ceba376415a916274ec26b7e2589279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e76f5ab7ed6d8e4e3c35c06509cba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e257faf4fd679ab5445bb704e6f03d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8bb2db389adc06f385ed799ce6ab1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09260ccf21c4fe31b3250593a1913c7a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d92fefa3f48c4708997a87205aad0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b9423105ea77413f909e936410fe1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507411971f1f636848db24efcfced5c9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3161b12619795119d2585954735acf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b0349951ed254af31fe9a7043e274288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43af5232f4ddf464e6a62e34580874289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1599d729f50be6dca828355889df80290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfb3943247c3037746647cbb63bad9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68ec1e9408b7a4a0c992a479fd584c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c8107fcbbbf165ea484576b7b6687293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed4498f716eb6beda15215bf6e7be5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae805b93f8a9173f50ef44a6b966142295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1021466be3af1fab4d3b3c2b2f9258296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dac0398ba641a339106c13b377f2cc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49adfb0e819e5de0a8ef8e89cfe7e9b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52780a5c255b2abf4a1dc33abe597a8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8747e390b0f3da6aa33cddccc74954300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16154d0e72fc5fe51dc632fabdbfc81c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edb49c54e911f66d4fd0e92811bd63302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662b925981e4e2859502641111d76f1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471298cdc65b1a148b1bff453f5c2cc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0b23f9cbf5754b5d23a54d03f3477305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f5100b8fd5e4971001e33ecf0bdd3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7b3de31c06e70660e63f57f99cbaf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ded505adee64ba79c9af6fc10fc98308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a12fe140828f7a817c794d323e258309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c4c6a2c142228df06939058457f0f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb848621dc8a6bbb38d370372c623315311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bead97e25acfb295e8eb79ef8a48245312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231075e5954a494ed26c79c812e1fbb8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b756e9695db049d7c76a8167ddd6e8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807170ff08013d4af1c6363a3cde3bfb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533d1aa7aa90fcce900b2066e3264f1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a7dc0f09b914c5227c9cbe554408e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2751e1d4a1e2506c55a35dc29d35da318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86aae19dada2775b6e6afc9ab4781c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca714285906aa97e5ccfc3da46011e2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38404b1ae8043c66898ae0f98e5e0012321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca138e84d40e72812f14761cf6bdf3be322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2942df0e1cf7343ac0d0656c768b3e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5b46eea62a9b96ffd27ef350bb1c6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79327d9b71ddcea3a48b4f26d10235b9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060f240122d19b19727f77478ad16bc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db3f52c8aeb899d27c86b97c1e7201327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16475f8ed090b53e84839eb56e0862328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5194b800de8e007789eebbe74994c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a78561d79a257cbe6924d97c8181d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd697c071103df0456af2287f905524331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4c9540ddb2fc1ee3445e0505cb113332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5a4188b99c3bf1f1a58e6d428afa9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469c8b028b15db3e03926120cbff57c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e6da78dad79b74f9bd67da849b412335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e2885722f41c4cccbfe1760f53c45336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f1860bc608d3109ced316cb73c80c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125b707369983e1ef67b1e15675d321338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44bc48db53cbf73f1b7f001c311ace339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e29f445fc376e2e542ea3460c5a3b2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c259f5cd89581ef66be3a1de0aa828341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eced64d4829d123af6039c4ed36cee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ed152e28f13b0ffa1be8d2b907ec2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e9fc4d3d95e5ea2bc780c78db17c2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e06bcf2d13e4edac2f3df5f1d1005345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98f8f721fc97ab76bd13be42269040346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800fc0261342da7aeae41d7698ad967347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5872f4e34ae10422241dfd5f72a46d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbe89fb1f26d9daa101d2aa4630405349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87bec506789949943f4e9cb618bc29350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfe0767c7d2bc29504a682a246cd2f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c491738edf35c70b33898ed42530e8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d17fe8079671ffcf4c3ff0af7c2d3e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccd2cf0a6df1186a0a5f28c3ec617c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3774422ca2ffdcbc9d70262e6a9f70355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895de8fe4d8debd637ad5c89da78efda356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a190617b594fd00afcc27bbacbadda357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c2c0dff5d6ea3dd8f42b3b32e46e4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a99e230c18d98deae4339e07215b9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc53c076c8c7493de79fcf0f591eae2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467448ffb6e699c014ed3ae2a3cb378361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7cb3545994f8f58fcb95fdf688540362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e21ffb9be98df76cb4567827eed5f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9bf4a6a44b61b14dbcb87cd72b8ae6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735eb2e9b00097aef16d38ad16d1589365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a1602b771ad0ae6bb30fe07765ac6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a69242b202e59d673c00ace1e41d4d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136bc7cc7c69f9417b5e278947d186f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09990b10713cd43a08c74832b0eba5cd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26238f37b74135f650cd38184049c4f8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc18637afee91855941c852580709d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113854354cf331662e79c27f5b43270e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e48e5ff52c998467a3c9c3a9048eb0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcaecc3e857cc07c4bd5145182029d1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25c18c1e3377e22a8b42b1fcb5e843375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e833a634e31dd9773e3e37d9d6c3231376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77299c762c9855493da3c08802bbdc65377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fa25e6c63524bd66b041d811a2faa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e80ffbcf3ce29a9979d3903da57fe5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192c6ce1ac5fe5003d45bd5a3f528f5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6dfa2fca2b6b5ad1e67df05adaf00e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977db52b4a3635fb5648f6ff89fbd9f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f85a5f94c35f2b1362138a79a3274383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eac13385f399da9ec58b371e354999384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103108ccf5c5be57f84e097d27b6682385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903d958c40a5e2aab3602d1e72d453a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d213a5b53a87bc7f419e6dd922db86387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223c18ef500c7a8ecf746a5207f44f1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195c43276fe463f28a936394ff5579f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b82dcec34e196aa42d0422120c571b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbd505ecd48e18cf2861a3e217f0e6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02076e393e48886291e942a2a4557f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba647d847fb4ab3c5b3f74a4a18f1fdc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60770261735b7dfc2884cb5bd10cba0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea2d9683ae07226f16dd150da2b5c3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bca7f33ee302a40cc8ea57990a012396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446a4c5a1a1c769258faca257a20f03397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac4a284b2802d6b7da8665138aad6e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2aa7788fe65c089d9cc5918b75bc02399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f621536038234098218a30dfa803afb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974be5a2b4b0932b16d0adcb586bf598401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad2d240dfa73e423b5a238843f2e5d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592406d4b64728a2ad1babc107fdb684403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d3264bfa65301776a6f02a7fa5683404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec89e67b737b5d9c15086e763729b73405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f1d822fd8a886e97128280aa1533b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b413ca134a1fcb7a080a2888376d48407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9e0afd0bf2d7b74fec8064f952565408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072d1d9de94fe3a84474d8d3473c2ca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530f06ad6c3044f986afba230c629a8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4b2674f27a79a79b92b6f044b0780411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02659ad902e4aa8f25841c4159746f5d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7f12e6d79740587df798fd31c6fde413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1cf3d6ef1b3d79c3dacc6a7a0ee06414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367097aed662ef963c504f8a8baa4775415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23796c28f0c6bb54721a4fc6a776aeb4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab0f0dc4f928450b3c59fc021fddb7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fcf4bf42feea8811ad335e80bbeeb0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce482ec09c39f78ac1158629470b0901419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ee49bb06952c6da5d1feb3892ca8d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67489d84c0ddb1ff479df5ee9d8c17421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39da068f6536dca7f521d4b0c74d07a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65862b13f7df4c0dc1b239fd900789b9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4b7f15a4277b53d5d9dfbd9962cd9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbf36c3c456ee38446bf3eec9b1b59425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb8df9d06cae2d6541f8297048efd1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824b8f8fb330c8918cae27dbf9544a5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d3f1f839a3b8dd1b6a3a659274ba0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815b14f5556be0ba4988c07a3bb84b3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae7f1094e443a77db4c2dd8cbe4159430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8965762eb65549d0199f23ab2cfeab0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5e48306c230be4726d42547cc03eb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69825305ad814ed8f271f24002371e17433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2633b5cc1a5a6f4b0bafc3dbf147dfa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43ef1f084c89882b9af2ff740cfc04435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6e5ac4bce0c804888bc0467537bb2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01374c873e14daebf93b1e97b47dc6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccee5ecf5f6a856f2683a3256604f7b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216daaee15613d67d8faf0b4dd95615439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad9d113edec3c66d90b315bc9a5d9f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b17353f5690a962ba562336ec30ae441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9d15d4bbed1b00daa090ce35eaaa6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f52373424396ddea22442e029370b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c48740ce097a0445c3031c22ddf447444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bec81f9943075652a86880667e4b4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d677cf1cf14f0b5033a4ecc979e0ae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083c974df62378fd21082469011244f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45461189a683857de4e9ccfe4a4dae1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c4b56c3e4fda6f70faa6b6df6b5af449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f503b58bac886f7a3689698849d5b81450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221dcf1e7fd0fb05bc0cb99cbc1bb393451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf8da762d1e8ec335f5afeca76695a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6ebb9fd681c33a72fedbfa3294fea453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8c456f2d6f1dd2bae45d0059927f9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364526f1569b600bb142ccb2d39d225455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f202771735f2c222795a7e46b9290456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bdf49464b611718dc777abea19ebe9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60895fcecc45d4d167b829ba99abb7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e12b6421997a06129b85d5eb57ab7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56868c1b442d8664c5028b2167bb0144460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9bcb7c396e38234af69120ad75b91461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04506d1b51ab67fa8e195cb3f9ea8af3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c1290655f63880dd46e01c1d4f6b3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07062692d0c2cf37e44683510a9995464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175fa3208f56f520d42c0e525262f059465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39c3885a22940c80748da04aff6125466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae597b616bf047134ee187a7ec9fe4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e5e8a357667272bd06f43011f0915468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ffa38e5f9adf314bd86167bf0fe5b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6ad00048b65e4f57238937867dd09470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae799a22592c1c9e5a841c44b172d47471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450c2afe605febdeefa5542f3225fed472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deac69f0ed449aaafc8b68c5294d229473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca12fee4376092f903c6a91a5a7ee6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72236df56077c54b29a4ce27bb5b054475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863c18766ca0565b36c84e362268fbd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7a52291cea6c06674418a3e656aa0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249eda001d6d70d203fbdb60c8b2bab478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234419c62fca371a87b16dddd44b2414479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb20b847a2f74cd766ff2e6a6065a9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691f32e3501b4eaf2b776a49319fde2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547eae5ea0731fe3964c6e82824b066482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea1008712da4b879542b058eb2642e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f02492743ae2b6f8851546c51d3e9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74feeed1dabceffee3b1ec26fb5e450485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc907d9390f3addb87478056a92c00c0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41642f89ab32523ec0d6b80f454acc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd87ec4e022edf1baae8b0511b85f5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e77db5fc96d6ac232b463732b5d28489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526b428eb345d8218c26f333f564a6f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f33eea8eb8cbf6d93521444fec66b0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c840a31d5c8c380e302d0ccd66aadd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad4195c77de2c54f103cf3f91cedaa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad570ba391e42149be5af75ba438a1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f4227bde12ee93068d3f44d9c1f19495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d193c6394406dbea72d6b27338e87496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d77f471c2b2953395ab1a2aa30d415497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f98909727f75b347f7b9512289c18498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43e334676229f7ed8d8cec1aa1d445499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bc05ec2dfe1220eff706c902264ff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e28e49965d1f8091dcd796d6dcdbbd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b61367750d20721a1a28c2196cd5c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd24711e950d3cd3c2cdd4626bd5e6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0d48dd5311359b5b70e01fcc7e1d1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45fa5aba7448459abffc33c7abf10a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc44aeaeb69df0666961ef04180201506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902cfb47ebc632544579b2c39f6b4d4c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6feef18c7875cf63394a9c0ab1ba45508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b61eb8b1f0ae8324153779f7c708b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbaa0ea29f3b2751895d28ad099e650510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ce928e3403bc944660a35368f3a56511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60efa7a66fdfc6f5a53475dd820221512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd70c6ca89ce38cc154c0a0f816180c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76301c39fb616b4f764abf9c3ab6244d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c019bbab2a7d095f28f104e107a0f15515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59947989d9094264d7de5143ebe7e19516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e109d2e6e7819f8414c10e36206da517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda690ec2f9f90a0699b4c59b41aef7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4bd98bccdbecfca5af3c73a1125660519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8928b3ecabd2fd999577d93b55bb9d1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f259aad9f4b3de1aa5d5c1d4f6e6e9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589cd0d951a326178aa0f75d6612da51522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad439cadae4225e1e132067f96014e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cc165250101707adcb551e102cc38524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415ceec5ffcfbecf7bd5f2317188cd5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ee6cf44b87b6b147135ef04579cae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd36d2f2f17a4be57aee16e6e5374e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537c2bfe0f0b7a57ee2aa5a95d903f4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af5b0efa8274051a8041b76c967968529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36de534b6a0cdfa13b2d4dfd45ac900530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2e0a3608e188bcb08869ac430efcb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d9594419e721823c3f8d8a38606d8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc08a8dc418c2615b5f16289a1b8fc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356211a1fb075438ef766a7087b1837534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a286e129a87f803ec51f7350108e7a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf58e3ac406390e29769aac4f7f42441536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def46d8599d87bb71e34cd1ed1565047537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca562cac33ee774f3d5a54c6449647b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4c9e0f93a1f2d07adc3cf0e9ce872539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed799b93e3fbb83c9aaddd49604490540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5191644ce47c35de4fc0f788cb322cb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c90f001662d010b385a28f6d897a5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e838eab060181d6c5d8f4cf6bb16ade543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7ae5b6430ada8302d61187e603754544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ecf3c874bef8f2577b8b42fabbd9fa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976a589051312581fa15fca5fe5f1b9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9b694f55ccfd1de1fa35152028346547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4111c3e65fc8795056a4e9218ad05f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9e0d6bcbcfcbd2b25df31187789cf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920d9bb1297e6fb7dfb9bb3bf210546550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d7fa0122b9ba646899c3c5f6ac8fd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e55f6f3bf0263ec730de7fd8709ce3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4c6df62892f56fd671044869dc493553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e897c113de664692c06b0917d20cd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9041c71dfbeb4dc5f4748865d8356c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf075160a618345328b4a7315737d47b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2cde490bf2f3488e045cf1570633a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2f086da36774b1b5ddec8d37cd049f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bac595f63e3fdab9e953f64212c5dc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119dc2f7e3382a588d70f4472af7d55f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee036fb7af6c33f0cd33aba598c50f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1fd6693352a3499dc0aecc8330eba562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0eeab73960deba1ec9a825d33acd7c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589ea7426cc47bfc34c791f5399d358564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3c71cd566796347a316f82af4c907565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3fed6106cdc0d665733cc1fbcb79d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e6c5af08db1fb1b329f066e732fc6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ddc0b4586327d68fa576a6977d52e8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14ccfdce3bc523a76cc55432fc8a0e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11631a6375f589a9323d9e3e9e4a3c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf6815938205be6e04df80f0db91b8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef8215c18d077d53a6711ae62f6ec4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7472da03a72231e79ab17afd2f928d5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166ad40695bb4d6495d8bb2506bf0df574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c08d184bbc55a1147f31d66a7feec575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf69bb67e164be96c5e568a7274944576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a458499228b6b5c013bc74e46d1104e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643d70c77cd33954e545a7de556ed23578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1d0e0ed0989b664c4de512da2e024579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2826c847907e6751714b4902112cf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a976e6cf2e097e31d7c801f4dec345c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efdd2cb1840d2a8cc36a6f3f1763b3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa076212352d643fb6a86ab84ecb3d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185dfbef7c6c9ea94f4b7ff0ef2341b2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663bc5078a1b34362d76712e0a85507585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720986b24ecb1b7fe46e672f7c46299586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a5537e3bc5f820b57385a4529bf75587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96fcd8e37a0eaf54cb93837cd6c5a5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eedf22b0b12bbce6eee502c9734f6d1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86435ae6af0f8b7b11a9501aab05e4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29511e50cd6a03fc5a53cdef84c3d0aa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebcd908f6084215406018b371f55ba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf505832ee491417050efcdd4dd38a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dced391931bb1309d8f99b47311c39594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb996858e15477ff68f2d1b47bcb60595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982a603f39f76683cfdae933969a046596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60275b2c685ed59406f6b45d4309446597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b49310d447a91d1a05c22e59bd4b01598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39c3deffbef519a6c4152d358addaf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139412ff2f8cad9dcb219878379af46600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebe4231c66c9f49483d4d5d8df1c1e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc2781b0b6ad8022480419056f8689602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace63b9817a10b64fa2881cc57cd60b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc5eefd10b3e2523df1c2bd7c8c919604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679ec6246a1d94a5c84a7f79177bab9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1598a13b12a2661146adf568f6a8b69606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96114bfe093115e07e6e961770095c3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1619e6bb1c8a6f16e2713d68266abd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb50eb668fca3ad4b18af341e07c07f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff8520385e1ab41b7511ade727493b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3f337e2ab05c251b469b77f031c9b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436c27cb3c75aaa4284e52744b9118e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5c633baa4e8382495927c086e8737613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb661306635c8df5885863214cb9906614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018f61531d52a538f1dcfffc08f064e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e22961709086846dd23c36466ab3bd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed7c1757515ea20b3004b6281e1853617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b69a5bef64c1738423816d321ae706618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45f812aca1d97951474ccd4a00dd72619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849d219fcbcbe35de27a7f628563298620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c316b0205d78c6699920889fa28e27621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af149366b6aca77d652a3af0486eb0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e18de1bc2766a846faad29a35c76b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028a0a4abb2575d6fd14adcf3564633624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca26e84ffc91b64123524f11cd43f12625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb10e65fb3e1b51e8b3a0210daf884626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed400f39ca7e2188a2c7e9f3471b39627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf97707916c8f6709359abe96943d1c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accaa3f77bab438eecb9575e15ea1083629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfbd65a07512463c0eccb472a23d1d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d16e2c9ad3c7498c1741ed513cd59631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bbeb3d271a4c82081901ae34ce7e0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed8739d43a6361983a80d8a3f8bd36633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a9ee7fa75f646f57fe8f91a76f450634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69275917f4598b679648d65428652b0c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52eb097ddc1f07ba212a5870f494c29636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5cb74248f946bb080fa79531581953637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb7c704cbbe4f0929a68a0b3153cc2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3fa999aff3639df766f34c7e723ed639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ad65fda775d7c5b229a1b048b2410640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efecbbcc4526b5ff54dbad7c6388f9ce641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ca6231d3c4e8f494ee69658898de9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530adad28ca0a74f1eeaeedaab8e6f0c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7667701cb7be588999b965e76ab07644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5851cec758e190bfdaf8c7c034c51f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d0bde4a06a64d38b018623c1e337b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f425857f5ea45d22f48efc76201844d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b653f7a4949e3176323e006da28c9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30070538dc2b80266555e5dad1aa89a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639c457b8ea154bfa7d9fa2c3ac8df1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8978d3f1435f0a20f72563361ff41cf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c33092e5a5a765a047c395c3d28bef652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d77457a35be57cfe6c51249042e16653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e927d49d54121ad9891ccc93738305654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d074e49033956a665c8e17193fa7e1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774953349c4061cf172af24fbfcd82a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c292676258eca5ad0fcd26203697450657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3454f4d05db67c08743f4edc8ea85bb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09caad7a30470612a2cfed0c4dc0ef32659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ac1d304e73ce41e5933360eef835d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0d749f8521113efdfec8adc1df28e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a5de404cf66af5c2222670f08f913662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c9d6ab034f9077e16f47aee1b5de3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92a3c5efee9f75f12f858ae682685e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01052737b5d4b17f6e131b8efb3040b1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1414872ca193a7c6815539a7068c93e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b6b2ce931968ddae1113f0858d2b7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f4eb93a4b849f76884649c217a453668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155ddf0345cf1d52b7c67b56d8feee4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5dfeacc3e4e23d894ae639074ffab8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a10e49d58be0dac9168a20c3fd22c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5c8888b0f70ad0380109aab7e1165672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81816d8b636cfee52ec27507d61e484d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83efbc917bd857a7c3d93b8308fd0499674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20caf6ebc5178c538513fda3486a4c1b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c613f83728221cb627f39f240ed0db676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6ff5487a5ff35e08762730f0f8a64677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365367ec1cfeda63d8722d1b9e3011e3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21651a13a7608a155fbf756d326dbf69679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce317e63de088f9b4e3ce95e3979bef680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd8155179db13c1fa405757e315c11681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0773d36fed7e355dd4d2debae717d61682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5aba908f738f6d54b18488fb775a99683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c010bd5d4eb7be9bde9ec89f5c03843684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512ac6a63c945f0a86e8ec9f269b1fa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba5a26dd71711bf75e804c0f1fc0a6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0861117980a1f31ca977441d29cdf8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a264604dda88191604f8a83f59e7c0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3263bb266f9848fedd99ca9ef9c494689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa6eb37866086f2924c8c0013c5e69690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a221275964cc4a2e3f49d12527ccc12691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed068563387339b20f4e86fc7a24c3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264375dcceabeba13aac73d34df04ad6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530610d5e38623a80cb9a938a9e762e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05344837f50c33b6d910a95a4d20f20695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30923d460d0b48b484a2f533a0ba4a67696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cba5ed254da0fdeee8ab3a5782340697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd320c2b59f3e5ef5ebe6a38e1b6c7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeafd5ea38fb7e561519b515b86f9ec699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f585a5991c173bdf5fac6464cca8c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032f77c28780208f73288cae0b2adcd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083e182c2d98e08194b1302668e59f8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92926c8b0fa7d825ceed2c6fee8832cf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe764479376382c1bb03fa7086d0de7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6fdfecfe61c556404d57ffeddfc06f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477c3a5db58a3fd25cd4d8caa4d6cd7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720023d438accaa351d7443dadea9f0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e227bd60685ccbe118d5cdedd815a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623ab6845b2a9fbae72b7b3f628bf8b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25ff017c8587436c6496f3e55208da710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a33b4e889dc95e28176a05e9a21b5c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa977ff10f7158d39f0315f5efa093ca712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c41e2bff104be2b246050a786a646713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a28a4bef4845d5e98cf6035df8086714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75da3c730b339dcc418255aa050664715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d263229ed56b4026fdf0d64bde91112716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d477690e9c3f63e33ea08c6d9bba2ee717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b60a3f15db77e4068730d6a01caacb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b7526f5e438136ef32c8e1a87573f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27605303d7a99f6673d82c48f9354781720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26b85d15240100a9dd22d640c219cc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b95328237ce7a2ed8aca52fe0390c0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a2ea165eee024b1508911dbf59a8b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f289d8f4b204a159b0262f81d815d3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ae4e14001bf5724847e0a7aeabf2d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0234cfcce096c3fdf7136f718ec0c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40bf6f0cbd05254fa0c72d6632db403727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2e697e72efa1dc83753d86b4b2ad0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8432452b8deb6c527d2c2e638d2d6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad0fa0ecb975c25e0d8fa77d807429730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d1baec57527a651485f6e90f6bd55731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31113ec9e2f9f8a0fa40f588e0beb5b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503f00c4fa52a12c7701edccad1cee7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268a7770e49ddab7db90982f605786b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ca1127a15b3b5b392c26d55d1e69d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab485923e20c64a991385bed390157736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d11e450d6ca0a91c03565e470fcb5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4b8dab8f93d02636212398e86fe0c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1e8d873f6a79ab9fd616ad4355e8e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f404281bdaa08ce063161e50a7101740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c91e12571de930a0eded4601af1f8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daaa07c3c0469a38a6994349595b77c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7c1b0a812ea265bb64c57f7055da5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842efa7b525f87a710ead8b9b2e01c2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc7541c7f6279078178237ca67fb5a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb54fc68508e43b965f13d932a7f57746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fcb7d1e0d0ccb50547544a8d017d7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188732b45181c8cd141c20868b5c84cd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9093c1aed8c90117cc2b4811cf0bb7c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3428ac7698742a56fb43628ae6b089750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f048e170b9879c9fbcc075534a522b5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6affc0b7336e9fd625d4ac7a167737752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280fc67c0aea0cfe503d8dc8225f8f0a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6176538866a06590cd1a8654e8027754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034976e1b7fc56896521365deedef32755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59bdd9c2785e3d329c213c097f85a2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68a72074b85105050fff1da2f7bfcd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f7adac8ce6d762389fa9b6aaacfed758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7469fa37ee0404fc98a81c59a6bd502759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d136e91022adfa434a4f2b143449014760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9382bf53aaaaca93981bd451864f7e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ca32e2181a16c4cc61d2ef9825ba6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb6283dbc903040e535bb614ad4641763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aaacf5695c6652cd239975f1d6341b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bef2e3111bd055ad8e092493ee185765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11990c2cdf04cc2b7eaee9fa93e000766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e669d933becadc9d727bfb598ed845767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba14ae31838023411402ebf1ff306b9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531aa42fe6e37ac908fba17e1c22cca0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30bffdf3199ca903db91d9a212c858770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da13f4134fa45467dd981fffe5e8d4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647cde3e112bb15aafda9e4bba39bc58772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24493d4391834713e470a4966a8acfd2773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac666caaea17a8c17c5887f7cda1c1cc774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236bb8c596c0d0f5fca0963d46c3962775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6485709ffae8e8a0d24920d63ec48776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294e98131ca81a917debcff33647d56777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbd0e5af21043c4d82b43f1516ea05778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb56401fb26e36da4b1954d17ead01779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df23ef803f0898905aaf24ff77bfff4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ad255f67d97fa05aff5cb9df6e714781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefc4cb87bcaddc3e2881417d0ba4e8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742c14a6847880562f2923ea5ece752783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a56f9fa9aab0834b54f232e3919b10784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aba3ccfdb321633de258cefceb8244785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014cf4b276154c7a4f01b7240bdddc45786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f125956f04b7e33e641c15c072b27787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba75f064a2d59e65f2ee6592fe567a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a59f73f0d8bf72b94776075da79cac789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbf3e788816211cde721bcf82671f3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1e7df5db81b2e729709168252626a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7c3fcc1c04bc82a732f1180229405792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b87f934f8d3ac0e3ee0f436a7a708f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a551abdbc482c2294ee3d2d7e49ed35794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee625881fda27b2a3806e9d0e0f4ba795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ca19954946a0306c8fa1d2c5d3703796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa20a417b99671593153e7045a534b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc47116908827d72db6bab75cab0f5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3250bd251cb9cbac0961711ac8fabe799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b591fad9115274587ab57ddb80bded800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1af46db86fe404cadec0140f31002e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80031135ac6a670a5a11b2aa9e33aaab802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47455753732f9fbacb05be07f65fb212803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a398316fbb9ea62671b15dbe7c9de3d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed113a933742df90737f90788299954805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e2871543c736d2b9e8c084b25f893806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98905c7efd5305bc0370fb10625f1c4f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d628cce59d77b66b7185228a5127ed1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e6a371ddeead28fe9b4b23f89358f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ef3058a8a2c5c03cb9fd5bdceec12810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267e3aa6e125d7415a916bf9f49fbba811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64e5dfc520cf36ed47ed4b2a462144812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27f6b018efbb4ffe5e6f6dd4613891813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e144fdd4d6a42e4c020aed3463dfff814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff10cfb2be89967a96be2abc6f7390815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f95c3ba6b093fa54fdfc6a0a934cbd816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5a6152a00a5c3cbe250fc852108d0817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac405a3585f86c71e91748a2b9b4cb818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6fd12ddf359fffee79d0b88300ee94819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97db9f939e1d011610c69f43474524820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75102b2c746bddd50d95b5d7188923b9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdc80b8044c894969591254cb31996822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999e017c217e1fd75cedf1b42eecf21823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacbca8d091cca5cf420ea923f9a34a4824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc98ac38be1969fd1c5edf5071540c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d09f63777ae5afbdc340ac569b775826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca949639d9cd89ba91d3b0d8c12e1e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d5efd46570fa9e1d5c436fdc652d5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd29fb8ac474615dd2d674b22258df6829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341e799f2c28d47626a4bc3adb822c9830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b32d2d60692b7dc3eb9652be666d4831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05d9e41df29e722dd1ad4d36b300ff832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322cff5ee0f9e05e875073f4424a229833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6251a761199484b3e6b4840449c119834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56614b24441adebcd5fee7fc47594587835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ccc432d998672e8af1d71b539d586b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b46b892c7220f860aeecf0948b771e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5b87f32868155d329b3099b10c748838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac71b46e46a0943580bec48245c813839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e8818a193cb2ac51342043d49bc83840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f83941be91d311b3d301e9f513648841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f54a01f8f1a2c9acc572c2d72c033842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbe3ae4c3f1c3e47509a57694a6e3f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa664e2c071f2c1166ea003569d6857844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18a78ddbf0b5a2d5d09a9935cb51d1845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af06a9598f7127d52ec00f4f0441ded846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20253790d72561bd805e0a1047de151847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2decf112f3907f7538c45a1aa9b337e1848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2e172fcb55a11fd06f27b93fe224b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021a57e3c7e1d4089753ae654c8adf2850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c81a185e61e47bd71faf44712ddad0851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820d9e1869a9b6998e8d8660ee635d0852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ceb20372210d091db7520ce7ea2e63853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9e25085f0fc32cc71fad64633f6ae854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebbf95540b1ea36585fed869ec64c7855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b1c9dfcad6ede464213f025d3298e4856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f3772fce6e7d37d6dd80dbe38772a857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea76b6bfe7aac14263605d22a090362858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25f753aafd8a65d1181beae33e6b4f859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ba7557170db12ae32c58f4366dd42860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35164b9537ff8e03f112d7a22839e2861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8724a8e7029c737406d1ca22ae954862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5a51592f723804c55564eabac3748863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241307181701560a3d9c96b8aace6bee864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e7214789642dc09ac3e1e83abaf81865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da138f4fa5d7ac2787d9416a2611c79866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6af3de5f6594e931bf6b8519394b91867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a61e87a1ff7fcccb5263ea4b8c88010868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045dbf1fd83f7b25e54206566f83e1a5869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c834607a1bcdf8c2c78b7da46da0b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c4fb86dd8259207287416e5a4d7d4871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b73d68da3c92ec68f9de2b30d752b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d164195022486f78c81c014702acf1873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f4f3d4b61c00f72dfb46bce6f8c48874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c51ef7e6327d1d9f0ed5c9501ccf7875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ad747a1a3327648a43b2021ca83f8876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962cd3106feef92db0d068190af941d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997e6353376cd0cebbe9ad5e2b6dfd4878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abd1831d1b9b1433d8b2e0c5d11aed879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072977e63e2c0f63ef85b65eff6dd4b0880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c676e9b6f3555163f9ffe1d1adecd69881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f8b6a2462d6ab96b33c7c70124769882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173302a3933453d7831915c38a61be26883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8cb102e586a127d49197c0c3033c81884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060b1e7be63b18c0b725fac81402db8885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6257c5f8dde4a51ba896d443e5bbe886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844732a12e2cc9f513c28166627bfb39887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f22b55eeae966e6b1f74a4531d481888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17168ae4394437922f50bb0a1010197d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447b78ec459eac895144558db1e6864890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426f063ee54854093c9ada34bd638d6891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163336abd3faad5f99265a6bf873c4a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e57004b2e5762924fa6f209d473584893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3754c163ff5cfc2f7e196091cfa26894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b252152b437bbe28b8a6a74104784a895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe973b4d0540b909df69595e43d56261896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244e3279c1feb8340c4945b06d8c543897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c6f2dba431c262c8b0f7492e71811898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d33382c8ebe5eab6169f8705da27f1899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dffc951c51172e860eb808140e56ced900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3e4638ecb61c7dde83eb0912e55ae901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b66f7149cbd1423a9f09c50b7b6755902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7bc5041f50b5dc67db99b3953f8bbe903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc7c045dedc67335819735c78d8f0f904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa7874fd4f83e58a21216d1faa7a48905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43ac4807f100639f3b5c8a9fcbbbae906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dccf46d5ce869568acb448f80bc145d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6f0af8783f67e37ae7974b73f6c03908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea65f8d89e5277b3adb20dfe6a70d6e909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c62b369df6fd15028b5ca316af40b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9e1c3fef00af7d6edaf1d4a6ecf34911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc0c96ce02561ca278fdaafafbaa74912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7d12a0fae873f59b9747a94271333913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec12012e589622fd719bf484f58b85914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8b4cc7dc7739354f611ecd6d585ee915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deddeb42fecc5d151098fa6b22774647916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e86185ee2919cd6e6534bf678d88f0917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d24b246efbe731cc6ddbe5470d65c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341fd009d84843ac6de8f85a3a4246d919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18cacff519204a8d9c22816e6c06e5920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f55ee4cba8236a22117ead29ffd244921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ce3cfabc03bd0765bd3ec1bc4cfd4922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923278102fdbf6f0c4f5ebaabfb8e007923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81b1f91650ae2d93e76bd1c94023b0924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf41a187cd6b7f77ead3110749f3c82925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12c8d7b815865f48ffbad4d66c0fb9926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc40c1fad625e671daf1ed889b61d5927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279cca7e0f0042c1d62019695a8179b3928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c6835b14de2ad2dddf7f557e9fb9a929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5534a463b1c47b6e78ea0d423756f21930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3d936a290c058ccc424ef2d33a2e3931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a05d5930b185affd2a801a4cf4f88d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df5d41114bd3bfabfe7528f803fb30933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1f67dbb61062c7fcd87c899d7825d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47254b57ba1eb338a1e5a04dad3ba195935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48634125e0d204e6c2bc02dd993008a8936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc945cf128041efdd5e94779382d5bff937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5205a5fa1e9790caadf498711d193938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08b9154f315534fa1e683eb6fd6567939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008306c574e49316226283f3d512d24940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419746c7b2ac4b35e009194f2d7268a3941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423870cf3589b21be3536b46d649e86942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849205bcdae44f3da67e682feb7b148943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9910733fcb7adb40df0617510d06e944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edbf25f87f255fb1b6606dbc25e547945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db15a634ebb08513ae1328df368779c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6aba79c0d777a1e1e5fe02a2f91ff7947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985662f305b17c438c61b78c424ea86948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab19bf4ec463c2fbfe5d1cf6277eb33949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf28bf77228e11d211e30ac8034ed1950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed897a72c308f78dcd69151759ed647951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a639d94e929ed3b5ca83007a699e66952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463c75b3522f146167ba7316a4c5855953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab79d1d2c2a8fa8debfecdf9ff2d184954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78e08001aaaf4fa616f1cfc68e274b955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0761f3473fa4eb926e786c26a3684956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf839b4ac7427a94cfb2622d119cff957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66981e00dea82da32045c378954bf0958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60171ff78f50e92dd799760145f5f92f959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae07f5fc527bd235dfa0f5ae749355a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62006b6200de13c5c1a75da0c7ca3f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783e52951554c789b9b604bbc40c743962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6eec32027176c34231e04fa153b87963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f4fa58a712e9729a2e934c69d0ed4964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00b1e48dee2c690a77b362420cc129965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba10a5ec1a696dce56f25eaa7a80107966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2eb76f4f58d03674199a621200130967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79aba6e1a4e0d31c263d5c14f1ce53c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198a490667c973c8d39a615d0001c6b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdf7a2841e0812522fdaddc68a2ea6970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2b91addd411021ba5df21aaa9b9a9971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79360bc40064742dbff57745b91e78a4972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd942dbc73d2cab9e84815733a6cfe973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c84c8a20b99021019bc5bf42548f6974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b73fb7edfb1a854982d9cda690381975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed0b7d3576a734a35fb3f9c02d41ed976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45fa8ef0e89016c2867eabc6ff06140977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31bcfa72b174aadde96cccee1e5891978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37088dea613bf9ddf65e801b5864c7979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92d0684ebd540df1420e211f00cdde980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9629a52f4ac4798fb7d9e3f577c2cf6981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13660a3f4d44b4e22a4fe7b97559676d982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657bea00df9c1af0fec4bc59d786d168983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c783e2013c4d35f9025e3cf3114571984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3f3d13b8aae135e8929c5a8df0192985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32819dc898cfe27ce88b239aca01d5986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f66276e381bfe6617801480b8a6f7987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b00ad0d13f71d7a1e21baa2dca6dd988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796b868a863fc7532e62c09dbbcaeb4989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a60106435e2c3326cf01f3ee9ce2b6990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5ec178daefc3eaa42265a9e6577f8991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a75b6e9e14dc1f0fe187cd74774ebc992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0712eb9b4c170c1d568c76f40b6f7b993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d674f72d5cbd5afa26430d6fd1f8fc9994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695eb51a84b8cbca562fdbd10245d61995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b0b23753dc8915b0bcb1fcc28cbea996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9ce726f1ce7a88af5cd935a404350997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182dc7895d61bc392cbeccf2726549b41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a3d67cc48e6090777ede208cb6ee22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44980c9c8cecdf02ea0283b8554dd56e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f5aaf3b905f68497ba3b8274badd64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eda8069b049c452390e7fc3923bd735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb17c4d6e3f52d1dc5fe87c0044bc76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e66cd51a32fee1b9aaa338a7b6665f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7bb23f00aea52ab75c2a8d25db26ec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc21aa4f20ae868e8236ef519100669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5204b8d07bd141fe172d078f9634d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ce83b9c40aba8cc5c54f4741f687b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c872deb9e560381658c79f7481255d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31528d93a83f498cc2e888d88841911013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29604c60c8cdcd6301a87f74d1faaae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5e9f7bd4705b731020af1fb13bc6115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44af4c353ada02a2267ceada9d5f6f716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a140340dabbbb971136541385ff31217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea5994ac6efc683b93ef43256fafb218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114750f5aae04adee5caaa1d332769eb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b7313fe57fb1449f9ed3905c5e16320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487549f9c15f824e4e3afb73b88160f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5d1f95f13a98a929d16d48004129c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9f2e715e2dbc6792e74e96f4c1f2123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc881e8a2633c7f49488b1311c67847224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e7d4346879ff888c04c07be9be69c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4d46749657071e11f7e9c17cc819926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac24b6aff13389e3bc9a4b016bd9a727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f7faad0533cb6c3407b510036b1b228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ffd04a5315306e5bf1b61f4e8c8e229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3b434c5164935da248ebda6892d2a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba9531f5a7172ae972f3ee7776017d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9df85a181e200c2cdc4fc1f972e60932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482505139cd76fcc80b9e74530844a3033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a291f9e88effe08b3839821a7a60ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a0aa43e3aab545d0726ddcaaaf6b035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817cb49055ffcf69f5d8fbb5a68e0ef736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3cc285fded5464173eaaf688449c537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50caf17b5fc3d1426c8e283dd4a69138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d07959a516cd8f1f22a00734164e739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433a47c5cec92a5abdf1767b53715ed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c94dba7e87bc64fb8e70fbc6b52dd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87ab62555fb1ea3fdc6292c1d1ff2542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6c904566609b1739100140d5282d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041f23afa120a68865c413fdfd9049644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d7360ed320bddb2a587077b543a0745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d4e84589a38846770335161095e7846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813dc35f2c7f6f82e8df6c85bd13834b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0921e95f02d4cf1146dc897986b22d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e584520558fcf03193552127e0a4b149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08edd552b1e6d5da9502e43a74a1499150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80750213425a70671de41d0909e7695e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac4c1c2a7b48b489905c6507e9891f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0803ef5fbdc648a6d70cb9f19bafac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375062abf459d42fb03b74d5c4b423254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ee5d64a870bece048add5f5592ee755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70ef300630b84ec5bde5a51ed3612c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd778a350333d16b2c9d50b47645c2e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0748506f51aee37202cb99038a3ff2258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99296513a4332e2e370d0fe8cbf9fa259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02aa41cddfe1c949c9d34f262dee9a860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf736eb48b7028aa02e32807daa0d13761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b66c2aace3dc2147922808c226f5b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f13e76501385f2744a9a5baa2e046863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f931d86c7146d880fb64dc1973bdd664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650adb97fe45e65295556a68e538f0065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a67b8f0dc2a6e435181cd39b1e82f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ce0af20133047f40b0b692e84504a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b67b4f43b4c868201e3ebfd0429ccb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaff90f1536b017c44d9bb50ebaaf8c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fb6e01e22bb3c758e764bb858b82470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3773f278b4806cf31e252fdacd18471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2cb8c0f3e5617a7fb8c48372a91db72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d137604d52f1998e4ea966cf32a4173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1dd73fc3626df166f6b516e398eb674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ddc3321ec3f2e6fefd0745b1c167275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd6b6c297354d3e3a1b517001c028176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8db4733f72939682c70152dbc56b277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcdc96b6ad8a1b3430bdd7e3a0756e178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843eb16bb28c096b6a902c904069c5c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d576c6b4d643dc444e47738b3d46a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efd2bf2dab27b6edc6bc6854c73a6d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05917455c286a901f0b6ad199e407582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d415aae42ce4b5887cf64c5b60051e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a24e8d12ecd5f0befa657788358e784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa42b558525f168a247f9a8e5e8bc5285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fb5f1f21c1abcdf8de61b2a96ddba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749266f787b29db9f7ddfe30c40ff5d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e4c3c8b99f0dc6cb1cda4d8ddd63f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971a87e50de1e318b22fb030e75cc7089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a57502c68bde8fe69755aca1d775090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b1441be07b5a63f144e24a4fb2b0c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd509fb460b584292017c8e9139e9f2592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4f6df6893793cd1dc5b5ade229cc093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea4c918351aa611d10711c4a84b39d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d83e10fa3e453da83289f05e7654e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b173b01748eb7df15edf1717c0642e996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f263f9605e2d0c0f6e38ea69e38aa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bddba468002f15bc350146e957eb5c198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5991c9adffa03a8174e6e0564d47e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948b7ebd6a95aaa789a070587f1ea20100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f9c9e4fee1a204e037108c0cc31e3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f26c61512ca147aa657160e05eecd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae38da95afa6984e53396e2f0187ef2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57767750ec6ced57ab2dc95be3802e78104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd50953bf5cfccf7bfc4a19afb109a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ba408efd2b8cc539319a443002812106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e53af3871ba668af6e9658e6533527107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63154f00fee1d41fc63e685f6ea4073b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2dafdbd7ac953963cd5a92f33c8ce4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589d4df88be2586eccbc64fb24d28ee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ae68ea7386afc4bb9994116e0e959111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b7f084cc193c09af87c77425743c3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bb8eda15b95c3571df8d70d7b4cba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31343be969a99bb338df0e0a5d059116114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac6b9431ef293896401a6fc6f25b8e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24f50aa20f25cffc52968e94e0479a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd33c6a547ef1de1e1adec29761655117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bd669482b75df9efd5154ebe7f3a8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038ee27d961608107f06c01e684421d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83440eecf75bfaa93a3331055f8c56f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3c69ac202260eb6706ee9bf760947121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70ff6adffdb5f33d361751204e208b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6bac2570d75b7011a3270487c43d37123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48631ade59ddaa3d398294ce3140757124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79069b821f6e628da832ce76616173a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf05b3b86102e899b3c12e8297a4300126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b4b726ee9c2d0d5f73688717b1906127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11601fabfba00aa25c46d9198a91c50128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb07af78eaec84729a1db927c23f6a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f5d37f2ed1ef29d6ad59d36e0c73d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf051910c1e285132202d6881cad4b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef18899651e649bc757b4641db0966132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d94ae19046a61fe582735f822180f0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88400c3c01a347380c27c4be517188134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda5cd426429edfe7e6cd885ca02eb8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23798d265d34bfbdb8455549a2de2fde136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85752d0fc19d0b28e9e400bab3c82ecd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e0b4aba76ca115d3a0632fc11fa6b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00bb4ba326ebabafdca2637af5c31a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cde12ef90432500227c5c8eebba77e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659873e228e40bc9c60bbcec026f4c2d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6085e1ee51b0dff683772b41db12d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f0e57c35cf4466f1bc61b1f48e49e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9455c0f330d3065427bc2c3aa5e949c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe789fc43ed4a64a12027c7b4b7880145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46f828477dcceea1264befb363e04d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996caf2957f20eae85060695e21faf1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845f7cef3d8aa1dbb4c0f74b930c531148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230d0e8cee68e0d2fffa6011e2740cb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8bd37db8d6a320a5b9edc1770a60b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c571474eb92aad04301ed8687619729151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef644a23072349f2634588f0c512b88a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d5b54938d69fe247579c8a0ee506a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bdb95a62d2aca147749472faaad85154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1293930912e5f6e0b16c264279a6b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf98a04e0fb9cbbd30aa3282c01a9e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb71c736a68e13d65b23bea2a3c17c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77912471c429539cf728446594c2eb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1834be2f61d2c2a9844f104fe8822c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3318251d76ffe92406180ecc37f6556160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013184c61daa98526ee2806e8d7e6130161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551eaadee99e4b629f886d54ef22b2fe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6abaef3a96ba7023e148c06a6820a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ff4302396fba697b90abdf03a51ce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51b104fe93e2245b2e54af597792f4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62691d7b17107bac2fc162a674bc6ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9caee7485fcfde7151db6fabe86e0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ed5dea7d5b40a97fe7990ed23bda7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7511c45872b0b9a57ed2b6865c18524169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81099254d47f1317ae0487851661607170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ec60b741776b4972a7891c4c7d486171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc17784364b0046a44b65779368fce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66b7b329526331b8ef54d498544d67173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db182d3af96f255c012ed9469d1e2d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22eb9d3daa2232b1cdf1bce7d2696a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656f31f694a59aaf5feaf771132cac1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec33f378303626cca4d6af3aec7232f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20442adb2bfa4a77a6a90c82b83551d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37173090618e4097e329561d28459d3b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdda895e9d5b8f0a2e18d7c95b762a9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067c5fd860a7ea5588bbfa479f67848181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de852b05455d41a8b08a462e45194c5e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745bd20dabbfd79f611b59e76793c00183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d0dedbae3c32ec7cc15d93ffa0e0c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d1d30688d9900f644ceecaf66da31185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63cc8ae0df380cedbb40441f0f4007186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5fc16deab11476713ee014ab5ee10187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da4f1e64667753293e593d234da19e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9665cd179b5a66a8a3811ce12c259a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0b86d464032fb510731e082df7fb0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394c6fa0ed3a4ec2203967a2d9b288d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76bc2319676bd25ac9dd52ec463e7c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515f9df857b4bbc09df21df4dbd88f7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76b4b9e8650f1008d276da9935139e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d640dbdd2e6cd64529a7bf9aa23f8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fb837613fe46189c80dcca7a3504d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d29fab97980a8bde94a1cd70d4c30197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e387b79335060bf428071c4d5006ee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38692863c9f9035cfc07bb02e78741199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f3947c51cdd43f5e95d0b418b975a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381780b64dc0330478b2958a5bd8964201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bd828117df0484e1f510935b50562202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a49e770123c5287b289d55b34e0d8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150b996c5f1e2d9f885fcdaea58f1b8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21fcdd42d439e08f62c64f1b1c34e8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3c920e55c852741494a39704a6c0f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1d9674b99e00cbeb6f29fc61e56dc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c926fa5a97d6f32ea80fe2f45c9d4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a8f10d75aecb22e15de376eebce7a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0b0a27b3d83a747222ee62b607282210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0a43ea8d01879150cf53c02770d8c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b59bcb857a1bb63d409b4eca58e9d1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ec12ae2f309d87da5c0f430c61e10213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1165a082f05f4cc32df0d2c072d14ff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c3aab70d02230a63d10ff08f163ba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786851bcb23d2a75f2e07d35cb5cc479216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974956079d2b7c37b551e3eb71938f21217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f59ec11ab794b3a5e46740f60a1f9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0629e7430d5eae879b76507a34b5864219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853dc2a8908ccd10b3307b19fc350447220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c468d3d2480df3dd4ab31f7593010e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d771be014973f1dc8b42ea35fa95670222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad62806515f770349950c8391c24715223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351c2ba9dd4ef17d595dc7afd05aaa2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d4119b35fcdc1c1842d24bcd827c0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81495f00f152e19d753ac61ae4b8add226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9cb8502fe1019945fc646c9e98360c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd217c42d6da8b7bd7160aa9536497228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546dbe2f2432ca4b05e927da924882c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b8023f68474b835fe53277ba68cc0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64c5a33dc0d1f5e380e9510d36c824231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa564d73af373bea3f51dc010a5161ec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807adc76c07c4c89a7cb653c72c61e4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5a0087ceb3e6e3b9a165639b90f95234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf43b985a4f203d7eca236aa4affc5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227219a6bb8c75cfb0bdc97a3bbbc7a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527672fa2190d3bac5cda8d9953873d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08d745fe116442fa460de855ffd0c4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de00425746b19ab820cad3102ca7a2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c5315cdcc0bc5b9622fc4f3535e5b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0f42bd5d3e3aeb853c8947218c996241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001499a363bb03b5aef7c1d40e2ec89f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b7a93929bea47451be3e620ab4b6c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0758808152869d659dc10e6829b9ba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e52e7631976ecb1f4d498166b4de5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354f247e6bdb0441a12a3b5fd38456c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c942bf784fb48dd425f786c6dd00745247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62af4ba809b14a07bd59864bc35442d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dcc2ae79df32470f6ccff70a5350bc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0836d06b2796d4e1129422a748c23250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280168bc950bb1482dd352e769ff7b2f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e718b480ff37d11405841b2396c205c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d968b9641aefa3317a9518afc7774253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dff430af03b7aa6dfac4563b370977254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f5137778a7ed1258777c408303db8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6fd2412de3c00b6b8b53dcf9a7b44256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ab480ae6b132cf9d86e5eab1b99a4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64054b884b5b103b28d591ce0aa81038258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af012b14255f684ecd0da1fcb4561f1a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ff3bede847f1d75be24cfd3d2a56e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87350c9ef8ade5b6b5f4e02dc6ad50261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98279e92e709e9d73627985f89ce96262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92b5b7eb6586241a1be06a97a497de263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22596fbae46ef683a4848e39ff4a5bb9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9399d5738158a5612260279baaba1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890c630023289c0c05cd6d67b3ad77e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc147c82e411dc1ade90e6d5bed5a6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbe012f9a2454fbf2890c12b4d606e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6829245a2e310557a2d9f7c7c5ea7c6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10c2f3fd0faa646ee279074f893f2c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929706d695c5f09664c194894ea71e6c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4f5743b78dc3bec12b4961fdcb962272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7961f194821f13c274fe76091954302273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5438db79a8dde04701b3f1b0686524274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4b7587b5904a3ae5dc29de49c4a41275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8b0eb90020579aa086c3d59f9d326276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e101bb28cc2f6419179ac41b61ba981277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abb2b4d5f705c345e8692cfb740a7d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc12a7f80564b582a7bc3bca1f409c1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be864ffaa3bec791fa26974a000ade280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2575beaade204c76c56748baaa575281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b47622ab79f1e296f93888e4f4917a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f313724bdd65aa460ae3f4b33971b35283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010bc497dce690a4c0a8157de303ad9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b17b075672e61dc410154bf502fe06285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dbc86b50492c0bbbc6b18d40e94ed8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c86f6656c796cddb3c7ea5993b440287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e1c23f158f5359835095ecd0624f1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db501ecb7d13196bff4265d4bdcbda0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7991cb40f63b07d07e431c7dac0fa55290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de179eeace8cccf15fd4c774be0cbe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af68fb8ebffdbb17425f9c7d7b5bc7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5872b505c857cdf018be1722cfde7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cbf09810a2975f87b30d924eb89422294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7fa1b31a807694a8ca616f757abff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fae61331cd0cc306c8d9d34b5b5c9d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b044d1342221463c382c97161d6b6f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816e429f64da366a9db0dfdf971dce5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5587c655cc3289c79ccc692973ee4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa20717a8f583c3b081cbb9480dd74300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220e86aadd17d01cd7bb5a94ae41dab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751717cd4fea88919f7812079786c1e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a707ab1a3d72554e2751d8ee556a0b9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63af26905b2ced1e94a6851d2b4606304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f34aa8e48182fd52e159df58d11a74305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917eb137da592e3f55f9d4439e870d0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287aea1d0bb2dc57ee236e88ebbd9f6a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2c6d1d38b4ddd318f9d3cb40bf29f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe232071551d4384520f8c1682b0c18309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8829647baa14f1900beb6764c70af5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034febd82c23854c3cc380a4129b313b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e93c22cdeb3d460c3b34b12f122713312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af938f60005995d73092cc09b0f9d9c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb01367ca6a3a0aa965c891489a960314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32483dc7db667853ce54dccd5ed5589b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b7b09d07f4e7337cbcba2f13a79e0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb579c8ef2de5bf3efa1a95a27a9d65317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2084edcf7a6750149134c348dcb08318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e521c5fd5a9abc88bec47e8568a1b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16da8ed1e9dc2e7fceafac20a07cfe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65c5f00aa0ae015b54e4253b7ec9e8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41803564f6e9d79cc67c4fc637310d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30412e9319e8065d157e153d50e9fabc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e42eac69fa5515cdd8032b2ce1dbc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0e85b70c5e692a2d758103aa49a79325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c133618f70c0f517975d00d632d656326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25eddc28fcabee51572a229834e779327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac7642bc648d2aa886b8cf54bfab0d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d5f734b3556a16e126b9ac18f5f3f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c40a538e0298d50fe8b225437e716330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f58e320fbfc3b5aee0d2e4728dab1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c8e36a8c13e07be9449f05f2d82c6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2080ceffd14bc934a2176d3e47d20333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052eea698898148efb816b35faac8de5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e9bb08d78f16f48d9e2a38e73acda335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc2a047b6c4a972615bd8d6fa7e7bb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d4ae655092f7f7383810a686e7703337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e10cf59631fcb9bbaef78a3ed9146b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687db2e223346011f240c42dddae117339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939a52b972420904b8e11c0f257f794340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8820316178e5c25f0e9134309c6e51341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27d3549ac6724bd179b6ad016d5f7f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af8438ac7542a439b82f5380f56ed1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd2cd6856855f9fa4517ff964cc3c0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842e2069e68a8c3c0faabe3167c7b4d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54efff06f5bf8e7496ab150d1588fe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523adea0821a44b90c0b2c3437741054347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d9e036c637796e9577a9822c8dbd4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c986a23b3ec67faae6f149b45db12349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bdd747ff7b5b3048ba2e9330749a5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45932c452635e861b4604ad2b4be0a56351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ff737601059c6083993e18b10af52352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf2a02c91fadd82c5b5f894ffe85f7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541c933b1dde3deef202a31fbd246a3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d064674b45e1979d58a61429ce767355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7b228a6e411aaa04954f9f75e2b7f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6cecfca339633adde6d073a5ecfc01357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c234c70ea8fc7375b8d522d005729358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5910578bc224f1753d96c89a2782d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008da3e601fab8302666b30669396de360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe73c54b58a99d4715d841521e0a8ee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603efda3e178c4903144d119889cacb5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917c29da95ebd13ae3fbc34733d324e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3685b766c11dad14b0f0c29295b25364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74a59df8c05b2b0c424b484b6f6192365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df2ec6d67ea9d290d09e3d19e9eb3b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736464491d0364012f2a61b47bf478d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f93a89a37d85df8b7d6abf2c5f75d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e5c48edcdb7897f84449454789b23369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a3456481f9d2f893bd61a5ee2ee13370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7801e698da3e6c4bc38940cafb762371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d6dcd7036a57ea497310cc343127c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a513d773460b5a7a4c62565dd0d64373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370b04b13ac3c5f90dcfdde0e2bc406374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d473e8fcb534f1c08122c877a4b52375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd85273fda5e3a6fa55aac3d4e569b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29ad467f81c40b15f001468cd24a62377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6ff8b9bb2b385f9dca961fa2775d6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb4f459e0ef3c351587245cf7ecb49379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755df784b71f83d6326c2b6da45fde6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0980a4b21ac09f8087040e9ed73a321381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a418c3afdabad6a3252c1d8f50fcf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902807307234f7cb70dd08b66f16a7e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3b667e1f729758872d2ba4976d4f1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0198eed065c2511160743a7807172385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13aa732da257275b39affe0668ddd6c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b35b21d93b091c21d9d740bd2067d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a900a72a8b9f1acc61e64725429149388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3e48fbb5a51f99271b5732cc4e165389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0cb043aa547906d453d469eb53ca7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881beb2e397bcfac22d6b0ee81870f8a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ffc52578cf6994ae554d108d0ad95392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d16987074c5ed04a9b11c77521af2f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5dfa1240c23a207d178d70a6909cf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26001dd097ae182f867eae5c20ecb710395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f441b265f904ed42b90839d81d6568396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062458e01807a2484de6689d4dd05a85397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195a1055ef647be425ac76db3e6c1e6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d7dc5990a24eb0dfda31cfbb2c3c3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb91a33d8df49a602ac07a3b412303400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11fafea7d4d682817e4fc77f3dbf3b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e19f73a327273ac9ea4ed8d8ba88e8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca722de6331e17a7b7e60de8a84b0c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92807d79bdd478309a31d49bf7fc70bf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abe914babfa4e708252e55cf23989f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e2d1c7a51cc80e5705afd089e5112406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cec0a64861390e702b25057d07d33c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a0389dc02843764329f2e123b1504408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b686630356bc3ceefeeaa222501cb9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ce128d0ebda42648302469dd2d97a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7fc39019231ad05ba5c34f5402f203411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3022eb8cd1e94bb9fa591912425f912412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73507f0cfe46fad548f8f3f56f73f2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289df155adb7a269bb773e1c9754d2cd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93785ad4ab62516c5c53f56fdb0a88fb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b80090e91bc55afc937ecebacfec94416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ad0880fc0c58590fe47713e2e8756417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec8711d732a85efd29b40029c40b05418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe32994f4fcde6d8e79baf19f692190419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368a6e4840a7d700da30f4bfc9a288e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da369813f8e5e2f98a9f0881d71390d1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822400f4dbecae13883c7179da99c6d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327b929259ae38e6e81f83c6e93f6df423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3711e1f28aca2b73a855a87a75048424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a516d9bf68386927d5210b9cbe3c1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4840fc88ae53613bbaaffc615f6ac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74517bd1d5fd9ca6a60a13701329749427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd33a790c97b5dd467153716b426b7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2a5fc5c4b96d62ae0054f5b3f70ab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68117a11d617aca3688f8cc51ca743c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03053ac5620645636bd98576981d5d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ea38aa9495648f89154f40174b079432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4c819ff650453dcdeed2b1f338b49433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360990ddfee302acefa6b592aa5b3fd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162b2d6597cc69880346a026aec641c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771eef839bf26e600c7dd3f912099ef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804564fb627e9ca2c269ad06936f6062437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ed4ba79279db73ed227a1096e349e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914823cca0b8b2b50bad75cbceb832c4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4e16bb4d06c2c9b4ee902ccba384a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf26371242d5bba97147b47d1133bd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a831129f2d4249393b4cc8fae7b76442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fd5503da3186d502f9427894ac245443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e20da1a5276d35823174afd4fbe1f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1baa264e68d2548768dc1921c64a330445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb440d3f9361e13edaa2bc6201a441f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18fca5b0116a1572bb3e6d2f885f26447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1506809912a52560884c064e1e0805448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b5e0579a6e5c1a26e47e1df1fe77e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0ebfdc86c5c878f8ff2c2da11ea79450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91acd63a20069bc4b52a267a556c3b31451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9216e8d45c5735dc4d2f6e1b6db46a5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6079710c77b86eaaff72ec0e1b8953c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f24977079cfbbcad8de3133e0f6d2c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0688189bf8fcd29b5ade5485522459455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396060eee2e442106ec0349b5011fa24456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65713303d6821e2c512187709da3b2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5b4c5a07da49edbe216d781bca99f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c34834794782365b2be05c76a5818c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ced5e7624302b365f7d03a30af7e27460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1c9c6be42fb5d4fe1dba697db8f0a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478bf17696f5a6427ec51344e015c606462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61ed1973c3ca86838e8f7a2f8c2989463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fff5cea2bebbfb3aa868464c62d1af464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30234555fae1e635348514dbe3d6b2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9dd7fb4aaf4d54591df86341cfffc2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969064d7cd4e5b68169daafa3c2bb8e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db280db4eef2418e416aafcaa6004e8e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba56c7b3a6e3a6b3053ff79335d35a4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247146dcd629bac879a2564f7cc0a112470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7400a8c39721a576859d9e39b38c8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0f2615297fd5c2dc8f6dd06c55212472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c54d883aa236658d99334850ae7b07473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efe33b6da75309bd6e6f0343fcc6b4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c483c4d1a782849965786088bfb29475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c72795b44755646ea3deff97e74c5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8282224338a0c1742e40226ca7e9f7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe03d167ce32101ed8563b7210ef9e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00206915fa10d45cfbf63272bf0165e2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14f3a2cb661d42c92c23efa8b18c6e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f9384cb676c17c71d31f65df71ab7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472f94b48b88cf2077b14a6e8522cfa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7a2fe8c8e978f07227d01c46aafb8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdc2e4d8daa8a4c5de3dd034a3cfb2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1075a5957c88b314d93462d0a011fd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbe21be740a7e0a07c9d5c14be986f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781b0b4b93132c26e4e24eadd5c5c18487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b50dd9807cc5cbb1c9ab3a272f9b1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299a4968ce46e25f6ccdd2c087e155c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1602382e9c46302c526e52af6aa04490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb2429a74f78c06feb467bae559a12491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764df2261cbcf0b96a3159d31ad1aad5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38083934fca6fe43f91233448327f214493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36d6b3522b2ace332385f4479c01e3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a84771938878d3e30f3f69cba8579495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881801b3762ad6d3843fee06409ca69496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7e38291a747c79c6b3f9755c69f1a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6df444697f358ea5a5291dab476abe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26b6e19970ef4903d03578f1b5895e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d00b467c9b31509d4979cfb9884844500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9f7f6d7a468c9c64e96591011b7a8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494910dfb4e2360150798a9fc5c86037502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda2a177f6844621e083a6c32d95ea4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b35bbd12301f15862e1934661baded504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a849f14e8df1d528ed97f5f6255d8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a9e89cd1eab898ebe19a6d06508a9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a94f118f4f6bf1f5d0a5b996f9aee507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf3e18d87997c75ec2581c8ab3d0df508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9868c14e9b2ccae9ff6af0310e7493509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357fae118793484858f2af9b3a0e958510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed3742e43056ece8bb9834d63a8e64511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97842e34a3b821d39fae28ccbd49b5fd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4610a0d02e9f7e474f5c6780a51b2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e0c780d1d6b090c8bf2dbf9914e0d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bec1e536c28856b1002236efa761e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd4dfe796469661717e1cf91d8e1de516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695e84ddb64da64a3fe00f540d6b65d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9742b1895b36712e0c3d53d1b02bbe3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be23d8d9d4a543f3c71e5413564b330519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a84fee304b01509f27f27de4278e9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73fd75595bdcfacf78610082ab5ee91521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1b08a228de3daefd9e202960a39a4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f0c3efbffea57bec78c281050f366523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602c001c460e74feb888e39bbd20375524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ee317edb7ee7033f9e1842f05a738525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bec2ca77613919977eaecfab40aecd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e7600c004dd43a0487be629cb87ab527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a7151e5db26243c01895e0bf26d9c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3ea1914a5f9a5a943eb13b60f8a56529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0b4355afbac5f2d626944ded1dab9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b867667694294dcbf55aee06465021531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52a1d75bfc380ff5f62b62193a58c3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34693dd9bae04abcad7d894339451e1e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e872e2a2de33706512810c0d059de32534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19dc794adb00644aecae363fdd37d2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f1c8b28c58cc70886b07ccbb0b3d2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5ec0b41843974854fe4d2a269288c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c2c48f99b9849ccfd5ffeb354ef16538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26a08e1603400b9ec6732b2ee84735539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c7ccc1054041ace9efd992f93a260540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d779b197392f40dad7e67c80f068b9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0fc3c67df377fc5dffedac00eddba542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9c0a61984ed5d6516d821e2c17f81543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee5c12b3d45ab799b8e1c00e13aa19544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432248bb36b1fca025f111343ea23d4d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebea3bf88c674adea10cd197a85e05546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b8b6425e8d2141d0a153a1568909a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3585e5c8a856dc4b3f323d23b2ffd30548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d02d06990cda49e34f2cb8ca2dc148549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6fdb47f00feb0d2de1831d8f1b6c4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989d3bca1b4f348be1eedcc00351f3b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24606532202d1ef161f60304ff3d2741552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c92a1b431bcfde667623fe800c2eb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc1892a9202a9ebb4c8b5046e2472de554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8ee4ea6a7612880f68bbcbb4ac487555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b1e1ecc7c38a4a1f04d5bf681f373556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb69d63fb156836e4d3d88e34bd8a3a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64779a9d58d76e8f08de0f42e4fe89cf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b838a8bd0a5ad2b86ed4f3c5b5589559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2920388c3f0435fe75c16169d8654560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f3961db42dcf0440dbf18fed9e6c7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454896c0d1048d98d4e1eb69c59600c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e8a213d5adab9bb1f3abdc2a8a1a6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a13a90656c686b859515bb2055b87564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311eaaf11ea2bc0261af3017d0469505565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce55845ea2d93f7b364a7387ba3613566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358569f68c833b7961333e922d0f703e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989df219362450f2d233882c3706c69568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb1cb033a043a036d04f34a9e7b9b2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb225d048fdbbca6894abcfe4e8874570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253844ecef98ab85a2651b29b67e5991571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2190864273c54dbbe5c84afc7f641dd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5712d1edf9defabbea896e48943980573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915eccee4ad2d3229fadfab286468b57574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3de0feb50794a582bd6d34ba85911575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ff8801f36777dfe37a02bcac7e089576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932a531900516b78abbce366f301c2d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31137542a47885cde8ebd17e2daea57c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffc44b7bcdd0d8ffef452dc006f540579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fbb917995678cf142911464f9d8304580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c80c5f272942135186fa707ccf811581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b3a44b0476a6581d8e6495884d6e2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b7b2effe188a08d30938141fccc25583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51658366da38946383d9dcac1b3c1275584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0a86c2ae1075900da5f228e6f3934585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f1cc4678d53bd1dfe7a5472e4bf0f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afa60c42eec93538320066401f089f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76f569c58cca509d1420effebe59a7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d2c517366388de209092ff91c224d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83f0d83497fd8be84f9a02608e8270590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac748ac9668893ebbf23bc48258aa11591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afecffb349e640ade8bf3c70e9e1bd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3ea4112689af940937e60ed16f5c1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f25cb46e24ecb5050dc5078df82df1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78957c9c14af40225a8b6b1d580fe29595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f343965c671ef4243fe0c485c881186596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9accfba07c0be09a28f0aa6fdfc0d3f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4379c7957fd1e6c944035c69f488475598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7995d45570a8f4c1b95aa8d45d446cd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd88eda81d5914b5cc248f48cd0c86600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5a90308b6582677604b46e5b5e3c1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d2d467b97c4889c78f33ff3d8c425602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1a709b7a4b96403b8e86546df939d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2f8d28bd3a9bde0dbdaba3d1e8aef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3aa21084cdf13a7c9d8874a2158e66605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a2ec84c81c7a54b19f6b4a2558f33606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e78efcc465e3fce44a220a2b9363b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2606e4c79928683ab2722791936e9ca608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d4541ad5557507793eb161e90ec6d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad64a7486b78d0f6443b401f968a8c8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3778053a04bdfaf90dd3d846674ef611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53adbab1598cda7945818e3f43a5f2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137a73e9d7a53340f4787dfd46eacf0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8448fd1a19859144f62f971c3a2d9a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca2f35a0f561d8afdff75416750e74615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec342e0ac90d4171434ab784a9cf88616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b7f9806996f9755bececba830bd7b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd3eabb3ee88e7d1c8d31bfe959b2b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93905f606515b48d765c6203d4a885af619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59cadd872874d24b528f692711a778620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5e58e4336799db998b07cba9ac6dc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95fd753f1d7813343a606068294696622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748304d3e49216b470d6a356b0a1545623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27ea85f8157c72d10daef0bef50128624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904c5de336def3d1a123348d8dea8e1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ca18a224fb1ea29a9a0193455fb21626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e56224bec42f461e0c81f3c976bf1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b8e9d91948e4839acad869e6085ec628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee16da405baa94d88cb067298ea0e6b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80229e564b18001b8d847d0902cd1edf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ca0f4b2d73219cb1ba28a2f1153a5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfced7558e83c8d67a7b5e8658377e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc390247862885e8e6e4bfb565dbc8c2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb688bd418a9c1da9fec81cd22f822bc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c20839ceb7e77547fdfe604271fea635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf92f3384f8e72b515d988847dbaa65636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159549ceab3013453b47de671f98600637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14b4ef4c4cf0d98ab72865bd919ffc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73481edee41600ba0924ae063ec81ee1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a818934e1a28b2559dae5887ef0f60640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11da31e2526db554c10062db042597641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9425334f597f6d2d30a3749c7280a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ddad24292faef40d216806ac0a55f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcee9b53f7ac70d7a64911e6c063202644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf8dfe8dae6e371d45505f8f8954ca645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e18ac6a95dc1fb816297cbdc23f77646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb02925530e8b3b8012bae61a7a9d4c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f68632327964d0357ed3932117b74648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70222648be80ed13f967959c8e90d5e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8b54acc2a29c6d2838a691176751f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6834da65c09cfaee53d48d1928213de651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76473087f8d1ea59520007d9c3e2a4b3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74999940da4b77b2113911ae82dc0c6c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36cb281286b02856bf8505a3e19ca6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef49729318bd4052003c79942409065655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886920575ba172eef0f4cd1906e3e4e9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a009e95c854be7b8157e4881c0f13657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24104f1419dc652877518774b16b6d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1198357dd27304680a6f1bee6885a2d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e9af313ad95b02ad15bd041c46c32660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056b7cc74b23a426de8463d05f2570e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0505de848f84354f274fff39236af662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1d33e4c6f681a46ef9ec8c5daa314663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b48151eab87314ed5a6968c56632e9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c06dbb67a88ef39745382ee27a307e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448741ad40cdd4c7e8b64c3f8ddd983666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b3bd542c57421f460f2027ff4a32d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ef84c44d2ab0d51bee346744dd1f7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca2f4b27dd48f6d71746a6d4cc16d3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681714fb9e25ca7f9378d4b4d792a59b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7490ffd8fb224b4dbaf68c64b36a8d0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed528dd9f4cd824bb68996933b78cfa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f391c3c008d5c5ac6927b013362a8e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543a82b28486bae1ce289c58d28688b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48254de5dae200cd750c71a90feef4d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce4eae4188d0fd906df199ae8a5bcf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317170db903aa960b06179992d3f2df677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4718e79bef55ec78c81be03934590678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363717a352b16f46be0fe12d6579ddb1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4fd0c882eac255c532f6cbc02d22b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f522925b8c9eff72888ee8fe4c33e9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30d71d55bbfe4f7eb850fde2781393682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267fd7b48bd06ec79734d22a4d24e69d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376cd276a581074bc71191a706895241684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca5cd66f5592664873187f6bcf84e0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea3465dd087cfa2be9a7e0df4724c3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850308d82a9a2c8e95df775aa3bb1f4c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c503405b583aff0bd048e971f2c2e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f985362d7c73428ceb4b5752a2943689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e931977d730d13f479db341a257736690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c25eb25f3c74382c373447fa2048a2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a6e679851640bf4209882b8aef59f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b399a5d7ee6568d15c28f8d001f44693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d178fda6686af27f7575f2c08237709694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11fe0098f7e4b3204d562519d6403f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41924943bfb3bd68583e1616d2be1c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec4697e3b5ddb7345d6da992baf0bb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff3ec96735471ed403c4b0325a1be2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee87255ccc5267c48393a32a1938170699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927e83c11ed1435d3b58740692daa09700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c551ccd8d2872f8c2ff6a05b6ddb77701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f67d46b310f4a28e16a162fec002cf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ab19970205b249af9047b00a1f74e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d07316ccf7b1896eb4f6039c8308da704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d506ee9961e99998d9a468fac3c5ae705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483149efd15d578b8ac89c208044f62a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71c70bebba29c1025ff4d6ca3a6a6a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be155f3075a532b3c91371f7a6f96539708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152dc95fcb05d516d2c1a8af98d5f1ab709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc46012d9365e981fdb164c8a1cdd5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc911b07401db059656bc292b8cf7f87711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981c25cfbab7728aa3b8656e5f06059712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c93d941da4075175c7823e821e58d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01410b35869642c8a7203b8220da7cc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9b3c945892d7167823fadbf74941c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842ac0e2fe5f3b4ce8343f27c9f8cab716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae52a09ebd48ab706c728482c205b4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc7b95b53599349412ab0012b82c97718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390719cc27b81ae0f38ed7047e26d6c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d6cb7a32483cd1f6b89ba194a95cd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a200bd1df022f864754958fd361c5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04f9d9db0f58df3c17c95969f2a61e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316b378ec26b73031a1c17a4e8141e6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642862343f10fe367e87d8db7999eb4a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed08e76f4f05e58f6b84d3e90d20a96725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d960df701834ac04752520344167c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5693b7f3b0db81e9e0345623e18e608727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b6ae7cf31ec81b08f43fbd6a2317a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fa69f2547d7592d8ca4c6e4744b7c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788995a01a8accc499b5869060c9403730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be980fa7dc1ecdd7748c5c2960e742731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c736c6ccaf96be3f299d821f2608cd4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402646707c2bc931545aaef91cc64f9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622c71a04961d163ef9791760120406734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f32e829e64015fc1a956cced5266fc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcead249027821fb632bfcb7aa0a9c0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac0f1ffd76fb61b5a0f555135818bf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fbc0364db6a3739b34f844d8c28128738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d37190187ee000557e97614e732831739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f28ce9bb7736bdd1bc35d9cdec63e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565afa7bd69890787cbb66e3032f3f55741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3add446d205ebbdf9104e1c5e412eb3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6ef416b8eb788da152fcc8f1a281c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a26ad1051e0bbc3b8c34db43f4e38744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd287d353d90ad718f25b982df5cb2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19098c9670af729d7ab45193cd9d827e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359a22a4efe6b0cecaf8db3344422ab747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08553bb4777256b569c8181d696a01748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e72b31dd406682fc591565576f1d1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc584fecf791f4ffc1087eba590a4c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de145f8e529c05fa7364728b0c0b9a97751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c665ba62ea8b7332ce21295076fefb6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9ff18c2410f7fe36da84bea957b23753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2814c6a18095c167ad71b86014bbe5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722c2b23f39e0addbbba1f363f3cde2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29299de696e171ae2da3cb11c81a172756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bef4bc2ffe18cf2aad6d0a4d0555f3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e1f2254fa68e989d195b695e49e89758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b86f91169bb095581e97594ce5312759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eddae3b420901e5ad124ea14ce1ba6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4d7054f3d20795c4f5c7f3a78325a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2c128a06a6af1586241274d967492762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1614878b20450134a42648232bdf37763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf811b8234aefbb256aaeb8ea2439b80764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc4fec0e602e074c1fed83caaffa3a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d86e3ad313b8a227cb704e9f920e5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42764fb66f97f7f1eb8c38c175c43c8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458aadce81a92df17e166bfe747f219768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953091e2122c32f2960c299026e462ec769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63a279bc9cb3198767f2f7a34de916770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d6b0372fe6ece81ac3f727db7aa7a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984e864c2cb495c4aa0a9db70bc4d42772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584217c7f897b20e75583bcdae68ac2a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2ea2c8fa5149ddacbadaddf5df78a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2347d505f7135df2003a7dc13c5e92775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da12ac9e740aa30aedc982bf9ce0bc7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d112f1b53e045f58d5e555958cb25777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60a0bf720eb00fbdd4949170aab2c5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1e1d5dae34e5fac424b10c324d48b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e288367f0e9932154dfc70090e9f9f0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665f59b337701dd81fd49aab7684580781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0d2c6fa6a379bbd3844a45dd5cf2a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe8cd6842947492fa506278199d80a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb23ae2086afd95d65f25e0627d9de2784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be56e2bc966d280ce73b96506b1e2e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e57512eeee0bc47ef51811abea99c0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad72aa9c9091172af76269561d1bbd787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35fde72fca9b6e7708d6e2e7d1bcbe788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8cc85ef1b51bf1851cb902847fb1af789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b740bd4a4c2704dc9fade4ffd1cd55790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceee92683c031eb43b6606e75c13c38791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11ffa77a8624dabe2a2303fdbe098c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58311a9275fb608cbbf1a5c98b57a9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef57e69aa2c266a3e5237fea8a352ad794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f72d29bab97d4894af9b0c66aeaa9c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183280e3e260ce4d068fe9a894caf47f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e2c71a53d4ffb8ac80393bbe6c9ad797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708bd3396a3a6d6a065a2230bddb0621798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d3647d047e92f1b3ea724162f3671799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09326889471400621aa334e2c30073800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af8ee9714f6893007626c7324370fd801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77f86a1a1d1211f6fc3cedf3300c2f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758bf94c3aa25c727291ab113a928c5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b31e9c52b39f138a0a4ef8625a0ef804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fc3084516ba70d95c2bbec8bf2848805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db97923e7919722b336b4a9e2ec898806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7b0e21fe52309d76c7830dce876f3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a90a095a9f0407a249e419f3fdeb98808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed44bc8eeed35b14de11140a8764cf5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a222f86381c15b7917303246fc92a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daac0d9d9822229d9d253da5270c523811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46ee1673af725d0eefd67dc5afbdf3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b0fdfed0de9701d9b76deb7adc7f8813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74a22137136099efcb0c05716c8f85814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0297e9e02c5e5bb43582c1008abcf815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b59220873cd79498454953103e532816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f038dc9555a961811bb8342494634ea817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f37776d8b1045fcb1ac3413c9adee0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9520ac0aee509ccdcd5cdc6ccc2a0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8baddab2cc9fdb39489f98c3b60d2b0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e8964db011cb8095bf42dbab02844821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bcaa4c8f2f961ac47d4d4f3732737822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973011cab537e2e06f94cc6c0f57201823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f570dd8d35d65e84103ce262709c6f7824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d23259b48241db29bf340bf38de96825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34b33aa61a49bdb47375fdd000a8b7826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64ead26cd813f6d84441cefef36ddf827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13113745f86ed8e9da079b13302ddadb828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee04bd946cdcd041a3dca5d97bfcf90829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84c647cb92ce2b58956c15028255b8830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d8a4d98d865f7515d1f00ba608fd5831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92ab7ae63ac07259d1a4be4e072c85832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c809d62b6424b78315e5041be0a4327833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f077f6e780b24f867acada000a910834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6aa875ed2e87197cc96a154e950390835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97682d0b2a98b7c8d8297907ddf8e9836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138298d333cf6269e023d0d598110fd837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcddb268d5ab3093a1baae078ad9eaa838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde01413957b65a76288341a594d057839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567b0196a5544a64dbb4862c574d566840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad8e6cea2422c2a2cf4513c2c3584d841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad3a63351025b25c4458f8c5211738842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b279c4a898c3dba67673257239234e0843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33875a1831ccd77e4a5334240b4540b8844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ec53f35a9a5e4bc17f2a3d254cc33845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbc8656d410e1bece30b130151c207846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab421b33e61376f7b79a98624df2546847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b0fe9d62b5644698cae309d046051848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8db45bbd50e923e84d6941f513b642849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fd9806b92e03bc1b9552accec895c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824026b30aad5993449de5229414fdc851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c4e74e50a6dc1f002ff49b166ba96852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db5d8bd7886f74e41cdfd11736ed48853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1536e00f2fd678dff28fa09d0cf8f854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6558a103f5bedc462141408106b602855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b83d7d4d9fe4cfa5934db35246f0e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5fc325106d814387fcb22a60b03c4857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac39d6440ebf05deebd4f86697fa4ac858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036a77214afe48a9d28951dad1e2a59859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcec75de17dc03c04739f240b5f1118860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104c9eb1c7f37b2e2a0da667269f61c861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479bd031188a099a81e53cbba0d647cb862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78399cfd653a3200259da12ef0166696863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e81603c3b232dd1bad9141cf1eef4864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571f29db916d8806fc8e4f68febf871865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb63d60ca5bd3d4b671d6747dcc447866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b8630334a7909eb7a17135c0f53a2867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116e0daf1764b9d34b4ace7d4f0a31e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98a468b2f2e507ae14ff3ab7c0200a869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6de042a9ef31d59e7d6195605f33d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7fdcfdfe4a40fd524cd982f801fc3871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbe6975a0c77cafcf839c952c6c497872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67574e06035824a77ad52e8a02adf46873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23f2aefae707405fc5c2684bf72f68874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1034631a487e25ed75960b366a9c26875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12d621d9fe3255f1090a3a369ddc4c876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403866067c00b0f2470a185df4007db877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c60e65f33982ef4cf4dbcc8c27ff9878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b209eefe2634a1b66637651580b38879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93392b6a7ab0189a280345622fe647880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a79d92d15c289ec9915518daa86ec881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a60a51fc0ccc3b451a18606c856bec882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d64891c7b38369536b7f8de0c6c2c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6c4cb4821278c2b9fc79c60176b67884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c30d6f4113761824efd2f4e3d8bf57885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842797eaad3ec116e47ddeef08d0666886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71f8fb826b2acbf8d0cc9a4ee4caea887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ad5d6aecaa56bc542b25ec6fbd8e32888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5b0bcef640aeb7d518a9033669618889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799003993dd9933c8c9512d1e1a3e725890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ea110d781c151ea554bde27ba91c0891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982337ff70d4875bddadc730c1f1c87892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685549eb99c122a660b97d70c8cd1dd893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a7f380baff763e25828ef1ed74e79894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a5415bcf16f01ec3dece2c30a9362895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6bdee2bb97569ed696c27f266a03e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f9bd6d3526096ad419712a7976061897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2929097f8ac54be8b25da4210a949898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25878db9955f466eb6781e0e824fe76d899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0de8118c8fb5e45edc076c8e542b9900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4136821ba9702c38755f3854a1beb00901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef863f4926d90cee385717ec9fc5b75f902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02351d38e4e10125de2e02b0a6a4c7f2903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2b823fe4a5d9ab026f0f0e17b9af9904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd27cbc77bfc98bd8d4fb62c49571c5905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421b82132a3325e7fbbac00db348cd8906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed50ebc10a3f67ec819e4b8ecf309a8907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073996e8bda0a0e34f09e57b8e40ee07908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df974fdf63407fe41d81182777a6b36909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c140e6f7850ab8c5167107bd3284be910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480de1b3c4a250a5a51279d15e8cd2b7911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579c48d991043152f4792224922e1fa912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5240297e4784abed546b76e27cc80d913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbb407c54a1fb5ca78a1d89cfc29ce914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b990f430f601ddcd4ab6525327ed559915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4d613d3e3b1662ff0b1fd993d96cb916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff59f234a6b9e0a82677362920fb9ac917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f60a3e29e58339b1944c6bd455e89918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e8197ab10d437c0809e99f104ea68919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f0082e06f8e1ca2e21b5585fb076f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda07909472be99d0ed83f32422ecae2921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d92cbdc51db04aca4eee42d5a4b944922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c294047a15b5910c1ff0487ed6eb95923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843fe7d4977b40d26a339719241d852924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e243c916f1e6ff2011551b30d77a1925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45bff39cd21cec47aafa6ed0157fe4926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df613fa7db8608b2d47bf9f4e87ab5927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c17f28ccbe23238b5493d7bc176e6928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20d6653d5481fc606be9f85232914b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93701d518686474e9a537188d95cc6930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fb0a6176b13a3ae1ffc47346b5734931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be0b5f3122eba7589c9a947f97e757932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba25e9d7516213179f735d9e7e29038933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a394d9279c763a443cec49c223816934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7147c7e9e3777896d723b57cd154bc4935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79262a66c034574d1161f9cfb40f2899936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c90b6a896bac32ee85f3a13e817087937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bea02f23ef67aab053e0e10ec1a610938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2d31b057d68fa1929923da44bf19f939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc9a53d11919a12beead93fa5d6d49940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c435d71724fbaf3560b584e7cb74db941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f529e3b74dad63d4f29c608dd598ed942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5917fe2996920695fe077c2bdbe180943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ff919d250086933af8c16cb55fc82944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f48ceefc6bb9532ff59aaaeb8bb5f6945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f11f60ab1857bd27ea99494fe6fd3946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f4c928bb95236b74bb0eca57c3471947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169935a8c6daf34c257b4b937bba10c948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93a0449fa3cb1c1d293936b6c4dac0949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e25ad758465e192a54c6c675e3fe9950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e98044c0451c9a9306c1ca5e44f11f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32795cd92883f6a04f6b1a12a0029e19952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083cbb8682bd17bc3975d5cc869efba953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541befbdbb31049fb07e19713bf41d7954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94ef894111564c5e0828be608db1b3955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0ec05eeb6a38a6417ab85e898f5d0956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64e7abba8fb1edfb3b9d685cb87008957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d572b9f3a5ab3ffcd1367bab7dbbb87958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae828aadf9046e6f8727715c714409b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078c83e240f45d69e080c92656f8f7f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800efd5b08bf6024faa33629164912a961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d0fbc157b3594ec28988526b24c6e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c393afdda5a52cc9ccec1bc5aa41e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8e68a4675181434134f146a5a7eb1964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa466af01f634fd5e373b287f97695965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926d979b83aebcfee41d412136c870f966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ae209d4af4bf620c006c1187902a1967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c193f61eba1f9b16f51f191e74c2ab968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8503cc6955b8364068927d2b4c0c549969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a980e7e4bed2ba1cc0ff8723745a1a0970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d24dc9ce3cf9968abc0384466c6d52971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c993e7b54c070cdea228d6542b9289972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97652a04df6a1532dd20d8f555f9e5973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec03a931f1791552f67618e63bd6484974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89a3c66e060b06a668ece30be98a49975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09489fabf49c0471dfd52b964f42b021976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbc01dd1d8342b6207bde56bdf6441977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d31a09a793f4fcb1728d1dd629386978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35912aa2053cdb5dedcae8df066741d9979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c169a833639b9b632fd9cc128dd3c23980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133913052d4a4c7a509d8b7f6bbaa45981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea41d08c8e5caafd97691c9d8991cef982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05278694702757a907706c939fd7e7c0983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d4256e43436c7e4c6b8d9234b4f60984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da680c614313fe084496c9bde98bd37985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1b6d762cd7008feaa475994f31da3986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad0f41a261760b9af7047931579f7a987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42729bb3162a8062137f87e63988458d988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174b970ba8cd0016929235a6c204dab989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75297bebdb0ffe3611cf82642a666afd990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665d60e8e951d662e00e386fe6b892e991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4761f8306a911a4dc697f97f36158a3992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa459dff9ab50ca401d244d57a37e0993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6b73fca8be8d1582232f228d08826994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ba8110a727997310d88d1fcbfdde9995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8af3489bc6565fa159d79e37817be996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3f53d53c1345a74b6ff54dbe73ea9997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>