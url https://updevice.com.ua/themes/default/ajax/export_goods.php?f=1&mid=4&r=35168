--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c73310a7199c3967bba1ea9e300c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eda19b5b02ab2c8836cd755ec609632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c78d8b2d94a1f91eb07ad5615970e93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf1ed787b90951ffb22cf41d25cbfb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f0331f1a3775015c6dc8793eff7025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb4f0e145272f1d5d72ea5284a33406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348762426a40b1e9247f0229a455d4e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93a62a94d024ec8a30bd34a57d125d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534a1e55a617b14680b596828c6c94f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe5b8ca5648784444133414ec535d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b986cc90005d3ff058b6148cf90614711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c4791d44f2e085bf05e769436a26a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c622c28ac599e8b37fed162e43d08513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a26259a34335e49293d764c8ae33314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae0eed0f9e4ed3d0f1dc935b5452c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c6eef22fb4afaae52c930b6a04a6516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5005c0817e459b779ff412478356a317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5452e6d369c821ef361f3c6d62ab28318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb561fd42dea3c45e4888099c9b0e619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d096728b1c13c99befe532637442f8020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52a7e91e7b9ec3969edbad9ed93d1621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbcf907f3b63b6f77d8daffc7d86c5422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5324454283facd9f4a471aa82910cd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81987d339bf06fd2f4da3943534c46bb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2f469365bf0a91d8bfa2e0e56796925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e244f12d38294ab7714f1e579e440d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f734ec60e2d6a9c664881807ef45cbf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cafce675f6b25822295b886b56baf728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d552158674278c8ccafee8d2421ea7f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523ef4473ecddfb452ac154209420be30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b95e680f4e8576e65865260bed42631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11def28d39923b88194c0de16cfa531432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5526f3f7d4d8f9b8e1d2011c34aed733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6946266aa84aa1407f5b43588c303b734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6ad0e9e82f8b72c60d28dfbb2e4a135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803cd7c995fe2894db29afd6e95874e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb1093334d6c0580e982a0e0ccb90937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5343dbc156aace93783411bfa13df0b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf22d6d24f88f83a951977bd417ec6a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee476fd02b71d0a90daef40af8c6db40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdaab5c71d48d294b4a4d0a3c7ad4441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133668b779a5bd8579def990eb2c25dd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f36a6d6f60907a6f156f7aea5e4b043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc763d05a6f733c65b58ed02db31a0bd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0fe63a041175b44ea7e84f6eed04c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963ea18b1ea520417df34f762dfd68d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b27352fca7fad76da5ad239659a2847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433daf75fc81b120b341871e874165f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781fd77c1cedd1a3cad956b73cde42249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273b6fb65816bb145657a1ae0820de250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce23ff11367b8c30740b2ea706bcb151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e2b84dc68655aaa8bcddc03fbf8f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308661d164435acb2f1a98adcf0fe87153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bde516fa4e9f8413fd1862be28f1a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874070e8d8395f65c73cd0b11093d1a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043adb766cacf7be8a9003046cd325d356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7c15189962508effb3281faf03fe457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf83d265b5cc3e1c2644a4c3bcd638c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02eba4c913ab1ecdc88b1fdeeb914ed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7225831d5e2df56f8ee20a6f15e54460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f3682adc54c78e1ab282fc0b325f061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aec5ca4f2e2ccbf071a272ed94476362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daaf59c4d43da4ae6195d768be9798a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0138f9adca1b5e60640bbc7c0ca7bf464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b72da9a477ba73511eaa00dc9ec5865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac359623c1006d0f8767d093c87c13c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ee16616920ff505adc1083276cbed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5251d8d00335c8e77f2aec8a528fe5268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e9938febab82563e981643957da3469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8619cec758bde10f8b07e197dcf1270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291641e0e0b5f3c107ad668560fdac9271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd010a583d7ea8a6b4207b696a709872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152c7071e81e4d796f182d000d6f8f073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef721d5adf7c3644e8873e5dbbced1574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53d55b538308ee0fe04e6c84d3c63f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3bd7792442313d66342b8bc669a44676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a9df9b67364cbcb97d9180273f86c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc689fac8bbe5415aaf3f2827a909e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c4e7301aa36fa96a2c192f3be01f679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48d0eb1faa2283781c1341a7cdafc880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed458d8c93097d5fab8846f86d4432b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730a59931b1c6c7a3009e809b10ebd182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0941401f77952cf6441b26485fdc583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd876d2e8624f686de65a3ba8453446d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491ce0485ce718adf040854dc269ab685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e7698153fa9ffe0b17f5c96c87aaf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd883f8ba31646ebde1842e9ddcf0b487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1bac72f663bda20887d640f11e019588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d357bd4e582a32bf960f23af1ad4a1489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e343165ec65f34c35c7045fdf2d1390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31c215c11c882b89de8661986ef85891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85034abf043275d14bed583be877382492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc34fcee67da1d6268f75e22e0cff8f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9ddf75f2c77e59f81a63a2ff11a7394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be59d395430ab37f0dd6b5b63d2800995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e39b1ecc478802fbf00509a5ebda9296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7eeee17df8de2e36bfe9301bd674f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4964e9c66918d6e8c3bbb2caab33b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104b11f545d723097afef5d8175a82299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e826867679224ab6107d7fb57dd140100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d356771abf3fed4ea14a8302432f0b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a50c058bbaf471453594b96f13b1a9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb69e416978cff81ee7920f39ad40c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee6c66555935367aa998094d80c3b2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d9b84c342c9e7b160aea8991e5cc1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527882b7dd2b41cdf24f4a8651bbbd8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51adc9d9220f6bc1519ad6ed37fffbb9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee733df5f3e4e6fdb46c89cc58aab5e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86341bd69a4d666bced6072b2fbc8404109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875756807bdf9663b620dad6ae12f8ce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9fac9cc69e64478a3d265e0d0e5102111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e113480a305208dbfce9870bf07369112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0c4e73a84b55f929ce67341222b9a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a678f34184cee4a85ea0bcf0cd3d7c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee225b2ed85cf8ea5c98a87e028685115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691fb8f5852cc7d14ee801bac9b8f784116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5aa192866461b900cd458d33c9676117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a0f37f768f99724d4e89cb07a4702118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422816fab5e144f773ea1e795657fa7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ff6e3e4472487e970543e52bad7b6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09147a186b4a1700fe86e6d3bbc0712121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d04ff08c10de6ac7c56b0ec1cc2d71122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efa2ec7fc8007041229b024d4491e0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e707bd9684486370ae1dc57824c71124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c773442eef9997a7daf8e641ee0f6e5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f41f6adb73410753064dd2dcec6eb0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41dc4f5f302af7de6d482214c1700e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed188052b49ca9c783069278d928de5a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a533bbbb8ad012ef91a89f1e58497129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51bad7b78b8b43eac160180d606324130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986cb45e395646565eb26469c10cbcf9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa148aab16d04976276aa95db355d4e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afda2f3080c20fdc82107935d893c85133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d49f6f9fdddd5dee535e6ad8c0942e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9022b4ac104509b39e11e3a19c3027c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae454a78d98664425b1f72b0fb95f8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faab1b5a0b0b687700a655d8845911e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e1005d992cb4249e08b156371927c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c06da727981fc2011780884dda5649139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c9a93f548b3db0eaa19c476ce2b9b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c40fd351186acf57798e871fe3135141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d73ecde2530a043504ef79ffb948b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe33f579c68fc9a966412a458b87e6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864e6afaf5da25fb3531a1f883aae9b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005748b40b7ff59b1f2b511ca45a72c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd00c39d34b8420d60e551a0cc2bb1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f69ef2a146afb9152e4f7a4a12cf8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75322617ee466c1c25865bfc59e519ec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e415ef823aa5292897bd09db9ec3ae1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2543c4aa7ff4c409796184bab1a85150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2ae35b8a32bebe93b837475d43b93151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743e200cc0800e37899579c331355bd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d82824911fa01058f6bd4ffbb6d87153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45eabb2dafdf641316528168ea71a2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b7721eb99863d980a9f1194c88f01155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4f9d32ad75c69f280814eafab5c10156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a548e83a557b67a0a54f79ec18556c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54454d3633c711e1aa6b7c06a37dbd26158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f1e1c956af331eccad9d6cdfac647159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2d4ce346611c8342e33486a25b009160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb287dbc991cad6ed0efc9e42bce6a2a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063a81fe3ff279a9fa1381aa5c2adf9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db4b4f13f325addd941fa78f9e5503163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beeed46dc43c356a2688f74ebe67e55164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db6d64e2ed5d2f4e407c54fe9d6264165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8204b5d5e5ed7f1f9fe58aefd7cee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba68b5a88468d62384e5a16a52df57167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebed7b6268113be345cea357a35ae0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee2d12750e8133b25ba2904aa22079169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66964863e4d85c2bac59e10b530e59170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209d1607282fe1dabd417e751d2ee40171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332741f54e9704b16d939d24e8f17af172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7cbf69481e0a7ca2e3d424241247ea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd964a1689a3fca855db81b981a5c3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87faa2c074d3c9a3f901234ce93bb03f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791109b06741ded58be58429f069fd1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2bf1e9686b90c3a4109d262e551b3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7d921bd90156579172adfc4d2de06178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5b9b755aae81f18b105ce00643bdd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100cd794d5c2157936874e937418154180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1ac3cdb779528e52db347675ca854181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac0664a23e4f94ab9ade0b341115c3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bedcf083cec4aedf6199a75352474183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad5e0984162bf600a1a4104045d688184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083737d078e0b4fc42dc2ca5540ff194185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4ddb4204ad2dd031f5706755cd30b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e415c7db8ecfccd143405ac27625e54187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3a1ff2d4deb1da65b729a8c51d45f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0299fc71bd403deddea10ef6398669189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4477b7eded3da21a1f81afe0c4281ed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f361b854275e7ebefadc89a043835191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15e91efbcb14b30e06b2c1252493c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca78cf6b66075fae0b4d09ad5f6b9d1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ae35a5a57d4f6a37679f7aeefde49194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3924b2abfb96284e1cef6a3665a154195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903a73ca533ea546105f09e6ee04c4b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff1e6f6786adf768cf3d1d8f669bc5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec86226a3f94f4830e1270b0a4664a9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23ff8a36e3c2a9c172f84d727807da199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f893fd4118033d8c75ef500d7d6958f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072bc5458864c48bab302cc4d13c928201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a668c1bbb6fce3f2e1bf81d81795a8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0bc2ca2003e32e58e072f431667c97203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee00cb835f70bd7f54f9a96ef29e6d6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd8926666dc9fe71b448ee80e648af205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c3bcef56d2ab92a7b7bacd59e53a6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f3dc27aa4dc6768c8860157cda87f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749980a9e93699ad484b074447f6180208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a9aed84a901f1de0ec3ba36348390209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295e9d36bdbfc53ea0f251e08d96930210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c49a0a7539c205285c24103f92cf6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ea149200b4aaec65bfee1c1cb4131212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a5997bc0f7b67a268874825ded423213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d23d85fd63554883d4795c8761480214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12870fbddef57c29a6bb701230501a33215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8a8a9f6d48f82c09f6cbde6df80f6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df4d4b58e8db332f13b8ca46c67fbc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87314e68783f76e914941fbcf65596ca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80155047284a4acb4f1ee9c76b5b1e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc79836be6f6403d0645aa033f10c92220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6023c8364161846d0e8301b978067221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43c7a2f3a5c50bc26a0acd1d733dbe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b64adda493dc2cb1911a9e9338787223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c0d2d185e83fa022d78e353a7252b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ea90a725d3039782c8c348b83ffdd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b68be8995f127f3f49cb030174f28c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f300ecfd2bd610de805f66504591f6a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98dd2e42ead89451320ecc5ba0b64b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45402482c54d2b0f9445b6b0d3d6734c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04407db7a2c553333e68b0c80fb18d5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182151466d58b0d95f6a3b00209708ea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba109763f5e7a18d3ab19d74c762e7d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafa31553cb335da51f6776d274f054233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1ec13fc3aad077ddcdae272e29960234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b509915b1d6fe2c112de6041a3adb81235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd17eee1382b9a6ee9060de75d2070236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61a628777be7b4ecc99c452cb18cd2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef58ee1139c6d61115f610b02d6a2f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735c27062dcb435fc8e1daded4dc17b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6346941a1f0ea5155266011261d758f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66fdeff2acd7ca3fce44fc58e5fac8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a36d12115d13d61f079106e8da7e0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266f76677419ef31b643e12a6d80ae6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99eb13c61ede3888ec2ea818e3ad257244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1f327a03265460b6fd585ffc346df245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e1a2e582b3d02f3a182695d2f0b9a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43457e1f40696a08bfea5eb2aebd6208247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e893ee54b17618ae3df051e06bba1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c3aad7f196e48072688203cdeabbb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6c24a65c1e446b7dd0324d44065b6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839360020b98ae77389dc286d3bd789251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a38b173762bfdbfd473f81f7689048252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e2a9c902db8165ef08aa5cd41692d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e691fbfc4fdd9c0758b8be494daa0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e235d7fc9f0ee50511fdca0e1f6445255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d96f4a75bef29f5a0c8caeb59815d8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2990cdd29b1f2fe69a5cf30cfbc3f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697540f06f765f764b84259f72daf514258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225726a7add5d67e37482db9ec67f3d8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c51935c17f5bd2fc95745fadea255260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f8a43b05eaf2e51285e643d4fa4e9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6dcc894039969a24a521473cd725f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b279a924303c7c949d749cd05d162ef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e8ac33eefd8798e229db6f2955562264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454134615b096d50096cb63be5b21b2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f3c136e9ba406a5767a8b317a3ebc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4eb306cbcf971a9948921239cacadc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b860455a67d4a50cae7f417a97ede1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b926bf5198abfbf60d235208a7323e6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd09b9f9b6fdda7dc3d8f31ec17bcbd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245848e7fe3620212d076935704c446e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591025706d718c4d4a35d1f07df18ccd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e9e40df69cfb18798db4369949f76273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a30f07b6ee7c54def4d8fa08788711274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370862d10035255592863da41917b871275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25ebdb0bd15f91a1c24d4c0f037072276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b403ce102a22b9f4921b2dbcdbc643277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525cb53a7ddf075648056ec94ad7d5c2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba0b3c92340a389139dc663faca0b2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f447c6e6ea3bbf6d08955d43093ae52280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67d2f9a5aa52f08cd199163559e379281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f12f9a253d3687cfd3def60d72397282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10605cbfe5c885860afb54f1fe36ac38283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08364309aa640f26e4a208f672552792284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286227a3293768642d030d093ed3903285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227fa3cc3746a67031cd84e37707d373286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ced137a378740b0771b05c34f35ecd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274186b5c629a7ad8e438748ca8f168288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c6a8acbe814945e64deea3864b761289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf5125106d88cade3876ebb236ca95290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1da265289209890da86f965969a6d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1b9b18431a4222bbe938154f97e03292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71e9f15a4d20badb65ca6501cd92fd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500944d526be74b5c3044d05502ca81294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df9d54a63b2daf947c50ce7ca8f471295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77009766d9ef3cbdb979aa9b886b1358296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921c4c5685beaebdffe94da2c088f71297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3947cf7247f5da2dbb1fb23b103eee7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d916bb5f04df95daaaa2c0cc043e96299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234cd220e94d878d995604d63c227ea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1865fd9fd74b416091ed8447b20271301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546ad1b56dc9892209411e142a50c8b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67ed6f9c585b898f7b80d7c3a08a93303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d7eaa239a82b459cbd125608ae9fe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8c1fa1478d6faf8265f8eb0190d57305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ee6a4010cfd6899ae6224b444092b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9e1920cb61b5b54ef3957dab0a4a6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50781bd1df6f3b3b9b99aec445fdd0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852eca9b6e4a3c348bdc02b3179a91f6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9a756b530ae9f7cd85e6e89f41e54310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81ae1778d6f006bbeb6ac06744c415311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaffd2caf135cc069415b7f9bb9202c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c60fa0e88fc87dd116b5ac3881f58e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20bd09a71a7db694ac85a8f8fa34f7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230b49bd5fc3ac632539e6aa7f936cf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb293284edd769ab4623b0c6f61ad5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f338f862c2ac2e4e406c0bac478c18317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797129102178484aaa0e38a99421a7a0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdde97807f51b73803840c6ada3cb1a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131843bf02e2f6f0350758ae043a775320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287507342689f57bcf06cbd9c789b9e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209083f20b65576087c3dc0d155f9af0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc2c05e7e26d3adfc2fe3e8554d0e4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8676a8da6ea62732702f87d8664281324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a854395ae11154ac9a2ec1e69fc78325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86f88ef8ab6b2499240ac7f08867d3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429d39ebf0d7d51acdfeca9ec593ec6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0cc9bc65b6ecf57bd21d80a57c41a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7d169c5e83126d35347c31273c7fb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810643a2aeb90efd17550bfa06f5027330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d602cec01cb698b33bd1fe9509298d4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659fb9810567bf2d41139f020dc3255332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8f9fe8e1d8a7d82c34f6a7ca5218d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f47ee5dd6023873d72dfd700a01b2c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240441d226de4611101d374c7d5f741335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1caa189fe825c5677e685168334c60e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4553031d5e8e6dfb1096431d7fb28b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08f457ee310d48c9f26b43d82c27b2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983d76caabf79c03434914d75c485eb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789bb59338362af054d9cf7375bb05f0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7112616776b4b01d1a43ad79e0f1e9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0482b5eb62f80967449c645de85c260342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fd82bee16691367b2b744f80a9423343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61887b5de3fcbd59cbb01bc4050f7382344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee6586d5a57e6ac98cafb85c5755b9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a289324619114c4ad6d4c48ea78c58346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0126550ff7a490aec339b19a5c15da3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c848e57f29778642036822220b6e59d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198cfeb9f21b13223601b8b0b8ee0aa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a08814bc461c9b5c862c91681f37e4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f26ff1c5f3ec93b6fec743a13f0668351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879eb2687dacb6311264c9b562d34222352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db716f120bb36ef48b8a5809ad42d1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f62cfd3f03d8b0fce481b3d6042bb3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64995c87448b887198eb336ae0747ab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74ee541e1e0735f01054f45a7d3e36356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502f44a60d3171bcd344561a6314cbb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554b224cebe9eab0e5a0aad3a6fdda5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc316388f8fef73fe42495abb2032f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d93c80623720bb555d8843597a8d3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad33664bb4f998e6186ee927e74aa77361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbd956e96a1dbf83f635558d903e8e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f61d21011fef2eddfd075247dd1fb2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f72d3a479b61678ca4e7206d7e3eae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe208696c825ed93f194c9e0c5a2c89365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ebd8b2e45e196dc5a9d39dec8bf90366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af6ecdd30daffc4fe3acffdf01b6a8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9585f0ce4f0a242128abb77a61374b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bc567b35955d20d8ca64a8c5c1a8e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa0d9b2d24d539cf6e96e17ce46622370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498b608d3eaa6895acd02d76422307a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e5e56c5d47dff2fb0832252cd56ed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fb3631b9369dd75d622d5653b8839373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df356139409282ad1e123082a3b50b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c9a03344ce44939c6a01443a81414375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd6dcb28c2386ad953ee0fdf337338376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2c11e5c7f5573123836adb56a5a19377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9bc39d4983c14a250bae31ed5b6d2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07020a8154e49501a555b720488bd112379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547ba732e787dd1c8df73818d829824380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e50d2a43b3921ac9c2e1612c2ccd0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d86f704e43675a7d543f4370fbd935382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eefb7a42fd989225c2274809721ae6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f654827e32313313cb91beb2c81a257384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f127746de0637c0563f817c82db723385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929d9b13343ad61fe5ce1c1d83d1881386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb318280b5ecc8f6d8b86d70433e51387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155cf3fb28c8ccfe9c71f2923f2f596f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1cb19ada70bf238863d47429536811389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7389dfa6483ae2f6819a7429b6c8a59390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e169ce15bd5815c7ebca8e38c464b2b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060976ec87e5d49bb82741c9ea9de3f9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3cb625f8665a6aeb88d453c1251f58393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7115d843a194c6438fc70c04faa3aa8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4bc047a4a235d7bab38e5adf2f04e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a623ae80f1cda07b3204138919bbba396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe71c25abecf0835deee53631f2992397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1d193cba8cf12debcbded6ce0a949398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8d94cd5596d6ffa8395ab126a963e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fabcefbcdc84c57398050d9f74f7b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51befadf4518bc84213e15d5d1b96e6c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1804ee2eb556f3de93017e0df33b02402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c297e06684905c1dc558a3c65b4e40e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fba6f213facf8c62e7960502c315f3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89d67aa5a699c3b9643bef2fbae0fd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b915bf52a2a6f273790141a90f20b05406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fe5e80ee15a795fb9ca1b9c65ac39407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d08af35911e365c561c84f1a7accf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481db251d5d16c4f217069fe8309c826409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfbe0cc8dca37b6565cb4cdee66570410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234ed547d89d0de7934323659eb9223411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2452c47621f9fbf278f738b8521e8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f364c9b52945694735af88a1be69b0c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4d053960c4f9d6b456de1d6eba94e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c54a604240647bf551bca737a583f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67a109ebc552bc3e95ec0ee667eb10416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3686c82fcd871b935cc1a0a5d60b2f8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210ca211c190d08a03af3c5a492e199418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e713d5bebe690c4068c497239d7756d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893617ad7f700bc509363388b8984644420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43677dac2cee9354b760d77b29bd01ca421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8698a07a177179a8708c616e1a25d4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc795c89f88a1bcf7e7138649d7c4c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3f28348930c58596eee9688438595424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab13c1e9f0c4b8f1e843840a3ebdb0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427a3b38a1b20f1fc68ec64a6b9034c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291029d8e7e809a6ce09a563d1664f33427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61926fb50f87bfecc7ad9e027374b51428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c313527cd5dd8fa0f2bc4e372d02e4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09826a42f02344514d59501e749d982c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d083f9450d58b726e34b3ecd31e356431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2751e3a5bd113e5a25eeb610890ce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c364f56a37b624166edb0a993ee7db433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4782fb98836e3c96310df3a15e838434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07233e7a30881a891f937414142b400e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80893f54a0f0c61a31b04d3c8c9291436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e705f024cad58ff9194599c59e1c58437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616481da59b0a87d90df75cf73f1a8bb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79666db1736aaf9b30c3110f877c89439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a4ff82bf82a13c4860f08d92d71fb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb2bf1b7553529813802269f4859d7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629d7c5042a0dc89116771bf33391b5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bb90af3ebd8cf8f1c5a1e999ce9f2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b467f91e106729c1b1df1cac1fb0bbe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336219cd7e76ac63e4f0af8b8999ebc0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f685e0a024c2ecdc4600e7cf4c2133446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4e8a073b9bcdf6b639f7ae7d2ae00447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a1d1d8454b7384be9a80ee9f1c6c1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6e2856e4d1f17288e1590670eaca4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64209e2771389dfaaabd94bc599bb2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5236717a1e4333ec8a14e72cc47c9da451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca005ee10ed4bca71fb87e8757877124452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae86b324eddf1c9d6d12f25b8c3282453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c79ba18fe744d2836c246ba89e2ea454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d631c88bb49b0b1dc3b7b33c0e687455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab2c8ac43fd36b9903dc9da8e2eb0b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb8aeabf86a4b2ee8871664db853d2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971f5188d67e719e27d5cc68ba3c07b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd30019dbb310dbcc921225d3fdb215459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0c6580a548397f99c4e7dac9ff657460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951da9a84382739ffe8e5d0c2cedf15c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c819c7c5c8cc49d2897bb93efa6a6c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e0702ee42dd1807c61b83f638b004463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef471267c9b22ce3786ee20d96dfdf66464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3154e3ae89e1344e8d91ae6ae335b6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27be2c3dcdaa1e324a00329a610237466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b923a9ba64be259d9271c859a81e7c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7f811c93a473e6fa266a6eb7c6151468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe6852c9eb41eb8ca84b6211309072469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88205438cd6d98e0046765126808cfaf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245198e4727bc5221d1743005324017471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53bc8698d5ee44e99005e4553689c6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1e62469ff0e953463c021ef08b9bb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06c03816b1245bd565c51678784830474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2e92abad1442cbde8deacce11aa24475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe516e0ba0c3c092d7152d02db8e23476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315b194b0ceb6fa658d424b6750496f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35651957b62baefa3c1982861a0b61a0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fc1af50d1b221ccf9f5ba906a6e40479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa5242fb6b40f088c2d0469763555d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1553432fdffac97c8fb03ead607076481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca046f6d4c83e1289602afcfb6b8fce482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b77438f750276801e406b87e71ada483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd8d381576c5769e878c0e9b77f235484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6daa915bfdf45876eeb756790d5558485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046d0d9735c0ae0ae75ad1d0c7ebf73486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65226655fc3c384ece84fc350e19a581487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b2913467c375b705db1b7a8b9d8f1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4042b6f4dc72d81466b8102bfb4eb68489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691f0854ace5a32c9993c57d2d5bf72490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17174209fc6f8ebcdab363dff96421491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed17f91bff8518d80aa5755d0caac1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d277ec0e4d0242e57e2c7f9d8664e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde9fddf2f6162b7a9882d901fa694d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7649a49e7b255cac8e7f216ce098366495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91b53d3911afbd91c7ff3def5af51e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c963b8c8c40ce9833fb7b91f87663497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386efb57042cd631f5da655baee8fa0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b4693a61c734043fc317ad69ec232499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1527720a0ff148b5db513f6cb6029e6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d441c3e5551d7cd561d1fc888ebd35501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae607b9b4b2842ce02a937e2dbd47aa3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c63bbc4cac4d7faf4d8b7fbdb7b604503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b8336b637561a2d56921bc2fd9f5b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101e77a98a147822a9d95a129d4c52f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370570562179559142475578fe030ba506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a26db240336a64e00eda74d8cb91ad507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16982b790b7364a97d73d8d63e9995f8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768937f01a69458ee99918aac9e2f864509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21846f4f6b989738edc6082937a14f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7217943ad5097926f475890a7a3d841511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eed89cdb75ff362f38654c5777596f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8884b6bd0630d927ad74a6a41717a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ece81ca54129731441cdb43c028a39514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d206ceb9f4cd46d4e36633ef9808deb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f98785694329f026bec991d87d4723516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413aa2dfb86b521e1bb6750dc41eba7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847216bb1754b897d209e658235db90f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45de9cdf21d7ff28806ed803f4abb9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780088a585fb57cc56140ffcafb2b680520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9ff5a0ec07b7ca36953b575ebadcf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168306c9142d3eb7075ae29779526571522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c549315e474cb28c171e168a9e2e64c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440c37b141ac031ed6395d55b67183b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22b52a56cbdb31fe5c5c753541782c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325a0f5fcc50f70c52f11f258069516526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501dcd9ad5e8f9b20d74d9b746b19d0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd0fae7ac74d6a0894929bcc56ac49528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48faccc9fa56106a74aa0c5dde4138529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001940f8eae32334ee300f42d792328530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154ad7a7d42700ba720a0a453d15f59531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5261768460084cccb2351f2b385b0f5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897bb32f2f2e69aca705fe47f8682aa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222dc3314e870fa6c0bd87f4873a648b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b03d7076c1d382a132c569b39ab35535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd016937619eb191d57bfb5f52bcb1c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570797f19847e22ca5f5547fc87ccab5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa66c500665ab5ffaf438aee69886ee538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37567f289d56b7db7da7fde839a3034539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449453c25248c69b43430006b8b3160e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841a64be0adf59dd0a4d9cedc158b18541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911c8c460835893c3d062229d457ce9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9ac078c26495ab9c2df634ee63ad7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e90037cec770ba8af0a22cfcdfdd6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73896214c097a1a0900a5cc04acc9da545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b00db5fbff877fceb2fe698f7e12a3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a785868465cdfc5198e120d22f366e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22283b40652d51d789e99cc00d39af2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07cd09676e7f6b8fe5bc3df0458f09549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a78ef0e8905fbfb8b5d091c2f452c8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de11978c109dd441b88d86d857a151551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2c0466ecb2e98e07385bfb56690f6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ae4e4fb0e4630c22a3ee37b65598e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3615751b1c0686d841e7e7cfc3411b4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81deb3f158eb701215a9fe436dcf2fd4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece19896d65c8a1c50388b6bb65cce3a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1489205b5fd046ef1a20eba23401238557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f86ace56cfe4af6c0d9160f8da3284558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42543467057890893caaf0c7be93bf1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea347595fdbefa362036623e40b3a21560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75cbaa0125a4b24792a70f7da4c3f47561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb8fa9827b3c810d5b7120be01dac8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39cae9ca97ece06fc5059c28538095a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999427222a88d028dbe01fb15730e9e1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23180b9b3f97374b8f0c9eccbe365fe7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471caffb3d1de242e9eef274dd6cf0a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e9d9c9f5487e9232a17a74cd58296567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395895896011d5f4c11d5ab956c7d20568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6203855add8ff47f82797e935b4b64569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3df1a568dda91913692ca1163f240570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b50c8758bfa01041e31f7869f2a47571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde0e35f895ef6f936929cc6fa3fb35572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d67db4dcd6bb061a52f295c06c607573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d86214725cf358e359a551b913542574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97006c9ae06bb8d11eac0d67b65386f0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ffbaa3d65d9aa4fdc2919423b4e34b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e4c86e3b2005eb0a689eabdcf38ba577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ae41bfb45d37eecd5566c7f6ac475578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e076cbb25e651b3884a1ba4534f5e39579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4e4169fc2d4e9e0cdc7582ed8c6e4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf08921db66ec98ab6ad1d46ca26f6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c0c6d7b55d57a191bf06fdee48d96582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70797b84d5aecfbf639c68b0a2c0ad10583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ccbd40314f83b552568d74710dbf2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e84cc51c2f887a3b45ec5f96cbf0bf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd49ac293872ac8c5e07b9ec0ecb68c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66274d4bb8c742a752a0e4b4d0794dbd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190472ce60bb0b0966fe09ff26e47d06588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82257edfc230e62c27b9855709833179589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c36d038da7d899f3e3ea879d1d56f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5bd7fd3318b3c7379cb463f8111e9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc65f2e03275201e994af3fd9ae63d8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937339db5e47757a968a6939150e45a8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee32ad1d21c457b1bb947c60a789056594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489792bb58b922101348b3c583718eb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993457595c7fb549c4f42bb587d95a4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e067522635ff7f759d11c67363ccc70597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b4b778b45a7fdd4de025f20a224dd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c311001e9f1b23409e309c2867d20f5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41235bf71a284ee0b82a6b84b8d1fb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f68df8cc9f905da5515dc81405853601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e45758273dcc92b0c1fed255621815602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d52b1cdf29082164572dd8fc70ef6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc31d21538e0a3f12b30cfacb1b0be4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552115cbd55dc7d0704528f953c8999605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a37362ddb8aa7caa1a98edff7f2f4b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5a04277b9838ed8325c8c69077dc5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231abfc9953d8dc60734167aa47bea1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeaabde77376b08567aa5f6ef725c32609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b307b45e0b8acf4197cd7c72d9308610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e81e4e39782b1a58af2862c97638d3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99928d890f8ba1a4c43d2fe4c19549e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ccc44a7c43c70b5a307158f0c8343613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04723394eeddd38e552bf73409023a87614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702dc17c5658b4c24ae13ad401a8853615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330e62bedb0559092c1eeb7c0a56a3e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82748769c920bfe620cea717adb12f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022429ef5f2446aac5523a7e9dc9aec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fb935cb134192289119b30edac0ba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af1fca96b09efdbacb1413435b5df2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3912ea732297e446ddb6f001d5e9944621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2bf0d2c2af3a053219e866513ccc9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dafba37aa9d2237911fff9a0faf8d4b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09160cbbd1e9f3776752c461955e59e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8ed926d3dfa96bda42788704fd863625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7398f011d4e22a1cc01c23e4ee116f1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c590786a183cae5ac421bffa3c384627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd8b4576cb7d4f59f00b315eff7a15628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3088ac45e3fafec17f9a67789e0a609629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e27e04d4814f8244953cb3b9e26371630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecb8eea84a59374d4c4242df7810dc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913efc5dcb748874db6f3a4c7ec40341632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d10797a8d6d878f61b71c765703f3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02295f3348454a226d4e7a1e84e6e89634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f60c5ce42bee0b85ab81f63cfdc24635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322567820fd8563ba2cfb5f86d775ddd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8276403d31edb47c3ece335fa1229d7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3aadb8f7715cc0365400e0a33f56b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1d11ed72a5345a1b5c7996f4639e6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71be8c47e57b2cee58fa4c54c19912640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42666321f02198b08abf5023d451d8e3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5d164dd02dfdcedf62f0b2a51992b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1da5e85dee7cd72ab163a2095e2804643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e17662e20d7589594e3cedafa5044644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87327883e6a59e0faa228523178ebeeb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdaf1e47cdd5a3e7663d54f6ae7f702646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1080888d999f871610e2786519a219647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e07e7f60f1658983020718aaa601a8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2eaec165ce4bd20a87ffeea9f94b53649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b34c624efde540e59e870b203ddfa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902d38884d215656a3d79019ebe06ca651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7af1cf790dab5140a2e5359b3f124a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88b4fdb172871a71c7de0861eeb67f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526800c79d080fc2154afef458d9af0c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4f840a9311e8c81872190d31a429b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7c3d3a7b90e387354b255f1813cce656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256ffa3d5b9e370650be4129a158905657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091d70d03b4cbb1b115a01db10df10d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd75bca481334261c12251f9be04d9b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05e4c876d9a8de92abf3c550878193660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685c074672197ac29921d3cf18840e8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921bbd80697d8df03a7c692f0c3bc44d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fedc6499805574d1f04dad396e3c8c5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a6859761f5eef349e64bd62cae8e6b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ea7e86d9bc3ccd9e3ecd3d36d59a1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be1bc89da7e2496f6e103b95f8db87666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3452bc2c8c18f2cdf23be2a515ea7ce667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3a64c1456f6ad4db8f0860a2d9578668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd791bb3ec79323a309c83a56a41979669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d789038b0a6e172959cff64dbecd36670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a494059b14c64c7b8c9369acefc1f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac295380328541e6f2761db761deff8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e58c5903057b6d4802979e89723e8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5065449e8d411d84cf4e9d8bfadd7a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e5ac375ce18dbb7f0324bc3bf5dc2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4abdae7969618b6d2e2f3f1b7909f5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639be33c2f048dfa6a3b18aabc0724b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fdf2d448fb779b23fb618ddf79e48678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aceb98522053fc3eb94f705bd1a657679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794bc781a777960a90f9feb7813d1bf5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f84ac0c977d15b5d6b4658b20aaaf0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3da5ffb5b5982ea8afc7609205ebe682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9959512f5e2d588058ad084dc2db8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b916cf521617269451404fdacc250b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68ad56be8de17c084ab2e16c47817f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9bcf779d86897d64172d7ffc51685686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283c7a15029bc88630dd120f19ca321687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e8319da44a85bcf633bcd937403a1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce633c94bf25c6a5eb4b78dda78fe293689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cc9cc6ee46dbd73dd07f2d4a1cdda690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035be65e92165847db5b9ac97d92d64691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4aa3e4eb22be73f3d80bf84c0eb071692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a367bef86f73c488b4a75e12ea2051693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c552fe888e74ff4368e12cfd7eb2d4e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81beeccc686c9bf0723d7141cd9850695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ed1ab6498afd07c1226ddb73b8fa9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb645164bf9b289f757bc07bb17d5f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157f183ebd6f8ca24564745da8b6268698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4a26fec37dd6869c48ff1358e6395699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f6efc11f434286fe14088d9d7ec44700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a92f9a9ec1ae4e38f75285d605ad6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7aca4df0ed1ce6a1a53b34a4ba4635702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1068ea4e840530a141ecbc68dd2a1c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f37b8893f338528df764ed8146ed18704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c5618383ae79a77609ea27579495b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90884208b877a3d845915b664a90a8fa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efd04268fd5fbe3fee71f7b99ed971707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03230c34b273f88a695669a93d050004708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e2afbe975770e33cb7975ab6eb6ae709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec7449e5f2d874242464e0e6409836710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab9fc1c880b41e0f9052cfc46c2d96711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7c510a9af50fd81f2c3769219f3f9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7638fd6a6e0e79d3a42c431cc32d64713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf1fec248958436e270821d9c34c10714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890bc0e4913d17420a235a60fc56bc59715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f3bf8ce93d04663d6ad98c671216c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afa8866305e77048cdc33d6016a06e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834757898353a7f93335552081eb6ec3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7bfdc87625a2cf591bccb1f3fb1548719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0bdc1484d373d4c41bcaf0eec0c1b8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a5dc7878d59452d90e18c31ec91fc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfe9e0fa906a467de00ea054fa0233722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7a9d2f5bb57a486825e061bb4bcc0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df43a4dac0adee86c3cceadb9687546724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df183e2fb7d14dcc0b0c29e46ea487725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb512902bfb408622cea5c4dee4d2352726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64ac7e2f406b9ac66a2aa2906a86ab727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80ef209a11e4fc71177ff38018cfa4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d20067a3b4fb161a888e4ddb0379d3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dafcde3ec85033f7925567400b7876d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620bb4e74413b7892d3e82ffee16351731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0b2383beed5964143ea95ac1ebfd1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5469392b303b60970687c60c12956b33733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad8aa87b5817ab754d1297a5f7f254734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c776cadc6cd1aab9ad0f0209fc532735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72d26d22f67ee3d064b1e3c238b1e0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518d0bf5bef87685c4725647b10e91d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f78a4f2255849aef2b032100c98346738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412049750e2b77c1c0c44233b6af1de5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddacdd38ff000ad5fc48a5c83973d4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580c13e9dcfa35596445b4a05075290741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7afc8cfd800afca08e88dfa0678086e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eaaeee33b02a3ddef201eda1e85083743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf78b8a49607aa39bf6caca0ac693c7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603efe789de43d1d0eea12085e6cd493745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7234c2ee1b54d0c23f378946ef9c6c6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d49d3755cc4b1072bb8dce7a0f7f27747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d318b813bb0a0d5b69ad295d327c0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3c54493c70a90d6dfeda6c7bbacaf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d7242da8978900b4c8355304d7082750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0fc27e0e0b8fcf3c0cc5088b6117b8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba0d0278422790ba0cd622fcdac057752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f75cce82fa4304c9226dce888386df753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c85abe9c4f8d79c6bcc2aa30eff2a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f65e618cda44f1ced0e06dcc3ab54755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380cd5eea328bc95987e0364ca4faa56756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46406ece76bce0417394f3abcd0a97757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67c2f61a26381e555687d3bc66d66d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141ba9b153ff9fdc5cd55c51e92a6f4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71719c74e1f691308563f4e8c8a7659a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e325276c17e74e7b07403fa3732c6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5c14c84a52a6ce1f7adab367061f6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d153f53ab5f484d8f66b510f185f8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62264dfa7c998041efbebe7d9b93b19e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792081d42a30d6e3bd854f29556dc60b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5db8af14bb0e82e6304a3366bdb9d9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad56ae16ba58a094834715782d3e2d9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28cffa2659cf27659c68d15edce380768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a1e2ed65d5fb2d7fefca22e0575c4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f53476914debd67084399f68ef73ee770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5133017fcd85c987118469c91f885771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecddf6f1ba844cb41fbf2325018d97b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e397dd2906d1dd46d611671e8c239b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a089ab4b3844c4a8c638e7cfbbb24cd774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ef21debd9a27b9898df194c46f39f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f920bf8049877cd3536ba7d7e36190b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2ec0efb016bf8a05b996e8531a412777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd085e5d55b89f74b9a76f6d983830db778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86de3c1280a20a9905e9ae4e135dfa4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf8c718a1c17a09ac9ad3940d859d1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766f65f23aae9f83f460967a8712003781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82055faac74b81b1585fa47ae1f4ffcb782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ebdc680206bd0ed1155b2d1051ae5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87517312a6076ca888b8f8122d8aade784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ac040af3007f1ae6995e76fb3e79d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639336ca1eb4f03ca834a772a3c55879786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e5073bf5283d4c27e9f8f00b52c19787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fac62ab0413268156d6563433e341788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211cf58471896f8c702f59349e8c94a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254a8301f7fae1e4e24f84baa44d7c9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef59cbd7753a39fbac7015094016516791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a6446f71998ebc25a4d6e271bac6b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c58b1dc70c75c4f6391cf7331e2cf9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c658d872b0724bcc04dd29929970b5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ce097ad57a1413fb9aa52870311fa795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8438cf7b9077db24cf1d5cd51338b8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acc08830a054ac38643440c20351a3797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03359ab76d59c81494e38e7913da4b0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b59258d72a2f3fa02fbee5597909e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7f29893755eb481523b6cc1bbd921800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2892ecb1057b9afb24967e138d0a94801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e143fd8a00a5d50d26bba207899f54b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f8216ab4402a7e62a58bcb22648d8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e45e85014cd29bab5300d074b55b07804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996e4ac5bdb3e282d986d6425c74379805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9499746f7a3f4a0fcb9f63f6300b00806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c751bf9a0585fe1b3dad9fc4c03e7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25edd7f164062223a18e927810665d3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25ad87cbd35008cc71b6dd4fdc0d03809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad432f6dbc996a425a933af8e7020240810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acee28bd1e336089472cdd108dab5c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df12528bb49f1fe03f3c072862677e1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f3d0fdceff73fcf34072c294ae232813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3cb4657fcd21e0ff41c58575ad05d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89c05b746d877d6f12ce22cfcbbbd1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b65e0380a0a496af3ad549125c8f3f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9297f699a3e6a2a1c74a2b71d64a9d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47f9100eb82a97a2fa6a11d7aa3b7b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30059d7a1d2677319fb40a3bf6f0fea2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99eb8e637caf44e01b6aa8b5ff340b6820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97fcc16e1c3cd68b5791927dc88686821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb49e626b14455d3cead227e79a5d8e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939bf1da107785e3981fa4952a600be823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b9a03a71f41804098d99009cc6130824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b18d466a12225285b6dcc5ac0001c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633c4876f82cc64ef3bfdd4ee9a3191826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c757b6c3cf2c4be205f1873bfda5d827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48793a2da6695230c02980e890cc145828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a60ff79bac5448dd7a71c6281fdc05829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ea79931b877528edb6ba3c756cb4f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13726dc481a708f9c7c462d679e87df831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb4f19784f5f309b8e82fdb0c2e6cb832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee5fffcace64055736513a4e2b3d0b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c197b0c4e41bca61ae383301f9a0415834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556d4c0f74e7f667cc5d8293eabead3835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef197a969b85cfa9d63563b659f1b2a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5c01ea24cb34a523ac6954ea69565837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254b648f0df9af3a5d495be50714171838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407b5392c0817839e874cef96ee2fed839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02abb3eb4f84ad96080f715f71ab99f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b817cffc9881c48d00660c7fa55be2841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f773baf40cf5da0539d587b3f9ab736842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b5b652fed131ecd26337c79dc10d1843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f433055e982707f459eab94d22d80844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14ca67644a34ced994aef1bc124434845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4cf44562695e0692a97f46f128a3e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b5f2833f4677daa547397ebeb9172847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503f20709b2ba0ed29acef48b882213848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16014d7e17b002aecccdbb57f0aa65849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b7f9e2456959f56e15f3b8000ff24850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f7aab8e47cf35331ff44964a155be851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72143ad604f359c62ee562b35964cc852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33cc5c831e6e4d624d5040af229d94f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252c592fc77e1d706770f8a30d8414d854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61776ef0e9531006f1ccbd1776fa9a25855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013fb6eeb9850a01241fc21200ec1f2856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe87b0b01fcd8d87f580c311419fa94857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d3dc836e643520adf68a9384aff30858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa52cb3584cc7f18d45e573eced0f7c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0274df9e4f11eff310236554b76dc3860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93265f42c5a065cb2a07315ef98b804d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a5831e99c5eb5773ce7be2f5a7668862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0bc90fc35b4bf333d350843f1a3e4a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b138560cc6645e4a806eebcd6b3064864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48877beb38ed6ebf2f97fc812edce6a3865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41623f8c9d31d65b23fffbae9d19af1866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc5a1546dd2dbcf9c9129f425d62a9867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331508edbca50e7d944257bd40bd501868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbeb742e62a5d21d660d16646451f4b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79dd7603008e1ba730faf3a06ac7ee870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd07070a4e22d4fe585ba4f0ea0174871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222776963061a6c6134eeb2da59412d2872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1219a9085e086f87b8c26ec183a66c873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c41f5e375c25d0cd1b23df4129f0ee874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915f7c259bab7180d559599ea4fff87875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9a6cd1fdb0377cc8463496490cd08876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509d0eb91d93610bb5438093f7fbde9877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ae561e3a9b64161e7a513ea2d30a4878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2cf184321e965f43bf23c2f2f19036879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f8a81cd51481be0aa81e1f6426dcf880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8000e387a3c85744e83bb0fe12fba1881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd86f46cee53ef4f9d89bca58793b1882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d179481d1f733394615cdf2c84ee40883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95778cc0e5db5d95b11c8f9edcc645884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1fd8570363306a1fb39eecbea3ce4885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e29ac6df063dcf9cffbd87a7278fdc886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1404c3529a3c3fd3a70c7befdd0d0fe887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd5f97f951f649eb90d73a70b1f56a888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb60265247fc107a33ab37a55eb0f92889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb905c30a4592da68482109cf726234b890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af9f22d30675fd527c6ce8e64be3f0891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d306b796161abb42ed46d4ac9e06fa892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c4368c7fb00be97a9abb97cba16bb893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f6060d77ec7fc93098450f90c4ebf894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cffce0ec70c9164ea03ea2e5196be895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968dd4d2bfb21f24c0c5ec945234e8d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb928edb23a6700320b5713d1e4c945c897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51fc403b2185ced43f8c89a7738127898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c0140b07adbda095bd1615c54d317899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03da2dd3f3a3913aa94befee71fbb9900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd104b1dd91981c3b5b8a0a0d595afb901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907db72835d4941ba378365a4ae46e9f902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb31569553ecb16bedae2bc3562ac89903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99838b06790f8529c74e67c2a44bb9904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410cb99c6bf4f7f49b6600aeeb778eac905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01dcc82efeb20f78a1968c90d196840906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037df969317d3d6584c62021f830f95907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28eebc95c937b4b5cfc83cde322a15908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551f04bfbb244acb675ad35c3934af4909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0200d9d07ba1539e0f049e28b87a209910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110ddfe31ed949e90b381d9353071bd911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63852c394abb94faff11a4ee9a7a3cab912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809875cdf202c5ab60c65d45f889808913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331654cac3df37e4ba26bbc37d80b5f4914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72aaa3acab4dcec0af258e74d6ee439915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2b413cf29acf39b4cffb16b87e7de916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530111fe3c4e92bcb454777cb21af15d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a88359e0e629ad3d8514a48725debd918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be292effebba69ab5bacefa15203e6c919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0ec680ddeb1208491b4f1489431d1920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90a02b9af4d129d4feff38cd972fba921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334964639d0c98203672587919941a2922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bcecbcc02f52d527115f468cb6048923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8cf37e5d16a4a23c00e24140ad305924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459aed96e962a772f8e23b6cd18fbbd925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1346e76a92128be1b4fb011f5fc44c3926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697d8cd9e1ea08a8b303951e9b81110927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afab968dff1a69e1c044d412245c091928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc9f6285332825e66b007ffeacca86929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6461c6e97f980edc8b29f4804527508930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5c31ff901a5618e18c34eccb4293a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac7384f03ae26d30ab310bac77937d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec434d6b5ee3daef32b71e5780890ff933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d871564312ded9adfcaff72e3a66392934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44949ae48707b4a0baaabe968c20fb46935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66f030fe8f414524c559590cc1f127936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8d87d86f0525825136996692e9e26937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d030c84d83f0536958d0566b58a3fa938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ff5e2f0c76cdad2fb8a8904397b8b939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2bdc24426f878afe890f8c7f5d024940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ba770d597f355c163d02a14b13128941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f932dc34965ceda964259fc086296c942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75839a6d88dfccba8bdcf7c7337490943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47207f4b62a24e038a140fc20bc8aba944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7f26985c0d076b408850357001d50945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739f8ccd31c065880291446cb844c17946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea3a15b3c8a3c0713857e9ab5df0e3947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd2c3749644402a2a7ff9085dcf288948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2dc2258ae7c4427033d3e9d9fcd768949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9146f69c9ce018470ad952ec1aeea950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea737f9dd40a2a1a91a59eb68fa230951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f765401a2cc0c1e126aa4c9165248952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067a4ed29b8d8567b26e7623a595c97953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b260ca8ffe8b5acc51a4c488e14624de954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f952a21e5aa90f06862a9cfa1ab53c2955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dba8c6230b5fb3f07374f0ffced373956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481406861e1b39011923ac7516b6d7b2957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd08968105105bb3fcc6d7ec93695b958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b4f2bc06adca6e4b600ff110d9c60959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b360ac2556e2886ae3e73bc23dc091f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbdb71f5012ca40cbefd67087bc1ff961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76cc2b2c404a11f3bb8f100ab02ad3962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1116c119f2d46eb2ab6f6c2506419963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622b8e383349561a9d5a81a943b29b5964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3827bfeb9b4e0269e1716db4b0c4579965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61922d0526875880aacf773dee3cba1966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd47079865baf32ecf8eb9ad800aa6967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86204c6b945eeb4cac9ae1b7b066a1968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553c3360f547efa99052a1d91fbff82969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281706ee469f818228c6a93cb9f153f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36dfbff3e6ce9d1ea5a7ed438aad26971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32500b67cd0ddcba5e371dc28eee3041972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd212c3aea685afe99464c465f64b77973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92c51a209964530b0f6f0dd11c82e8974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681782c52ac59d763bf7c0deedc57a8975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e2c06fc6d073cc950f13430cc000d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314f907a426534d7ef35de1d6c56354977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65727f3dfd23f11929f2ee45e4556e7978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb67508abe90b2ac57cb5aac3de059979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab95440130468b7b6cdf5c52a1c802c980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8f8a62da28dbccf8ece086df9490a981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d515b2b9fd664bfaf223223dedfadd982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8f5816a7ce663a78ae516fcacd0d6983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fea630165e780fc886d38de137b01984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e444658f4d4ae7c2ad9abe37a0ad3d985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923086791207782ad7e90f94daa6d8f4986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a76cda83aa5e81cad94f48d8062015987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa67523d236e907ea6d18fb80e0162988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8453f91e648f358f21d5ef73a1024989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dca9e6a39a0c61bde431b7cd9c9631990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fa4638b3befa783d797e6e76ffb11991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27493c795ae18c55b45ab523ebdcc08992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d00d40c1263f9de93061d51e4273b993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ecd8fbdd2cfe63a310072352294c17994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4add0518e4dc3ff180c240e2c8687e995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda1fbc3aeba40297c17b4ea945d3df996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac855966280e58101ba41eb335fb7b997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463e35bbba2fe54d59fe800654ffb861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739254d6fb0ec82fc545a1e0670afb12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0ab431cf96f4f5100aaa22c8374c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38455c62841193db804dd1c6e70640124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682c01b7963421bc0f90af3bf624deb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c440961a861223ecd2e30d7a5c6724b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b9561531ea66e9e52fab6f64719a87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a2655abfc869888e4dfe5cf061b2e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a0b9495a9e256687195d01e82bd6c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8648a695608e47bea61738ba201003710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732312b9efb6c97be2297b516fb6aa611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27505c89a8e8f555fbc6cc1684e610e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6a32cb41995c4aa1e5dbce1070a3613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125a5c421678136c0124775a6719e4414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85168f90aefcb924fd2de8474e73ff2215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e031844ffca558c743b74f8a929f9bd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834e425a47e6c3359bb003c330a014f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b1d732837008654e5ca4ad5690a4118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf6c45393e52dad3db2d296a3675b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea682a4fe2f8182d0db5485ef2da817720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf2fb0d7637f5d8b77d1f5c3574e3b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97c261f8507e6c7803307b7bd5eece22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03c6d344aab397f633ba5bc607112c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6db4e0e05240b54f8bc06a1c1fd0824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318d0a736053c60d179775b0ed29fdd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127268d90cfad573eff489a6b698b06126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b45ada4b0d22350bf1a5f23c1642827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae39cbf2a3d4eeaa156eee1ac86e33228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea898c4ea9897fc727a7225071309ae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b63af720a79675705577e89a7b1b2230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214e0d7f9d70723af4569f2fc31083931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef847c6cd3c2b9ddcb33d2c9806daf2232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d6a8076e99199e44faa52229ec1d133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20553ad3338730b43c54512b1752372f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653abfcf85b722ce9051354c4d52744c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ad318fa0cabdf118d807a264a820d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb140c7f1b75e43a7886cd1a01e2eb337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d648f2d919d7dbdc2f832e35cefdb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d1131ca9289d3121606730ab669ab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7b641a98fb3a4e2eb1a8a1bc5593640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af941cd2c681772f9e25bf4b22eebca941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b2a65f57d5f0d7b3ed09513091d8142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2103769ebb9dc0205f8a90ce051eac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb88ea5a90f916075601a43c49588944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a3c9d668a4bb08f1d71350505981a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d19a0d31bad22d4ad8e63f2219b67646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034ceef6da42f4129c3f98d4fe6500847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befaac89fe962ddba68829d8e8990f5148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91008948af930bc78bafb7c8e0f9f13549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed56f1ce43d3fa63130f0d85320b2f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2b2667620007dd3619c2aaf38c59b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0cde81e1bd476d502dfbbbc615e4f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86d9d1359a7f4411db5c6b5be95a9e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933e9398a66167c581e5a322f7e645654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089757678e644237c3e334b55b036ac255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed44b1296672984a4ee17420cce5ad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7ba383edb7eeee63137df7808c22d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554bdcb539064b77cb9a2f38d2b7ebe458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48947d07474262d003a2b1be79772c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93744ae0019b1e6b95587af57dbc3460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4b590f5d0c3f2ef4e9c41191683d061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433f577ce227740776c1f578a8d31c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c846d675f033faac007f0408ca466da63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88d9e20537a43728322bace0ba6d5064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f5891b0e9693ad6513e241946acdf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3254cee9b2182d0a649c7463dd98a3366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8de9987482b0735e102095407fa22367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269918501ac302b67308000f7b78a6368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b9ec0e5c6160bd20eb9067282688a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b863aae8eb6cfbd97cd00ffd77e1ac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0d2afd616f0fff69779b5cd72d06671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bad0ee875ed175add53b49909f6e4d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dff0cad94fe10d908eb79f0026f4e0873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb29fa7e7684bca305bb488c78e268e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5cf1250d1be2b4f359b538fa1b5b575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88740657555e3add808b8dbac7a4fe276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655c2873db72da0c05afd8d0099ed7d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef5f5aa530281dba175bc169da133678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378123f5b6b0f7c6ac9789495254c8d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53f65a24f3e24057ff17f32302ebd380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178994f5fb7083b399224cc61b0ef0c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c332d5c86de9cc3e2b9c5e5eeb19082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24e63e599ab26412e28cb8e0e8dbed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2a3929ce5adbeceafd4f10e389e5a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960e3c98edb9a7268e5da7f8ebd2b7485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb97737b135ab610d32f60eabbbf5f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a33d20ef0fec6343017156c42554c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9aa01f1dff56e166de7cc1449533088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32258ed61794176098c2e1d9a8716f9389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aeaff9c4af04cc286721f28d9a68ff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48157f653a7aceb03e77cd6f4b5a2aaa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7c494be3b948a95ac9a96fd1b27c092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff0d47d99db85e66dd518df8866f4a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45196e8b9c2b4489242fd98160b649f394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b090a1bee3d9b4ec4483d0c58383295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e09195a5cbaacbf8c91aa90a1d2d096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5bdc6d2568164d11bad17eda4132d997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d5de340d02e8d9a67fefac1d2ce1498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adc64f21017fefe4892c5f1e55f3e999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8763bbeb34b789c9d88c13c2362e02a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888921f9476eee1dce52f28c1dd5405101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e2618e9364b48e5fbfaf1c7283e71102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b70ba8330bed07f753593fc33844c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14386a7444c56850f3987287c5f27bdd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57ffd17952579966eeb1f7a72e41fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72558d814a2f930d55bc7940f6b23b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b3558971e052a2936784bee3fdf05107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd13746a6ed4f0fa19d2fc3dc7ac66c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b116a77c46181aab0298c77a259077109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a34f446cc1747c557a8911c8a90a2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf872c165d06b30d18ea3ca6406b1b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ecf79a555c48d62fe9104347050b8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382de90f9455116a622dc6cc0e1af6af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab65a5cd2d0ae5f1d79bd6d9d23e80114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd5cd5d0b0d347dfaf2d442fc9a90f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04086c46d344a14bf0fa783fbc5149116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe7db40a9bbc7c58f5953bae82aba2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74ad86673f3b66cf543c8c17e3dd9b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7da0f3f064fa083505deb210ad64e6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac526a4bf2f4fe759546042c66fef5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7f2cb89a0585bf15d22a9596aa266121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaaf4a4fa51b15e3556ee24fa5b26b6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e0deef3b2366ffbbdb4bab3cf258f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573486897a4c8975059d8fcc3c5510c1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b714116d1e30506b6875069e35184486125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8384f0987ad6641cca9d570dbae12126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57673d523e7e8311fafc046654c47a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34982d4b6d7c7ad08f1ec3d6cbb7322128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87a96448ab15fdeeabd02dfc29500c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f252e09e8fb28cd325e565cf127b3e4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8052d71902317c5289037a7b36e8dd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5236a75e10796c35986a931f5a9efc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bc9940fcc9d70781fc61923bf1a5c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb34e705199baaed7610d2608a8e1a0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419270201d12abfa8b390d98d889e4f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2743103e2c39a00485fe8758e921c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9d888227fe7d192ed9bb388355ab4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c944ddae7ebc787a686e7d24ab318138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42194c8a89d250bf5d1a3767326359139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a95c6aa1eb562468ff7c8d4b60ee7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fc838e2d39f5bd02f34aa0c6964e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2be5e7bc97c9ef56104b37824ae5e7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edded80a5d866f3b2f2befce003a0ee0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bee046d3b0b794b58cba376c501b02144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e42514b928d8aba2be243d6233d42145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa6af61ad44dbac134449fc9b5a946146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ec3d88669e82deab3fd3c9ba11582147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a9a79a03fe69b5c07e612607221ab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b84523654d356c41f0769bc6bd9c94149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b802fa5ed4976b0402e04ea52668d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64faab3cae15d66c6b186837043c5d3a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27796df0098fb340b6822b3a9518a5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95526cb5d16290e346b663b0cc46b51153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45a2c961ba40c0c9abb803c81b1196154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28d941e0333b99aba4242c3b456f9f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf10e88d7de1921e8b8ab97bfb2e040156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf5da042db0e659e63cfc4a3697288157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a250aa7c240b46ef68137d2e5b9b0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee098949114e0498314f3b7216b9fc1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3086ff108c2b555b70912caf347cc8c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20a6987bd9b3ddb5a87fbafff42721161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf255b2e88a1d35d9e4c3bff5f8157162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eeb332aed5064dbcb5240ba7565189163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb3db71f426381e0df17ee4cf7e116164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b267d24914d1113ce82670d55f885165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf424605eeb382b72b8395684fdaf44166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198131098f1c9e1042b7db3ddb59751167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ce5b84ba915fd80bf2ad1577fe1e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e6aac19edaebbbce951fd40564b48169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51286e684355aafe2a39fd705acc724d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f74dce1cf7ba22ddb6d8827bbbac29171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8861d2eebb22ba9d21147216f34bb2a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625deb0a93ab1f99eff1b4130bcac78173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57a80f619c4f8722ec99f73ff401b1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee33ccf060c290e552ca60cdb497399175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83728c6b5ea9372eb136ff0b08748ad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215b23b6bc57b82d508d9c57fe8ee6f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced0f9c094a530176e19310516314bf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed59ad73ee98be75e7034f6b6b1cedb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6cbed2f33c713807c6ab539d19af6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128cc47c28529dc4855ca6e5a4b400d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdeb0df7fa1d2b0f64e5220a9954e06182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa015fa4d2da1daf57f264d2a70d8c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955aab512023145e1247249b30b292e1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d88243b48bfb9620077cddafcd44b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890b62ab2b0b11f881625b8b9f94cb0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da41b171ed63672bd268a1b43ed57d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efb9f12c215f04618c07f76a70b6ae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3581b0d83733a2882438e6d1c31ee9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97990d87c1eee254a2b83349118ff2f7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bee227ce1d8de16baf5039c1796cc2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7eb696d07f108575cbb465857ccbc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664831b2efbad7c1d0715569556fe932193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec352613ed942fd31b5e539cafef8c0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fa4bc977a3f333100f8ee38fe8330195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e09ea04ea12efbc69f83f76c0b03e0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a9fb3303e4e75d84cd10f7ba90b5a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86adb4084bafc41a88f73048704d92198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2663c6440f939c055ae61f524ebe7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8bdfef3af7a98262ea2e03d8c2353200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4cb17e78420c7c1c6437222751e758201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05259447db0fc1be30071ca7608236a4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511beccfef0468342f1f332d6c84fe3d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aacdd0b8caa2d9c89a542331bc583c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5e070810ff746570b1eed8ac3581b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5ad9808770874944176f811030780206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad1939a34f9d28daf9730a67de2091207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b3676f7b03b6b6501d7acc6472d01208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88a98040301581dac6a9ff7e3545ea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13257fb6f533ca2345f20cce6c19ff0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda638d7a26665040869f1a9c96c5397211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622be332caa2f109e895c8594c07d26212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06066ca0c12e0f82d5260d467b8ca04e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fbb407e16b119e5687609855cb649214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f5a26961ea1428f54896e2db36fd9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2157042164abbe751d35d966276fc73216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae9f2a03fc276c13843d7c2b8522d8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7795d78dd4d94a568948a8ace8089e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e7f239dffbd1d107a9c1c8956be26219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417975f5495eb603bd15965e0dcc5c5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d598b4599fb1aa56ff4f50898a49b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9835e34033494c1b3ddaafbc8c57cf3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef02e1f45716f8261bee486f5ea0c999223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e566028670a350043cfea2bb7acc23c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb93f536975cce4d41cf29aed16ad4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f550872def08aa9cc4190c9024c6df7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15cc946fae5658dd1d1a297a88a620227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dcbaedf44fc339080fdb83c8bc60ce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8212ebd7f9ffa2b664a4f08834661229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccb746222bd100060aadd6fb1477ad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947345210a6a56b848efd1f91ba5360231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95bdef537940b71053fe74ea05c36b8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc16ba0a355ae92f1755e1b29df9798233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09cab0aab6b1c16fd95361b6b7466e7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715eb4fdcd33dd51c1a7e59fca765bc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ee7ec9f32c397e366e8e4f803e3f5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3aeab9dfa27ede474522143b16b8a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c49e5010a380772a4bf9c7177c2cb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3317348c80a687563355d0de18bee1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662698ec0a985aec6a53f086d6adca8c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d72f1ac34de74e170aa6753158a02a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4dadb828fbc21244d1e70f2f27012c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb908efac190737e46b12103025e8aff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50314248c225cd1ccd317a112f07cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6d50175e69c38547361f7ca022681245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1afa629a27d6e3deb40f464537737246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d02cd4712503dca9515276f59aac3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486f9f6005bccbbcf494a1e1d82f88e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069686a78adeda082627864dc7b1c72249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ca88c68811855e058647c691297f1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedb8002245d254b5483158be27d2f1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7085e4ef62669e74d16f0c2dad6eda252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a294b27f9646900e9f033c327ef85f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421ab53f736e35b2bc67ad0525a5620254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725dd08f15512a33d7bad8784269f173255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4bb0199ef4e687940f8518c6e9e546256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73d97566bd7a9555e5c4d1f51b1ad4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a205422c7298577d1bdb8cd744bbda258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ef54b70d746ce349183cb2837a4bf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3589482293a8fe76b329b066c425e37260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5cfc9df33ddc81a2198cb2addb36c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfe06d614fa789c06ca5efa602b348262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097102b597a89a79e2b3ae86a351cd62263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8d28a20d15228aa0d0e007296cd64264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096b0f9d9387cb260f1edd2500b3884265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024ab2eccde92a41b38d66949d71637266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700095219d545eb4af08a7dc2d1f985267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a400981150dc9f8a41b7e4f7f163e1f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73692863386708a7ef9a6d0b17780946269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a46e26dc053ac45a3214a44575c10270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9cfb5e2fa6f3c84e50652bd9d61597271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0140c0d343c4645c7b5f03357bfd9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca97c6cd17537f54c4eb86dd489fa9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2dc5394b85e0dec50c3ab17313de2c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086bb5e96ec562ab5c99fb0ad65fb75275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ad7628be450e22927afdaff48c8ce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927c7dc58a2dd315ef7f3e30ab86c68277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20940f77453ea2dce2e4fe49bde29864278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b5ce0bc7f68d9790b4ddd0cb3082b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf3e983ecd715c1a671327886d2565280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c200c61691608d043cc4990cfbadd3b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc63563a458f858a3d5b488ef44232282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04a3632e1f57ff92311d49f580fa9b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d506ae92dcdb1eaec1b5206bc9569e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2143e1d41bcc5e64e2a3371d864efd3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87678b1d21b17ead0a2070f9ba2bbaa2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539f8a2a64a25c81ee4a2212df6b1b5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df61606f6226a805112da1b7d13d2cd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc848c425a22513d53783c63566d4c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d62ba3482c32634446e1f4d0d8faa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd35c6d6f97cca4c8a758d20e46844291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3d9e97acb8b4f2bd4b1371334591d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115634317772fc8fde315773d035f383293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c3252b716dd6428340262fcd239a5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8a8c8db4a2404d7baf8ff33914b77295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930711b36f506c20ef50cbd35000c76296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf65f4fe72459c99318e06f393a5f6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4c794e2eb794f257d83692be9dd57298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653147f3ff879573aee53e8252987874299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d42cd2d5274c42721d2db10dfe29d1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4664844352bec855184c804be49ebbd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5604762069077cb72f8f8eeafd394d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744641970fee6481985d3978fa38bce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61b59eaad1746a4ee77c8a5eeaa3e2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e550753904f2fcef2e9cc65bb5bcf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb224410dda13cb4a9985a84c14731d7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca519a9700acb5497391f37235b6337c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9de1cbca17b2fd33df6ff0baa20d1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190baaa0e07042b6584f16895cae0e4c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a14c5f9b300b8e45408f33c2c258e2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c970f7fd4550acda1d712c515b071311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b54b437c09026b8d600d6a54d559c8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef26b4db087d5c856c21fccd40148b3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95181e5077a4256f0dbdcc86d6e9cf5e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f129f797849c91816fb2632c79de4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e208d6217fcbefd11caf7654144525c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca4c443d0aa25b31432b3c94e5773b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd1fad6498968d269df9cd04c1b978318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f915926f6bcdc5b6d869dced2f8f3ad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9a95776a3bbbaaffec04442ac0588320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fdef180132f139647327dc293cacd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1937c47b4435637982b9ea5c382f9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124878f91ffda4fe8e48efb17a46daf7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77b030e31378911cee8e716f3cbe08324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3542a5fdb3b2b21b90787380bcb66ff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bb083dafaba2f71ad52bfeb617cc2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928ad3529ad7501e096ba1550aee525327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1a0adf56eba2665277c2aa7588e17328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbbfb215d42ea5c4f0fe73f907535c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204dc81f2d4c2d1dd2a18fdf8d9a613330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef8a1693e8d0b1dcf2247789408b64331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d2cd0ac29ebb654118a4730d3d314332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704cb39cde25b3a51f5d6ef6ecc975e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234fea0ce360bea160b21e1951218577334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff0faeef48a4fbc191e8bdcb332c90335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890ab37c46fd97a74dd65a874ac223f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea9b89ccba7abb11923f89d69f4ba1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51af56a02f1abe6327c1a187c494ec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379d12c0e42bfe909a933a32134f48c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ebf4f753e8f9a5682779c380848be340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80dbdce97e145df084ccb406f75e02341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7d8aa14b4ec20a187d2bed63d30ba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c68e253a99a8fc2c6ad5501c448118343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14799b94b185566173ae0f326507c6a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4049863e3b9c8834da5451cd3dd14d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067bc37c261bef47be67a517d72580e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30353efd20508e68c30227ff023058a0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c2b7258fbb6497df4e57336a04663348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c55d2908472f487d67d3a72518bc7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2db1997b6c16c178410d9f0758f3a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d758c75e11a6133c71341a2f11f72c4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d5c48671aab81dd4e1cdaee97211c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492536fca921329f26de72bae25a93eb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051e4bf6b072e3ba584ee1f3be73573354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76270c1834ca82f73ccd93a6a10c663355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7f398bf9b8918665e5d69a2300a0b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6586ab4cbdd9d90a9aa692d8a11caad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c571c6dbb7a50c6ad35d18020a9b47358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3d198516b2c96cddb4729a65cd849359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d648882986c748ad4d9bc1a81acd418360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8216cb51e63181dd1b910695a8c0381361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6275a9bb8a66f2401260b902f9191362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fcfc7b482ad1e6547932636f76ccf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d796028d65e324fefa7da132d6b87364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d448bc6c8824ebc8ac4303436d1a4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2637cda5a7c9fadebf495e08985d7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a77602dd74e46ab5222791cf0214b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e076aa4b00bae90c7090572314665f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0beeea4bf60c51f8ac2f1133790a70369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2736d39f79a69bc031a7ac6b9e2c84c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03d5dac033185db0a4fac83aaa453a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5336203f4bb4dab66b3dc44c85046a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1420aad15fe869af723b21bf6352f9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819235c53fa8f72b65cb98b20445394374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5adaba802aefd33fb25bf19d9d3ae2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc881f7ba4ba53166703a0d01725a870376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8dce025e1b59ec0c145ebe265acd4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c411b84b396a0d0a77757868ed00942378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12454cf7eb1d2271d8e376f48b6a55dc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd01b263aa420e83bce2a78d20ef07380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87385ecf3fdbca6637fdaa3d4eeb7e90381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fd662585acc50d29b50213446431e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ecceab95092caac62cb14ee69bc808383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca50dee716da54af91225ffad21727c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9a89903d6cc461c72f7394f4421ff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0ca9ca614e69baad9ce415d358d85386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9456d317da194bb6cf8d85b122a1f4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398715c249493b4a4981abbb60808f5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2702838eb3fd6f98cb8891b9631daf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469f29827c6e41bf02ec7c8c4779636390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e075ba75e5225e14b3819108e5c75391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb959135536a974067f1bcdde8e5a6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eaa16e36db569090c34c4bdf6b9421393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dfc96dabfcfba0a923f885ec067c77394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4500f380dff3ce5c5a34b21c15cf6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c79e2ed9a8aa0619024d78d59f26ee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0fd576f37a84f6cd65bf2aa8ce116397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6dcaad8fe7c840ed93a2f8729bb8b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09343a31e7f0030b54ed6177beded4ab399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d2a90f112aff4d88bfa06e7226e06400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3d4906d2ca993416df8a19fb793bb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284211de8d94e0ed371092b9061aa0a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0eded88180f9977857d3bd3671d03403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855908975a5aa94aa877198de02a0a54404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e939db114a36a855f6e21c19b26f5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293d1653dab762310cca4be97dc3925406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458c60e04e2a4986759602395e46079407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce2a49b6eeac2da917aa6e5ab8495d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa67b8fb331934002eabcfba352ccc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bbf81de0ff4d9bae9c7d1983ed027410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16ea83d118839601701eb3208c468f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c233e8f3a7efacb21791c5c590d96f4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27c7253a83ffa6870cb2e8df700e5a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2725a8cbdf8763a25001ce05c2e6ed414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb895bfc64ad295c0f7f2f8a55971d6c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29097162c73756354ddfacda966fdf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bdcff1af07bf214d906f76f19434a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07e7c6ebf91f440565bd8f7ef79845418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8635b9e07246eb31cab799f8eaca390419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf86cc1e602a893df5768bb7d2bf62420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f87adf62306572295cd6a4bc5dcb3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546ad9335dbd33161e15ce8070ac034422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d042c54faed6d483086ea79f357478423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab96f6b5502be55c931b07ee50b4247424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27dfc7cfc110ba6ab070e175186a40425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570c482b0644007abb97103391bb76a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b47e0a3e762e73ae0f615c41dfd818427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00310170ab4632718e81b1ae152e6f5c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395cf7de4f3555b89b10c846ce5a5671429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656af3571f074de52b29c91a95f79000430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3230766bc31e86dc4dcf49a4ca5090431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408711c7866a8a266fe955b2b175756432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29f52421057e4b6a08939cf44670aa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9980780c50fbbb2f1c424c44c334c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df090690882cff8bca211744f6b293435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7ff637ca4bfcce6fdef32c809e29b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2bbd52efb830a3b451faad9c7bd06d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0474cf162792068ee0f35a2147b1a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6cea3209921850fab12b6906f0d74439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588310a0298e36e5d696e39be857abc0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c912d53452092f71f638e867baa474441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8958ffbb69b2b7f48ed416c9ca53594442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894d9585f9eac8c55328699e97d5d19443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a0de4af274a944406b80005e09015444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77fb8d6e0f529dae3f53fea594378f0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10aaf8932316963ee07de43753d6645446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcd1198b9068024f86259c4a7243fc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9e3011a0e0c10d86e2280507f7262448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc5ba6c50603a607989203f0ac23cb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8cf491a1d34516ff1928db6b07530a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821765d935f330f2074f238b10dd3b4d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127261714a18364b3a354680f961877452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f08d67d0d9daad04e9e7c497371d5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019d0408d19b236586ea54117b31777454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070dafa9155991c4fe70c7041b94f447455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d985fe84fafcaa56fa87cf2385608456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6b7f711024492b78a6069a9f92e91457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522edf8cda3cd5c8a29dc4e1bd2e8a3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137f6b3ca2606e4a0598515c9384fdd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30462995bb3ab32106f2301f6f4e55c3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675bb898bb95dafacd3746d436f169b4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f8dba45fbe9271087ee39b4bb8958462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652793e1dc8ccb92462052e4574908ed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18971d6272300eb66c17940cfc61485f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b1216201c8086dfee6d412963ddd3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45aa120f0a80b090ab884cb68a96e6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42521eceaadc06f8c94b90ae4954bd41467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f9131f80456172f780c6fc4af5672468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771222413c57af34d73b7d549e6d52c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9ae02464252a400c1bb1ef0adb894470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695cd6fe4d78426451d81dafaf679e1e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60b718bcf409a113700064cf1c686a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf22e8e317db869263c1bed79893e6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf204eaf36067e0134a929274ec950474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388676aadae35c28005c0d387b4c28ff475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3de56c58af03080fd58e0278abc377476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513e134c657a29bbed1760458ac9f24477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e91572d0bb8c5ee79abfb17ebf174c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb961b31684827db53defcdbeee834b6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656cacb69724872901e09e04435c328480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d797b9a3e26879c389fb8313072f2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b368acc7d143cb5c30c340516ac071482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653de55c839286ec4f3944ca8852ab8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180302cdb96125fded009b4d23289a8b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e4d1e9e8ffbbec846ed60b4c2603a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57b8b8e99cdc3945ed59606dcd833b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f6b8399ebc883600a75a55f738ffe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c68dababf8ab111b53bc2b64eb4039488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab8d5e50fba2cd865d1a27ce3d3c6d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe00597a78e42a12b00c7756f5bdd11490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3b192b37c5ade8a2e66c42be43a17491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6a423c4d3a4f6099c14d8ba26e8cf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e9d231328aea6b8d4ee20957dedd5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c8ae3483834a08f51998b34160535494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4022347fa2f8597ec2653a2bbbefe83495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea648b6a93f62aed4afd0aa420953a3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed815c80d9c37efce5d1c3fdf46970497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2749141e78d56e93643f64f76f8d182498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76111e286b817eb4a5d8267b6fdb50499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1d4bd443d40d5b730bb8501d2a8e8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db71cde6b198e192f3dffd1f0fbf145501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9302eb77bb3898b0a83288921e4f70502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4408b3f190e37252946c75a10fbf9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29feb8b1270c2a826da150f9ededc6ac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda15769ce10a077e7d0a295032ad48505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141bd3d8e0fe08da1bc93628c7ca6414506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a838289c4f9902c2e7a41709584f3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8dcc7566024e4cb6676ae8cddfd862508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53687de7920ae16db0c14bce1516879f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c69fef434e35963269cf7c80060be4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625b515ec08b3ccb66791f45c0eb138511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217a0a46e543e0d8f6219e724077cfb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf826e3df8e47bcad73f66754d6b3694513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05e16b268605f9f4218c6053a2f2a9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513ff4aa3b98bfe1cbc409eaa488e92515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373979e67336c021b14a00ba3ca3def6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244c70585e9aa35ea1af539c4e9dccf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df994ccd4737600d1d39a011b1e647518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bffb806f05ba2ed49191409c3992695519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d3505273091fe630f5663ac9da019520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90d3cf10f59f624fc2c9f0f4cd7a5c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4adcbadfc2d6986fae3f367c46f96c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1375a75eed65db55279f67c3ee26fb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38196f48b938b07629391744648c0a82524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4d9b0ee0cf89e7142176e9aca4f84525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901a8581058f285846873e8ec2c7030526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f596a64b021c29875cfd0ba842e49e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0cb84c93a0acedccc2bc444c3d529d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a86f69231c1f3b27ab8ff54c1c569f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fff43d570058a7c76a477e9074ffc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe727bf2dc72456c3c6d381dc9cfbf5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc30df3043f2eb114db84ee8049ad3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75f03dc81932fa3ea77843d57bb048533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae55ae5a00585a1b8b9081913ed0fd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b719031cf4262039e053ffc26bed5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d03d50fdb2066d3ca6264ef89d37b4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049a103694499793291192aa41399e0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf817bf68ede4a28c2a0a39789411c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094012fe28274a76a771cf064e7f151539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df384fa8ca33b8141ab026471845a4c1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc0ff618c07828c0cedfe267ddbc1c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873cd3327d392eb8b8f4215fedb23c5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7bbd879708a5248bb0ce6c49b8b28543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384da03176f9f3e9af23db38038da29544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ea16acaadd780cdeb8749bc7fd4a7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909a080c54ab58b77075537fe63ce5a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636b9c6ab9b799040f12a61175f3331547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64da096f797886f28cc0c46fc75e244548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771166acd5dbb93903d8980928da6919549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3d299fbc3c225135468d1dc7541e2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454822dd9863275d43a6cc9f4afca3a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb899d544e78faf8e9157e1007b9b6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aca281dcef3810a4944bc7a59fb2a2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eaf8267bef36fd9973a31a386c6ab5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4edcf538f3569ddcfeea08ae092ea555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d78ca783c0a3b00c468573f7c600b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ab04d50561d1b66654a4de7faf967557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7afea8758482ee953fedd245bca45d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c16c2e30587b9f88eac7e78c576a7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f909849cd668d02bbd06c315f28db7b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223dbc0979438b90c1db676218d19408561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb54c3a1fb018925238265ab55182be562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8420acaf1f648547d5f9a529564d59563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45df51173aacb5b4d8617adb67d2202564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d026088bc1e82aa3197eb8c739ac9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e25d37aa626fe6071556607e080b84566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be47fb3d8958dfef755b9617407770567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c894f85bcc7f356b54c88b4e36ea67d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47b70155cfb14680bbe856a5f55401569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc85d2a433ab3dc205fa734167825c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90926950e71a83be3da85e2663e3015571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ad5028d5ea0204421f1cf101eaff1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4eb30a0d45fd3b749bf264e2e1cb3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0394514b2989dc7561db20ce6c521d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f3f76d10a0c22f5d380651106fe36575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565584f9a6f34f597ea21272889e0fa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2cf468f2be5152fe233086bd14520577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752033ac2be093939857d14d239e29a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8fdf8fc63c46184b1cd21aba631c6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5a0e5a3eece6551b484a4898526fc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37125e47540f759e1c69747c56368eb8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09871e4536083fb1a2ed73b28a3ae0c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930cc8558cd090799e183680f2f26a7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac620526f34b8bfdb9dacc1087935b4b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e02afcef94995aac5ce439108e138585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760c6357575df2f27733bd566990337586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede843070c7c1461fcaf7dd26b1ee08587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fa15df13017c4f353d523514f72d6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db391bad1d525553b77649dae98416589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7b9fedca8240a1e437db894c29147590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff3ced6ff102b3695b02d2edcd5d21591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a38ed9eb4e9bc90f59ea76b000098592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a50c9bfe1a1c7b4528a37429b23622593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64528fb6d83938a46a1f24a3167f7d9e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235d05356e95e15a8de14a573bd1547595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c807fe614add5cb23c3fd6d18817cf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f940d46ff84b420bbdd45717809da597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc6926ff9418692944ee0b51ba7a8a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf7fef5ae2deb04d17bef5f9e89e1e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440ce6a3dffaf075e8b814ec9ef9115600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114457d6be7fc2087fadf3c5c936cdd9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8833309c1230b4cb323bd3b11f2dc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9718ef0f8a171adb2722435a13128603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eacea08b625278dd8c45d4eb04a95e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f04cd6a61d8a43b098adf69a73fa5c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e70e1c20609ed471dd9b29e9853f7d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc004e90e731994e1f3467ed49e31ef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f31094dceb0468fdcc204dad935dc4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317232e56a56581860ba852cdad29f49609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d71b1f6639cf049451616cccdb69f8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b029df8d95cf1bd761068d82c29176c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce69c4f1eeaf4e55f038b606e49c78612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523aff14c13ffc5e95d8df906b52ebab613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3212f5e2ef1ce065bf174c1f2ef0e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070d5b8495d691f4d266b3f56798b1e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd56709eed9726167abf025bdc477a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898694788ec7503be1437bb19fc08265617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca420be1db1ab932bfb1356102593baf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ae274b3f35840a107642195aafa66619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254142d73f8b9acbcb8e010c7d7c64b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac38fb07c9e96254077af8f4b7f0723621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e75967aca7603f4a8648ceba4d7bd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5dc63013842cbdb530e74ac3572e3c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee0782bb5891f270032cc9c98deaee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1211d7435af6ae0951d2c182e748f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1dc205117862fdcd013fd1717aeb09626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1bc18deb69239ca2f7878aa4923548627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df3503786d4dc9f90036b4d1136747628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96498d35171ac1f8bc20ba36c25702629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f78f0f66fe60644552255c1b5f226630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774406fe7ab3f9d0c94dbf20011bdfb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd208a2259117e68581087e6d5fc068632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338418c62c5dc06adf1697dc57260e96633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc051ad5210d5030501167b204b5b3c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832b2fda071c48dc377a111861f8b8a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573f2daa913ffdbd0ac7196df6d725b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca05bb7549d751323dee143e63eb924637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c7fc5502f87a87f9632ba23877832638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34fda3799fd25acf3f563a21caaf02639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f728fa79ce0af03ce8d599f512cb0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b570b8585f6212cbea7509783a348e1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918f115f65f683db6de376959f923d9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dab47be12e8e29ba271607219ff5d9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554759e4fc96b0d0a2e097ddcf4c9a1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c033c4ca4ea545b861d7b3ee2d085e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2d4e6fe84f1afca678f297e3c1781646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a595d2f904660c730035a895775e6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef6ee58825a475642f7262d7e356d0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671e94943160e495c439e8c190f537a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09503b73155a30b9ebb02279cc1df9dd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d84dce80c4085e301f4a0fad4a455e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c5a2118e5eb6b57e279e5f20bd384652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0891107d0885e32fc91fc45d79017653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256dedc5458fc418e8dda1ac6d8c9513654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff2caae68f62a0fdc654b077b0b01f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec59f52c1756f697dbe233d5bbc88e9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ac674a1c1b2c9a75afc8f1b4233e4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5869b129fbda275b08001b4f35ad6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ad16112f33baa1b3b8521ef67b0e8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46304f5bf0188f58a9c653d5756069e0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc5abc2bbf978cb5877dde115cb82e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900495f85d4ba0c3f0aadd4233ef1a1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee941d36b5cbddaa0ba9ec59fb698e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b161296dd688da218d0f150046ea3e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248757809e495b03b8a97dee8c0afb7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be95814bb56fe12cefba9536a06e0c5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da797072abaa5205d382e3065f11886667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a70091db9a0abe40aff26fc021c676668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a174592600ae7a7f4c518274eeea5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90001fcd6c989a38563ac1bc3f914ff3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0ad0ee638a6a9d1a5b79c0b89fc0d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fa69ffc22bed9303d39f4c111ae7f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8ff48fe26730820b6b04a3993c4b9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7615206a4f28ebd0de79090d2ef360674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc576ee9900db938e6afbf442b34ea45675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239773e5c63093098a4e40e9fa53c4d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6db1f480dc6917c4a13e44f07710a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e7826c74f17da65f8f00762f1cc67678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da8afb4d6044642761688b85ced8bb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca6e78d2d31dda8e67ff6119d05e6c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef760d5a151ac2fa14c9b54d38f3b0b1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa62471f6520bd48f8cded78239dfa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399c15d41e26e537b713d9c7c132272683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56792c619ff7ff01b3814dd7c3ac6146684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73d2238760769d515cbdeb7d0354c9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fdfda5e402af877f7949b7aa9e3bcd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079bb05f0c7db5cb19cad76341b5d56687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaad910ff6a417639c1b68389e3f593688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80728343f3757b6f6d9e292954101d51689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157ecadd3e5837adabdd9834470bd10690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130b961ac3e432b76d7a61dbe3d0902691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8d16af8d001935fc3e4579a6d616f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e3d4902b4a959a679c81d478dbe37693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6f947dd30dbe66ea17824c184041f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369e808e92da7e3e004d4d6b0973117695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6addf50ba10e9473dcba05464378f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec04c7378d2239caea0dd800dc55b60697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6cd530a47aa423149e3b63634d35ec698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866087d78d4297ade52cfb4a402e0782699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6909e112fc110dde7b89904898fc90700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86eb0a41a492ac1cd6471ac6e9261fd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181de7a56624aabd2f98db2795ed300c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecdea47efaf917ed9a250f9d152e94e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40dd2d56aab10880f3bb0a713ed67b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c758779905fd0e09da1d724a68fd7df705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b2e4e2e8ee869d6c47117f39f6c3e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a2e65bbbde3fdd298b75428fbdedb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d67ce98165391491585901d4261bcc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e317dec42c1cbe822e69e899a75d4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b794d1c9413bd2c7b2af1b81493c2f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275409b1ef9ceb09bfb6e84be360562b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10345d1e5deb58ad0a1e1b9c2949679712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf349080bda3192a6828681e691d765713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf462011a284926116510b2858c55569714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe2716a913e1c8f795fda851f969b0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66a3761fd125f432547e844d621716716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe36efb63d5907b56d9c5f5f48a5c13717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e67e1c6c65acc672ee6103ce316fd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48865df9ed53792a420e8e3588041b8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d616c1a5dc4f500829a050f57bcf3f7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de6ab53d6e2f7041de35cd63a3d365721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96af47211a650966e16b8fbfa7c10c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ecb49633055e5754457a3980e0ffd9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87f53b48681bf9bb70c901d3daa2d0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae7d5114fe1b3c6d65451aec5bac80725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb39514442b68c5b6fc3535e202ff4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7496f2680071999b25eb053d16cfa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3b29ce76576e679cbf432709c3a01728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66d3e67246369d307382af17396105729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9a0bb71e5051ac457a33957ee7bb5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bb72bf17636f75d0e3376f2c55856731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b916be2efddbefbb33a9660d5b28b1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa02a5ef7028e070c37bcc6968a956733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313f0ae3a0fd3ae911f1ee2ce2accca734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b0547daddf76ad362346d61225a76735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345b60d97966de129cd20ff4be179b7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49188360a1be1ceb39d61c4d68339774737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fef2a0cb24cdcc7bab98328bbc3c7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e19deec4c0dd17736a841feb21ca7b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d813dac6de3958268fe766d0f7c071740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953b043a145a92f2f7ee9d1115b5ed5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3609094547611fd30268e236c2faa55742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6c9fd66017898bc7d2f50d5340338743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac87d53170cc2b22e9465786dc09bc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ec884bb8907143e76c094c500c949745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4b591648c911e6a1cd9b5e76b64c1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddeb7cd3f3a2fd4384a211607257fa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e022772063a5706fd494cd1ae1833c4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475140922e774787c4b33e66c269215749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8fc64f0ab7c70700a0a7fd2e8f4d1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c9d24554a2022f4b8d98522d4fcc9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72346cd320b16718cdecc8fee5ce23752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f79c3f18c8b92f9e4ff44ae80015b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55841d9ce6eea85eca09b29e63b798754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630817d67a14f5367f97d93a628d8e6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3bd4f4b5b7ee6b25d964987f420aed756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826d5e8a8622c1270e7003214350aa4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6838940db1b2b248290b003dca891758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf8837d7d34906e02a45fd838f44b5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5911927e0558d11de1499baa9b5724760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318e2c87ae851fcc0db8fb216e5e96f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc4c20ebcc14917be18f52fc062be1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c50f1b79b57ac803c82f8efaebc43e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79498ae54708b4f08cf57967e2409486764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725b6b0335814655704498ae28de138765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf13073f63d1f34ca4721afd46a5536766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e88aa9369c225b0c4fbceb5fc188db767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c65577b298c606177f368441f1fad9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b678f4c00b0d7489b94f0e7fa0bec1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c20825c011bed8a77d02f1872aa5a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118c5a06cbcb47303c971a61f2b63c0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3153c45c3223b07ec560f499b6efc772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf1c365dd350c7f45caf2eb78395c4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e6a03250cba3b00c030e88a024ccb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bcd189ab840da3b4bd3eb6e3be6b7d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea2735b8ae56c16de222524b1f01cd776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8481bf432c058a653df4d73a0719a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd84d411dd7f8393a7eb572050747e5778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e998e659c431268b256f864d2327f7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14193436d41445374fd75c019d679ceb780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12afea4db538a7d4e40059b13e14b3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae8b399774c8c750a7d79af04b1063782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a61e51dce89d6cf72ca9ab54542e8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076ec0861133c716a4f2b1f462ed603784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15638f59dac8cb1f7b916805beeb329785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e0cb8573442ea540dd22360132fbf786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351679e7a0fb18a47bfa51cf36efb56787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234eec01eb6a101ea17bb09957ee0e4b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c149efd5b62796f69116930f390b347789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e2f5d45d72667a5ef17a20232fce1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37310d579b7ba55402c353a884fbcd3791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3e9c463b8d2c7301be34946ddf4a4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204cb937e458a874d77981e7711eda1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff111c9a67f3d8412e9a81fc4777327794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14518228087f59910136664434b5cc89795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d214d476dc91a7be6a0dbfbeccb04796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3239e9a3e63a339d998bc60904812797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d096712337afd1d99fb87f6993843798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f122db8456e43b34071ee0b13116df799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e420d925e2a2be3357a08306f21a849800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20900edd24dcb6c4be82451d55d142de801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251fd993a1913092a7574be997a1b22d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a811211bef979605345d8b41a1d50803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ca0a6810af253b2911ae7cb87999d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40443c015f2a8862cd69a47094fca42e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb04516385a206bd68d6688bdb6f6a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846ec7030ce8de95801ef9894d5d819807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df640fdbcfc9cc4813f3f50d4d3525e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822727c2680773ef2622f096f4edc531809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429beaebc7b66de391540c97056085f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f497d225db1da15a0207acc28500d0e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b3e63aa8cf60490526f7e75a369a0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec5f65fcf1b7c9d68da81f9e58ebe6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ef2e07f19129fba5d7fb9f0e8d435814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca6bb91f7da86279048d05146c75d4815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d580df1c75814ffb86933cdeb52e3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e35dc8669aaf3ce4d8aaa844bb829b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb2a99821912997cc6af6a848c1abc818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef244c5a921abb2efd5118434380817819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401cb263e886b20056adb937a3724cb820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab73ab94eb717229c3dcb9c8f94cd0821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdc21aea8cdcc225627d0a0cf7a2f2822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd236ef197820b5390eac5460acada3823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a15c191d9544dbb4d3e2e81982899824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a7ae2556dd3337e10c0a7b278cdbc825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314d86de4a69a3edc924bdcbc5cd2d6826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f8a6ed2b5e97376f4e76774a20a53827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef13ac9ea083c6ef23e0a51c39e34dc828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc55afa664e8322a16edf0f99dc2b50829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7489330c86d3b97dec9722cb9381fb830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21931397adeb8ef285ead442643b950b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb41b80cbdcc786317bfdbc2e25b258832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3181df946972d144ac77351841cef47833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bf0c9cc1f7fd064cc2139142ab99d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d702499d686a06239c108742cfed8835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b637ef3fc78a07556c8b12c76cd1c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0110a4e49503cd97f2eb3a117aea7c837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477ed47d57646cb3a7db27a04ad6790838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acccd42f38acbaf47b0f5bf967d6a12839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501a639f4f146f5387c581241634781840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184d600ef3f90118f37e65fb13bfad9841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbd9a4d286a7f7999df464b8e20fe9842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2750416140726817c671218c78045843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337626dac3684a5c00938503c926490844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97579a35e2cb6a4d875a31dbc6c663845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ae5dd9375f2a54eec72f78ae9e4da846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3bea1fac207ea83fc4b37295b181a847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8cfaa83e86054fbb28f3be170a4b5848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aecf2d9933d7d213c4dde56557cfd8c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92336e0318914b4f8cf44b85ef14baa1850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83512354665256111d86018141cd2b851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac4c47ac23ae64ce4b8bb639c1765f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b87e2210bfd755445954cb28e2e747853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ded38d259da18abcbf36f0f232514854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de406ad7a7f750781798b0618464a7f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1bf561e2ded78dcedc9dfe8f1819b856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d7374b1781deaea91154081d471a5857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f83aa0eaff713bd49de3bf0c5bd83d858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc22bd79d16335070a7cafd7618860d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfe1d44ebaa73462f9cee466258e01860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55058162cb13ec45d916f397953028c6861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972437351dc29395243a5d6fb960cf26862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbfa5766ab2d3c3d7d8924e74acc79863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a9498b38c22aaa03f24e00317adff864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3133e59b4156fecb3b706e25b6d5e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304196edc15398fa985f18b532f4b0e9866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafc7219f20d02644802aa91e633dbd867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57611e30db994eebed9a12b4cfcaed5d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0291ad8532e5e9498433c276661f74d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd1c2b8523d4d8532e8eca7fb90cda870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9728ec2fecc62e84554e72eb2f2a52b871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fef40c9a6c5634a3e9d6a18a1a4cb2872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a478461bb6ea7aac689fff801a4a4e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe20de5b6d6cb2a7341dca8cb81cdb7874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7142d39758af316061acefe6b104b4f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb0f39899043472b71ba5996d03c05876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13bc164e7254231efee929885773dd877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b1f83df8ce8f455f7914c23370198878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ecd3da56b02212fdc1f398539143c879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f686f2ab7f647b61597ba86214f3129880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af400b33b46237fb1420e34c7d73f4bc881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ad54beb4256b6c4eb6d1000cc8991882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8656f453894c101cb4de6ae5518eaa883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a17603fa5f65246546be4395ca1ab884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92015dd20ca884bec81c3808803533885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7130c2e9bd23733bac3384c2070ae886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7087b7e02c642b9be940dc3423516d887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a29f08b6bb12abdc8b6e8eb149bcf4888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc1edabeb2e41338e1e0e62edec261889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180197f74e46f3652393cf3289975327890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b687e043a95a240622625399fd750e2891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562ad13fba13e3d5909002baf7d1ec1892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af879f9450e71264d3921fb1e0f5c58a893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe10c82e90ca22dc4c3cd22bb35af3894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426c3fe4c16f1c5c4c918eed98061a1895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45518e3cb0957e8e4821d64b366b552d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be172adad838b5daf1d5afbcb656825897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed7f06d825ad464fd261ef9d522e12898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d316c172e127a367787814f2b8763899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65468fe2afc36b8cc63c2a4cd3a76f1900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2acd6d5eb68d3c6659d64110928563901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a881be8cbd772c85ac1b7f99f83cc902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9090b235a0ae185d7cc745f138b647903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d920f843061cbf26fa7d5eecc1599c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890911d2a0475be3c79510d830d21759905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d396177c61bbdd8dce76201183634906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e287be3ad2fe3603e82f2caab24efcd907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c5590f328293f91eed0cc5696c014908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e31a22a8e776f65dee7409b0ec687909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2160e6c793cf35b5e03c55388e48663910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9629d2ea7d0bd4acd9f1da2547d1a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06a530be0db23974ba737daae56a07912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a93b078c3014d13e34817147edd56a913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237bbfdec0aeb1fccc1d7093745efb3914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82086d85fea4d1f9cc0cea23f36b41a915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bca10d4e4b1b68055c27fde3034f1f916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d6ad793e9e9c92fd1305c05e52c42917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6c8898990c2e9263576e31c1e6c20918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c84ac76b64514b2a64c916547af5a4919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8c91d6d3242eabb7d06cecf032772920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f87a639310d9040148fe039387fc88921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93b4023e1b9b17f1ef47e032239129922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419da2ddcbb762e8434c20ed146b164d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585cf9babded6eb8f63e6f37e4b25fb8924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6774c4fbf73f91dea2641ecf22d78ad9925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3dca74cfed72da5388977d2a77101a926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1662b208d644d34fcf61e408aedb987927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb9386aba740debf50caacf7ccc72b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433ed6760b664a1fbc4d6d47441104d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17451e6549b0d4c76680b122fb7e34a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41995e83fdf5c049cc42258ebcc8269931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce863c37402f02a136f41058dcb389932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e838f833fb68f47f3044727c2b1124933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1424394401a96199c7bab0b3d712ee934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4fa17b6fde8ffda13d913dd1e516a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9c16d893cb449f5b7bf9b7ba194fd936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e334c0441a804afe144cbcda19d4d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f5ff8feb8233760f3d2bdc4edf214938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315542aef3f61eecd35f72cb47feddf939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434287b551d36cc49b8c6cd50ec2059c940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff5acffa815bd99d72e788f6e72b01941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796fb57983dc68fcd0ae55fde3337fb5942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bba4ea0de1116f6fbb1282b164ab1f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb34906e3218f14d24f2b555148b54c944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef746b4e1fa27c714af5a8badcb11a945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bab1241f765cf607c76b85d107ce7946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd22810d2e5da9d6476b9483adbfeb947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877df27d1fe2d5f847a3526769637bd8948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a30cd3a2d688dad67efc84863cc5af949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92918c103ff69f40c988d303aa6df06a950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714f9f252401590ff68f3256ee6d2e9951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5577c4aa8a6846fc7e002256970db7a952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade481c02f9a4bd6f509ae659ba3427953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9f8006d1ff45024b25aca3f8f96bd954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b14de6702a444bbe7011c8bff94dc955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940078fed4bf119fcebf3ad913b9632a956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c0788d8c63b30ee86946f38fd1cf8957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aac952d4bbb25e58556c398639bc6e958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec76b5a07acca8d0ba3436a7477ebca959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad9099a6753d9bd0c5dee5d14c2236960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737993983128551d2fd1f4f51786cdf961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42278d33df604ac19c7d157719f4473962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cb13cbd8930ca4cc9ca4e7b42b89f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50792d11872361f3bd4083b1af14a0b8964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9495d87c92e9e350daa38be19249a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31db8be97532cf17f3f156509e3cde6966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee61a64f1cab273bc5f84bf05c6b7f8967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d74f925c42fa9ac837952dafa7e4b5968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a6ca158a4cff3258fa2b9f06540b7969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b02bf7f9089e2acfff98c32a9d02e970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8601dea63d7fe7f3d02626c99766d971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24cdd5eee505ae52bbae39fd635dd9972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d5b014cc756fd65e7b5ccaf344193973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65187e94eb834e6732c3bd4a2679e88974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31654d60d2372fead4435ffbc3cff057975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb42e657405fb87330583706f286065976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc2f9950b1079a74210c06dc73df99977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5665461da5764fae8ad59355d6708a4978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c24f8137cc944c3607890e543c0e4979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c071a54f3600e8aa0b6249040da4fe9980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4237e35b160aea764a96c8ae3c39f4981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a723827130424f47ccf87beb28c370f982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ae6c8d9b29dc248c04ed03317c41f983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55eba0f800f6422643e97a7d871e87984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7211a702e6741b7796be46e873e842985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034ca1882015e9a95755dce75c55aa5986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca71ad98a50aad6955972798a238372987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b492c6b09099d6a5be0fb58a131761988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7c13f51a9b9bbc303b35f9a3ca693989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4eac35e4f503d38dc58e08045fe4db990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d573ac7132807b490c8138538b96a991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e590d1e1c593375df6dc548cfed8260992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666bfd0668ef1006f23ad043d15c3f6993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096add4b473945df205bdc1be665f00994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35477ddcb63ce9abc2f21e7f4ef033995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac84ab8584ceb1e2a99618b190f8a82996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b76f594ef7654d6978525239114e1b997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>