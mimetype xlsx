--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532db16f3ca8e5da67838bfa1f0b47221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7ac436e9ef123bbab5de50c9085182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88d403bea1a85e5041100f7f9605e33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fa4add75f273cc51e5e1d2b0fbf7d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61931b097858c5153670f66bb095785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa33557289ef02e9be31b43b4251ced6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484b75085a1c57b86ae8451d595fc997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f162d59b9a8b281033d6fb6f3ba078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ead07d273084f9ef10d7c5f7ac3339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04de36e9cdbedbd614c673732e1a5310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335767ef6cfdedd590d29775b55ba3211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668037b5a9553f6112ef8955395ca2d612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d0b7d88c7ce593f71d3b7e53f829913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f71a61b252ca0caae3dc35501e98714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdad7cb1d5d613815fd77f16bb664f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3cacbc0accc90de896d7dfbd7a2ef716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a617169fd542e233459363203ac1fbf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4488303afe5d6b2fb2f084aa53079e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edddc4be0154866ef6d395bdde24581819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead55cea84e0b9bbf72b6591e33fb6d320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a438024bb2f25527d5c24394f5bcc1021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2df630b33babdc6326384edc06179622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb888d106809e027d7f9cb21cee4c0823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea124ece2016c3fcc27e745e330787be24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0cc9a2f2861d3de5b21012002408125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101a233ff1dbefad9859b6b8179267326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed9a8aee0e60cf4255cf43e6de226527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7a67851c75c9b365b9f752d341d3028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fae0907c02cfebeed2535c76cdb84029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584b5cfa60997d8065ec6101903137230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77b232cf0bf210db70e70502456fd531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb02ced1150b29533c2c12c61f920732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358316bb4d38b57e0b5e660edcb5964833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb32b5115c582a0540d94baa44888734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee252061644634bf4ba0d287be0e8e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa65e287a0bbc4097026befe5f439a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35038e3db3e77188dca1313e742a347637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c944a13ecff2817b70899c8453bef438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08246fd8eaf5928c0db691631def0d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131caf2c8ff3e4e9068a1afbf5cdd2fa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240838c15f0ffdbabd7cc6179629ff941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80687f3d36280061b768d763a4358242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09093dc70dc328a8014fe88152ba10a743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d6e2df5654fe379e7832a61598aae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb2248e4a837dcc3a868823472240945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948d3ba06f335ede2643d06dbe1cc1246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b77c02cabcf43829b30d967848a7947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1001fef5d2b88eb529fe8768e7e06e848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413bcfaa545582d7548243d7278cfc349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835026e8284a34ea93dd032b0f3c47050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539d886b46d7ff7f4eb37858aa3bd2a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853b3ee9d624439b72d587c593ad6c952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dca69ad3fb12d8f96c73ba4d8400ed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2a8b182ad7c11b3da64ec943eea1254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2f9b92872b914e972e9061b7f6a2955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d13965d0115bc82393bab6c1e6b44e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70142a2ceab46254cabd4d960c20bb657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcccc4c6e351c27ef663583c76c668a358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23f8c61f9673e6f16be2c2c8f1a97459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae7e9b9c2a6d865a7018e16eb7ae7360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848156ed556af7f9644a6b95b58ea81461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b3988ca2d82577a23e702350c868862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfa0d0dbd8c089b7024836c295825563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94930c5afe5f4840c7a9a87a59b831eb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a0ad16b3df22cf7a6263e8c28c92d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad501cc9900167cb94d02bee7cd05366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90716f52de761a26f4bdfdc7c90ee9c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0f8d9dbd9787b941e0e5b561af2c468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf9ad9a8c69c8eb66d2d0798b93d1669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963b6bb67251bbb99e4c25ab198a1da70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00804ba1555bf2d2c773fef460ea3d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2256f4a4fbd22e5de79b95001d631272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8483adc22ed7ac20532844e0e359f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffa89b467260af544648584b6af67774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976ca33c1a4809f62ecd588af36936b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b623e912fd6acd749d8184cf8ee6e6576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f180ce60a83733fe8953a0f6bc5aff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d9cc978397cc6723026883f850d2a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae58f865ee0f6fec729b3dbc2aa82a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd555eca8a48f682595addd78a414480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0776095ac080c62842ffd17aa5119381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a6bc90274c3fd0fe720d5692b5d1d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff89172ec2781b3abde067c0db549ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbfdf9e8b19bce617e1a643513cdbc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b408411512227a85464c88baa4668785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914bd17f63d188797dfee82bc373879d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd585033ad1cee35eaad11c7c6c02bf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c1233c7251b0c82b4463474cab7e588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050914bbc284c3fcff2125d03d3b74289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885355fc6087b3f4da9bbc7ed651f28690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ab3f1ddb59b858a9585046b4e12cb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bcdfaccc7fc11424a516953c0476392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffabe5d9bb639e72d4be7d443d555cc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a9a0b21cde1a62c17ce5769a8918794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5fdf190486fd3ec2941535dc74a3795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee8a0f6993dee8775e14dc1a11cd6d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2c1748712c78cff06504f98669d0a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc5edcf67f3cf790ae80fb3413e24898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67cfcc13a93580823a7bf6bb185396799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2c9b9e2db5f639c520a5ff1090d2d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78787376ed67b11f9cfaf97c8e55bf58101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceadec8b11d812a865e99e7d847b8129102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0372d00eb91a2cc78ce7b9f16ea27d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cf15b01c5ef9bf5aa37ccaa8cea9c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a8f8c838d4fba5e533510973ef825105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa057a9ce85cea6675141207621e99e1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728bb3a9c1bc2e66e8e52c386838be8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89765ccc74815523645326e93eb2f51e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14cc777ba2f1dcb3cca070594a844e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59781be6bc13b6d4903cc0f03309a369110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881d80413f101ea6797c812275c2465111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587ec3ce7aa2ad53b7dffe92448ba3a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb5c0134fb04a3f18bef000b9f84fc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab55c7086221f46b88beaec9314cb6f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f98f2b7e5757170bba54426f64b8dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82b1798bceefe7171467ead73d1f01116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f28367778ceb75f80e9096bf2295e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb031ee93bf085d8a230e1ef17ce60118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c63d03bdc556c9372897b10bf59f21119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab7f3576ebe2ba43bdb790f71f5f35120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47e57a1efbe6eac9d1387b97b7dfe3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450812921c9269fc23bf008530087734122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a47a261bc3f070042383c531dc5b68123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c321f8dae427c725b2e2b711c68da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0567c9f7d3ac30da5114716cbfda793125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72712571cccaa195af51723a69791c65126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf04ea0831d2363edecbd4e12992211127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ef57c45e0ff790c20705fb03cc4d2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce77b07f88d9f30816b675fc1f6d2e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e08fb16199586016fb0fb56e02e7a6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f67060e7c6564aaa0d4c33eddc4a2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5648d124946528bc5ca537cd3ce0fe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada9bbccb692f8f9ae804e2302b77d3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92dcd6343c251e303a55b7e1ad4dd06134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d30c0a69bb06c757c1bc50da1f85f1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42bceb5daaa789b4d7e621405eded44136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a42113504c067c945a542bde99b555137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85df469c5ddbeb64593969c9a87102138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0966c1215921c99cb9c18a82664cd3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630d823f309e6ea9b7cd7b9eed2535d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e807b7992b581bab1ed2064f48a513141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f253e3ebcbcb14e3b40a6955df9bc8c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f639179eb251e2666bb71ee2008f5b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e31bf4a1c1c9177763ac8e764bb5e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650483b556cc4fc5da38edc722606511145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32fd030d1ffeedf38c9c8115335dd8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f429610263ff6f0a88865c7c44903147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc11c3e5f1cabb0d7ac95ddd32e9484148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e48c58e647f715d50ded4d7e2be8da149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68ebf97c089ee5db3d3fa39b237250150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94bdc4f8715798aa9ba63d349a05d2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a650dcbd98a52099eae1a56e57a9e46152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4c162583ca2841838e733f320a851153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572e9be4a3602f5c16a6b12403f0eca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063feeed2441869e61184aa080268da8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e80d5bf0a9e495947ed775039aeb24156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c237325b8ca5a6a8886e679b296786157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1427e671963f6f5c09713a8fa8b02a7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ee2c75004ca7ab671944e742a60c7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3191fc36c2e912845f707705de4e8f0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a7b1ed8c75198e00c7b0bb741ce0d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557c455fe5aee416623eed187dd3314162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4615ab9f7975da1cf937444f65e0f6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2f8a58aec8dca455403d0d4f1131c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d832321457e0737d55170bf83acd8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25350aa2a59f795c4bfde88da1cf7d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172bc284abb5d316c3838c07a99f36b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661289d1464c93724f33e2cdcf342689168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e3fb0d7189cc8eb8ca6d4df696ba5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e6743df3db4bd510758cdd36f4181170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749c54bdcd20cbf84ff204f1f7053bb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967e719476ed0663740996d0606b845172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9baabd2409b8634b3f6e9d7b63eeb3e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9e7c84b15b4897f5b345f42879670174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f17d11b7cacf09ee41b6732b6625b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160f8bbbda8d3fcfc454da894214d30176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b88ee74e26efe06dc4003f5666246d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35067bd7f73928dda467d110a9effc57178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055275387d39b32c50270c77bb2d0992179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724996ccf3b1c9d1eddd29d226367128180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be24ad9db4d96348dc86345ff1e9f0c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ea9ab93853d7f2fff44330014db64182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae29b5b155d11aeae373ddff987659c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b2d1f15dc927c2bd907cbc860c9f1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6360d7aab2f0ca5251634aa48a88a8b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267333716d002ed17f4b9dc856974ddc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43832b4312bf7a92f97144d22312d292187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7879b12c4955e8d412da0974e1629b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0deba44ae8be5b7f8c23e9ec0f679189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04ec08d7224b452fca0604cd3d7407190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd854f78c17ab0ea1c0aba69dfb1bc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b196c5032793fab0436cf189e39649192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8718e70d3c3024eb6c9f17dd0c0710f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882ac96261434b1240c91ddfcbacd47194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb837c9862cd783d453da8e55e1ec7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf230fd506c94f84e96b74239e8ad2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af469966f81bff9f30dbb1fd47d445197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628892c0293113a8421f9a6cc97acdc5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5abbebf8c773e662cbb2207a6b16e6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d039f5584d41d6b55ee6c29fb5e43f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd6e269e2d507d5d7cc0ee8f47c9d4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ab6f97e4abb399e2f77e6d14f54ab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d2ae55bec476dd2dd4d39e29ee3f9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50b39e953d0e4e1361b10c31d72f8a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519a93f7474a611523ad64627a7fa74205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e763c9d4f95dd0afadf6576a95663206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291d27858527a04bfb31257331285f9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58093f5d16bce6416b9e20ac9946c1d0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da858019007a304708b5b2c261e3c1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42255f415a83dba56ce0e9942710c8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5454650018a1e5e02d8b194d0af80f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd552429ea5af45dcf8df5f4e3797e9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49beac4fabc96ca5fe1e8852f336c8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a90cf618463c481d8748d1b4d5830214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32594244cb501bb0e3ab16937ee123ed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf38fa6868a4808a9ffc94ab1f1828216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191392c00bd548f0265f313b274bcf8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312d54be2ba0e1c8e112534de2415dc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e46773166e06a2add1b7f0e7cd3951219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55446e9f864b4e7d85c5966e847abb4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcfd8c6b969c79ffcd04aee6a6224b0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40636921e8eb0ca95256598e464960a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f33ff335bbc953cc9b177be7df667f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f6dc8409436e17477f41389b032fa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fddc80a2cd00eac4c4251991581f10225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0be22abcd4af92267d7b8340b1fce9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb52d6e95b14a7630c4d0c61990e1d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001baf409800d095edfabb95240c119228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7283839edcbecfde7028116000ce6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e81ea4e4333edf270e76c86dd2c769230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498983e9c7c0b7723ec2973f321c955e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973e27787c150fd68a9a74e185f19d2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1b300bd79b0d96ffde0bca8dabb2b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46e6004aa9cacee7cc1ac7ba186df8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae92df5dd29ac831bb44b9641ee011235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced581ebe931df0fde98542111f804d0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d313ca78d1572356482e3ada4992f0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d855c5f3333185c44c998e2265199238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7772e4c76fa1a990bc02935b2216c5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba5477d1382dc5c07a1ce21e8d88ea240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acefbea834c4dd195d7ec99e00fcb2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750b4db7403f5f89a58fc5bf0692165242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5945487e953b53b1a086918d1b2347f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30199038059eb429c3af5379f024b9c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536451aba050d2a0b4832c5f61a60538245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c222c6f38c4460f841bedff2cfc2efe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971cc55ef28856ed1ff2b93cf51bfedb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c3e0d7c3f4d0b61caa67bd019e5e5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb1ea828e659cf68b05a2c5963faa6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e52b6a8d4d670bf1198e28848fbac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe32e75b9069fe13a7926756c8e6ac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ff3e942bfc0e4f4c1364726e59d28252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265c68df353443ee99db1c432a4c174253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87685f8c5dcae4299ef673b4a172893254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae56dc148755c9223886d8fd1c3bbb6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d90901a20cec6b43b0dfeb1824aa8a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce1cc5b10bea35f17e4895f255cfab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033558f7727b7b95368b7115a46173b7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec496b279a86fbdfcbe557473944193259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73671b286ee4ac371b372555832008260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a68f40949e97eae451feaaa6872c88261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de711d86f187bf6acb122ff50e8ad8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab35813a76ce4f347ae79e6e16cd984263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6098ae0096317af253387c66d858f78264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273eb50c10ae4c8653d6905f5107d8d6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67d639424e8d4156d92741a493c75b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42446563d64171447ffafb5361d4c0a1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9e48108152d9d03ce2b1da8cf5f77268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d5e1b1170c2b17398597b488ea107269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523365d17618499d94dc9dd116358d98270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d92cbe2296b73d717a2eaf64d0844271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbcefe15f43e4d206dea39bde260313272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e295b58bca0188cb14d4002365cccb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d5df1352f453cfa31f3bccd6c4d7b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff417185b92fe24b76945bc01bb04d4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb29cc18938b5bfd5349318f36b448276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7366c49643da7914c9c22d7fea2e58277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636bed22bc25eb0d7d843590ad490c7a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d5936b2ce6101824b16d9fecda813279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1982b072bb4a4394d97ae570bf4059280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a606ce6f33cdad164a4c3daa2ca70de281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f9d882940e55c9d3a059c2d2102b4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab09b691fad2ce6adde3d2a6d3d8898283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979c6afeadb6f6cb6d880f332e0468c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb837a707fb6a95cfaed72d22dad9b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af187ee6f440635923d87d88dee13ba5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c38f7771bcd9f37fbfe767eca08ad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29229f27737356adf733dc68c3d0abef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2126ec1f4847f224bb8f7ca5521f8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7e2143c917c7c646e7114a01bf243290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18766e1fdeefe1e9a669a36598b5e8d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79087ef61332958b3974d5426b5348292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7ffeac21ecd6af50bc4ef5ef0be51293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44ae5aa172d9aca8482986c9a19893294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808c0c8188d84e5bd80b9c42d49c6e4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4879cd9279b5d730aee101b364400296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56438a830684d1caf3133d8e4f238f5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eaddc8740a0c51d68a2553347c1a46298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93324eb01785d34020876d1415b97c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68390c0cc26656d6ea9d072151a1b8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d7b3b93d2e20e32308ed88fbcf20e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356791d820c4a65e2489d11f187a3fd1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006520499523d6b5c50ee90cace191c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f964a5e4df3e41e543288e28d1388304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9393f6f302bde81abbfe7a80b3616305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549bc0ba818f76453474ec810ec956f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d4f14ed36885c2f5745cf8b54776a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff869f52eccc6b323485bc5e41e285f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe9402ccd6d9e41e449cdc6c8409df309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5f0c704926a96128cd11a14254aed310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555f875dc57f3c108b982739789ffb6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8242da24230fe340c8e09a1ef7068312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5e796f991a7e1e8e9a3151b18d26a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733f48d49100231881ca1d0e1393a91314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e44b9c33532665858adfc6de4227f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88781afbea3b1dbfd7d09aaae6703ca9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0aa62d1a937dbf8dc368965fb72fcc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafad3f153465edb86896d92483e42d2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14aca6dc0091eac39453aa3049e839319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f8edc0867a003d1e1b3214af965e4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4d9c7e13edccef45dbfa6c0d2e627321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a87f65f761dbf470f11af9d8acdcb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505b23c8cecaa6d2a6d67a199f7f31b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714dfddff7f145fec70970ab8a23fdf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10f0ca508727522277e779f30e9d32325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfc4416a95e96cb8b02d4bbf25455f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848a9987708b3c82a324710c33b1a5a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95249dc9375fd6fa55782c1943e7992328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e32f11aaa220d3436111a85bdd4538329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d7060902079580fcfcdf3a991b5f0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859044f53ba525c39d9da5ac99fd5355331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322217b8a1f5dc768c9d7d03c88658a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576b09559037e95adff7ea78ca9be28333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb3dd0b8ebc71a1ed7f789001ee52b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7c7028474e6384af89453ba887066335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec31cd60a879f5239d28d94ac17f0bc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54856c84f9e40181a41a435964b1742b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851ad2faac5a5688fca6e6a7092ca1f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5a1d7a27a0e3ab1427ce24175aa04339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a390e1c3e891776df9f4fad1c40eadf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43359f6fa8291ed83e149b583a0002f7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39486030dbb40bf85d2e4159fa1cef74342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6f7f3f378f7c496c622802bcfbe39343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e249e27d80d5949162155d3ab635a7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a055437523f71cc89ed92e0cbb066e7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19b36b6d24af2afc5ac0b9d9ce8d4c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839b121deec8f2df81b097070cd389f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884e2cef31fa96b0d57053b897ff98b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe4bc1581c4ffb579f468d583d9bfe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34bae570d91ed92e0ca7d6352e72f0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041b7a22658959574269085509df4a6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b0f7b33b4589ec508be88d47e87f3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875c660e35ba9405d023b5780f38c80353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6aa8ae48d7ab452f48fdb76f44862354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a63d71800f1830d6ee413550edb25355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469ff146419f8244afbd1f4ab228532356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83484f000d04d83fae129e2b18df8eca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ac384269a04dfe361717b22792ed0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f577d388a61b481b6c9905952ba3b95359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e15c00e623a408929c4aa1b08a446360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9e121d8aa9f87de81ec0b0bb6cf7c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f159bdd444718dc4d0c89fbfd0d812362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414a7c5bc61dae6cc75ab44ebd48169363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9ef5d661465b2389373ff70b5bb74364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c448eb3b69b33b19b605120376006d9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e515eb3d7c489699ffc790dc304b2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5352b72feaaab7b4ed727363b953cd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec7c3fe12ebf99fe75468a21c4312e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545ac853abc9f8081cc33b7cfa32755369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05873b321398475a9fa68b3930b967f6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4577a4740780f71c387fd41110722a7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fcd66fbdfda3dab6d01f1d8ff29e6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93104e64bb0f1ba0bc12b91c7086a729373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a5f5ae4732940a3608c5f2b961c30374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594fb7dba3bd0e31a0efe0ec13b7fce375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a4388a45d1c8ad1e05df1ac600ae9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7be002a696cf91ee0bf9380d3cdf8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1958ff0793de7ecd55fb801770c02378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb42df4625f1933ea5697a84dcb020379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae30e85399f5edfa00f88a914bd064380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff632db3f32310d437bfd6fd83deb9f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2419b0ff0a9ddb9127d115a9bf3a42382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be57827014e8a037f067962115c930f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a187c499314bf201bc31a0a3d30e5e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f4e3c3d6c69b901e04ab2eba5d817385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206513ba02967e81c6327c85d8a947f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ca56ecef9b56e7b4cc80e748ce8e1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256282481e25ec10c5355e990e65fc1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1dffb3cc5e16404baadb091243b73389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84434722b080c211eed5def73dd5d85f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e71e268b8550a92c03957cf7ef1c4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e3a6e37e323a430eed3552c7792ca392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430b60d24c5edfc13db60182722022d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bb527f113d6a2f153b7e4defc47d2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a57ab83c1e23d019f115fbf9a54aa7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556fb889a6436aa23cafba686e579b1d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62fa160f92055fa9551ed3731c3685397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d1e36073b39cceb87fc2d9303457e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d607faca1b4116ddadbe2794cc294399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e4f64372d5807f8134d6bceeca1f1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02afdd515d3a36e12131a7bf35862b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222114deb52529d93cdec7b6a5f17b1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d3b7f24ec59e9ee33ad7b9d621230403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eec4c037795a34278b4cfce8d19ad9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583c09086d097a9f05633fbc07c3bd2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e6c955e9514cdbe8ce64ce8460b76406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b236e9ac60f063cc4d04e5c3bf7c32407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942bf903715e537cf1b5af8c743d638408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc573116a48dd8eba70e78ae63bbb42409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c8dd36837a96397856e312c188435410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df727e5d43e8adacb30cc4368b3d1c9a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035a9d1c03a05384eaabb25d0715792412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3c33e82a670dbd929466452d50d9d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36dd8eed4b13f4a43ca8ee934622ba7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094760a605204074d6e9da603ffaf63415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83175d4cbc7f6c3ea8cd9d8c8e477f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea9fb3b545fbe031f409bb53a65ef9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8812c00cf73bc577a40fffbde0449d4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389710c19df2244a4394ec2efa8151c5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818952de27c47f336756b031b51865a1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff76a905a131b3e2288a794b7e5ca0e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341a0a81095fd956cc0a9d33162f818422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a07df29b608a90c6c2fb976aac594423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d378da64c625c94ca847b868f7f3d3f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d22905df63721c08c08778cfe36795425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcef0dfc5cb23fce8213ef0b6a3d7df426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88f430d2d9a25d68cc4084d86c39e9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92536585f1b57c467e183a4514aa2c28428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e384d2811baaf52f5f59d36c82b1e5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58a3fccc46eede55ac7ccc542d3b3a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51caa20ec7de06d372e49acaa954f5f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bdc6c8c59e956759cf0f6c35195e04432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfcc48bd8d8336158cb5205bc1e3e3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186883844286817bc8d6214c5b2197b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa3ab690b0878edcb962bbe355db99435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aab0c19d4be8244bd35df6133489bf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e534351f020788e28be4132c39b86437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a3bac1eb9ecbb193a2caa85972bea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f92e7ed9e3923cc13f8392d3c9542e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f37eac966bde6b3d472b4c284d1d2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637557c4518e91f352f37c67846f039441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275d1ddb8a822e172f07d7334b2b5ad442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c52474243e329217266bbb5eb24ca8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcc8eb0b470abcb550673404e1269b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0970ef82b76fa44fe3978843b3a6e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc50164b51844f6f6d1d3aaf836e706446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba8647af77f74bb587a209b8900d8b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc88934cc8a3dafd6fe56ab0ff77766448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39759a4ff44808695b081e12f7848b3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52831e27e8a91136e016aa3e14c58d4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae3cde1a7670fbf11ff9a1b41dbd06451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35187cec18187ce68fa45dbaf29b26c8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27be8f3d533f415dd8ebf1c61a5e71453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c574212df0457075647f732e1cb22a6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2011ad43993e8ee3bd158a26f1816455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460625620950459ee2922671749fe267456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b68ab9fb1f492a6eae9a099756b030457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6380d4d9111704d331290bd053a85458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913a230291f195b897403ec0d47df4e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb537a3c7e03e9c12df3d02c8ded65460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a06b749ec7b0563c9e1b3cd335e27461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6864ca9f81ecbe8fc50a01fef5d736462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f179635fb02e3767214f4cc680fce463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f7705aae7945fd582b34d8e04deb8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b0094f929935a313ea9d38766fcf4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae38f9f2dd8d7100296440b61fd668e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a6ad8ab2c12beaa00ee466315b997467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb2c5e209c3a53fa6b9e45ae259b3f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4de816c062ee555450b38e5d9f3f97469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0efceb74f20c618343653a2d52cd6f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43100b499c44f4f415cc8f15840ca5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e26ff6f461569a93f74bcc01ebec2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f77ddf8cc0fa83bbd5b2cd0d9b51d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000c60fa0c0955061464e004526edd2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89bb98669a8bd7a534ea76b156413f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fc6d014c34b29f5e1a28c0bcf4e77476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60483a900da4bd5669831b6c5167b5d2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259440a776279f93f5da45562a192cb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08608004f2fecea5a447580630783e72479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584180303cf3fb1bf089954aa1f29ad480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2eddf768e388b78b56643abaa8f76a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25224bc1cfee36a8d667493fe3b3b3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5baeb714be8425a99f7ca7c929bb71483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c38a506cd556aa220c253b8fcc6c6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14669472bd5420dc3eca0a17cd091d5e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11d6d0229b001fbd645ab5ad52644b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8accd250cdc5fb2a23643ba0e57da85a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd3211e9e3b1b9d53588762021c26b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535bb71e81ea039a06d3a841b42f577489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d569bd24ef3a504668a94acd49510490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a833307cbd290d315bd5547f8794251491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998775b3aafdaff5181d4616bc6bded7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077cd98c98561569c34eca2e9602e1e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40cb2db4b6af6f94a1cc76e54ec3e7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431155a6db94e5513172ade1c4aa5f94495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6342e3cd7634e6caabe93a888b90dd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ddbd45d6a613cc7959ba75c2c41a7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274d85521a156422b08d5a9bf9404b3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebef4077d09d31c713248f94f290755499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ff298c37072e987ac5be85e7c4959500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d50711a99e8ea7f16ad073c055b2b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198169eac19bb99bb7e0684b6e68f71c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5596498360f91c86ee7fc0b786976503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b300311fb470656e65487c4532a8df504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d3ef8e55f9cd468c8959617f78acf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f63ddd01f151ead2d1472de4ed27da506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043fedec280deff7339447c2546f685507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6bf15787c0383e92ec34215af237c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4136a8429582cbee4dee7d79dacfc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328fa377246b245ed439e1dc5174fb4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76a528faf951860071f724a47884f5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0d716c5e0db4201d39ac67ac8229f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4690a69ed98259cf54ee049115c3f34513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d23c302f738673cc8bb952319dda4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa180b3db89e5efc45e764d5b9ca2c00515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d27487e204155cfe91053b5e50a693516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feff7d2f6b5ddaf8c30f5a4c1c904cd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b09283e278fed46eaa9a990c10919518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5babc72203408a9aef5368dd022ab519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71367e403d6b77c251f503ba460fed520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51c0dfd1e744a85af8bdd7e08dde83521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27684f63c75f145ef9a20d887af3f1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f939598278896cc4c65960b48364a4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946354ed2c6c22c69e2fa70449949c31524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56ae3b72156ca1a63ef9e3948dd293525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25484a3afeea499dfc05c2fc0cd26987526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4542027abc0bda3973587f6590097527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715d77a75b82d5970db3403fa916ebb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ac920ca35ff91d35cfc961331ae58529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e064ace9061d3943fa66f4c3f3b8a51530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062e1fa5aa7c7ed09052073e4053cc0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155852ccc3e07d68718b1021f81d31d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6fc7e142fe56e30d819529629ea011533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29390ba518fac6713b0e3fbc14405abf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c323c2396ea74437575eddc36477b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d61d3baaee99d959d7073790488363536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5142d78c34c11bc28c0f5344651433b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c66085c49205c37e1e2ebade69b1cd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd4a5d20fa28037073146d015ed6cf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857bf831b656302c45c220b0846b0e7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f86d5089c878b36814d0b7db6e5262541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b76f0d20e64722e3af7478166a2bb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067e0dcc932987c9b320baa5d67107b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c141f0468fc95199b673cee9452c935544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ae8bf5bf47273b276e20a94419bcd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46b23e0b9ee82751d8779993bf9fb4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8bf43f44ed0b537c8f22e5be751bd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b9175bcf76fc85019a0ec208567a5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51ca62390d6248714ce4aacc923dc4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea58bb5c221f626c626ea6a7848691e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cd5836992efa2b84154173e2d8a46551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ff361c12331c85c37b16ffc127a93552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e951f84cfa8806869972cd7c31098553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18dcac009bcf03ca45c282a93304a3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b524dd398a19b8fc30d0f94fe8ff4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c237da7acabebf752119ee21ddd8c3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbb67de6a84ff1264dc53045950f53557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d750c9353a7df88010668fe4c5fb034558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0afc7c01a27d7a863233823105b1c3c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b9bc0873fd8cfead5b2c815d9a982560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c7dda050f8a115cf83ece6c92ab00561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeac49c374838220492aacab0d19e300562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714d67224de3ad8196e1b8083022268563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d758fabf6697812d803a1de0c2e1fd5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c30a1a90c97ea6e67942d942f508ed565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e964ca027552d433edad2763b615c30566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebf8bf494c4f4896e341361e326600567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8e59fabed592ed3ea85ae80c0d8e1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a608695647ffa48f43622b9cb9fb1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4265503906f46f0b67fd7cd8cca0bb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a44dab07032a67af66eab37425f8e5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf4cb6e42e40672828335be4a46bff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e5c065e09512389b7007fbbb3f35a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6444ed66b8ad1025d312495f5de5765574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d990bebbf7deb713b3568dff307cca575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab0196e354eaeb7f117427db926508576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055aae501d56b1bbaef5f9a76017809577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d393694e736f5a41616ef7f939e23578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362da09de257895faeeec917cf02f101579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3227ecdadb810ea2633e80b2a95e18580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b20eb49711b23b8481885a9d087d2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8bb3985d51a58e717507664a03b98c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c84fefebeb1e07e7a06684a851e84f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae7b0a558704169c575fd3c33163c1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bea24fe3094ec979941b37748b71c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37613b37bc08ecf804113d536a793cfa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc57b9cfc05284c3cd6d8997ff3372587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd53b13c981303718888191ab8e497588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07128b168d9b03db3d0726b2ade28ec1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd279b5c32560f34a3f0cdb021a6394590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa1145f301ae81a9d7d81e5a734dfd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0822048a0f01322981ec078105ab38592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7c228579843fd102e5e5aae4770d2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784bf8134ded7c96e0b178fbb798afba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805e68893c9f4398bd5dd66fdd4305f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62cec9c943efc2c1eb31fa840c92a1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1cc5f3923473a13fe8cd4582cf8e1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448d547edbfdbb4880e323f59c41af5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b914465515fbfc7b2b771a42dce1c93599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dde1d70a2cface5f7650efc834182f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7015cb7f3bb99f8a41a236fb12e1b9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c393ed2c3f8041fb1c7c6ff29e509a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcc9ac80d0a2bc5d675b9c507f5e1c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e5e774ac6eff8976f3a9536d08bb5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbec6fa6674fd4ab961421f5c10bdc7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabf1e6157dd70e62b41f474381c879606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be508109c7bc9888e9a2e6618da9c9b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952c7b3e0036d3435f56947ab08754a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24265a8cb9b75ed1e4f703d48b731e03609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50235eb703d8eec15531ce58fd152490610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76db4ea4b2f369b6afee9114ec4215e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab0fe78d3aa96c1614bdd2e38b6eb4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973412662b571a278af59787968fa2d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646de59b908f0bc674a9231552941365614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ccee03b52529d715cb87ec978c14d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d15b9aaa47ea2b6b6371e482ca0d7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd895ab8304de3c3a5d4ad49d3038c9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8db3ddc9a7f69f5221022bd1ba2de3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79cb6634f12dfab559c90a939e8de1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ca57d80aedc385f9e98681503dcdb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a10cd5612dbbf185a01d1a853ed9f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a6b70068b4a4c5fc2c071c6219789622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e448ee0c91e0abcd5a737610a4b6bb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c974b2402bc71ca7bfe4961b41343624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99b29468ac78b7a2125146f0c883f9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7d77c8260dcd023f6ef1362dac13d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349871c9d8748fa946ee82f740151664627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c8e2117a430038dd8916a53dfe39b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a33def77def2cf450a2232cc24eba3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bbfa36dd3b244443c3dc084eb65c9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de94bb5920297e5c4b63484863b541fa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510cd3748687cccfef016ed275ae082632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe12cabeca6a7275693fe391db9c07633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa0ff88d81c8070c08f041fe614ea7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcffc3cd9ec076604b1cd79b4b965217635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38143c598286fbdb614bdcc5be2e0595636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfb2cfc279f98aad33a9a579aeb814637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54548fa5190c3c9c821e1e8f69b8ef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593aae775ac513cff81b1ba0ef88626639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d69906b80b8c2d4249afd07fbb79b0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabfc661a205c8ff3fc3324104d8959641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed16a32b1d92be2abe925a47f5a3ff3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b9d87124af2ea9fdfe171b0e2c1a2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d78d3cd3a4791fbb3070b7634f9c5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb74577348756c509f7b3377f0a442645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f86733beceb9ea8947ea8a03ea081b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95cacef857bdd37c362e69468dee5c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b945c2ba5654f6d5e4b42a6d7d17b3c6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d891a3d73fdc0eb907da8a106163d5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345b60202165cc126147b83ee8625f7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb1211f6d36646cb6d516d1622c556651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c7c9274facb17943e2c146d0ffbb8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d1d99c19db105e47eb69e485f0097653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba436cc3b20b88dc538c63031a91708654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d294d1208a4879fd71f3c98c76792655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ebb0f9dca2fe70b3b8632a5ffdbea656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0605cc2dcef7cb2fba655d89e8b49657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8a654de5621c850fbacc7af9e19bd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58512b24dca850756fcbb78f43e9bd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633e45aadf7f474888ef441521f0f89660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3189431803c115ff5fb3aef7ad069d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dce2e3feba4bf50348cdb15d36d600662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4c610a6a6b778106c95a16d7a7da7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ac478b19b9f14a6506b01703e85d9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b816426b0632c495d8e37b659f24d8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c91c07e4602a091948a269c09058f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b004755a55ce1955094ddc89699394667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e620ae8b2d1349117ba0564d7c7d4e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62ca869ec259d858c9110451ddd58a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6a027387e426b0036ccf248855cf7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc263d680d049dda29d69ab3178d59ab671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c4adbdafcbb097dad844193d35887672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270f2011f55eb88ea101e4492a676cd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fce73a18c32a58698e29089fb2fe5e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67ff4d3b493e541d61d5f456856f40675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d366e609d5faca86b63b6670e1641a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9c3ca92270c2c72f36a74239d4b7c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3732c3ff5a0c79d2a73b85d8159053b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c28e1018ae3086f2f261130d1343dc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f9142bfa63e367ba59038360213d0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4201c6b3a9373f2c096ce5f2439a33f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358477547a73e854ec1e9a253d4ebd07682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65529b84b42ccbb334fbce36cf69d7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfc0b93c9432e4b86dcbe2b850e7d0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8cc27949fcc2ae50879331f26d7aa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546fbad135737354d3d589728e761bb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318df72138948b9ca4efc26df9d6a227687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982c04411f33c0740db3c76d6b51c2e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffd077cfbc63af64209e11a6f31538689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb319a19016927e03d7b5c23a7bc13690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454fc9000e36fff6330b489dbce6c2f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc35d7056791bae8484bdf5f8ccc44692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af067916a6cf147dc908e9ab744c8271693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c8cbb8f7832529ddf753669b86bf6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9bbe57129569d30eee8819231424e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa16308bf296cfefe53f9d2b093e92696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e12bb322cd16e0b6af43e68047d4cd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9744d76fc4a77201e7fbed4838904d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762a09f2b7d1d724bd22fc4dacf71af699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86b5afcdb1b2569c69ccdddd35593b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b7a53e0f503e4a43726d8beaa3fc8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfe1d889528fa307632fb16b2b3046702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca1a81b38ce03e6757bbeedc26a06b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad73c0e09fe65bf87960e89d666a8c5f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a4a61676b2ecf69e4f65537a0d1bc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb82e6b89fe4c2726bfb9da47f88d6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5e6b5cbbebb795790893bd04cc133707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a130b84fcabd783d8b0f559602b41bd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c482008643d3e57a7d945eed7f6b2c7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ce5a3b7a67393cb322b26e719d4d8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d85099daadad9c45817c127d835d42711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd70f465e03d92d88b07d8f386d2e9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed390006f83cdb0e7ddd62e64e4584713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f9d01e1f897577cd7404a7804ac9c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c8b999ac6b4329c017598f616752a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa55ebe97c83024dd8abace2d701d11716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dda230eaa4bc54b803be972e9fe75f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3bba5b73055c558a86f9270270db6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47ed37e54c92b3727afc8ade3e4dd7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0579891727d26a01b2eba4935529813720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a28b11f1303ac99d2abaee81ec849e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18a4854e08dc89c147e9b1ec7f33e8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a74ced95ddefc6b076ca1d2572bcb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847c08f59c1bb0cb6036ed13874b232724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9d496c3159fb2a79aeccc8ae3b3ef725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb317312f437d988b8f0b1bbdd6283726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2769673848b32b64a75956d287d71727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28e6da9d146907f054839baa89cb52728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32c09be166ad7343e8958e2e07cb3f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271815476c617d3e573defc79a31df9d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e42443af84da17b073025c0a78dda731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acc880f60f675d911f2096429b0f1f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a66c3f258fdefe509f73f077de692733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423fd465135b7dd7ab26897b41f38c2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920547612b02030dd4760b4f8ae4f9d5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ddfb92e341353b3549e725cfef578736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c5b23511ef0c0c2025c96321738a1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0051f7b82b182ebce9321266e5b69c0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9908db62a79b08d8874621dc85d1971739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1165becd9821200d746f0230dac86740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c514fca2c3869e93ad3a73d9fe2304741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b92008529b97e2131dfa69d08c59f4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5343b18a80f8f037d9e16d309f064743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8196724f394304c2e9031844ab967744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6691038e3a136e97dcbbaf74d66ac745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7b2fee31ef62c276f1df72300cada746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9587ea2cac01304de8ea1c56892f57747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ca8efad91a9568ee6deda4973df24748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213b38f37658b361d832529b815c1af749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c205b91cd1054d3c136d8bac4bf7a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e521b31c7972c3cf9c613e8edd395751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6784f860107fd2a50fca33bd553e75752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cec9fdf3f131840780e904a6a45ba753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d67232252146c64e19b541a31ab601754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9036ad79e359082733b7c1915c610755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ab72651a3d3c44a2d73b4cd8df30d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6705680b36a96331a95c0455b49fa0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a378ee6b3dfa00a4ff359a487a70d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9c16fcc345738fcdb6a076129302b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d806f7397d4bb2290b9fd8f118c8f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90abbb1672033fa4ef86d887470572761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38b83e1df2a2fb45269d68d276500d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33ae15e65372b24260484cfb720207763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a5e062c747e9d7429ee77e641f98c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293297c4a72d1b51b6470f7b8ba51e7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e04a4f510537cbec4ed119a552a587766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706821199e3f08e2b95219c681ddc41767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d44e3744a0cefcc84544b766ed525768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f192df75449abd8df514e0f8b65bb769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f328ac3380ed76046bfde9812e02c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d63a394ece312099edf9c748848fa7771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b82deea77fc418b0c596eea9abe935772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09cf12f65581e3d253cd1869fad52b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbf9f25ae48f5dc93ae3934a6c0edb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b1fbc9b23e6d73c03601f22daa87a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7acd620982909b70b275d471d4436b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de411ce9ef7fa0f6371897383d6a6d30777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505dc5174470153d48adfec617fda2f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839dcd340773771beefd85ef58bf8f2d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580902a482f83823ddecab53cb9b17c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d5c5fab2660aa888f601e3a327565781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fe4b73c758902988ba66d06cd3b98782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e217a21ed93a0fd8bd6f20f7e13f085783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f7ede90922e8b79f8672330c32d00784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9c41516bc608dbd922a19dc7fbec7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603fa9a37b4c6232f5bbe92af91aaab786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb7300a754ccde8bd4460fde9e89d3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948eed8f079ae6f75abd5f52eec8aae788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d04320efa9df86ffb3af7938647cf789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f2b1cc0aa682625f05e80c9bb1683790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfaeb950f6cb24dc2fd05252a75a712791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd18736dd962549c4acb884933da0d2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af0a1b463fa64f6d972b683e4ab0eb793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3247a20c2fb1ab18a3dbf6a69eeecd794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604469e0503bc9203111909d2283f425795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69103cb4995aaf80c541bc751a9e3f05796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1480240756c5ae22ec15a3525ae3c7b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0da7ad2dfbb681d7ffb8cb70be4d4c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e443b7a9db18165f8aa329ef842af799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5695ddd76e842410c3a44edecb0d47800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681835e0cfacc687deafea960a5e7b16801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804e0395fe48f496aacad72dc09f7a8802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a385edcaa878e7ce6bb7c3fb9d4ea803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e363c90e98c1e1d0bc4731ce3f6a6a6804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9a98239b3eda593b3ac47ed8c2212805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98047157e0e539734eb24994c696d6a0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d445997b13674e021e61619163be6af807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea3e10f3ae0f920731a7977c176f24808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65bf996fd96f52956bacbbd26a0aab809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0b8b0d955203ee67ab85ca7ba10a7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbc75c9a9021d6329741986b2ad9e0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61e1f5d8f58f67f2f098955c526a58812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9465d6b2a284695f7f3f6b39f6817e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a96896c41042aa29db4d2db6087bd4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34b3e86c353bf9d920328b1b052cd8815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154496baaf7036631d4dbc615e65512b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bf9efd198f7e14e7a5425f8769b00817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9ab143b14d160b124c148d405e34b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ab40202f7e8b801cfc76153b27941819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66cc4d8a701c05dca1336d93511a88820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b462383425e9f7081e1205bd286878a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1600db79502d462966ce14b58c9b6cd822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a49ea9fa97d2443f0601f94ad9a47c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2d5c82d20fed1f63c9905adaea419824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2da78cecf5271084c8f4ce1b19ee3825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b553c12b7037191587e1d82b544ea826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae110db6573afe95c6feda729de3f7fc827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d335302dcd8faef0e5d680ebc75ce53828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b4a85064791d5a65dd803a576b012829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864ac94e3e8cd914557b8b7bf9046a8830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebd9b3f49ba7f254eb2b7a21716a65831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484cc2c43c7f55c3e959e37e1d2731c0832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13cb43f557fa4f3b8e511c6e3da587833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf6c71ceb6492780495b55042130c9834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b99aa287450515aec9f582a0087ca835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b16049128d4c6278ebf98d18f140c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c359fa0f74c394695d7b6201a0614837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45e119b267483452bd9b36ac4faa2d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fb776c806e39b324de426404a6d02839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c7dbb6d6e40673dc91b07249760af840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5c5c757c76d0ab563382fa410b00d841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22747d0623d9879b1ec2b3519c63f2c5842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e87495b846a6282fa004f1a9ee667843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbdaeda37b7f8bd43dbc33f63f9c400844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266af88cc368159ec23d358ec96490d845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2360bd8adb09f637c74f538f3b620846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9ee61c12c12453ed796af973ffdfb847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0115deb898c831192ea95bd7988a9d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678dbd9f22e6984fcad517de16ebb185849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f4d11976a1e251064c19a6bd8f8a5850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56516f23afd8bf74bd1b1791f01c4c851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0513ff487aa288487524cb2617359c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9bc647090fdd0266a1a3f024a6685853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb2704d2d91f1bc852ac90502802cf854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25074fc46b584df4e27a1abe1efda76855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098814d1b2cbc99e15f629eeca6648a8856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfedde47bd86f702137e60cbf0ec4976857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611b879d6e6c084d1a6944c2a4eab0a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ec8491816329f95f6f22ad4491738859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6147df7762de45fe69dd30f35ad639860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124f2559be5f4ee16df2d37db3f47e1861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db7ca48b21fe736ca7570559ad8659862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41410a4eb7a65991c53eeca2003832863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b5a86862d8f8bcf352c312b14c7e0864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5b97868315829153458f508d9257d865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f46ade0047ecb97617118e04eafdc866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f43b95e06d1c2de9b531750ce0536b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534b0f53e349d6bfff2bbb50df634fd868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11fe703a69d0e86c50d3c030c55ece869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c402e9e439d86834ae6dce785eab3f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6744dad01e1136ee1db0726b1b2814b871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d404af8f417466d25ddd6185e2e4fa2872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab67614125ac4edc0a36f819920a00b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6d066919349a7c888e7790a685f7e874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc9cb27574d283e238c86e991cd10e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3aa15e549f72e85e78d273840bc12b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f0c73882a10b84c22f71b50794445877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291e77c9c324f861b433554bf6969d5878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a4c526c5974c5442f64f7179a935d879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c5987b79550d1ca61d60fbc50aff2880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbd7175502289735efb9154a871593881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d9db24a463cb49a6b5e98aef175a7882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209dd90a6b9d90e925c114b106734a1883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b738787531f8fe1397ef4859bf9f9c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f69981ebed729733f04ac52c636f8f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327552625771f600f50065c968bfd3ee886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ccdd016b7162dde86de2429dbf7fa887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ffde832424cac6146837d97ded3a9888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f52d817ba95592cdd81b0f9fabbf27889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af854ea6385766ddc661685deeeb44c1890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6600e8e65dc1797a093ce7f895d129a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11a0349b5a1e34105437ac39c2b180892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af9cba50432892ded1be76bdffb2f9893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cc5efea0a1a9cdde95d3a0dd562c3894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb5989a08833ef6db85e89b9217bc9895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455671aa214eb4cd19dd33c43783b2d7896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93bc2686d8a29c75e8e8cf2820d2ac897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f8bb956bd1f686facc548b787735e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74807682cc3acb6e9b5f4cd4241f59f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4c616de07d9dbc4f2d9f72a231529900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8ef7e17798dd11f8814c32f31ba88901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff040f7d436fb33dde79207144d0fcd902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb536ff87b65320a318f52a0098d7a903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f37b3729e25f877a51be949e9ffda904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54623d38ba804da4b036a13ca422fc4905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d8ca20a0f692ce7d552d8bee7b872906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd5255cba1a55966c65a4987e13d53907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04a8c0e2fe727599a17cad1975b5d9908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454df0f4347645b9a7b62170eae6003909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea0c8e879387aa7b44f5122fab9da8910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589733b8f9d25d3e4ea59e711d716d7911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f283bfd584828bfad43e7d9326d7f27912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935dea8da63ea0009a903159253ae5ec913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830caf0a5c2a1173fd08408737b82619914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605b2dcf226ddfd826abe27930a0174915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa337fdc51753025c259323609716902916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdef6346b5c327efaba8d1523bf5ed917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477109e6322572d6251ef96659f9b32f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecede5631794c199a26324400d12a563919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58750fd2c694942945e9d7130aba2a9a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b7bb599919b42b6dd195482879297921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e361c447b625a01768b31b8ad7b1fc0922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce30895ce26d90abced62be2563fd48923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9db9e7f320f8e386b29ff04af2e22924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132f7a3247627f35880c6daa7f88203925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3de683f40880703f2bdfb6aa84cfe926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d86f1d7e702a66708d77790bb90976927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acef27b542872407c1139f0e9a55475928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6c176de50206a3e96d711fa95169e929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386d19d46cb36df64f729ddbc218adf930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e905b3fb512c644f4bfaa0a3d0dd5931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7300caeabede21d12e7c3c21bca909932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e148e170ec5c8492446f25aed1891e4933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d46065e71ee69c060deb67ecc38822934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b15089b2adbe9d9a07cadf0e94452935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77851a22700c839db60f1ebc88839a74936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95a111a324d1afd489bb90c91091b1937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df19f45ad618ee4de096db8d55077bd938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a819b576abe318b356ba93236be025939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf87c5a365eacc43452c2447bb2dcf8940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728415a23073276d809c8d7cd317692941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fbdf7a3401f762e90438e562bfc546942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c54c4a22213e5482e517739464720f943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99493bc1d73d88d54eae1c2d148e59944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb65538a9f339be1a66dd36662fb5f4945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63251fcc04e4b93cfaad3cd947e013a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ad36e6f32b16644a2549222d78529947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a03cea1ebcaa68fa614a78b369e27948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d449bb652c051badf6b1df284fd9f949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f924246f276e02a25befc74e62076950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c522ecd86f3a1a38cb5dd06bc69543951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df6f3ae3b7912e7a7b6f231348e464952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed427c9dbfc6e3abe683916e3c94ccba953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21725bc53af94f72fa5fb28e4e4dc298954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd46876c47947b9c408e8aa346fb27955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156556c3edb519acc4e033e3c5b1b6c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad4cb1e0415a6cd2dd683938030d32957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112349fc41fbbc59458eba9baea0f75c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36609040b2d1c2f8170a75a9206c1c49959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b1896320e4071c95372bd63edde3a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de461df28d649d73198961792de4d3fd961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76889ca563e83d93b3c5b14d8abe6c91962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d966c3b108f7ea358141d1f023e1beb963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cede34ba5f66a72bfcbf9d4414780de964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281cabcb46a9e73648e437250cce37c4965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15265a4f6e26c6ed52ad1c1ff586bf966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe62a46f6d1f50e961de0f879605c8967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a303e920d878388569aa4117fa43b968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a236a844b4f90dcf275d99f513c64969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afa4c507116e2367e0476eb6d61fb7970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90cee2180e99a07268d873f8188fac971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2be19b19f8cfd62f03df646984989c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f346ed71ec954baa0a32604be03d99973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0d9da8c209a2b63f9e9296a30dbe0974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c7e4bfaab711d427773d3a15794be975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e03cf5d6c434cdb2866afb69cd3e90976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2f9826c02487888478373df83337d977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8efcae7f53806cdcf32bc6b06c2bfb978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7dd65dac177fdc001c64b6e78ad26f979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f7232018e5f70514be56bd3b641f7980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a28c9e4f8ecab808e1162483765db981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d57e4902042cc4d7073708a33adfb982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa57254b108ccd0acb288fece041363983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec976ffa55109aae341f851908300da8984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79d05ae06b77e8c8d81ebe878cf069985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332767744eb6a517dda9218416d9817986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a25c06e8c7fae5ecba109777905d57987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaff5e171fc5f200e399d3d24fb83dd988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ddf5a9985b205a87c0c4383aebe64989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe8131947ae3ba8534483dafddc163990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e5873f59e34490b0e123326ce2c27991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219df054608082b5be0433ce4ab978c4992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866478f9ccd531a9fbd669025f3037b993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24054ba643b69cfa2dcfc560a4ae7716994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc5225c36e020a3fb16dd1fddb031a995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652e64cc654e78bf5a54fbe755e5465996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52ec6934920e2192db3169ad449262997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95792e2112cc5e5f667a3247045e801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395961c51de10df49cb15b8f5ce44f92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9cc20b81d1a028ceaec2d9da7a7b9b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec744c468c2699f7da77e31cc8f7af674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167fb0565537dddcb174c226e32a6d165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57277872c43c5a7efaf1907093d055e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e879312384dffe208b49d28b018acc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9efba0d54fed87430c8ff994a1bf768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c68b4dc623244ff8d5768612c387fb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807adfd682c3317b6ae6d56bec183db10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8a879dc792810324ef1bc082b6e8b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d6446462b47935e1830f66c061860712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b884ae29eb0acbed67368caa48af8013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461647f7909fbd340e19164735ff6d1a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4bf97d160c4d3e2e8051965aaf9d3915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd810342d6747e016055db2b2a46ce1b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92827429e0322dd15fb28adf4fc0661417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09253757e312b2afebf845448539bbe718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7f236499b6a80704d40255cb4e83a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381b83ef56e416bd7dbd4b1abaf59e720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd508dd9e3428e0e8689dcb8ba88c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46ca128aacc7ec9aaad00937d0fd5522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88d6570e9041971bf05d509aee139123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941f3271256aa879a9d6d94a3c318cd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c878a908520c797ce83c882a87b2d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213996f272f328b749380d1c6b62acea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434cca41d93eb07a6e9071d27b911b027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c0215ca045fd9f3ce04b5292fe10128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470c6f5c180c6c94cbbd90ca8eb916d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63ccf2d68a92a2189bf92f948d6a8630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add46535cb1ffaea1875d8e7e87ac07231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14355c284ddf4e07aa8a3f93bad096732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065abeaf78d1ea613da6212a900b290b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a5294b6aacba10ca478f0b414dc7034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba8d76897aea04574c844f3ffba45f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2d0a1b2e71f1b1fc92559edd14a7536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d66e15cfc0fff7b154dca5eb9f4f4d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb87d10861256d1201df20c6e6b8ed638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8106e42f9fe1c9cac459848afe3a18b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd8d8ea9a6c71fe5ad81d5e9e60a8c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5191535b1bd85b962b15593f3b6e2d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcb19145dce597aa557a24c860cb6b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ac40a62824747a6d368f4b64d6b7f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7a6a4a32fc3d2db32654d5bc5ecc944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f004de0999a9cb587744dbca83914ce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f0f717709d3027f77dcf947304e2946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397d4fbec7219a2397d4daeff71866747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8062bf03255e148aacfc284138b9d148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ecf4bd9c5fe0c7b0072138b6556ff249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438fb0a3d71d0052a7d4e9241d090f350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be998c59b60c9c4fc4d1dd41061469d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ec00d4e15b59e82d9893da3129f1e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a8b13deb3ac3d10f1eaadb579c65353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71482a7abcb2acd2e1a0cc85380fc1ec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf05bf4feed953c18d42324fef63b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13a16e6c650fdecc824fca45cebbc856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154adc228a2347dcba07a2df46d530a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae7c66138a686b9d60ebc56c6997f258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53330180364981c25990584c450bc9a259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e66c85fbb477d8ae8a709602958cd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476cc396bf20e3b342cf4eb8dfec0a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc7e4b77dda57a0d597cca1a7cad8c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9277b6b380e7969cd6f413b19d7f363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8fed5c9b09cf6236e4603a53980be64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9cec27195daabd5a386e2aa7eb2d2065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7401a206be3c6c7d06b7ebd803b7666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e98a01c5a12bace82cd3576d6e39ed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fdc27185db58fd1cceef56387d84068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94e17cb8ab41bcebd85ce124022d2669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36a167d672c732cc38a360368c266770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2f76132ec870bc44172ab4a5d524c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1433385cdcfa223a8f5de09e398359672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f786876122aeecb9512d9ff5ae4751173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27effe286ab5d7ee0715a98cb33110874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c108919c7a4d34635ba14d4d25ba78275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c17b0f27f1e54c98fd9180aa7647e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda723980d94dc66364e62808d62c6e877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8f5cdd447043c334c17ae23542e5578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c6e52cd5ad401e1bb0c8492d1bdb879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f61f75abec18a29811f6a3eb2cd8080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b556c0cd32a79927fefcdc2ae4fb9481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96960041b850ef604fe14766bd8c7b0e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc0d09e6035d0b3acc257f7054797583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e66ce07dea62048e4c929c20122b2284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d190b8e6694e55f52b521313546091f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ae838160e37a0fd4553729740d30686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe9795a523a8bb58a6dcd03d6773a387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87497a109a92bcfdebff0e4351328188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72adf815d8b4c338eb6a9ea3f9927a7e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535cc1e74bb108ac1b2f2e1f7b6465390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258abd97f2e919bef86fb16224537c3491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e58c02afd112cb638a37314345447892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1597d40c8c854d0985149ff7ab67993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f012fdacccb313d09d726036aa7de94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b940ce8633e89ec4ad5a44a12a83cb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0469bb9abd2765c1c5062d42f9815e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592ba3c51bd9b805ce7922fad517f2a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c663705622fe1cdafa64c87248b040998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c26393f74c2d215e594362aaf11d199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c0f1e8e513d7f398e803217245c1e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567ba667cbd2fc459e04fd9775893fa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cb12f91f1bd9f2aa45ae6786ac978102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedee8d1968d6a61ebedbdba5b10898103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312f762f9e3784f7d0749958d057158104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e88b9fb8510bab2991182d22bc1a3a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22fd9f344a6cce7dc1c355948a55bc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe352eb092b2e0e2f3612c1aa1c183ef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0bf8db5857c7414c605f160f6a339108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac34d1bbbf410c53aa676ca688cc0b0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3629a28b09065b4b9a96771b8d9f08d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8d1df57bd5ff378951feb5bd245fe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96130015c9e0f582208afc009e064a77112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f86ff5ab9c0ed0a917e3bf2f1006f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f224f2fc66257be397af5ecd82c6b0b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede42993a580d75c9cd8523029c9e5c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a331b003d9ebe9068239348eff43acd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638caef424ca3eed6dbe6b56b5484b7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3085dd8c8e46c547641e37569ff20c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b156f1a3e6d18f457329d1716af48119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a8437c88de7f6a1cc18c272f253fe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926346df6568cddbb637369d7aff627121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b38d25a8dbe9ed98b2441762eccb15122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d239531cb88e11e970a4a0d170cfa5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270aa95ccdaedffc2ff4c04408f33a4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc709bce5e2cbdb75d1f6ec5fefade125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704072172ab03130e44a23089532ffa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af05c64b41258fe703f588744ebdea5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9d7c3cd41dca65764d2ecdb96de2d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf577484ec7e68ba4a6e9fd50c6bfec5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766979dba319c78cbbe14bc845b80ab9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e0403d2f3120bce25eb2a0f9e8433131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b71e2040e5e96a6e71b46e686d87b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081df5dd46bf68daef9cdf8a42963e86133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633552a7e5c6ded317759c97df2dd3d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9fd51f0702c59216e2c2813417edfd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648775b6724b070879f56104e7ad4e8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa3f342502c7402997537b9788b208137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33127d56e7b4361b58df79a81abb38a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ca379eaa936580531b2bf30cab0e7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba0e3edbceedc074ff5b8b6a4fd7c1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19cdfdcb6958d53e72eb7b9abb0a23141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa60e9ae508fd21a2a9c33208d07c2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b219a2f189377928e07b2e6d3ee42143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32599a724ba51fd5529a3a5244a0342144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196e3c97b2fa541126ac63456f1704a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e145518f3e623f4c724b50e17aee8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd456dfa44c1978a3e7162ab30a102147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e88ffdd615921a5c98eb3b2ac6253f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935a69bb15d437438ba8fa1e8878df8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef2abb4b8450919c0324db47c68f84150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4aac27226f228961475725992ab77151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accbd22e221b1a57f0cf4443219cada152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c5112d1b15e45a151ab7b4d4554f0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6a5b4c8e5a45ca3b633c8e577ff99154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b401a4e45ce34c402fe0adf32e7f9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ef3da3f406825655e00b81692c6b2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f8220f0d2ae24d439b4e40be9cce9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652cfee05981eac7807b466d876bf123158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020a4fc34fcb19f09f23cb96d0608f2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a569e184df02762c7d99b35430b4e9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aad0e7f2f6a06480639f1bc8d4ba00161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd712557977b95e5f268a11d651bc932162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cbe2819e247843895fbc2c072f2c0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3559fe13166d40b2fce4600eb2006164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4d184e85796d5e326a959ffe34eb6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fc40d6ea35616a0cd32939bb383a6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf23ea7aa21203068e968ba69773457167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726896b6fbb8699b9fbe8c4484b8eaf6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fa607b9cae9b772c033540b04f96f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248472b74284ce2e9e1650d32a1a2d5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e70cea146b93a4eb49d6d960e01886171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b45ffd5ae17a2555f4822ef8a36eb5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130608831f3008b55ca734a4aff5e71173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e186ad7667d66d25cebac1b14ad85174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de043a1684640e0b51334960b1697d90175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96723d2ab11b5d5564fb7a81d7c3a89c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705e8558efe2d10ea37c499df6f9580177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936eafcf615fb7a0a9267a42d9b26da178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85773ed03af10fa7a13418c660ef2143179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f030d94fd0ababd389e2c68b9720c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8068bb44533a835c368affcbf643b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f0735ce514ac5c0c3d422e0ca511d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653c5bd568dcb486f2bd23007a524a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e4714a85790cffb128fd5bf4e5159184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411e74f6037adfdca79f7d468f52fa0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c0b6ed8dacec60b32c00af4dfc8e3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a626dab7999fdfbabdf802ddb053b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0dacda756fc7acc283b6e63b04756188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e57733761e811ada44a9d70eb2263189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456c062f29888a13543081fbbc9d63b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d16bb80251b84994f089905db6572191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52df0499a726fa5beb9b71f980150b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4b541033e38a9ae218f52a6ecd47c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575e993592f09c7ab7e191d080942fd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef51799819bff4da83916566e4c81ab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10272828fdae852122084c892c246854196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f139c778e67a0d990c87e2af2ec1be7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c75c52c54aee6396f89984c524938198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef742b26c8e16cd6640e7ec8864f55b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a792964459069c7a6204f74dc69cb6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c43c12b892cef0815504c30ef1cb33201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92be120363ed64f0667761012329a24202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66894b60d8464cb6d7c19d352cf20198203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ca6d07a67d4c2743facc1af7ff8b3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b00caa34965d0db040e3a75656d518205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c871559aefd30c3078629f8c5d0add1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584a3f41d36a819c0a226e570662b14207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110e38d7099d3cf17906a1213135457208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1419d3f576680385b4f05f1f5360555209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbeec3bd40dfe7b2ea9c5b3749813f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28726140281094d1c7d693d7f9a2038f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06351a46cab0cdd8faaa817c07a39935212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549050288bf390de7cbab49c602ae23f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221abd9def342997cf933f8291caf5db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cda305312eb6b31a91ea9515d5373c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03854d018eaad37f4c9b916bd89b6db216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d195b0082136e808b13d41aaef956217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e61cce893959938c8626f134a8144218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37124d8bcbba7cf768e8728e7c59327e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e30de177c0c30c52b3f0541bb9ab9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509ca0f91f78e250cb44e50d0611095221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5607d70dcc4d11564e9a9d004f98b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a7c83803687622d2aa2bbb18d7e7c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ff0b1f454d611a6bb9c654ead87fd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fe1a044e7f644639af98c288adc80225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea3eee368611c513fe8340e5ffe04f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89159a5a6dcbfdd37e5caea9e503feb1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524eaaa7e344f800aba9bb12f79b0b5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6c96ba9d8f9faba7d560810bb167c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0e697469005a6f9a0eb7e3e59c3cf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3c7fcd61bbd8ab3d866ffda87b7d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec472f2c355ed8e6f5c79f104d05df232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01161c1181f7f0f6ba5891edf768d1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2ff41c395e5c21cfd820a4274b736234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b18f2970e0cbbdb8bbab32656539d9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f16e389f7d39010d3db08e8247a37236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95c2399c8ddc4893e8d990712d3ca1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f24c9f615502d487a6e6dfb6ba9f3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c097d1b178bac149b86d41bd5eaf232239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fffc8054ab8217526cc6ee611405fb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963c3c79336f451247426e99ad0a8df241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b43c71e07eb2a728d374c25a8f13e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60fca8053cce218887250a8373ea95243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c517417eaf9c6b8f40ecb1a73e3ce9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116167317fce088d1b30597ca782583245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ca0a8ceec7f08ac5446483e282129246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b93ba25902f098eeee38d8819373f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb4e8c6cc789caed4e7ad5a2adb37f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227505ef9ca75cea358bcc5835e0fe6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f28a9ddfbbefeb762f8b2ecff7e188250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3793cb080dc94e85bc9347995d95cca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fafda36e189b3c05d68797c4885cd8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f743c7e59ca175c344cd889a2de74253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755305cb8d8a47becc782280f552829a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef4b8d09d62bb6b5d1c42f4cee859c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b1c21c70b9a18552f6535b6deb283256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6cfe6bcc276bc9735a4fc63a2ac74257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166bb1fbd42b0408d89132fd9a31c52d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba527be1ee32ad31cf81f85ef030c2d6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49232dc03214d02c9c6e99f25d94cb1e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4373277db8fed198fe817c14da276261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bfb731f5e767c46b263f857da9bece262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3962280b11e13ed8c8d75a5b0c5d92c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5e2eaf0078e5a7436b3d9823614df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a33c3fd0120f28f077061e9ea5cba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864682352b9df334c9bc85319298a4b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b246154507ba834d48b4327ff1b3f18267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6105ca78addb51f1d2ba511835b4a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcbf63a26b746fc1f32763647a673a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a2bba70ac7f1b0ceeaca50cc27870270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814870df8c3e0f9371cc86240abf0e0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd93712d48f0dcecfa95d252878fe8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060b7fdc5144016add798b907960a7e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3e7fb4b580e683cba111270c6f1ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216d270db418a6fe877e9e1dd674112275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52739e7d89b682f0941c83a3e3bdf6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8476a87d0c39830238874cf5ee8c41277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec004c0246c3334532cc8ca4b440304b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8a4c3f2854e619be6709bf77b5a12279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff5b016771fcf6ff1cd61b9bc7c894280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2841e6c9bd72ac99ce2e6e38bbece48281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a16fd7f91713696b0ad9d2189c81b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a6aaf1a9047b4bca42a32bc2d7d12283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05362e9728a09c55d4edaafb2bfb786284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332f1960c54ac873d3313a441216a65285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a778f744424e2f3b424494f841891286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b6ed3ad2b267400f7a4a5aedd7c00287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eff4e7ea239c4fccc5afc5da32f3fc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa0c374fa3c9ddda583724a699bb19289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77b0c482ed4fdbd1d0e9ca6e7333a8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2fdea595ffdc2342c349b2571a88e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b989d0a4554459af348b3e80ba9cd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1850f218900e89b98a0fd9bca9d2a4e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f32a953c39e26c99a927b3d06bd7d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3c9c113cf62a3351e02c76eb1032b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60839bf92dcf94dbaad07f780f486003296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b3ace1c5018fb64500f3e4a238db4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef39302859552ca5be4e54db1d6d71298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f59711215cef811d2bf282c20b261e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39a1a95181b9bded7cf42d0508d08b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004dbfdb7b08f5808f6bba98fb84c722301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a8dfd233ea05c507b7f5058b150b2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918780368d8b2e11d30edaccdc5506a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f1695903c3ff3f64149d4db30e4c6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bac36a66ab271d8856de1c04cbf47305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8161fc94ef5ae6325b7bf7deff7efef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b771aa3b14f3ec99e516b677cc9ef46307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54357c51dd45437fc8ff75bd95c8dac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931eeb12e20172406a49a737d43c543f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869f80e078399d8e2ea4e457b26e586310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49273578ca8cb0a616f56f92758921f7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3e8f0eacc57d3570e3421abd4cdff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1404c5327ea004e12ef05205dc71c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ccef0cb1e9509817dcfa0f71f0f9bd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0997d151f2af36f3537f848aa617ec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12145af99cf9c25149ec7356b70b9563316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde15efc254e12cdf588fb0d825b526317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377799f2d2123f9fd458f658b45181d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf536bb10aba1d282bee92584a327b7d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e02ab5a97e2de5f1b78796af89fad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab257d5768fb13c9d9fcaecc1ba592321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62718ca9cfe45a261fe5a2f687dcc73322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed4b9c031cde45427a899258345f40323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840590c544bb572d7d669d28547b3ebb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc908992772d37da1633bc3970cd62dc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93937eda036ee0a14e402553234e8f7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce752aa2eee3ace7936a78ceec16ade5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a30e7b545eb6a341c02e5128bdab44328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3623ef5e5d0ebc1a5a8294ced9664329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a55fcc2ed0a7071a351a0054ad02d7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77433c7f152e0a0bf3cb619d93f8edd2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73808a510f1d6150c555a805b2d34d3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9e98349bc66b3387abba9a89e84cd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3b104f23be9700efaf03a1c10e6f4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d97c5e14d01be5bc99f8002c5d2153335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4018a8e432ea5d94dd4cc1125b6e876336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb00c8863ecf314259c0c959382bb47337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1517c664bb738eda9c63a58898355338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad1fb42638ff3a9402d9cebaf83f84339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26242e609ac01e73c782ca94d6afd7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7426c928b6d5a3b47cdd4c913b61ffc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f796348a9114a3d5fb6a8c442ba7fb0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc8da4497c1b1338b5710dbf2c6512343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e2a5798465f4dc413e422452fe633344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc17553bd340b440b480169aa5c5d21345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b5d49d08e7ac5d3669cadc6850447346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c564c30e91e61bcc8861875043b0aad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36726473dde98825c64dab03d346b7a3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd6fb6633123762efd1adb69265015349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85356633609073d63989962aa06373f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43b493114acdebe08ceef7dce1c1c4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee28a72ae30512f9155ef8e6c51753352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9e0641f7843656ea0101eea042043353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1a729c36436e2524a2e1937797a59354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2167207e9a4bce58d4c1b1c70f01d1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f98e0cad8e3bebd198a2b7e6c5a468356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619577a545b7007df43da27c1245c2b1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc58d50a35af2f3a4da5868aaae93b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f47082fa623482e64093ba00e68fb4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9abc9b5649bfc3fe0a6710cc29d45360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f629650df173cb588d036e4bd881fb1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9902e6874d57b51e022241b8eceb9c0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516729327016eec595604e610c96dc4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24b28573b478357e8a3fdc60459107364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c747c0f1bd0e274c60233de608cfb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a032af839dbbfebe4836f226373cb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073b79910535e9b08b155188010833d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978995ca03e10de9eb0d4baa924ff6f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f36f8faa4c3f08a47d59d1777b65a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d879a0f1bbb689d68a6033e69ed10370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103ad139064cb45137dc35494685e74371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628acd6e8dd55fd414fc50da133d7791372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370a98f155134f992a1acc3785ed64e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0ea07878feb8b2e509aaf1824560c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e082d0c4e4268a5ab4c3c2d75b611a7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63efe3f25e4e696a38809758d77b05376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643677f30600dd722f77e3d73ab87a3a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811fe597bf078f875c2c440c8d8570c7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85acfffaa1469650f240555734bc406379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b198dcc95371c308e123d869a6e647380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3cac7ad5e6dda5c461c4d1ce2d512381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963406f55130ba1eac2a70f8eb7f3d79382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09c990162a5178e554c74f77a457ae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c6209708539515bfad0b62861e96b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee959ce50b8fd3ef36446b5e3d779a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64fee8b0d870f47928785da219276a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52ed363d852b0050c9d4bb4063562c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa69905f33fce5a11e637bb2dc2a6e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365471272eb1b96aa029d458ee391eb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329fb2c643ff9935f5af46f8066fe92390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1d0e8e4f9a2c9fd872fc079dec698391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c2056a92f55d14030d770b617607d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf11db1f7499f004a519d1c9e101d4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7ba5859ac83499536a55a429eaa15394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3273e0c30b4da04c0ad1aea32526ec7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c33357891a963d1faa6ed2d8180d9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c8fb50da1737d8a084560b67d67cf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcade576b31b397b1418db9b05966882398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5264b2325fa779ccd6dac1e31de5a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548276918d4e8a53d6f2e70b0b1f3f0d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8690ef850ed8a067c486910d8d263401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21befc80ecdbe3157e907ea54821c2d9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d2cb764ebcebe828ed4a2017678ba403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db0da7125dc32deeac9a0ca7bff8d6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f062e1fcdcafac3c41044ed45c717405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1678d3d2ff5ceaa83cd59dab4682b5a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143e2711c5c13e444f2da8f806719df407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e858aa69445069791a6739673456b84408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6966c3a053ebe6267547f7c5870032b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bac30f6ad46758f19cd07be5002134410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a68ec6a86d589f7f382da1c63b3af411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70efbea716ac7ee0be6b4b9bb5d974412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b614f3c6a780e145f7097fa641c95413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b97987ad4e1af1a03ce23e31c78ba0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bcc277361f3e9f8dcebb61ccb0e79d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299cad23fc8d5fed52c6a2c59b76b571416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f6e5d8393e8cf0eb189f3e3b1d917417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bb5745495c93651cbaf3c9403890f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df318e9e086b8f446d1097162d48bc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3667b661c60c4618d392205124378420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e3679caf56995b2b96932180137c7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff6e65f922b4b996a41413515abcc5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bfc44a3de6635cd7ca4fe08e4a278423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef6fcea3d7ca6afa695297fd9021fa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bd366ed7483ea520dcb754e50b766425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66843991fd4060c0348420066c4c2b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889862b69b46ae662e8a890fb61200c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e692f165f40745fb9d74248348aa8c0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9934c0f45d2dfd6652ba59eb4501bff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f820e5ea1359c1d4e1b7d6aee4e88430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6d6f8773c74392cd61447297bc91e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75296937be874c901cca2b4fdb71cb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec7948c8845ccc855a3af94bc0db5f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc3c1a47848512b684b7b1cac57293434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c14c160d8c207d174253bb6a2e8b1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b196f14d2984091d456279a837e56436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a902259683d2c345fcb60ebc6a65bd8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d126c0784a39560df4f6cd3a801f2b0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179294d7b135686df1377cf2a007b04b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce895973b3671cf74509ae3e73d4f2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67cd546807b08047467aae3a9ae1a9e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65e7b62510e7b8f1a283002e6aeea3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05290917162b840307ed40f52b1a03443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ed91f17198b96060185999cd1536c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de31e79abc620d1137b2651e79583f8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3d8e759d316a9c868a2e4f753ebb8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28cc93dc3cdeb630b5e3afff2860de447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8c972b32815a8e68a8f07f6711862448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefef9f2f9c559490886a18445d0889449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab31af847bc490feee52ba1be684b9c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f1510f9c78e9c4b3b327e0882cd1c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5dea84635cdf3d7a70c87691bf849d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099e7204e1f1547760e95fa371d5bf4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c003c967e1bc139dd024f9ae81a72ba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ce5b8b0260d55e4e6f07a3b4ec6b6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b8b442a160b406f25d34dac18b94c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131e5a4fa5625a7fcbaf9000346feee457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ced665bc5eb891cfe5d1f2366372e1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77bc8e3ee5cef272cb4940d8c72ca0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de27437157796e21283b08f1678bd87460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c0c7c297a3fb4eb8627ca83b8385e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0e1e3d42c3d1deffc4859f6058dbd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8f81757a5fbc2ff92daac56529a55463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae94f7281942ceb97e60e9aad12f56464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b111463aa66246ed0d04c560437ac4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4449d267e42b86be992c1430c8f41466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246707bc136ab01cbc92aae3244173c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ca7200c318881f2b7c3645fc46cc0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3dda42397e239029498bfe5c6fe983469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46483fc91e15cb0a77d56f3f334696a1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598d333a0920e477c9d4cd9e4bae3b3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238d09614f3597db8fdd9925fe27924472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e47cc63408c5f5b3d1bc9d05031c9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952639ae4e1f39212c0ad0d26fb69ff9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcf46531af057ae61c47325d8770f1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb63cc48a26a0421fc583955cf5bde476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9d41e105e43e555db47543fa301c4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55e89e0bf7a72f7142345e1d462960478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ed6228d17f888787afcd026d724e1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f9d60feefd29fc166137c595be93d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f2a18ed9b7585fc78b3d9aaf027a6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5017c89bf15666eb06d67895869872482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb46b53674b5f4b1e62633a9d85afb0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c09c24d5cef053f13f17d5a172d204484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fda9874ed642e0c8db2e3ead20f457485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa10f4e0a6f8d32ba6dc1283581a4f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767397d75efd4e700237ed65d8eb6f20487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44cfd476743b8fea345c29b27848f28488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2841bec2d41279fdc1969797c4cfb9c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b51960d601acf8f870860f2964030490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fe23f6cc00ba56b7d61f287a699b4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481bb3eca75ca9ecd1435803f0047b80492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8af3570861ae1eccc5a70045185685493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8b7b2c04cc3dbee7c7befd9e126e0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93e53cf2fee08b39b016d83aad81e1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c41eaf6bc633f012d1b607928c5596496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffb2ea4d49297027fcc935e3a61046497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac66f6581ec07e4a63f966e54ac25d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee05c26339700aa8c35e4cbf7d2fc04499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659715fb77b016206e5f574946e7ab0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c49023e6a97591eeefa3feb6b0c014501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c099ea48ec17c58337607a6405632502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bab54f6b6ca962d5a9632f368053b5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc737f23baec8a374413c10c743d48d7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43371904603b2f9ab51377115d605a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c227ab4b7167002d0502efdcdda3e32506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7e12ad9cd1b6cef8f0498c9b75110507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c920a122615d2bb6b475c40bd2044508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d813eb70ce57ea93996f9268c97df509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6b07e0fdd775b4840bf73a343855a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2c6882116d6a84bfb804cfb0a5f40511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72dc384ee649d7113b56ed0312a625512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4304ba8241487a0be9a50e292e7a59513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bcd7794cb398aad775ce41e74178d8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3557d29e9f7232a2cd47659de4f34515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdd9d5af35401fb859ccc0615e134a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8174c6ade14d4f7ad7c0eef70cb9a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218fe8934b71f4e3063b1bdee22fac3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba5763dc47a8bbe0803be20c6ff5a0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab476348ea04938b4f8f32cf071fa1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09603bdc3428aa2171775528da87b80521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011c085fe30d4b9cdccc8bd49bf0c01522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95a1e2fdbb446cf7be2244a1b12541523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043bfe93f4e67120e6260e269f7b20a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19b4ed8399d86a3935a2c9bc7d09f0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f4a7c01c8cd163194cd673b8782f3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11bc1645882c4d26abe74d11c373f8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591d21314f9015bd6fabbd707932f13528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5210ac53fd70072c1938f2ac29781529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce45d6533495486bb34177bd6adcbe7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45c13117648c5189122eab7768f141531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b276c048c546c1587b55f84166fd3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9eaeca1943dbd4ca34b72e8f3f29f9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979544f2e562fb0e457347de3a6ee45d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d8c238e8c3985a129da52b27d0db3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cca90b5b33e3fb79fbaff7cdddbbd8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63328a61035a2b12469ab1ff0fe0f9c6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319912c9f37808ef1a766495b5992e50538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123f85cafd872aff15362e8340db0bf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109aa18d6ba593b52731c5a4978f630540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f9f8cc9d036bbcb2379cea012d54b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4664ad392a55eea4d97f4dd094b2a9a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3b42a5cb8cb81355837a0be16a12f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99653168fb4410fd3a4269dea9a94aec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111c751f1311e33df8f6cf73266dc33545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542aad3daef22bd1a7e357c54b612b9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8399225268b6ec06173991d50176c76547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97ee5c7f871b2d8ab545d909f8b075548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610a74e56b8cb7686a6ed3edc5aeeba549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb9860338b3f547b45bf6fdcfaa532550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f2df3e46cfd69c4055b1aabba8153551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236d7b73ec4ff18dbbf7c55ecd7ccbb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960025923a60564c8ee4b34adc9e7b00553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c0234fb6078f807867625045acc66554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220771da2c38beb0baaca83336e0bd0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb672cb03dd6cf1000d1e705202bc6b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e74f98c925581d026765b754e4276557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96f701dc58cb82817762d74a39724f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49447e6830484e96aa1c96eab3395c7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321238b0a0c8361c81fe3da9e2751b80560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a313a4d4acc2ca595b0f1ff2ba032f3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad853a68fa4e412e0aa2b0eeb1101d9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad07967f82dfa07e6529546e95ebecf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9a42b38739ba50289377ee71b18e5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7828f2c2f34359d4931a33c838178565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f77a4db4c13adc264d2899519da7e3c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2b04be218eee7534b226358f147ad567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9c0245ad9d32a2c80c42c0d616550568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7200b35d36ad84be4397ad567317e2d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03671b8fab35625596db07040555186b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf8c3fffaed7f5ba0938fc0b7088d9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25693708e89ecac65b8d5020cab4bb28572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e38cbf30be7b5be2242d8379b84c4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45182bd95ff192f5b85e48dfc249360c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c342eadf4f226a4e21b66d0ebc8eb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463160e09bdb8fb15dde2f679e9e5b0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5825fa2af656ef93ab95da472d23d0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186a4f21b8a7b89cafa5ce056bcbb38578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7474ff494f3318fbde45be0eb41b45579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5e7395e7987109ee13518806f505b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759bfa1034b12663c61a7fe1de2ebc2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548114c936618002e025c225633b6fac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1652cf3904e43a003ef0667ede4ef583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44719a3f62788ee402375562ca6fe5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329e62b1a3672758404e4908b7e5411585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5f03dc52dd5a637a9acb26fcafabe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842ee6cc678a34e7ff3a7f4ae6487ff587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df5908c3de085bbf37f640fe8afa40588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2411a3cdb51a8eab111d95e6f1d640589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884333e213c7bf2031a6fc09f34c4020590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03dfd4a2e67872f16d5ac002f83cdb6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584bb6a9b499fffd1f8866ff7fabe5ae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac0e079f8081238ae3b87702e76706593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c956b524f4ccb8571422d7e2b529a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31ace265881f85d26b08534eaae6fd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58691b2d66298fe8b18587221dc8c15596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87451dda94bb2524a3e41223f5ed82597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fd88b1ca1d4f115c2bd604dac1a5b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d17502e18569ae678503b4c043ceb2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38840bf62803a28f3f7dbe5b1a723d12600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d6be055067e55ef52b06d78e89680601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa29e5438cce5a317d2c3524612071602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed24b354fccd34bd1d9c3d956ce5e7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51f6db1942157b7cd902c53508d3e9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6935bf85014e09e69f48eea652810ae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b42fa286f30f9b37f35fdbe6753e59606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b15a12b1559bd0d7c3a3941ef0df7f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fa52519690decfaf8270f79f260c8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa888901a47faf7181c517ff21d7f6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876621865d4fb3da3bf5e6ff818f209610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b5eb7ab4abc2dd8bd3c454595a259611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9eb782ece81c135966032f7afe924612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9dd2ff96b58e818912b8a9cb0ca73613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1cdeef2901f46c9a949c14f6284899614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4bd3f27737d569e68466d89541c5a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4cf294b1036075426a839cbb58c973616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d133a075968ce1e605ba61859249c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bae4b8636062546169adf7368e23b9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0ef3a7c5175800c14a3000aa54799619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a28061add41652983889d45707611d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565ed2599efd917620f8f71d8138cb6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee91e81f47976036ab972ce9abcb8f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660f4c0013cb35b1fb4e11d7713a845623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895976d6752996c25fc796850ce6ba4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a77d175f0f4e55fbf17f8ba4970cb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be82d644dfdd53d7acb2f580a30127626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991ec3181ffa177f056a1856b20de84627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f886ad878c112fb5212154b3aca42628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9bd81f2d84ffe5adf0b7c5c3efaed629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4daf1adf57bc56a4488016658cf7e8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47293187999b084c6f7210f1239f6a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a6ee56a8db6311f408e57f105e1d6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef165d0135626d49f099c9fc386bc6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0e9a800961f41e44ae5fab2e1abed634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0f3d1dc79bfcff3cea6998ebd61d5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2236e38ebffd8544c6b78fac9a1254636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323191c4e92a670248782520ec1ba7b0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75420d3fc16c9f290fe2af54f43fa07f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d9ca6f07cea2679ead7ca4555c6ca639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d80d55c3afa4040789f62117a22a5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de770875693248b309fa335be8d7bb8d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab009fd99ae043026294da95b4e3af4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443d8210a9e68c36d983ccbe969ed67643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076490b0dc35f5859821a384336be8f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d62cbcc0828b7080c5b7e47e4d419645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbe3626139f911c89139d258f62a00646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32805d118ca177f37e5c327c846d102b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f882facc8a88e091aab7df5c4d4e6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dacb215076e938c53a2991dccce843a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11bcf08642c5e4e06e7c6e7784f9e61650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8a63d15f64e73c6a65f0b3c9fb858651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90b1eb0aaa8a50d87019f5cc0bd524652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0382606f5f20d7b195c6ed2b4bf42b2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4bc56a417aca28dc4c2f00506e799654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c70d87f1b14047f7513f5a6b654cd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea478baff18da86ffd0571cc027d1d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd361eb6ca08b83a5feee5e51f8acc3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ec05506cb3c2495d7fd215037a829658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78352d9c1aa5dd48bcc24c75b7eb1e1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc0c50eedb1fdba20ec4065aabff4f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bfdd3e18f9dc9766eb2ef04b9ac776661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9b0a7f897fca7ac29de8074917d46662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7b093877118bfd6433e33f43f0c12663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca8a43d1fdc360ba1d0407a3f1eb6c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f130b0a9ae098868d807985a382e3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f933b6af48922feb166661fad7cb0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60dd8d6d3aa1c563e827457af3f4b21667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63836203131485f9dec82779ad22a204668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7fb124ffa062879a94a391aa1d174669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8649e1571fb41a94d5aecb7ca6c880670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46441d2a46b328a9fb366d1c3d93d93b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eea76b0d93b552768279f921c10b69672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3544c8e8909642ac7425092a0fd14c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b87a6afe9c58faeaacb1be603d959b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79069df14359f05fe6ccf9c8e021d43675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d993832bb434ef83dbf32d4e5e65428676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781c92ed4f5271d70213be22d746168677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f96c4da3bcb5e4c9a4447c3f732471678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e59b034dd3a1adc361fe25e2b6c362679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b396efd7176370aaa8fe464ed3690680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4405610c034ee50c59f024c35705bbc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ef00a268d5663bcbadfd325c8ae68682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb916cdf08db1a373c283a9effb48673683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c27f7e373dc1d98c10b33f96f83ebe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252bfc2de336978aabf9a544fe62cc9f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef9886a734dcfeb09c8f012cca5b2d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff492368cd3606a8ff34344576968a9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32c6101d0f73ca30bbea306770ea91688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11214f2e726fe4b14481cd270c299dda689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29587d135bc924b81e6f2f7d68ca24690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba282669f122ec43071aae55daec2c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569631950c32a830e434c7086b4a7ef1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7b2b2ed4a32406d360397e856dd8a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06802770885496922350f0a6ee5098c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18986054e17e3c9a99bdbecf237b84695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fdffbeeb4a3a8c1104ccefd0b72e13696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabd682d1a5c4aa092b99a5c8e3807a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7eccb57aa20b360d8f2ee39f25cdb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4adfcd88e79f160c5142aff470302699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6cd80b385bd103222a739414450eac700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662225ceb9ac5ba0e1ab4db9712ad792701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85479f51fe6560f5ef17664568aa0e8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86269c5a0fc28881e5903ae4dc128346703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3b83f3f6703af68ed2c6d44ba8811704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40690d1e5abfe4da3de82319e2ded783705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c109c9e1fea49caa9de687ff27d3b87706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c501793a8daeac9ed44ea135c755f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9be43f8545d08ec7dab83df01f383b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277336a171666435d355d930e8bba180709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834b28cf6d9a7b33519237c244481a8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b033f0401b541be16a56fa4c4217a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb735dded2745053403640ee5868e2b4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb6d6211508f4b9b7f6931f4448189713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88d454fdc42851753c114350c9929a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb9395d087c09505ad1221d3ca388c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff773a08ec8f1a17ff34d0f5147e6c22716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c492dbbe67464cf454d72e5c78dfa0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375375cd7e6f31a0bee6d613191242fd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53ab074acfed5445083931c934b1be719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbb2daa996dd5e2a77fd54bce2ce1c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6dfb75fa1575ea164ecadd1f4e52d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b768130f3698f41331cf6d363f32b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2ecfbde205e542d8529f472224735723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9df249c38497b40085bb23e0c485b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549359c1fc4f8c4009d1a3363f827bcd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febef2bda47a857c78967dae4d88dce726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a717931a55efe10df2e0bcc355029727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35386fe7b4920481c87a149f891b83fd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67cdf16b4a7a3e16fd7732a69a2cdd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcdf95cdbf4eb768149325cff38a888730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f85101f9ec2d48dc414d5ce9e50ca731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee04f4f2ba2ab3f08f11ebbfd8a375732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ee2085da8e7cda8d4f88378b41529733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c87554db216ceafe13ffc7e68a520734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb7f0c0456a9d8221931876770439f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dead2998dd0ead3dbc24a25e09e7df8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c3f91e27604fb74dbaeab53fc06c6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc74c14db11cd61abfa3df0ab1567d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15920074074f877a089673779dc82b45739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13208cab0c8b9e1966d5534663bd4da9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2cea49e8a16b770b7c52a697b7e37741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd5a57a01c3f36158c5275c2cc97f4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7e5099f0f14667653139bfcfe5b07743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68013e19cdefc324bac0f4318bf59296744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d05f1769536129d1ca1a5b3748125f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4094c964e5b8835ee46fa614ea060746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa2a7667c7611497bf8bc841e3e51a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842772a826e0bc627adc68a474011d9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30976f441b771b30c54c6ac249e784d4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5d0a0d68732a6d86060cf0002b8ef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755bc68759840ed794bac2ab458a070751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa18e77b25070da7cf7297bbf66bab752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ffca8c7d133e04086703a0a8508cc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e169c8b0f19433e8cddb3c689f88d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8453ab901926d9302140675af3020ce755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb863030683b80b84670e0f4832e5335756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cca7825f9f13de730838f1c630f331757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497c6ab8bc21f7d29cb9fdbc07fd0c4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0464d95d48d73369fe0189bdeaf9f3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c858225ca90d8174a6e78cb7e4b14af760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744eb9f1f37be290eb1ed5a79dea39e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e509c42889891012a1b2b3ad319751762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbdbb9a0c2c211038cf336ab089d7b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e99f1040b58a5b99a2105f58e06cf2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d3c636b2aa3d0bf74ab031d94d155765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409a03d7ec23ec42c3b4931251348ff766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757549d0de516df5cb57c79beec1b84767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6641e4f67d4ab813f143fd1eef3c4f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac36535760dddc890e8a103a24a1e06769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e591f59a6979c0f8363d782fcb7783770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9884a62ce53d55d4a2972af78824d2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b19d9690262753f8c44ce232e6617d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78586a5c2df47cc96c1c35819d0e2e8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840eb419621ae9046d49d38c0bb37ff774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772adf3c0428b22a620bf4189ba1bd4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf438d919c29108d405b5be010adf5b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f986168d84dedd052d32c3efc7a856777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38aa9026cf92ad1ab802a5d51c7b3e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fec37eea0c60d63703269709722bb779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61fab812e73ddc304c8a29d5c66a88780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1344e6c5c5eedaa8e6e8e066d08209781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc925d6e10d13b3f959a264a07f36035782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f57ef78e0092eab612343a208bf026783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73586d2be57aeea5233233cb93974b9d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327d2185fbf96b1c90e5dcda7717aed785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f038a856db062de0c0858158240711786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba024401a591f434c0b17897e1c94e16787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf61f2d1b0c81e6c9985a511ffbaa9a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a03057d3dc1f310ceaf8019c29058b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7909c5bb5e9de72d8b865ca586c6d25790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb5f3810530021aae2caedc457b962791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59497a7a673a594a1c5ae9ed737dd83f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675977b4af5e9f0898de217c20e8e30793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b46863a6a2df3d5bf88230bf98fd71794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdf64c78ab3f2e4b899ece85ab97f6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd215590da93bf91d55ac1c70ed9a93e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfada74a721b44f55437e06ee81f95e2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1d7eb6dbfdb2ce4d3c45a1793ce86798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99fca49f2412f00f45278afeb6bb28799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99f105671b2554cc737e2890fffeed800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2ba960926b3758f9e2552548b9ca4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa78d13cb3a00bb627091273fde135802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb2728a9debb224c1bfa6f4ca24a93803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f473ad7dd7a0ba5579cc5e45e25fc804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36bc5a7c30fbdcfcce71533077a3f5805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f7b179edd59b7dd636c871a3f8abb806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa91de2287095a53fba8defbc72875807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941716f56ecb95351c6b29ad4188d9e6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a35f299661de3e8fba6e74138590c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec40cbc05adeb1e25a1a25c22b74322810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e96b5b7ca226700cc049c1a4a88386811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4059d5d9a85a499269f6f8d794728812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b85f76fc31efb90d70f81850d0d82813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61bb8e898b51b1f8e9bab3809c8ca74814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadeb43def7d197c539d6aa1748caf2c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec653d9d819046c0b957a4d8bdf67ed0816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302b88ce607f6aec402a2cfab9c0225817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573f522ce4f0b02ea8cac88a365a5f4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b88f3a66c9f6b0848b83e2a32fd698819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b814ee345da4273eeebd6f21708c06820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463da6803ec5b0af0c29850493b4548821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25105ce2ee4540c054c3c7227863b600822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe48f74c7affdf53e4d94edb8511298823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e04aa693ca3bbb7194d45a23b3901824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6701cac63243a6b696a710c9c6c1f757825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3f0aef0420a81160ad28da9f8ba01826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbb4c16b6a293c03b1b396f8c166e5827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fdca5bc78e7df3456ca22e634b1b0828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38451602048a38f4384e4be42ccb6603829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a99621c2d25b68b4f3ca82296424f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a2bcd9895615f830a19be7f0d27a2831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29d9a6dbf4bea2abd02d08af36f042832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5824094b9b689eecab51c27ead9fa1a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c10efcb6dbaa661c3d21f73f9abbd5834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2861dba27300636425cf684f45e526835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2911c7a53f971b450a13ac0ca660e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8871f6dc380df0b6e26e281eb2c75837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125a3be2d8244feb990585bb09eea32838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1862a571e1ea8f59930ab1080c623839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef93933f2664fb1249e0d4ad3dd822840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ca835717133adaff75ec539c67d40841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23386d54a7dc38b141e0f4a70743a6842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7f613e15a4108d0dda35c1586e46f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311d4b61b2f53c261584e2d2c95e678844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00fdeb7e86953938b9379e0ba7196c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1588ea9997ed5077e29f645bc8cde846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c56bce5471590f74ed0e1e803d3b1a847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463026d8202f18bfbd1dc8fc458acb4848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be75f26b9e663f7b6a2a57882c84ca3849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6483c04f74f0139b4995bb5f6176fe4850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ecf5d758ffc463ecc3969d39150f0851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9d87030a0ee5559909ebb4db2391d852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33da68fbac3b350f3833f041b70d8ae853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715652f67f5e2c913a01f3519769423854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea98944ca774bec2d3ec75798b56df855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae5113de236a1fdfee28ae4782f253856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64412c64c37fe8813b51bed215cbd2b0857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce8b5d1160e677b17fda932021427e858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30395a7e505a8358c1d73552d4ec4e1c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f3b5b5c631f03d868d257073272b6860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee62922b1a343957d138b09a683437861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044ba9ce686fddc2bd3cc6e956237bf862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13f80abd382dc59047fd402f7019cb863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9633cdc3747cee346d94f5fb7befcc864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d66907b47c48f4f53edd78dff35a2865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6bc27eb9e22fd63db93b5c47d1ce44866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee57291bf01e0379378174a4b77916a867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ac0677b229f52ac8ede88ab106e38868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3bee86fc21cea5c9e828a3ee235cb869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d5a4c5133dfd54c74362ac3061c45870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a08a1fdbfe03d00e93c5b82ca1e215871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acff8f9e4ed2bc61356f54a17d47fae872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a08056dfd68edadb9e062a0ee48216873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7904e12ba5935a3a9ce41bc0af223874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db6c9985c910abe2528d45d67f80cf875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab68c7f40e053992a89158991e83a68876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3543be92122795e9213e736009475877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2be7126536307486593e966c737498878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e70c51c6b728fc939148e886ced1d3879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f43ce58caa2301cc8e0d940a98989880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d06c31d5ae6e80030b8f5704804618881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29c97d9207c0cd46c2194625392c9a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04bc48019217fd15b7250e824fc9c0b883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864401cf5fd03d73ad738e9643f88c35884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb31fd54cf2d69c6a9d4c9f70aaf15f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7418102263393429c16b4b23fd1090886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e51b4c27577d15f5a7cde34d6b22b0887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba17589605f6db3a68bb384fd107a4f888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458d0e68102a01b494d65e65d90ddb0889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789e8ccd0b35fa40fabb0e9c59e1622890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f35faf939b822674e127e4dbabea4c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203a1c98143482d4ab50b8136a5d095892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b423351393f016c34ded516e898d5eb893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b8bf2c17b11d5be954a66023ab64e894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3000d1e99645622a31b5130a2785a26895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d4e965a5cfc75b9ab8d2af01f9d11896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174c326ab8d6e26429098ff715de6fb897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102a3e1d23d623f4e5572614bd15764898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab13e2b0771a7c1f1b3416797ed856899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c87cece9c2ca7d31f70a3812d82f1900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813a43d9ad657429f2054a0868549c1901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbaa1570fed1fdb33d0eebfe238eb70902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad85b28c33a99f910a01ce1fb12313b903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a66b45d1e742c46956c6c884fe5a80904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfe74ee1fee2d49a2a2b2f8aeb9ca4905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c327646ffae170d8ab0d40f8e3bd91c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76927a465fa4c886860a4ff3b37e4521907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca42143e266f42a25542f4c5f2fe826908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c84174409cc3335b80e9684fb3eda6909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2a4aa777355cbd8e30ef0ec1edff5910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f637108c1a624f273345c27aa144611911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b93bf023d08e6bc4db7d27914d9e27912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f48b238f3c243947e3d68917109ca913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833d5028a59eaef9236c03fa5edc6fb914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08d279f0c4c77e813eacee7b8b8d9b915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e25cc2f2947c09e89059520ee758c9916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10577d8122a8f377d370a6f171a82c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e950040039dbfc7aad89d345a06a5d918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91528f4e194966e207468133c54e27919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2320d04a264e0306057bdc9f44f28920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa4ac11759c9156508788792f4c524921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49db85c54b05231e0f8013b4d6a14cf922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b10ab5ba2985deeb946dcf6d932a6923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7938c5d556273b056ae8fab25e537924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0c2b84fd6aae5224c889e7005209f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde9ad31c8056dd7bb348ccae24af6f926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb376e3085b274e8b6b30cadccffa41927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29698c530cc14919a37c57312b9e5ec928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746cc70177f4e9ed39649fb71171c06929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260336f2fc63cba84eb0d75b5cc60574930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f121aeb32eca0d8440f3315050073c931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebf8c3ce40689fdba554bbf905f91b932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611142b94a63effa20b8c9d4644c391f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97806a43e3f167b284121b706012a6934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043840e05d67edf27b42f07890bee94935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342957bc402113fd872f6ff112915082936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692aca1f80ec8c7bb61ef1104744fdda937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b285129fdc12e417be51d06ee7a825938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6d2649b9797b7e02626ebabf048f1939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066de95325965fa3e14b3042809166df940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1c0090c585fced2e15d5bb46a1855941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ae3daedf42babe80f017e6e3e3d7a942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7eefb16b06a3e8a44a0274ece4ec4943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cd31356bfe1914b19203bba3ff0b2944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a19031709c80c20246ded46d16a47945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c73f797a782a083066d068f78b4b8946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c297396fde6d1472863779f891c2806947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c66ba97f2193e78837d959624f3d7948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf1c149b0472ab7b491704577a42c1949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0bfe0ceae620554153d7df90423e3b950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179b3a8a66c5e0bcc37db9a882a4ed3951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f39846d9651017d143b54ca8586bc5952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3657a9c9cdc53c86f8b1c3a7e6c3e09953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e346ff696f0704884545a84fe562a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b4827c80162ceecb8388f249e8fa4955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4764dd2a5e53773c24b95dc5b3a352956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37da7afe6177e718e81942d8a32e781957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350ae5ba08614af79a1306a0f29155c958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4506c4681c6e543d6a4628c297bd22959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9886610bd4194e166fff992714f27960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8f2d00f95708e98efd1caf087df08961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b194bad2c3ea8176276a736b331528962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7470db246274708b9d55970b200211963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa00780e98c5a2ee630f29a7f9379a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecf48a8d84139672f487a632766fa8965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b1f8a2ca9788f34e73477115c3958966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2dfd72ea0ec52255ea681088fe5122967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee184864290925976a7080702b527a3968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73ce1ab2ecb34ae2bdaf995159ae12969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4eed11f1a0b97c939f377b5ec4ace970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9cb039f3b6499a2a433253a4aa7bc971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7430c5e3d0f154caa6cc472a3b2ee5f972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034c4c725b336f33457efcb4912e763973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4b1b27ada2298a7288b2431db1ce3974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad2e0a1babfd1daae879888d5dfb99975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457fe23727d0da9fd617738f9cc36b59976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ddc1a79257e149355af239f038024a977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e88ea0248ba3ac2a9718b5948eacb3978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584b9d4ecb6f7d78acecb02a93dfaa2979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b07d55582c11fde90b99177ed686a980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2987e6c9ba8d3db6e8ea59be140db3a981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf6b99143255f10bb87711ec99d726982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b9d4e3368d570734c641816e4a950983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9527b14ed805355bbe27ed2546190984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b1a2a228456453d613e5453deea0a985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25744ecd55edd4c1596f1189c10e30986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd5c40e6405c0487965f74d788ec6f987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63cb0f3a9319471c2fda3919c8807c6988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182ccc06006c2ea2cb0bbdf1306fd97989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090d72f3d01bda72ca35d51a037464a990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4a3632011eb60413bfdbf61307b8a991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3dfe573f0f667bba40509d340c7f8992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160f59a689866cc5597b97092e22e88993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bde348676ca23e008ef2e7270c21be994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a552e454f1dfe2df7c52f1ac9cb832f995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ddd094d97e34e56290e470c992841996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308853b3c06eaf44e338a85a20e1d26997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>