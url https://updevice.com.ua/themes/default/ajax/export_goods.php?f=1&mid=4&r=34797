--- v0 (2026-08-18)
+++ v1 (2026-08-19)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f053d509188236293eb2f5b2116201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208535184b1cf68d40a33cd6439f9d382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3cf206a43b55280b3556be30b334fd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4155bd100f5ce8f070d2816552bd424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bfdc22e98ef7ec97d95a566e830cda5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51281533de0770dc89e440980a50fdf56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23033ae3ddbd58c896d8c08ec2d213cb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcab4208444969c2e831847825ab89c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460c14610d1f9ecb3e77da2cbadb3699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2894dddccc79f2af497b6d3ef07411210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d947da96507e6444f44712524290edf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aca10fa804cb952fc22b0923e32aa512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c029207c6da65d4979fd5923a38868d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de43660430e35cf75a38a4756073fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81c5dc4a262097cbc55bbd197df5b515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc19b1b06cc9e2cc529e2abda9128116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971985dc1c8b49a7d49da0fed8ec6ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6586d88a8e48125ec69edba570d131b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8862e013cd6a914b7e6e3cb6f9a8b5619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15a894d6e05dcdea1d711af10cfe9d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c97f6d2661660ebc2a29f6dda46ee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b234bfa39051cb06425fdd87065fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9131bfc798b43d9f2020f2c4c23a7023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b13503ea63e19f499994fa8963c3824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe4af2fb4f060150f76eb9d027549d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2821974e716d9d64bdd6b7e70d1844126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b862379c79c3fc5cc0ef1fe5ef2a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47018363c96dca1563c56785681b6d4c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b861c820675af7f41ef1a866b725c3529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca76c67bf2ab7e15e464a7d392d6de330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8ba4a6b563713eb39ce63e41b681e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94d7b192b935bf2cfbe5fde3fd159f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47801d63fa6b5a9667841491b5bbf233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f6312d3252ec91f62e052ca1952a234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd64436ac86b5bd006b623f37f953735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818278d8f849933ed193498668c7659d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afcca054b91233b3d5fa0b8cff9ba537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85d51fb747926f4e3b10b482242a9b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1aa7fe8e789fb9ff4b3c311d47bde839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92836774e139abd5bf9be3a78d43b88c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19b86afb2159a572edddc131ce0e8841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30d642079922031eba9306cce0929442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed02b7262d79d77076acd48f12ae06af43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb8c051d575906c1fdcb82659b17da44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeaec930c02468d96607f3029db301a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ec73fa77383ef6292c6472023735f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf759a7f532e68248fd2802494cc1347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2cda8e855e9359dc5887b2fd0f30548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed883f9f3dc5fa77038445184db6b9b849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c170e651e45526181b969dbae47e82250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8713626d56326d48456712bd0bb6f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c772cd51169f1ea3186a391da4f20bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5fb16859e8d2fdb3027578198321a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c14b450e0142b1bec6686b3ef3673454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd864ce11b50848530ac15ae8b974255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84d060e6468460669afaca3233d97f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789592f1f063d9957004aba09594bcfc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1b8a5f614cdae1605ef66e45a855d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1fa69d2c5418db3dbc4009162d7d459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb95ab4bef59fb4be6739f48384eb3660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad331bfdee05708012bdc0489bd22b9f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3c7e0925b802a78eea398c39273e562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a37618b3f4382c37e1f43f7eb8f4b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40767529eaea80f95c551ac9eac4b97664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa08b587c463e45500dd25910237d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc077f9b7e5eebd7af9524a59b4169fd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5555d571e159fa78d7d3f0341f2a2167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828fddfc490c53cf9a8093e86aa6a31168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53dcdb43071345483ab21561dbe03669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47c570db9d6e430158fb2bfdd0258670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069081977df578918f6388dea0ef97d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae154a1f10c977f69abe93d4f481578472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb360e01af01b68507d4731b7e1e055673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49636852fcd9e5014fbefbf6bcbeb30c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0da74fb89e9571cc8903a72e5d13e275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2c7c9a79776dac8fbaca5e0ee45ac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412eb2e53af646f5a52834efb7f7975477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b2ffcfc2736cee785bb66a0071b2578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480f0db6c31b804dc2b5156998f43e579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d685aa28e15b2b69503c982d14bc8580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329aa6c58e1f2769fb631f0df29dd7a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19b2844022f2abd7c158dc4c7ae4b082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497904a22f77b276168edc6faa7498bb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0dd2b7653dbc974a75a46f5c37d2e384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543d8fd0cd810830fe16810d870b6c785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc91993787c39b99600a409535c0aca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de81c042584ca9fc76c2b3dc591416487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326671444aeac14775f6758dd3d483d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accad8a00eb660590319be4432b9d55589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb33e9b9fb90652ccc9524e6ad67c9f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59582ec63c3d699dc6f4405492b6365491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464831f6bbfc81df9d1b2d8a3b03f5292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a254a7716335f44716901466937456193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527bcb9c915a07a0a5cc0619affc418c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7dbcd98d4a7aee45d0a74510e76ee395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bc25a6cf2a9bc0406eda423cf892a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f998c8bd3d7ba31b90f311754f0f7c797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3af837d3f6703b92d6b6ac7cc3d3a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df90dd827e7c24a478fa87165ece4dd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ec0190430a443798c1e9a09af17be100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6140d1584d45552ef5f24c21dd0a6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc26ef65533c2f3418f2272ed9bedb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640367441f8353e66ff996b7f0e0fdc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570af8cb7bedfcd71ac2ad719f5a9f18104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61548cce5972c6f92b5800a8623362a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c2149d46b000db740b9492f59f23f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148e8d0f7a2de832ef2958743c08fae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4219bdcf06266cb63e80af7bbeae42108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba0962932897c72c2ec7e22cf00c7d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c12141fc8bfcbec07dda21cf68787110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7697b539bdadf46df4d8985ff0d07111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2ae43b0ea86c4c855cd633d1c3d65112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a24a7af5c9c0d8f3a359bb2d5494b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a044c1ca689fd5ecd5fc73285384f8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fc7f16d3eec442ef2389004bd0ccd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fdf56c4ceeff8226bb826f3d98e8d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb54e2b3f0ebfa80b8178a9df46e55117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758337431b41f63731312e9abe8f6c8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f928d05e549f9faf4f1cd1696e627119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94292a9f8236d4fad9f157362c0865d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8241c89a7200976922b8dd2b85634121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4cbaf59ee7edd364a213ee437676a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e758fbc145839f3cb65139bc182a8ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99931705955b06829be59417cb4fc9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b281b15ad6a3f1b7f643587d609120125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02bd8aefbdf36922d720834de53b6a9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4a89e8ac1fce4c9c19144ad47e046127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddebfd91586dd8e29a33ff6714e52b1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d615e9d3c581a66c4119b286f30c1b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2bb2e99db45412a6d2d64b734edd88130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f506b72670b7f35a92020b8c73a0c3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834eb4e1ef56ba8e3527e3e1d022975132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c131f5e41f7fd0837b82e6b5abd5ddd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41997c75d7e057875fcb904f963bc18c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047bf57bd659355425c6bf86fb717781135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ab54e99b4f2ab94f293b4bdba1fd1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5191cdceea51c7be5556375de79598137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b8b49f3d732b5082c7cddd00ed8a9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee401e5fa7c28d7ac1966fb306acddd0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310563cb4a0a8f6d352f6f7211aba95140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05db29452e8ac485cf95a5b4a9f461141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4e87ae9794e78bb226b03892fb215142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd846d2487c3e8f7425a383a8c1e919f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee37f289dc8f906ea54949260757e1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30574d8cfee37c4c60fefda1445c6347145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92151666614d51fb61623ada36acda0d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfeec088f4a26880d15f756704081ca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e31d984e0d0eab3da0093118e4b42148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d420eb9f4b7bb13938117e005277d4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b06485ee1b9aeb0013c923a7badf0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629738dba0bb835556ccaa2bbae2b72151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d33f5247c80791b1607cd2c3a3df21152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5410871413d47fb11178142d3bf032153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a69c3fef08bbafe435d5ea637901e4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be41c2112818f5856b5ab1ef0f3979c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a3c8933ddfdde997eacc2a58ebacf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10cede571d7367c659b69d7cb5e49b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d31a7e1ff23229366606d2a91722b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2871071dc80cc8a3f3340d59267e89159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f18db540208cc3a18c41aa3f7ce870160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4551831d3d50211e8152de82252db0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c93abd60f309bf9a8f1553cea09e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08bcf7e183a69df35ed819396694bc7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1b3021c8a86695f168a28584d32c9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235fd96e2f7fc74e895148e8de69b9b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3441581cfd436a2d39422378c3d413c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4c80cf70f55873349883dc22fec2c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f0e0cac38f710b8b93ff86c1f7525168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee70ce716f41c597394b02364726f87169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9000d9cf2f8b3331103ba846fb070b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8e5899d0d6a28b4ce60efa50426e9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac6371d4851056a12c12ccfe1cd645172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa424f0ab6081aee200e8f82bab44fd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e289139090855e96e0ef72041d9ae174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fd47574bf164fef1aa7a8236833b8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb76164658a34097601a7b7c4eeac1f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017ed6bad3bb4070cd1efe5443bf1aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e50e4453befc72b14d1f6e28faea7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201b304333672b7947b504c7b8a4e41179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc9aa71b7daf857b5ea151437f5be1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789b4ece2a9d86fba00ecfe27873413181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffeabfde26f785366c163b03fdd886182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9d8e83ee4603d7761c0ae85bb29bd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2dfc83e905c2a04e2748eff21c6b4e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454369009f55b8107cc24280e2f80bf4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3faf1178254f48582e558098fe10e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed556c88d946d9a9d4406c8c5f2f9201187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca6ff35de90016e4e147c1119988d0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f369a392a68710c442b0d2e25105fe4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51194a974671dbcb875db00f21ecb793190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f6f7dc4a421b56004d7df930b96be191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298925c9ec56d686b68b3709538c5d7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c654f745727843437cdded312382ab8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbf6ac79b6b959ae3fe9a0e1bd5b50194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ead4d38c43c46252a78961cd45677195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ba5d0737e04cd4b861695db53680f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdbf2386bd7a91472781b8ca192738e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178db0ff8baa7780d44224b86724eac0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe8f391262a34cccfc79e7fa851033199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d772d26f7332347ba27a00a43253453200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5746ab09a994cac8a75d91865357ac7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4089a0e9e9a4bb68821d3f402cf459202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6dd9c1b5659c011c9bb6e1e2f45834203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68128d065047ba5c0ad0de16e6283a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c132de9e4a6e3af5ef18a295c6ce1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737a32abaa8d70cf380b25b2b042aae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08370b97198e7c8d08b7a456aeda5a0d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d9db64001941db287c481a07feeba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca6b9cbb91b8b9db1ff4ee0de0b5cd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314481eb08e73d41b2ab51990ca4302d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9355f37983db9cd95963e8b093aa335211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cb8493541546f50563dee3f58dc97212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954b1eea70d8268bfaaf07746e8bca4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c403f04d80c7082bb8bf64e28fdde7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e0b8136c8be3091513a3d927afe11215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb544487b2783caa2d16fdd4e2395ded216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f667aacae0b95d80ddf72fe1eee3bc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42078256ce6cfa410fb1041a99d122de218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba3a0ace9e36069604c599af7594d8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4ca0f98023b29571548b629c7f38c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bac5eb2c1331d4654dec85703dbba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656cf4f34a242bce4eccf7680d416162222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ebf1517f63c52d25aec427a5719c1d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7b90deb852cb2c0b52bb599e6f484224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39220cd9ae54ca46f5f08b5dc3dfd7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf9b4ae9c04ca0cb1d8307eec6cc37226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011565c3e617a896904d358d6df887f3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4c5741226323ebdf264afa0c8cb9a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccecf6cc24a4bea19b507ebdf439080229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a52d9d6c8f18c0b3321dfa7fe7f44230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b080bb3d7bdb44c915e79f2b7ae50231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b324bba1b4c7a3cc1b3622a34ae0ff3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742e1409a6c7235c2d09d2f29f4e69a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca5c828283b6191316589b38969346234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e89d7bbf0d0b0057516342bbfbb260235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21cb04e36929757d72802a508f8e678236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e0a465a8f54a7f5f01788ac309527237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47dbde7e8603af6baf304fdd134d772238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd18a38aa6ab4e9f06983b7021dd5a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750098893e33b034fe9ccf7638775a2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66918b3ea737c5bcbac39e181c871c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fe53bfbdeff1a629ff5e21c9adfa5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494adc5dfe4256e5060af99174b2b8e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31817ef166162359cc92a62613b17252244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a99e7d525fcf76934fd7e7bda940e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d23e76e230c0c658faebfa33ad270246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28688d094fe512c461bf01a27278656247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb23b3d6d028506d148acbfdbced3d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb18c26acdc084060dc9e74b7ec87d6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07faae4637e355ba190c68df41173d5d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f620ee2e789fb94d489ad320585f0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bf7f50fe8a20324456bbf08803ff5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744017ee9ecc0199bd14d77b534b15b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7af987caa7fec5debcb33607a48463254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e3bd8004f77be9a6c11974614ef56255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428211d879c057dd97691079adfb4d6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3ceb29fd3563447be5d9dc6bf5cd5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e4a7db9aca82807cc3c5f34b7e461258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3d350ab87a91f099d40bc37e68d24259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f36e100c2213ec41f10afd5b00dba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057edd52a35e074cf48addb5c0f3508b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff31ee894ae40d13fd96c18dcb2b35262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ec61be357234cfdcc59bb44b12844263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a153a39c1468a2d61206bdeba8f54264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c36e5f30841a3762dd5c550dde8654265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a935f6f91d1b24319367601b452def266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9c4e251c34a05d3ad6f717e0690fb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5188b258b191c84a0742c3f6e0786268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8e8e67a03b0358d69ac9dc241270d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171c89c7094ec8dd721962f7431fdc7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d88699116bf52b60b39415c52e0c29271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f6d2d65d0e78e4945b28deee94024272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b327c380356687ed80fff8b6c6bd4e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324639bd11adff8c7bdf183f9106ab5e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fb1e00c9b4416303d81c76a24af39275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9cd712fce197e1a63282b7841fa026276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95bb045bc7e6787abdc0e1d5a80121277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb43d5589a27375cf8c4aae9fde6c1d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c5b76bb7b65d153e0cbe07f1b6e71279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bebf8d854ef5966c7ad606838971f7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366171a945e4295e7af9fe9669eb0ac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc0dedcdd645255fc743df6eaa9213282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a07395b342d72209f12e24dbebb6a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3039fb7c3482358fd6aeff86639e9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382206ec062299574a32cd3b5b48da0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e81bb0058c837d998079f8eb92c790286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb614061fff0f82f3f6e1cdb585d185287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a492c63d5cc3a01c8ba51e3be0dc2b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77800ada919941ca575f9e8a7cc4e8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824e5e1169db9522c26001763230ce1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a96622913c44fa7df501b084943b1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e36065581ecde67b67701d452cb9e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93540015724bb6fc76a4d68283073b29293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4dd5f0ac3a4db9234e4e8a7460ef8d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fd095519724306c374038bbf10a14295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7add959a9451bd49cbf3e11ef6939296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7f6a5619ad5ee79a2598e173f2391297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f92b3e9816819c46b70e4f1a40a31298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3c0e19792153b29e36b07b98b8e52299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b450da566a5ea402ae06d54c439e4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed015024ec9e0cf7d555b3ff493d39301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230699596717a68dec6257beec42b61d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf2431bc97554f8a977f58a3e22f86303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815180b92b1fd6062d93ec7992d7e4e6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088bc4ae8872e89a008c51aeeb31770305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627886faea05597acc5d7111acbf1a1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58851f0c70655c281641d334d119eb6c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d49e9aae8e08754fed342d8588e230308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e91a47ff1f1bb1155a6b6829d1aa2d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d2ca2f0245675c7f202455d6dc0b4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3aac62361de65e55babaf30403b7d0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4621c446d10b91e2d60fe4d3188b0ff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673b4e1e617b9a5bffb07b840b11795313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6504423afacf79aad8e7e3eab3c3b20314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2cca14b575ca85822333b5bde918b7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a7e21ee7f459c3e6dd37a283305f1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb9349f34a4ea2b23c5d9b1a5e5796317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabc342e2f42e4b8287906b34f19266318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325473faa3b9a4af13a9ee643cb5acb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7a2c8d1e4f39e4d2843d0afc819c8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72782677550dd3e435a8fb2003f8d4a6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2b10a785b4fd371b5eaafbae5d7f4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19cfee0c670432131cf4983dd759615323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c2c2d60ae9955038c3b84cb8a6794324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad68eb94904d630ce08e825c18d81b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030718088716464718efa8a1658900bd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c71a5de60b44ff27bd738f2a6afe7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f4b536d5f9e2683f5d2ce6e18d0f3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4be1ae098d6fb5b2230cae3f4d190a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eafa88acb3451ca8f6a63263ff6abe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be00c20fcbdf77f4190d9ed76893f6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295a53aafb559c267f648dddefd089f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407138d5b1de9f427a791e094e74d85d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9dfeebd04be65adc794738f86ab259334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a4a9ffa2d15c853c5e1e7499a2a72335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073c729de114f1cdbca7f1c7f7cb7c9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753aef541b85c4a53c2724d47c2dc441337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e685d5565173e626119d7362e7d8f9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d9431fbfc0e7d5ad7382b0d677971339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf6690103f870ffd1df874cb9f5702340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9ec60a0f36b9327f55e61367e1f56341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebf630d318b8d4ff6ff114ddf2d207342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9751758488e18033920fab2fba99b4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7780661ee8eaec8c318231539f3c8f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268cdbfbaa6d8e45252dd5d5d4d2ec5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ef5bcb09292418fb9fea4214d8304346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a214ed4ab2ff2ce0c05f3c32305791347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12b1e7be0bc2524136c68c42db6a6e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652ca7186918d98df3cfd205ea03164349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115a148b3aa94d34d6cf9f5815cbbc3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47110f75260c88d22fce346a974130351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d990c71c20acf6f8a967cceffda238352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4074240662c707b4d45348fb2d4c3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7242492155edb6a5e7beeb573fa10ad354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9c318ea91bb1279faf01ec3b10c72355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c08c807d6010f274ae3a40b5cbe25e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379e1efb27e01ababd9ca392574ac2f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa846737f723867ad62107269a972989358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7dc063416668012c91228f8dd1062e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb4e7cf845c251b119b1af518dea60360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa169093f170fae71af99633e5c1509361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f3ec2201e2c3c81e0114e6c2b57ed362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bf98bf0bf14b20e50ec916294d9ac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad671458c4bb04242c54d261caad14364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386647807624ce72ad351b3578f8374365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ed982c58de33210100b91aa7e8e48366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b20e6e331c861df96ab71d3f7d2006367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936ed5ce6bc8f9073e4d6f4796f80ac368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50766baa2f93311e2c3eb061fbc92b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7365d1ee794940da3db9fcb6f7d3e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1903a496b3e77a8ba68367c635a80c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd700aa9e76f92aa77bae186fcefd577372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec153feb5250d15b55fee2fb4b674e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f880611d840a037615f6ca097949d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef7a7b6beaa795730546a5a5816837375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b52a011420e8dc97dccf71cd20bc00376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a95e059299caa59c8976bf51597cc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15b1b57f0465330ed149863b052437378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138e8f3f8978444736108f56e94e1c9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335445c76785a0baa18f13098e730aa8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337473a1505c18d6a0ecd907aed0e2e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56915726391286569682a6361fb592382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce05e59e6dfb0195889d174557db28a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce18aac3b64ac69433e8d0a50bf27b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3112bc719156a0bc416151afd321eb0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94b98105c25f11171a2628dd02afae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf2aa005037c06ba0f6e667bdce94a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd4a55c44c6160353c98abca5736d0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cfbb4f0925cf92024b3c1c93e0ac6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9767b4408093e8c95d97d3b798fc34390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a59bfcda470111ae45f38b9234cb2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10620f17c76ecd50eb90044d6d40e18392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b901a0d5c2343396c5b8eb6e32ba17393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed245c64ef53c01e32b374226189aade394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e66d17ae4fe9ab0a3d8fcc3ab5fb5a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136a131b81375fe6a16104539b2551b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86036149039b18bf77b56a5c354cdce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b72e5bfddf8e4b95b304b9b92bb760398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8234aad69d289fa29dd35e6c7e7ff51399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0429b517a731042e557904fcbc919400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8740274c4ba9ff2261d285ad7b16379401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f2bd57b2b895509c9843bab29bda1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe725640b69a5e02cf229d1dfc2b2c5b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc388c2f47e30f9966ea557597f2e6a8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98117dff1da43bb60a567d196c5c8b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53cf66cc8383c936887d4768299c11406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f0d6a5f625e1a414f7069b34e6b63407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa7b6a1b16ec1dc80f1efb21c74cdb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fd2a407cf70a569f379b0dd403de0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7636f5e8e78bb7a4878b368984fec9f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d87ebae2b1d6183f21c53f38f97ae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03f2dec9c49a16bdb73f1d33bba1a1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13556f1785bfe7b036e04d5eeff0f5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac84271294bce091c003040a06f88c1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece20648f2ac02711eb7310d2aad10e7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bebd5b43d8ace7b066ff1a4bc96ca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c1018c8b88cf1ad0b4357897748de417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488bcafeeb8796685a02f310467358a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9d66bca147340fb5c1cd0974bf799419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621bc3f15b3fda40b8262a8cd70673e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a55084401d59919ec000c5101f4d2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94c2b88a4ce00a5aca93b55ccb48cb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008d508496962879af960d3e39314b7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566f33d2ac740161b40473633dd6e79424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ddad59df3e1e44ccea6f71d682b462425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3eab348a1bc3662c8a65b09d58f65d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd743a7ffda03417f00505355fe59e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979024f5f6aa5f38dadd210213b8346428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4e4844ca89cbd82417db08429d1a4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19affac5f7a30ce9034084d9652de4ed430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65446c80fb1d49afe835f6ae54cc92f3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c57e3bb19ae15bd6fc98bef8983982432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889969cbb4919bced707711053e29f40433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083e6ffff86c7e34ff108c6ec23a2ab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e710c392884e754bc017a33b4655f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a127228e921eafa22fc2a14f597c294436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57399059f7f521c4ceb696861d9b3a5e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf532167efd694dd5a5f7d63a65deb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93cf2a8a10bf7be656830f4e808827a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20cebb6a94cd4269d0c130f15c6048440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec3f417830cb5f81863fc1190ed447441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12b8e2ff8e7bdac0be22f07e17848e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1551685c6cc25c3ca16ed1691acd679443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111d9d6767716df63ecaacd6daae934444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5c6de0128be46a08823158865009b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3856c1e539f699d083d13f22d574b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5014fb3dfd0f21570627136adfb23ec447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa74e483d2fcbed75648ebe3f050e13448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdef30fb2ec597a1742bbc89e8e3230449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ba6e89cbb7fb23580924b0d8fa5b3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2de3dedd5ad5f92b3c61c1af4cf94d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64812070e222e1ea34929feb7a3fd88452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0a26a8ed9870ba28635308aa254c0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966eca5df44af47b18784a8d5cb8041454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298beacf23f1af1b63e1ba4098559ac455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27edc410fe74f3d540404f71fe60c8e0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8c53ed759b99c09c78942f7a3c59b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29ae4ef2ac922b234ec757346e3f13458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7671adde473c76378193411d93913459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05c192599046f0d50252bb5d05793e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d34595bbeb93b84e521193e306101461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c3e7c70988ad46bfb896b57445a6c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528cbdf275cb8eff39db121c7557fdd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d229776957a1032d1db46d2e454e03464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a58a7091b96a53ca4095377d20ca5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e00097d1eb8acdd4001e1bf938901466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5ce78f2dbd763fdd69784a135eaef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51e151b8eef450543ddad9e73f617c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26062cf19888d0bd6829d9cc6cd6721469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa199174153b13109ac4c8df41d553470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ee2893d61c6e0906c216bc98be18f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ee757db32ce13202df2e7d9426dda472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aad0db77ac22f4cc9670392c79f050473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18d3ede92f028520f6344450af3296474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac556b9efa3486933a6f6badcf525ec9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54344b412620644143fb50c3eb2c65ea476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c04d03a411e82d6c7079b47ea5c1b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2207cd3bd79d3e61aeee1dc7aedee6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53fafd7f959d0603d76dd0a858010c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1a640f3e8c6219de5c2fd48267ee8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535603d5c3542cd682cbc316ee26a5b8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604ff0789e182a9c56c2f055b04e2fa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43583799fb20829a54505faf3e2ef3f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696f2078c196f1db4d450a1cb8dd3fa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121112a67b8fc68cbbdf4e45063966c5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5539995414603086de42337cc3b8e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef842ba1f41bcae22e08afc7c2fe343c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ee2d28ac5eae87129db093d3e5969488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dee8a8ce0f28b33bb2eaf488eda6b9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fe69755875b16887ba66fe434bf6a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9546f7eea5a7de3efc722874afbbb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6260dfe4a5dbf4dacf318940b540f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c634ec2f4e86746ed40d4463ccdc77d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebc65268608df6d25e7e1ab2fd6d65494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0076c9a46e299491387ffeddcdca760495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782161ac824cdc25e735c86b74644ed496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55eb98daa1180b612a42c570d93399497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d9ec65eaae9e03543c2c4295664d6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af14f9cdf10750ce94b322bf153022a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44506cad3ae34265f112e14841906200500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbdc87cf0ebb0f15a1b04c0aace912a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca2b858413ce74d445399295a98580502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a86467323c2891c3b7f8e4964baef503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5631df394856b39df1bc1b3a15491504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d630dd0c565baac04cb3be5b3808001505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585798d3fe843b2aec7c127879cedfb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124005740ea084b31a10a672c55190cc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad020ab709f6582e26d562467b49f2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf04940080605d83e42aa8f82f5d497509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01d9cb4aa9354aff9ac208a57ad858510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d749097429d8214173072d60f87ff84511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03ba2aaf79fc7215376493734fbb7c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc4fd197d06ff90166292bf6edcc9f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a470e3f1cf7fd26498663fa378dfdc1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da215a3d061f87c0b30b845082905af0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de3a9c0b4e57e13c94e864137073c1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222296552359a5c99eac45d67d343e89517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbba2122b1bd437fd131454b3636d32518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c889c898e0c05b50aa7c8019fe3a31519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8677ae968277d297801e188c8cb8a9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d565f9339711ad1a17e1ff1acbe5f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f132164dd70b241fc055e296e3493a8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99813a81204ab9e54f9c984acb7f7fb2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39990d286fabc4c7053dd684ca76c511524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3618f903c5b85b5b7c6ea5ac11fc1b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5227f45a1e287ea09ad15fc9f6c814526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264a3b107e1678f88c69c6dfe190265527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3f61d2603cb11dd25d33dd76f8f49528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d441c79756dee89ea41a97adf7886722529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a7f0e71bb0fef454b9b6dc530eaf1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefce2a581b4d347c25d98f2fca49835531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487b2f353608f1957c725d4e2cbc5a7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e4c387acc90dffc2932eb8191bb4e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55682ce329aebb9682bfc9917e7f9b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031c282317860d3653a15d316333b1e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2939a3ba630c080d0832771ae4d9a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716755e636ec9dcec03bb1d7f12bc6dc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b655c1c643fa1a035bf04ce6766120538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb652ffdc4ba3d47ecb16969e61936a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d5286d8ef5f5664b1f321fa59f886540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300718350295833bc4c1262bc696af4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65aff9ca66a8b376b99db472567454542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fda9d510ba790246ea6c0a7ae131e8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddc5996584d785e1f4c4b49865a1ee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf435eaf2bffa20130854c89c8248e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3cc36adcc2e5ad3be4c3c5208783d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675053339e3a2732ab037c31b24c2c6f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b6c4f2269344eed80c0605926581d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6ed2fe053ac627ab553de6a477413549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392df6f6d2eff2397b33dd7566332d17550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94581c6875f0d4ceb5456151cbe047551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6463a03cc61d6ddceba32b8c2f6f7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b0e22cba818bbf495372501901d60553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65964c37a8d28d3ca48152a9b3fe001554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1674601da69393471c940b8a700b337555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bac47b02c5abb1b1b43a0b55bcf933556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597542be3f48125cf2e37728007e6b7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2cbe0f6628ede60db2c66aae9c9e9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd731992e85fca3b95d776835cc7d1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbef1802270f2c4a45e2be27487862560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ddcbb29f9bf77a4eb63bbb2d211676561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769892a5968cb71f3550a14e7767827562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebd71cca20031f74f4d0ccc1c6ec38563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88338037dd4bcc0f8d3f5f974c3afaad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1807969cb7d579035922819ffe9acf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfc58ba99aa5f0138909924c3f2c79566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f10c91a82ed2857d85bd659a0703f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58b3b3ec64a29825f6017ae97a8ea8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9bdb8e27cc86563d8e064a62ec8100569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ecafb66f953b8e4919c736da549b5a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502bf1a3cb8dd225cf5640d07260ce3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4e619f77671ba7b8edb7ac9193053572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc84854ef398c2e2b48a30918f43e2b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c2bb1b7a1bf6d8f2b552ddc700420574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8a208f6452b1cabe9aecc17f60b4d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57928022004568a94de7de35de5566da576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198e0da4ef1b56a6eb4ead1d481be8f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311fbf6e4c8281dc416504c2dc7f2ef578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e11a6a7e8872d62f2be341b941a43c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e25ea5050b47324a1ac2d2c6c1784b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f4b024993eb02930809950ac2bed4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9a4b4e1674495c5c76e182ec23269582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149c9736c51915c72c972eb6aca799b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72260dcaf38aa2fafb4bf9550d3b7023584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752a8b9d1c32e805e5c974e21f708e2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876089f3a2ee886cd390e6e39179efc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c710b6dc3dbfdde2684ffb990fc5a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cad76d74fd26668b2362dba807fa6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f36cf25fe731d4b28c3333b25b1ecb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80635f444241284c7f24b8e89f41fb9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e307e3e378155eac2f2e5fbdec9e920591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecabc288b395948488f464c18f38e5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8170a8f6e7e52bb99eb0b2ebc82515593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d941405635b8bafa6684a3cbfb76a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46513c654f691043d092ac9234e24cbd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24490d850cb83bc62726dc66a43555596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b0f7f650de1f1173bca92209a2a92597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e6b75c9fb3b599912231003604e9d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537054b4f7d6434c97bc3cf21b9ec62a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697513a088aed4c4ba99fe5d1a52de8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8194ac2e3809da7873b67b894b67721601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75266966e684ec90d81a7a1b5f8f5854602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f8691ec519940c3eaa8148b862bf7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d2af402604fa60085e68659f91df0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00942374ceab90cc211998db280d21df605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4674bdc8cf8bc433ff630cd76ec409606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550e4541f8b2949fca518ff23b7a847607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06753a2440ef84615d8392fc68a955f7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883992bd52e216983565715d15a6d76d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a3a9a1a2a763dc5aaf6b0680c1120610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c59b12a700f9b12e751fde884f914b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe28729cb12f2accee039e8f2e9d3d6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54d06a08f8dcc93b6be1b93f05c19d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c657d8119dfdaa99674307ad02104614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45985371b072d3fbd3507de7fce31376615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115cbb2cb73a91ce02b0b0fd6329eb8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2eb0442b7786c1a5cbc59e5391510f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd8506249cc507d9d1dc8dbf182f3d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff78724194e56e073a7d32f3a15977619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e53250932035d67ac6526f60b37ed620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73321b769cde23925d46f7f312cfeb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339fbe134fbe1b2bbc124be4482fdee0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd761587288d27499a02311660789c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8b9ecb2ff293280a7fa8bf78294e7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e40c1547bfc04160d5c633c762a173625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e15477a0ebba347599a8b3d98f7bb1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e267c1314dc4c2928886e754f3a027627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7368ac89362f7bfe3cc35cd2e491bef628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda33b483b6281b2191422a05fa96343629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fec282287ee40789bc7ee556c116b1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584b0e673ce04c31d820e14702885f5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ecde95b6f35f37223cf3c70a863554632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db0a266ee02955b7edf5a53923c9b5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8a6e33e0cf162cc4f2ca8050d0224634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9853123c6eab52326139306ea25504635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf3b07c592d31b0f93f434fbc9b09c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c37ad1ea72500d62356d7c6e01640637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607223d63480de0cff65ebad8274d85c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64cf56897a89ac72462bff61590b21639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7265b2772280e962e7e1bdebc7cfee640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1dfff29b97672b391349397af045d0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525edc56c2c6811f4675199f9dbfb4bd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b1e8d3b2728b42c6799b842f18aea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39a71a4d6ed007503928ff276154f3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89881f878cc0ca64a46d3886a733807645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040acdc99513472615abe4bc7d259ee646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51560f4c0b6c89eeaf680b208ad76f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6995cfd85671852196e7563252845e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693cc59c32366bb59f5ebf2d29e4ebc2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107015021e71a8a3e0391d32181e20e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35048a0a335dd31a60f3aac11d89d8ae651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98e72a85b46b9f8825977d44c070f4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd755ca8a027144ab7a371aecffd75653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86363f8726d02b48b0ab9fd3757e8d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b1ff017c1057220e2ffb866dd7351655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9924a9fe451ccb81e3cc99f49a8a565656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84dc762fd764525395fd3cad5c0021657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a952bd081e9c50f714966781f726f09658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1381b20c0786b1ec40450728ba2840659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5533b2397d3a7bdf6c69e9cc302d7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02ae7367e41447aa66b9e262f60bf0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6f9cb508b473aff7610520bf8518c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76241050d9e497e579a68a73b5f175e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09274e25f178ebe42a5e022d80aceca9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335007d658eb44c929dc8a3e1bcde83665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3f445da4a76f74e8f8ba98af0c019666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa9c25ff8dd4144ae4bed7d55881ed667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a4d90b39d50403208d77d320fe3e8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3942dd13d0a4b262fe4347f1e40b3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00459cc631daa4796704088dfdf31c8b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd0ff1166d304645db729e479085c3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1487644892ba343e288ff18e1b321672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874708fd314032e58e31ac007a427c1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cca0683deb029d3593df73aea6078c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98480290b05821d1a9fc066c642da1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbbbfcb262d04826970cd34d888a462676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f014d6e786557751e6bb0f84f18ca2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae4ab5215ef147cc7ff38b3be7ec17678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82d57c33f7d15fc7df4aa7ae03232b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fa482dac2dd56b11c9e82c7261537680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500243e9290f048a98c4f0be9a7971fd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0704e25a42acb9d46ad6cb0c8117771682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991875e8bcfbd3247ec6bf331685e3f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be960ff0323a9151fce8f06cc9ff5c18684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57858cdad26a990f1b3f3b7b7db3a5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f8a386322415ba9d44d719837fbf1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3a37697ff35eb362d9b58213625fe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24f1b84b7df3f548211ee8e8692b12688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14743ec6ddfb7079b7f3fdcc2becd4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268c2051ffb02e561c246c0908f1d71690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f68d273c70379f55b76d6e09ec196f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80738592ac553f3c67e61a9f30de6aca692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ec8a54a78b1be8475c1c0296e1f8c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a591e215f0d773e7f21b528cdd068ce694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01daa1dc6b6f7120355c13b87fb0a7ad695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8111e5bb8b8d031892e2c223647e3eb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77acd34b2daa60c26a1b32e1782b715697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35122e5bda5c1c643e058dd7eef33d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3888509afee8d38df39cd67ba1d2a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920a036fc5ffc05dd611bc35522e6ca700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06ad31d0fd53b6ad00f6115540c458701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719f304af7092448af62a84b7c10195702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8defaab2531fef905f818b8c69ef9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1f0f0a22172c4720f74561c220fb3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006dbd2f84449e8eab6db3374ca0612705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e40a6a5944af33d78933cda2ffcaeb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fb0685b891b988f5c35c3a6d98384707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98cf18869de110d4784a90cffd3115708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e642a62ed2885e436deeb15ec9e39709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905696513f74f403f5d5d149ed51bec710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92ebb162a9ac7d92f9dbdd448726bc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0608f975c8a8c865fc7f9ccaafa592712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38ef59690db8cefb34298d18367753713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc0ba5936df587586d2c85d639da1b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fca6c3507fe27fd1fb45fd8e3b07af715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9871e24e9bf08ef8ff120dba1f76e7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600525332665e6fe70d8b31d0e19f3e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d64e02744391a13cdf87216501e9c5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40daa9f4cb81feaf77e6ea7c0b17d3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e048445c4ebf53823fd0416452201720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594855b3aa61f2e8b3f7a7c66878148721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4239a19b653e14f5f41e888e23e984a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b212061d219cabd7229c771f58bb8a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804e162a7fd5c1ba8efab44e2a217e1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b61dee2e5bb04e7a2c798ab84e1ca9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6341f477b1a5919bdcab502562dc3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b80adaef31b7e5ca0b1ad31650b931727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a049aaed5e055afea8bc5f187a6b0dc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649b823987d89943991f627deaf0a04729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001447ece1aac8deea0e52234bffc12730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70862713f667242ac426c6148cceea58731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e432fc9c5fdfb87e794da69c80a7f5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ecd93f102ad07689365b1fe33d716733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea29afb250fc7315c062f390d877fe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d46cffd484ba5655f33e4e5c48ccfa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448ec4da597b852f8802f9d5a78b20d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f82c5b06aa495e5f73e6ba325c443737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad94e46c8198ff5738c6d5b312bf53e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b8dc2876a3f391e0105771df5cb84739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8ad0e6ad2b403b9f58a5cd9791978740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca77e59747f9b495da1ceb52c90d79741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887313d4a137ad164601adc73f202387742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb7412c89d25219caaa755abf5b87a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc04ef10c5f7e1fcfab78ee1579b592744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655637d428db16070c60f504ee51160745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273edd3211c2767a5af0806090642bb5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2b1bfbcb72f2d4cb708e21cc40e0a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13093f77abc441a2dd6db187a5772492748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89690221f44c6ab2d820cf3edb788e67749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa1fcaf958ef2621f7c7e37aa92647750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb8e8892d41bc09499ecf4d4a00f4e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd6d89c604e332db3c1f939b7ca091752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f53ed3550249996007912756194b11753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bc2fbe7fc5dad022fbbb30777a538754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a4aa95256d760a6e59218e31f6adb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001035baf86495cef0e68295ddeb14de756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a017b9ec5b72c76ef892065a2ae06757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff5aebd5a9260f2103c3106127440d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770651b3a8fc99d3ab5671126c58e536759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572642e9039eeb8ea3b8a9669ed5261760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b41d31b5bae4baea6211b2e14adf1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e09e67c8cf7912d1a360d254c25e4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236852615ee2a5e03cbb299a4d4ee418763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eed48d8d76f1cd4971e69c91916cde764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2932755436e1611d6e819d17c31e2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1f6fcd0fc94b939403bc867172689766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becaf778805430497cb12521d3b87c2b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb63fd1010f93b37aac1924dedaeb81768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d0597d561def6dcc002351730b847769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d302ff7b08bc1a0ae4ce0f033514516770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a351fcf11e580a416977668a49b97771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a25de06e9a476f2ef93bdda1cca08f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc3c6563e28740ecd47d7c77fa35f9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10e97f6d30707f754edbbac8172850774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e6a64964ba4ab6071da5886baa417775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25243f2b63f7dc4c606dd595a36a537776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52007911e5510b01d02a7d106d2634f6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03926ea5d7f346948196ceee9565d32778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3facd7f691a323367c41c5ca05d10ec779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fe2d58fc65efc164d1ae41862dde9780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a577ebf5c4876f5f3fa07f2b37661b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f9c6b4d366c92e7627429dd701d51782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290199580c32b6f8c2c25fb8f625a36f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de39b49f0cbd73abd68e5e95e38ce4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7e11e004a492f7254727afabd3b1a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ca8c75f014d840271006f4b93fe17786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8aaf040e059ebfa38284ed4f57c95e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530db7b5754ee9c41059141d86754a4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43158b5c41b5b6bc6f1707e1e3a5a1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271116a7f1cd345bc1beee38fca3c056790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a3d4d965e1f6b33a907edc2bbde67791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8811a8cb4d51ccbd015f4bf8a351b4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79958284026b6354b148dabe5f82f3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd819b536e02fb51fc07a2377277ec794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b060642de14346841a7045ecbc7136f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca34b45eff6f489924d708125b96943796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303235ba45724dd164a40af3556c9301797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35ec045c06091821c136ae4b5ed9a9798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bbc253cc48c5e46fd6255b15d67cc799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec9321c37c73ea279e5d3a4d624242800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11672051939727ecf75696546aed587801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4175708c80e27c2450e9bf04b47dc8c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b051e61b29981f4225d94e6bf5af74803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ec41b7000eb9fa35ebae7fafec3f5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c2e4752fc7e329c5c4930372bd1a4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a99806bac58bb1d73fd73338c47b7806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e195a788fecc66e82011c6c978530a1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702334cbc8f7afbc3b2f2e357f7ae7a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5f79fbf1c08d01c6ca04a58144fb2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396459c49bde59535231e3bcd1ad4422810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac485e34afedc6b2d619d1f0e7d17a0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fc2523458b48ec69c019521751009812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690228d6e155eab2fd17607eb45c1a3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4a48f5ac6fb82b2f13da3637313a0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a79ed13837585fa4130a005a9c2e3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c78a985e1f492acda8206c262b7661816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a557c75e976b3362c933818e80b1411817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0fb799ec7556e3a0e04e08b474b73818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8eb02dc24ced719e52526d9247188c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741914831972a444283f374d610dec5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155357d7367c3d637e82a8dd72a5ff1821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4a5cccf75db77948c42f403826946822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b7ea103e08127d2fcb3ea5365e021823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242730585c3889e7515ecf868325e80824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc39609a92afa82186e4a5e3e31587d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183caa88cd0e2277bde91771ab4a750a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ecbe9b624702b9da3e8205373a4b7a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf58f015179769ffe7065787a10fb5828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1b4ad3513b518f02f07c343409547829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22cf2e94d640b02df3176ccafb7488e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f04982d86646d9a43d55bf7947e18831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b040d46e9d1592719c32b6cca3238832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9de5315a1e10a632f96131eae5da80833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a718001354d455b7b22229f6cc1cdb0834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ab58de34d7295af2cc1e20a4a5a7a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0c6760689707354f5ae3dfee31e21836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5e095c6c022b26cadcc2c06ec04a9837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca7d6c2d0e263fb036632bc355984b838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3160f9e79fc9e3b18d82108813b9d839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860253fb818879a621cd5bf8c446ee6840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72074a65b6c3eed3872e45f6c72b8396841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce721e73cb832ae4740a785dffe873842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666345d21bd0ce6daa8c507cf8b0d27843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2031e7572f2d46c9856217b15f71d36844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858c2ce7cbff78ea7973651e5b485b2845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2e281785651aee157dfa4e1355243846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef8a93745953490eded6886fc4341c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bdc6592fe648bf3cae59937efaa02848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc182536d722f474b0621a22b58c82849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db5b6534644156cc14e22d8b6cf70a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f7b34d31d9a9e4e00bb7f8624941d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27837bb26a2f810f47c608b386341ae852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9100ce3bf6577dba92b28125e890512853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd54e3a0eef1460b18047d52bdbd5f6854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89c0b09b8676c0e4d9315e2e3a0da6855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f90036905e6b0cafaf5cd37c6c18f856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1dcd3eed6cb86290b4ec1779a7ab2857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd699781ccf6f340cb0d8e5add77984858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd28bc32b11527ac28f3f72bee4461859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01888bc404d9ab42edbe8bc28c2651f860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8397afbe9fb3fede936e290e4dc30861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22de43cc2178cc83f32ab09d9eccd8a862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674783d885d791cc9f24c2df576f6639863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37251d359e45d9031eebf64d1e594a03864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac255f13047dfbaca443d72b8c68bd4865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53ccd90ec7f1b4625ff3864beb1e07866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4b753a146cfb66065c25fb1f787ae867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158a020aa40403e9fa85c0211bccf9b868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94269229c3d4abe524271dfbc64f0227869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc06bbf6311409619fc55a938d13817870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b889c0b11630da4090b1c5a172679871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cc8a753275c177f4587d45c167a69872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d00e48f6839b91eac1fd212fda3495873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07869a32b0606e6fe6f215704db87792874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b86d0df750a1080291fb688947bbea875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fce9d0b46dac60c7b5b5558bf01823876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987acd482c07afce8d5319e0495e5d97877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6498c05dd845a9371e8ca3f6e2aac0878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6d0b14995f27320598c938c5c8333879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a43a6ee70875a51f6c0e4d3bf851e880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636da440ee76a3bebbc514a6e5904e9881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb3168629f86cbf67c1700c56301d6882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185e5cd0a73b0a4be580657f0144eb6883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47c61ec5f020857b2ca6f53f804214884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bd0c72f55905fe48a19c0f36ae9cd885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d456b972a054396dc8e399d980d1001886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108e45fca64b86a6a523d09998ad93e887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcd29ba84f97c41b5b1089ded48443888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28f906d85a8a3349f38315adb3a648889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e92f8105854745f32299c94dfb069890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee2fec293d1f27cbaa62f0d3ab72eb891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5bc79e11dfd7987344eddd95e5d33b892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c397418085aa76c5afca73e5271c3893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20f87fecfedb9c1865eb24af0e6d49894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dabc838e8cf76251bac7b3db99bbde895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5f54f03a4f38f0e8902e1f6d74eb2896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baaecefa7a266ff34753a96f00c5bb4897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4fc1bb8f4a300b3a20059e41db509898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70a17cc59bca697a63a26d408eb81c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fc5ea83b5f8d7a12eb3cbb13e84bd900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493dd7ccf62cc5b04b1f2b4edeb81ee901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351d6eada0d5c514e174977f72f90ab902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c105d9719c1db9b79a10d2b95cd109903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b7707dc76c87a7e7cca13238178db904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299a5c75e6de7781e08e13d93096844905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc5f3fe9e3d22355b08f95d045427a906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73958d02810b76d079d8dde47a807f88907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f21a0c048e22b21657a4fbc72c37e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66332a126b08b1d81a23d71b0bce845b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706dd2d146bbebabb5eb1c598283610910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753dd335daff61850f3f53f6ed24a27911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d56ecbe4cb039a1f8bab02eec7a25912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d454196ea5a3b00463f0f653458684913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9fd354851eda6053ff8bc35459ee1914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef238d43b6c961881a8ab93a720304b915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9bca853aa5eeb6b365c5e42cd5837916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4954881f5f97e9b717db64f019e161917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9a4b1aca727beb6fb10c82a37466e918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368ccdb0bd19bbdc8850c6ade94cdad919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba010ef1b83a3b62746f27a55a7e829c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565d6f80d53e4e2fa13da32a5c99223921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8f6b2e10bf2294b3a831c357926b6922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee52663d00bb2b62082485e2beb1a7923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497037c15c33d0343eecb1de101de1c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721fa5d181eb568e4d7fc91ff051a02925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b4a27f15afe98528aecf3849a0932926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b8c8b0b6b43f895c67557f02d8dec927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de57b5f0077a02a2f31c217d2ae1ea928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ac57af5f4f38e2b7f0d84ed007f57929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eaba06d387699392cbabc7af854b89930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3371ada82eaf011fd427a947372bf1931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d6cc3a4868cfdf5d693a0a97d1225932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a5e98bece9095ca20a897b6703a1a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8ff90047c8b13b68d1a8b399e0e43934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d0177970d0c9669e2998f2f4818ac935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee48c7f4af853e9d854fa15fa2ab1a4936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5b9cde3256e0677fc46e443483cd7937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83901af6be82706dec073309fc8f952938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8fd7ecbae5fa32f22b154d56f30f51939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19b6a1c76058b0ef8875a949106194940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608cf6034381e3515af80c8683b1583e941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd87f6f1fc7e43ac05806a75125c1c942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9e6f4d7eace1760bd8c13d10390af943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f48628f0758bbb82a2e0c2ec5ea999944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0e7ccf197bb167968eb7ba23cac8d945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051136d22a62ca307f3e5aa918167a21946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b88d188b74f945c547f7de5b90899947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8419dc37044fb40a38b2cbb8c47a16e948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd709a403964afda83a5945af84c42949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae923f37c9fb0915707bb3637319b473950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4681629f2cc762c850f0b8de27d575951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254193cb33a6ca98d5fea968fafee8b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c97535c5d4e51b3a083e243042f797953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14836ea3f622b82b2034c06b791dcdd954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5f8b69c8116cec2205afeeb807467955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d9d5265ddc19ae0008c272e983c77956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6b68558b25473833a8f2e3143d83a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd00a2518f93b01e15b3af6fadae3d2958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65256d5370b40ae09d1e517638a14b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889a491022df3ad4c7fd42a574e6446960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14557e76141efb336654bab071762023961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3963fb69b74fd7a253afe7bbed0b62962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f66ca3504108c4c91cf3fc1ab5235963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0067576b3809123142c2d1c32a777d964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47aa3dd139adf891f3897e9ddd872b965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b2997c0b99c9624e83c8781d95dc8966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829e78c488b639a05991fa663d90ece967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c66167cb3ab28e269b18d17cdd874968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e716575a3d37ca2a126e5dac6f327e5969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4ce63468d5630a4a8d0876b7a44ac970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db10b7c8e84677b97d84652f6a71cb9971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98e3641459044588a65fc99b961566972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af4dbed8d2d0f497877b62d17df6d3973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8755eae96dd5562ecc235d17a30ab3e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc461eda985e01b7e667bbb5f317890975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f007b43589fdc9dad0a29f97e1cdbda976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482106e7438bf7d2e7fba454ebf462e977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb02a89e48bca19a78a547b418f146978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279cb171978a4addab064b4b6ede1e7979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a902be7d8ccd15753fcebc8cf38e72980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60357b3040bad75fa18850925f43f003981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725c3d4a27aa5252152491ac3395403982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8874509b6e10b9e480859644387d72983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43fc5949668687b7e784a0315a4426984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3faa0cca3d8c0ebd316ceee2341ed5985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b237b1f3bd696d8c1ba4a648f1756a7986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784daab85fb822810932e221d25ce4b987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897b53d5e57493ca2deed1e80253518988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3657e9ba763f44f17b2017450304c2989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8dceee80cc41400babbf205af50c5990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33a685eaec257f2f262c56e460c89e991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d9f27e9423c5a42ab25f69c164c55992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f28ebe7480d2dc1d8828dc8016d2de993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791438e09c67765f84fa943239b00d7e994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c913f460729b52026b77e17eb3718995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebed3e8476f32edce06ecae8cee740c996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6813b950b58e3f629979c6a85f4b3997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985833f4ffce87f43b3eb008055bd5d3998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91bf0e16d30f71758a6d2a432a0edd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872dbbe55dd9b3152731d3d0b48a7452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be529b6632852b3e481624f8edeae133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831278fbf374ca4f2310a38ea491f5f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b67ab67cd163252ae0f7b6ea5b2fc85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6363edddffc0ff6bf89c920afb56346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298afa07c2e13436ec1b944ab8e46337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18bcbedeea2d8e10a3131f437e1f4d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a4bacb844dd006528d33f85deade09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc47d67de74d67c037bcec2369a996b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23cf8f5b6946e7b6b7b368ec07429fd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c90cc00ca89c12e14ec54159b65c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefae9e7b9c583bead179b158c5139413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a5b6944a705682417675f8efc36da14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94229489e64d5c2eefe3f029957ebdbc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e312fa31e70893b604bdaf7ff44e616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94601cd5951420b3acd09cfdd053e61c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f0e19e3f0c1904f861f1eb51c0c2118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6ca54557c2c2097b53efef0a41f0e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794869c0906720e50c80572ab931e3c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29911560e755482b47ff8aa4dfbaae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0e7ca69d7b149af83789f4ff0986722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158146e69b373922b9d8156210a347023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af27cd69e3aa0c1afe8f2120bc1e8624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed0238ff416eb965d65a41217ed34a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621e4f80ac07e4102e54056ea2a21be26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82dd73dbd0fd696c3ea844c08d425f127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b19206ccf37f925521f981f9aa324228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d859c4254e8e8075a343ca936857c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e4a45646aa02c34d6c80814afce3730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb221f651579aa9c796f8e0ad5223731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50d361837489539b4fa494c146efa032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5f86a77d48e2e7ffd56310f07472333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec64a5032d5b5bc9b348185f523bad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738758ef1d9bee1d3d4289659a73a49b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53b82c6bd475bdbfddad46fef3345736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f36e6d40b53695041b06c16838d82f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b1d0d4d7059aa73d8a0bece9574fb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a1c9780c15db8cc09a18e2afd827f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c608dab1ed03c617cc301d9ea7057a440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc2ca867386a4f531271c04bc7240041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cfd7caa7b9d80a939fbd351cfaa39842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64344ac28a7173ada7aa5679a19e309e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f051cad7aad3c68b6dc8a8cfefc7f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d965f42dd1d4919747a88c5ace5d8545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174bbb7f20992d11003c94da0eef8c246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd237e7f82f30a0cf3fcccb3df29cfa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786718b378ed9049c34edf1bcf3d29048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335fcd09b7d89839e903ef9a94cad2d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdf51206b5693147fcb41e0a76aa9e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17fdba411786cb42ad1c32b10400c351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c924bb39a4e368688c51c2ca73d088352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685b0479e22a1f63030dab4c5de82be53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fccfffdcca523584d5e07b870b0d02054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e502abc03b6a760baf53c19131aa2f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24886396eb62801448c5c8bbc4306a4f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e2972780323ec86e3668bd645ac1457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ed0f76624a144aab11c5a56c62eac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a431e43be3e89c09eda7cdca8d76e459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe09bb3d79a03a02e81b002ab8fd9dd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e221bb86e001ed08f82c0fdb953262861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff462c2601a3c097408b4c8ca1d477f462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95448058ba27d61f1c1c2f238bbb846063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a08ad704087634765aee9962d9428a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87b64489a448967a7c762f557aa53f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16901c13bb40fe1e33b97e4702dc76bd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926fe562d11def6354be8ff518bd3a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152101f8167e4fcdce10d84674b44fe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd86c300bba673967b6c3237e566a869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c5fa96215490684fb6cff48bad23870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec38e5aa289503779e71aa37f17713b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3afe33f3f9a76a4d942261ac8b229972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7cdfa415624bf27cedb935f8fee0b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932a144522f609e15a8153e71e6625d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c573d384d4c57609cc04ed294ea4075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ebaae1d4ac851bd3c072812efc71576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6307246f35b8056f5dcd3d8d686e5b577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13b4c51ffdccfdf6b19213f7877ac378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c61392e120d4e1e0f87c9fe7ce781579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be36666fff108bd5396b307e9cebef280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005aede9b8d898674615edf33a600b781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f83eb5f2a1dd75b12798c2c7af0cbf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007c939780281d66746a7c535ec4c4583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307c47e46d614a0894a0faa0b76d47d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0c352e9843acf199a77ab81376f5b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c51b9cf416e98f5a142e4911ec741386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e85df1a1cf195302844eff5e78539c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e929d58b464ff7cbb03041d86252ae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ad59916b9a74d209194d9b1b3b0dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd824b799265d60abc8610985cfb21390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0241b91b118a96f68f00221c942a891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67fb21295d7b9f7549d47704e7753492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9b8c17a83b9956707d54d170977ec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94c9f4e143624b2acf651dc654499894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbc8645dbf64e52a8f7fd4214ffe3b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf329a79c95af18da18a29e5a754b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38290d8e0b32be38d0a0a1f55a697197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b55060c91500ea981f88617fa13c0298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875b78cc65dc71fabf2e4fb6d1442f599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12967dc1b77044902f3d58a7cada05100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034449ad205e498dc7cd02bf44b3ef36101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e1b211626d31c91d91b21a4797f61102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07f752a5f6af17de37f49197f97179103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ddfe4d86e2d163551ea1dc277a934104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da8221ff526fb326913bc18adfb477105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa9679df583e59c3c2c48dd853e2e3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45633db51b353cfc840424a9671b1c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30db1c0f8478109b934bb65ab247eb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f65a0debbe91f39a2e7693609ff37109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77990598839aaf3570c96e09b98b115a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e03b76b49f2dc5a71cd0d8d3d900b5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eee6459bb9b73b873cbcf70236fb6e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45ab2108996682c31a2c95f6aaed1d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992caef7f7dce5eb30f3b8f10c945a32114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3abf1679ccbf4bae90d084a284461d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af3e09da2ed4b6125125f6ccdca545116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daffe9d03811269d369368584c7d03a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3287fae1210d3ba59d6c566be5210118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30b9d09b29f7865b41a7e477d2fbbf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3111f5d5a86c9c533b3bc3ef4b0a3a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59679fe418f2d8b09deb71cf88bd2338121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc3cf4e310507dc0c1bea47d069f21122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a74d68ebf13ba136f1675c17b320df123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1f0cf0c6076ca69759e83874d0fd5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6000ed0ee976c92b0791b32cbcbfd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abb02c2ec3e411ddf9861bc36381e1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6b310bd647b37a61058f483ed1109127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab246b2f24f71a8bd5e308cf07e8930b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce217e8e0a47ebf75913cf90bb4ca59129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a5da41a1d9df25c517e5bebd22fd6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee316102703aeef3a7511bd367521b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9f8869ef45460ab19974001b41a1d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44680516942421d8dc696890896153b6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897aa6c350b13c8260402ad9a65ac8df134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ea410a7640a4a5a780c19c1050d11135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03cac04aa606e17c882b345d94dbabd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f67f871e5e25dbf92efda2deda2eb5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d67b55209eeac7030cf217f1f0fa6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe23b2d8fde29b062017e6713a95e80139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6272d96ba4af768dea0aaf4303549f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3634d07027ff16583a2ff1a24bbe4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b6ef9753798e5ca2b3eebb8e9390c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca0679374c3d58806eeff87631164a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1c18267834ab5f570cc2b95d3c077144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00ce07416abc53bbae287993eed01f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d824d30404efef21a57f5dcb7ea9cad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693195f4c29942da4d6dc502fc4e839147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f5bf277550b093fb541818f12c98a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fb84e235d17ca7721d9ab9cee27bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8842ad038f865a13d1be810ac6737150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c3ad14f4abcb9b53e22957916246b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61a42db1555a5827f4e0b89ffaaa78152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74856be1a2fa9c7fcd62afaf26d5a28e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e37a950ac045be978c593be11a14ce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65585051aaf200ebf96613f17fd3af26155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc1b156c2437aef5d6414773ad0013156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889915f4da5e002767d46bdeab78254157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea587f394a2cc6ebe84bf7bb7a5e481158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc29aa67271e9a8a0e550ee3d14205159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f97c34e32a8fddbd8034f5606c86ef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71be8b6c3e95410964d4b9e9b569dd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d0d6077fbf579a3bcc88903639556162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c266093ee63f6b4d7e3cdbb1d93b2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa4cfc149eb1016afc890729cfec54164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70ae93ceba14d3e372406f24c92e57165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350396b0a905f31ae83f1e2356c1011166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14133a02b774004d16b8a0855ddc0381167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44779ced97772888a7574fc754f73b71168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb4fdc6ee03676433fda5063498ff2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de79dd8e5612ebf378e5df5bb54efa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28cae50cb6df99abf0b82c9190463f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f7024a588846546fcd2e0a594082f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bcf68eb7cd84d24a1e52bac9ab33a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c3c4e8408baf83ca6e7efefa8b203174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421bebc883209fad9c15a81ab67eebe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7dbc2a5766feefbefbddeabf9cf19c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe1e6863c01c23dc6dcdb9778d1ce8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923434a3b03d350bf2e0e118dd6d2d0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba899bec023874fd492564ac7759d834179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb840717b7621733a55591d49109991180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340b7bfa72f20093196127a13850f7a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d6130570172bad464487258cd73f3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f88f89d37dee44d1bd57267a55337b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a32233f9cadc79db0e43766c6bde04184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86646693ea6455b3ad7889c1bbbd8dec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438c115e47fa73393ab52c9d9e277eb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d8975fd84539f42b79984fb861a7b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a45b947e2a604b85b19dd10de6466f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a674b46bd869fc3c891cefe197551189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71ab739ad6d5cc4edea5ab4e76bb4a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2b2c5f011667cfbe21761a9bc7682191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d189ed2caa565898b9d6d924676d5d1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd599497ee00b6c0bb59c9289afed136193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6be95bc02238d991c1c87f40e21a0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80dc8385f4695d20238e62ba324258195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf45bd10000efd2c92f930b0ed766a9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc08c8d266027fb352161d8c795c8a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd35dce728332855a95e606dc90e76198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250159e02fb3b367b9e4832dc5723e9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09731b1db5dc0e711de15d1b7efab503200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861beb7f660eef85dba5d090a514a19201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bc17a992de8cb9ad530a66bb42daa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0694dd8fc9eabbe7b1926cbf16adde203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565202e6db404a24297ffd70ffe0f4b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714afe08fd8a6454b6ca0093618b059205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5a1c5f7090f7be47bdcef77ae8922206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1533846867b4b904361bb8574ba32207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f11e36e46f225ce306924c27b2e8b6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549171acad0ed52a812a84394dfe925209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e299ae13d596540fe1a90d3f69bfad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be0aae9af8324d983bf49a372976f7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815331886565b289d09454277ea9d084212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f13577a642d6e4bc3f6cac11120e9e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d8a780472cf3c0ac2adb5c09a8c2e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774eb60b109d2694f00c8334d72946a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae4c64b98579133e7071c6526736f1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab391e7cab7fc99c3c4330b54659242217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1553758b3df5a868ec5f05b7ef0cc7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa06c1638955fd5c4793636791ea0f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128db37945385b6fce92bd5a3370dbb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf720d9c637805b685d4dc148f909b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21fa09977a3d912bb38071572612e8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6601d1698c93db8f30a2cf469ae6f4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10aca36a208799c0b6a9cc3c9b2fe13224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc00c69327b1f9846eae79f0c834a4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44404618111c12cb81969c2ac3de0be8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a814926f1ab4e6cdd10b5a8bbf0d3e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd3b87231341bebef971636740a22e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d952f122807d82f77fcd694b863a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8e583ba682c0e10e38ff2b5bb6085230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444bcf2fcf1d055fd4ef62962712996231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea2d3ac4be10e909f0b8edfc1da5a3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f7b4d0e57d118faa786d96e794425233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c49517934a0d5fedc3507be1511109234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfef6d1510a12b30dafda6498ccb7ac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37036d3ad6d92f18a94aa3bf69a40d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca569e2b680453dead8475d809e7e6d0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657202e526eff187d39be57c5eeaadc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03f670507b249a3de9487b93fc36c5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0303ec1165f2cddc71e882bb46131240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf582d8553617647a2f0eeecb816b090241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838282591dd0e2f81d00dd96a2bc6254242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eaa306cc777c3d4d64220902b1e5ba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61275612b788c01faf0f9bc9fdcef9e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d0b91ca530f86778b3123ac285b64245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a922386c998956dd41217c431b5c97246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916e01af7912529537600e20422ac98247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ff44a9ccc9ab317ca01f672314e85248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a21d3d3d50de4db0c716594a065ece249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f69dd34c91232f439ce126e2f1a067250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a814a08765a0cb1860f1f7cbd0e252251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d244019f32b93c382d67d2a229b1dc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256447f2cc827cba8088abfac1e02ec2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e23f8aa1506b4ca458c2d7c6a19c58254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8805171d97e67fccc7286d6dfbdc12255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac9ce0d4e96792e53685a7213983a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4d446f6a4d7fe9cfdfe5ade4cc38a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d28d50ee727155e76ffd26ac17f6c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556769f662b6902c21f9bbe5c383da5d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6cf820d6ea5beb0537dc2af078bfc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee06464c7419b7483b15e74e5aa3a7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198ccb31cb82f652fc46b0d47470bc4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86348221d53d9676b0bef414835bddf9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6f1b128b8767d4db06b91ad6105ff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a74dc28ed2985e283c7bcec1a03d8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ff805054369082e7af9c63b0081dd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4f21bcd0c1207fccee1dbddc2c44a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4967caf2b897c555668932ccd66e6a0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f1c42a65cd92ffccc7cd698e562cc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc2e7ee4973d64394063b26395ae35270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081144421e6864252201ebd6ed3d326271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a82881f91c32fb4d57fe09b541210272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f44afe663bf2cccfc4cb75d90f8761273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d88c35093b417bf59e99c7f0e50ebc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603a16d28a7b53f80075cb013488528275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7529dfa17e8f156f960950053e8a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda008ddafa433a3d484cee90a6dee67277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195b50d34f9474d18bff63116604bb4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5111e0f55c818a96f13033e7f92189279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16cf65bf5a98c26455aea60f816a77280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8bcef426e093b9f5d3ddae31a272c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936cac1c43351cb04df096b4430e0b4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b7e8dd6d75fb3816de6e3e671af29283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb37b537d24c99d01ed5a0d5df7c54f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fad26e4fb0803253429f8ab82cd2a3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73051104562cfdeca850b099846780286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af684186d437741f9454b9710fec2d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0add2339acf7ba230b21fc8559f6dac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be838145a08c5f174b1230c7ff990ffb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4a5a5170d6812db860f6b5b1cb8c8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ecb87cad5d9088550326a088dd0258291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748536bb1482817cdfb9d81ee5fbe583292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035fbde980794fb4c8d51cb70d286792293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9dacf6eefa3f1b1bb636a1c22f6bd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715954f6c8e6d01674dcc473a9b1585295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0dc65b1a849266c423543fb2d4a4a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645c0af127428502b0ebb2600f43437297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1954514c56e096d0a194c261b167b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba05dbac434ff5a82c1b5063e1d54e9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fee4695110097ccff7d68112c872d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29d8611a54e3396df19c3d306f7798301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e04c078494e682fe7d3f0145f6c35b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809450c5a37ecfb9a23e39846ff6f94303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd69ef2eae2eb1509e4535983502e6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004f00ca4f80cf01dc34adc6c340a2b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd524de8bac880bb5ab350e593ab7f2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081162f3e6d2a2bdcd60e634a72291e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa90c78e54d010e75dea4b5b2f77d08308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e555a85f2e07cb8fd5f4a04027331309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82790fe911a76bf03deaa6d7753ee374310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1725e61daa9b7555b3010428253e7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc463b1ce67576ab66e180ddfd08791312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323a9459d523fd36b21fbab5005f54c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4a98d1f5f90bc16a9fe82a2f00fc0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defa75e64c39138bee0621004567061315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a03d9436377dbfa8e22d21a11586bb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f87a3c0eef540af50bbe6ad540208317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b955ad041748714ff4b89165068cc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781c7779a850ec4549b6358c2c30edf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05c2a6d24309ad138afd12eccb1388320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bada30740007d51458e6dff812d6d4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db51d1c275a3a67d53cf490337ab78322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70244ebb65cda720094081be66836ace323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937a0b35ab4af20a6fd3fc234588100324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb39cea8835b62f2225fbb5a50880b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fca7a9ec3f1dc96197975248de075b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8942fc39e1a1995d2e54269ff0cb88327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce076c966d338d10a3de52f0dc9ef69e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055d9492c049211395d94bd7dde0852329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc7d7e2ded766f42d9600215706be5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb677c3036d2cb9925d31edbca14650f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99c0aebbc57ecf8b182e04c877aa1f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd1d028bf79364ec23c2efea3fea41333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78186cb283650706d553ee8a33784f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f5a4af428822ae825481a3e494652335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089e5f94cf282e84d959f2ce4272aa4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85b1d8457bc8f43681242a26fcf83a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02cc8373b00c333f89fc7acb385b74338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6e8198db8b20961a04759d262868b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71668e0213efad55ae1d90a1c2d13f5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12466d5b5874d820328b6d95d99564c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414e55bdd5dcea094fc6ed073ee1b19342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd0a388719a0d0c2b52a0b9b07a231343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05def49d62b072313a36c97b6f204fa1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2579c9cc3e16f81c1629663d1ed48345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005fd7ee7f251affa7e50bb3a307af3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67e208a6cac937c4ff95c62baf9033347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c7a0cf6744c1028068353da51ac80348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53dc4423ce6dedafff95b7b7d919687349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6cb8d0eb7920b2e245d702bdc24cbd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464bd30f1dda26e23956348edc2afa6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ec7e7ebd42761911c2dc5390b3bb1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f5844c798f14ebcbb7dcbf6d5bbea353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999467b37919aec9c5b3a2f2d55eed14354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379150f5a886f8d6090b8f34e2dee31355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6ee9142f3a9547aef2532f2092bab356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f38b0ffc0fda469074f06ba351e634357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bac3d7182cec69a9f9a0bee4b90a4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34046065bddf13b1a747999a25921bed359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468c9f6b550be1524cd83315d611ada360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f9e4bd8a62ee5e992df6dcf1b2ac7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef96432037b731ba9ba9e57bfb4f80362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0b5ad4a8126597dfe3974ce4296d8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a47a679b9f644f9d6c8304c2a8939364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d08e267c3f0af4000ad7008db394c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba274400f4165f14dc08a1b3ef921068366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac334bc98663c5e762d58638248b16367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd69a2eab815ee91ea4d4373a19138e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f684d86d44b0cfe3d0811ffaf77cf0e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c916363538126ecc095d752e0634ed7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9bb8fc17ff7a58cc6cf94f10a5dda371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc089ef244b059ce79438659df5c06b0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df564a1bbc91024261e2b959d72deb6d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858aaf808bed641a7ebb8cc7f483779374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4052c4cd6ede8f043942e0631031485375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e41e57f25fd6ff4913bf6a2f05f3a8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a5d85a80042a3f321ed71e83637d9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a0a723bffb1e9746c1516ea4f5807378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e8caeba433f23079a4a3981883add379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29380d39a631dff096ffab94e0ddd6e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0154c5ac1e928bd1c36f8a9b69563e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae4536e92221167d557292908dda93382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06898333c0a48c58bcc66a089d62550383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd037dc473368531dbb45d9fbe165ac384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c859d0df9ff80c5fc8213d0ef6fa43385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ca31c00ff9136f76261bbc00dc78c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fe99cae2f1880701259c052313649387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4318d617fbe6adc69f2cfbca645cebf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af9820efef27bbd567216addebe917389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee220d7a02b96340ff72b4ae968c4549390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5c9d4bca638a2fe1e7dcee883e2c5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58cf9115846abb8b648978a5e8e8d6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1d0d1c5bfc75e558f28d1259d40f6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b65f75c8f0378a3c8248d1fd21af52394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08965017445effd15277fdd308d2877b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e624daf244610cea52608f6cd6a1de6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf49d9e27abfee4e139b8ad7d54324397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f6294932172cf7a72cb701e12a6a7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69d4e9dc5eb709699c667c1c8b20b8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bde3f95148b6d865154ab225e8519400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7cb9a31cd6097c52b7a7244c81e1f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55902ba0eb6213cee0799d742a8c9f2b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb783d49d35bb4e7da4c915fdd959b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74d01e2af6bf972097b57ba7c96edf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be798a364ec8d8737bf387078eb111a0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45a9db25fe0fa702ba10c1671b6550406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd36894d3aac2a8705af0e8de5da32407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee0cb3ef24107a73fe2705c724b551408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc892208fcfbfebe477c793584ddb5f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a072a21c29dcd1146321f466dcf8d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcf58a721ea612df4f1687236cf5e9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144fdda9a14e6a692e2bc1fc857a366412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763321c74d12e6dac793949db52e47e1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580bf8936bfbb1bfbf7399421dcc8881414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddd46811dad8df55d812d3a6c0147c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61d3f6ecf13302a1457c49e912b70f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86485f1f480391a946bfb5e567b5bf9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2647810ecdb8c67c830a27b226b04dc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f20b392375e2eda4c87404cc487e7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de972618758e52f47b2e57fe2864fd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253406d84d2bb947b7ff2a6f015a491421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793821dd6f819dbd81b6d4f06ab7d38422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ac12da9c5d97df55551491431698d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647dd646884e6ae5d5043cfa8b481b70424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ca778c9110c2d979816a2124e8043425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803eb4e819fd539cc1653025344257b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898f7b47c886876c3e22d428d0d4d05427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd401bc9e057997da0bc4c9d64bc8972428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2dd1f7da11d567cf28edb3565ca0a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef5052ca0b8d85210f57513785a284430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599b9acaf799a4281e1f6c48bae3157431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55aefbdc2a519ea3b47fc7d794293ed432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa706c79bee1dadcccd76c0bb87a654433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a41a9a0496bf8c2d3d8a95f6efa2a0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bf61d682819c4b2a1f9a6e61953e6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6c36f088ff3b3a57bca9aa0db09cb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f76aef875664f7bc6f9a8cda2a2af437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ec0d69f0f4d7d719680ae5b5aa8b0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7181edc595f47aaa1c1dccfc5ea99c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bbb4d121b20a90b720bff675d02a0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1487316d7cb4ac315b6917ad997037441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77122dab6d3466193a8a52bb2837f043442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b044ed025bb8b0bf66df1d86f38701443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121c63644f977d3a6cbcad204977c3d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b4e6194f77a73be90d3a29060632c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db926cb462f08a704950ffbf68525a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd56a2da1fe4f8ec226821ed70c160447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a886d45c2e2b114ca5d86bb426673448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272647aeffeca518b69efd803a0142b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e2d161ec77af842e3f1e83ab949e7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3b4aacd7471c910959d9ae4352643451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68840e3860f796f9d63eb19c6814f8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370073ed333a0dfebe420c7964f5594453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86474fc520e9b5716b5a41cd5cd9e574454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be0f6ffca4f1b3c1d4ae8e7deb1776455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca1643aa185b1d3d4be56740ef096f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6507ff32e81c307026b25839ceb2b7d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a07c1a888a3ee1f9e4c662118901c2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602fca9adf38af2a2e946312667a18f5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b828a9049f641004bb7c768699b3dac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a756ec3c5f3ea311c142f2f4f5eb8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61532765aa8864cab0f0a5570d891e07462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b75e722730d5521a853100f2a0a603463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d684951d7bd53b8860fd329663d9a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa918ea6132484a120959df4a6e054d1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49819d78e80a7a70b41f82b12e5edd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7650f863b88fc5101f3e9fc080fe332467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4d76cb252498f45f4dd9ddcac9781468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588707bfb433b58727b0c6aaeec6ef1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbaec9c5427c6d3588cba8fd9c282c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75e8313aba7a331437330695c999e7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ab52e10e04f496034083e068b8912472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b1d99710ba89f6bc97f2869586494473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccf55f42557a4f04da8fdf50a3699d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec29d45c8ce2fab5ea06b361865196475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a78a2e65f0d1efdb0b132487ad434d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac40714c4caa017f6478fadb07e876477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a0934b8e5f593cdd7afdca57977f0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3f275abba1a6d19f93908eb9e01ea479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5e3f26f314a8051e70e1f8e93ae39480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0346de3c53b1b87a752f8532ae529b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec5688cdc5ed15d3bc85124b6c8ee1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec93974af0f0caa26340075f0a6c046483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c094de06346c07d152d61fbbfde8f53484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728b09cd7c047a511f6da1f5ce10481485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841290f356dd439f62e28c6449622dd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da43afdc3205f2f45d46a0d2adbb57487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539aad5aaea5711f564b39464d46752488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84221540ead495795065bdd22e81c2eb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3625a4aa12bbdb773e1c2dfef412f19490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd941972a5b5c29b6f13f4b313d340b0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae135c8c990f7ab93658900fc2427b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2b7ca04cc59caead87c28f30d784c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3470125e6e920ce2c0d2804145690494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1994885e6e2fe0c46d0819eb7337c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06bba37e1a368af8a8fdb3d6d87431496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d493e3486161c87b6f884cb8d94531b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84069deec089c81b4eff7f91abbb010498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35dba3708401a43b18bb958a52cd76a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55eef90fb57b00f65e07085aa38bbbb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc5f2f8e712c8d6a5b0a4ab509b94c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5bb81294ca7a6d4d299038ae71e08c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef60812f7a6a01802848729785f7ef503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15393f7101d22076ff20a23dea0a135504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da14a314ce7cca6cdcbe0da6244a5e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29816bc5dcc25486996f994aaa2da65f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a750cf1819bf36ec5e6d36785c67a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d3678a599e9ed24b9ebef62f4c553508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbcc9d864371b2b91436dcc21a94441509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a463475463ee3bb933af78dbaed10510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360b0f364988b881cdb40ea46074d70511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16051d24ad188b20adeb23f1eb7ca0f3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82552711a9e88497dd22dc48de51e3dc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdc4204172327d3b9d5f0f49e3d2a6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6e84f5400279250c81a85b11ec1d8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd68060f9d00da4ad76314a4c42a798516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eedaaae0223eecf598892503cf2d4f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212941ae1a20108e8897fbff2656578518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85930172ec2e329644ebf8ce23f3d32519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab482eef12b70842e82b53b6cf092e1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb81ba4554db1c26dc8e18d6b05129521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc41b29c5cbfe142bc4540c8c4616c8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01863e89e0908c1e00a133c2d782f2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca83fecb8de0ed9bf86530582bc1ed3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e68342136f56379d29a059096bd80525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cebe0d33a3532caaf750ebed9ac4a0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dad35fee65f3a4cc115a956c181c57527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70971d273528ec27d7fb4cf09991af1f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f838270e5b67535ebac7df2ed0f7760529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2803c55a59b6339875c19ef5aa8b1d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7187dd2f231b4592ed6cfe5782cbab531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39598c50453fd39efbc845747b5d69532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11496fd50ed3a2c879d4e7566214b0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cdc38a854f1aff52f3f76e139f61e7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121c6b59eec300894997291a723059e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20504be4c9a8a76cfb996fb296c290536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43a6ba784836f6c7d388e475df4747537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d600ef3c04d9e671a48a263faeb4271538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec770b31092c727e24018aac323e61539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcea2ef17c240ca7ce5099239c200f2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567dba7f32d542a9b242a1d94d85b4fe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d888ddab7ff0778db7429435ab059e3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28e0ebaaf7fd0e098974248788a17a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd93b24256256543b6fb8dbf2841172544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88fcdc788afcd2bf7cd007f80f3455545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bccfc45b7a79a4cc25d89c5c384b45a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26db9b9728e2d95458ab32f0c93d7b0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7524896ccc519ea9eee6d6e685ad9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678590e06f3d7489e56208200955f4e5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ac2ee45f729b4790872779a55ab6f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771124cc088b6d618ad0cc5602c15004551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf46f7daa2fbf7f0084a0be18128dc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b606ae874dd972066c7f941006046553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25490fbe378a0d1f7e1962fb1f00dd9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437c04b110f63e383b5e272b9fb4d87555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5fd1bbf6f7d56d590fa7cf3bea0496556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40d92db32a02f8a5e48988eafc6058557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddeaa33a8190f2adc7d8729c9fe8f9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f973c50155e2c30d0a491c96fa915f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050dedc3a024c9012d17e31871a7cf7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171373a9d0aca61cb9bc94d51afc00a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e13c712f02aba267286ad1798a8ae7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75604d20644b2b114f77f6e29ec77b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e3e7e7fa6d2fcbd42ba1964935c67564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df119f10e8de0e407b09e6200afefc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbb1d57ef9ff94c5f7d46ec98b6955566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fad289134b581b0af922e440039d0d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02e7087cebcf0797792856e52d3c4b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47366c4f184bb51374db93fcfadf55f7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7b8da8138e4541524d001c22fb080570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd043d05028498147bbd00d8c1ff77571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98858620f162c90fca5e515ad3b3ab62572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5405249c1ea90e0f281e724cbf09ef1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03a016406dd4961d38a0b04e1a83c2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a208da46cf068497af342f5ab34dec575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce5b1a13bf06bce1dab3ba8335f498576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbbacf116c52cd4d65d874b0ebf657577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd645a22bbb6ed61c260facea13af0f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da5483c64340907271853d9f1ac4b5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa987727a51db779dfe524a01e12c91d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4fe67d2719d636e18a43a80f93d927581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc571e4bd95b8de5f846f2cf958830582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fbc88470d227fe117c965f4f5d9ed583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44122cee1e058f8386e8bda142c8283584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7305e4d7689d798d277f4cb539f16e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70cb1cd95eca7913439b04ceeeca23586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62540ab771c1d0e5139099e93dacc28a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c7f7cc48eb64b534a3c1adb7a41fa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138bbabfe61a0aea7b8c60c0a6be3efe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5912ac95920407fc64747b10370ad590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458cbd99ba6b89dbb3b7dde809fb4644591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c4da4dc43cf4ee0a8b3f69f63bdbd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e617e6fd2534e8e660a5b94dfec69593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77889e3b098ffa8b9a1220d3952fb9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c73a5311570b8e5c18571a244e0932595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84742965d85c699cce3880aa8769b20a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e20ead01cc42e46314de42d7ccfbf6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39afa60d198fa67882e30cd16ad13b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23721b3dea034fe264445e7b41d74c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215bd18d3c0260767702ebf408eafa9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0c5b47fd0b1941c7782c29120fe27601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460ff9a066300938577ea9f6ee59acf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6f3a014a2c10d47c9f56655cd3545603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd311c5d00593f5183e8fda5ef1cbcf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adecc120aa7a88638de0adbe9a92e05605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2921111bcdf6acc53ccf2f5adb5a10606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c253370ff782cb25f6989ded1fe6c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd143dc123cdf071481ea5391b335ee608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03086a0644fa8744bd88eded67fc2f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3a6971a10cb28fcb451ea97da6893610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d32170ccdcb8402207b600651ac9a9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020495806518b1833cb3a77d2f06fb86612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fe3f02a84d07e907a697c2a68025d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e5b5c98ba99f58961291fd569f92d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39256ed49fdda378e5bb4ee9dbe5d6de615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4693dbb9afaa0d238ce937141b2265616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2a5973fbd939a5e14a33a6e5b67aa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085cdb319b7e20667847c0d5fbb78c06618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6186b8a11e4050c3ca5e451decc0d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e54b353d6f510e8866540456479f8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c6439dd9e094ed233dd2da6820c8d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d548dd1f2516cac43edfb1f02bc3a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00512a93faa8a14e94b0c9f49f8abf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ac81850bec90e9688042c6b658e76624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca4843ec09bcad063a91cd416f6527625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd402725864f37abb3d4466f83ba8ab8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b8f48fe217b54432bf796e5fadac6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9270c502dd76bfb47726208d64f4935628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e016b2299176276284a62eb4a53a8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9c11271317d63518f09d5bdfac3ea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd33b577cf368675173764a04583d70631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2d5dbeb325ea74517d1f2de94e47c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d9f8c5dffeafa2cdaaf8dfc6c067c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325db81e2579d86582871112f59c7b1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e88359a827d2aae8becbac0ee21f2c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d172ec16d1812c930c8fcab97431a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b1b308d16c891ac3d26d102d3d517637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120679f8cbfb7ebcc6edad9b90ee96c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec994d65f14c74658ffd1c11b3308de639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283ee9886a0b81ef4bae1df67912e04640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b813af95cd19748085fdfee794b63a8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2b81b5483dcd3f12c1dd350ba9c10642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50770adcb1973daca96b71b7390191643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5580db21b487c6f943936e56a72189a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b777540e92301bbe41c5efcec9ba3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005e9143854f2e1866692822c653e2b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4cf3758f47e0c8553b748bbd409545647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a5d5cc24923e301c42e919953876f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc56eff360357a4d00602c645b1ebc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b52b76f4d6179cae7de0a4a928722650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d498949f8a020bc33103ff568d08b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87b7eb5003438f60963740c1dddfd3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa87b78bd2c28917f8bfaa874f5e4e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7c289b3d8792f8216af52bd4b0ac0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705c57894d5d78fb3bba4e81dfd2777655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b376f944e18ba9776ad48e6bfc639656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb81feae57fca7456840dec8ed57fd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49860823850b3db88cc61e04759f8738658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664acfb78ebab6fa511448ca4e10c38659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98da5def54a5b5ab65b52889bc46c7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ae187f4e995fcd499f2eb20c3dc58661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2ed0f3052b3402a3a4a2b8536a61d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e58700d01656f1614e964d53e89bb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41dac20161a7a314644b9037b5b7bc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4563d3bdd6bb53bdc808f2bc7fdfc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b38b7704cfdffe6f26c766014f29ac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959834ded24231ec4dbb9d67eaedf1f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21916fa642a4a3ba1f6ca3f8ec6f27c4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b528d993a12d39736cbdabfe0e9c005669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac166fe08ead78d2bac50792a234c0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce2126fd20527dd0917d9a92a9c287671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a13817f2ca8c23268bb6149f320426672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1b81c6dddf7b70feafddd38028875673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a8c7f475705575bb3f153cc401525674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef09b6dcbfd6c319c05608f0cc2c2d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab4d62573b90da16890e88d2047645676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ce2438ac1e69803aa94c734999da4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ff58a2e293ec0c760c8810d7c730d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6461e6009f1e711930c1595aade0fd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85dca27c998ae14f716d64fcd14327f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e19bffee66394f36772c0df43c2aa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081b84889a924d4d619037efbe926d8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984547d3dad3041073df943446259868683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818c75a570621ff743da9536d170bdd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff8409141da4f3f25df0274f85cb18685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c994114edc54235ae6f02225709eb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234269dfb53efa99561fa51726adb711687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b5bc3e10a876f7c8a046648971904688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f568b98911d4606a905f8acd2a590689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0662c059ce5a6238ecbb104e1e502f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1f4ac4dc00aef39cb7cb34fc93065691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e249277109c7f1f4e3c9a6b136d34c2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2c50cfb560e3f000897c06d661af5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c70014042af1bdf12c161aa1fc5a1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b309a7ab159945906349237a896d48695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271391dc887ddb4a6848cd29c5f4a8ef696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4278f1f970a81b0d6b3c1109e207b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9c063d7a496cda2de59613670a7b2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba59bb506430f2f911b70a0bcefd6e6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f7797bb150a6cce35ec497d274c27700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf1cdd11d32c33b75497b3da84e906701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08503eacb3e017b039c2d0af5dc098e1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb1a195a696e2c11bb7efac902cdab703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa202b7fda8f2a48f190e9a23c18c903704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f47a1ae2c69f41fc3d3d9d3e53f7de705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83497bbd695735d23e6d98f6a93671e7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef807d853b99878c72621c186cd04c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917dbd79119720b090938580a527746708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2b7d5d25f80c0bed8ae4a54faf853709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d530f0fae467e6c5354984068965786710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8253587c848f4d5aae6ae6e43b57a6f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65742b30b6536df634e71524f85b6a31712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e304b53676f3d3e3c01cb5534165433713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3dbb18e13bf7ee8f686d1893aa910714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54986ee500cbc9872f3ce81af2fa6bfc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721a3fbcae94232cb51d3e112bc0462716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511712150fad2f2896155f78ad971f4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50fe144b35bbdd2d0ba4b96ff674d4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ea39b4da00c1252c784cc961d0d51719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7a9b3b62181b2c07f7e2676f19ec2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404530b74f245f4cce93afda60037aac721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32245f7369690a6294b2b2a701b270722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e9bb070c6c5841160e4349793801d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52b3cbca70832edc30b9b07e2160e7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893d20a7b20970199ab4124fe208673725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1f415561e96575005f6f652a6adfc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d5fff5cdfc99b46efb1405a464423727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4833725662272c14226844c1f23f940728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88900d550ddf4a10e21f8ca7b9919dba729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686a798e075c331bf397a9a137f0ff0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddcb630b36523aa0ae6f1b1c09d3257731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bab19cf50ca70eba82b3d1e6b0842732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a98e2486ff36ca7bd82893c8c9dbf8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e712f9f24f7ba070d674823c716f4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780e90a2eef5834b058c6ddbf003b7b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18985849703fdb0198f0b9623b2952a7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28f485e22734dcd51b769b67ef44fd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068670cb9332d6f30f8869ed211fdb0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859abdda6814231b400ea3be10edd24739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb0127f165d591b518e417740682e6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402edbb6f523f52204bd53c882c2576c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292cb78d1c5a25d05b4625bae94186b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82a3c80a68fe97ba25fd52b9bb6739743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327043c419fb266a99b70a69ae6e4de744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176a0bb709e2a380a59bbef3ea4d1f1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa4a2ec68b04b60a1404892900e447746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efac6e30f0135c7ce82f4ef0728efc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b83133eaaac8f6cb136263c6d5b3c8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27891d534ca9ef872c7d8d6d469ac402749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db5392d24200d0cfb164b55a6dcfe1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca9c461f8f99cc2a88595cdf6a326d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ebebb96e15814dbcc3bcbf4c98030752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff012d94bd35d08aa590a008f6c5494753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a7bcd3d2fd9a8a5fb8219f5fa771c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae514321f533791fbd129be2fddc0b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08c09148257448e1724939d7c962d0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff9e9d1aea2cac080ad40e5874f92f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06446c88213d5a50f4fd781918b2e9a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7447902772bfe1f2ac1a8c212bee8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580cf73553ecf7783fd8baa3c09d435760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0761cbd17730f300943f58aeb690a9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eee09032d40d86cae0ea976e12d576762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff1c8d3b43cad95b44baed84c7b209763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f551ef0fc108c10776f5b0d8c851f2b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203454c637d66ddfc2daed6e24bce894765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c70c831348a4f0944057faa6f4cf18766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d2d53808dd48b4b4e2591d1217213767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9d435b7f7aa36ff033d28fe12a638768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3298aacb89cfb1232dd70ed1dbf848769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2bf9da63f0afed10a5970daf34b0b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44678deed4a713f1eb0b0e1db64bb07771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0615b4a1a06e7f1f9d558c73b9336772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761879d1e040f7cc4beeecd2e65ae5ba773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05b1bd0a1ede225039864d7f6bd66a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c544a03c1ab2bcb7fdc4f77ab6d59775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbacbf57977a281ea9c0ad0af3d816776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc70a3b3a5fccc113b1009aa45f3d43777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7361c2f06dfa5d6aad4de66205ab198778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa1f81ff8ea0bf0c19315e9102704c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69936f90789f18f7a201084b132397cb780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361652e1443205d37916ebb9f17b582781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca596bc45edb75aa635b82085535e8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc790417f83bcbed28cee89f014b045e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd26398feaa01526f68833df326bf58784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6276d36139821a598971c2d9b61b78785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db317f6ce1b7c3cb931f4734bac7467786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c39c2ee52d76ac38776663c73ea5cb787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cf49cf45d30617b0c01c1d4c93685788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02affe16ffc7b8c6ceddbefa4df2696789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f44b9705c377962d6b567e2c5af59790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49c0d57367f8b16bd1f9320a346be8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be40440a3aab69982381b77b3ef04d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41216722015c474b13596d0deab87b06793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82574f0b7d642f512a49dd0c82ef973a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1804247cf17ae82d567dcd43581696d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6049d5ced41211a6f86ebd174202b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d16e23c31631798d30e73badb416bf797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2a7226f7265587d01e47c5e5b254b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d92b98d20b53fe4a85fa9d69f7c00799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8d361840f801fbebc59c7e42e062e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc9ef7341ec0743771f08d28ff6406801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6832e949d57894de1bdd76ed9d81ec802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae295a19020fc76820381b1c281caf1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec35e16177e9e5fb3f2722d7f8c731804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b49a4f4b1017548b22d429da795914805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607129d09214c382adfd2e40cf562ad806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be17b411e2b3918967757324710f83807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e788530834f700accea0bd49446cdc808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85fc5a97770448488ed3881d9494a6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5b77c6f1fe70adcf0daea0bb74d61810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159e4485ebd13d18d01a6374610e6db811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98fd8a183195c8a8d1e27ecbbf213b1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd092ead369da4f9fa4748024a983a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7f9f472bf64f17a1704d5685e7b03814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee581653c03fcd76667dd049ab1baf2815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5234d300665ed97b098883588af2e4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f857c6dcfab89e9a58592adfc2247ac817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba691bf066cfb2165dd4205ddb2dc21d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d520bc5abf4a4df3a6b11a75c1164819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e02395a37f34f8e4548945fcc7690820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73201b344a310ac03f124753cffae0be821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571cff0b224760de9df8b07a2e4888a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6ef9d4167283021edd34e60004732823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328ed8066bc976f8bfc74edc60779bf824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e95465b6dc66a82a362ac7b89c4a25825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fef27f51e71fb9fa2eafbef21c6983826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729da59ea48fb5572db33e7bb1c9392a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a550d9aae896cba0ba4fcc937447b58828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6f120c01822171a95f1afbcfa71d3829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a690caf04c48b1ae478b803acaea31f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade62c04b7ac4683f36de8fac4bd59e0831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c416f19556be5959a15e37712feb6832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef5424710862bb6045612a10a501bf833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830cf375c4abc06c2ac64a1b4ab3d1a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7723db7ea8ddb22149fca05e99528ef835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219164715068f96ec9068f10adb8d430836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5a8ab2ea05d23f71b4e103b32bfc7837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8d63e4783c0a1acb0c980e0127f17838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541dc56abaddc19c1933c704164655c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ba62b606a2ad910489897f075105b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad3b3bacb0f6b68f0e25318846096c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514f27e39508007aaf431d8654fb823842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72971cea1b35655f9fcd343b9d3f6888843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fd45a3623d5777d2d1b6de18a51f6844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb079edfc720dfc32dd4db14be866fe6845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8cd80a22a155e27da0b96b39fde238846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462e9fce9755e91e08aa62436f79730847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf091c6605cd67b476d65d1db7c7d602848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a89a8d614eb76ed30c3efdaa7bd6a0849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395ae5f92291aa9371b429f4cbb635c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea074236ee7e930e0fe40f58d609e91851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c0db4a7e72bbae1641928c883302c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acaeb8b01327bd33a95854775459b79853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a079dd6218d4766cdd86b0ee7f7a001854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba0bb0e1eea7833c3cf9cf98fe9c19855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd856c8aff3e3e3d834c4a8f3677c2856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6530ce63d3d74773652cb17bad6cc3f857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f24e92a2c8e9acc37ebeef477311a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbeaca89ea2c1847011956e82408aa859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785438b98d51defc4d6ccf51a0383317860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035d4402e90fb29aa37b982add46d32861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78cf6d6bcce37e6584b8a3610ce66c1862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a254559255afc3c40681eba5f18cc5863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cdce560c86d8d71b248937b02d2c8c864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4af26ec087a3b49f7a22453a8b244c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5ce99bea3ba5c3684df8daeb829e0866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae13736c70d27c0bbebeaf3eb0920f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e492ac152ba67f0caa65552d6e939d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3563f08bc84e98a003792861c7c32cf869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956096914aac94971b8d9be817c9930f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f5ae5cf15682d8eab332044e9dafa871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8fb049f2874edd619636d307c3a22872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77daae079f9a8830cb4cddbf4bf4a9873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e66901ac43fe13c747742a1cc0a7d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e149bcfc0f22d327e9c6d880bf158d875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a60060d1a36d6397e73868ad355c93876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea937a20aedb5c931ee564a1b90c7765877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d1ca4a6e99c502ad3900ab7b25984878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232f7d42f78a3f8d29b8c836d9fc350879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd464a16c30044e0cd819b04d3313b0880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2c4dee9adc3f9f099e464be35ef45881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda497b778f611e06b4834882f7e1320882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1512d949209ca9b03ffe9885e22c65883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41a9825ed92bcabb11097067a101e2884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069cd10602e05116fa070b0ebca5452885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58291b550aa091b7072902abcd6f1cb6886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117c19df88ff97706185f7b78d4d5f5887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2021c5ea4236c52b397e634fe2b4c4a888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea02858a2fe3fe8064d5bdc0320c2b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0530890b42ddf08c355d920f73b4b890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56d06d9ece175d12b1484bd77cca2d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398852d57c163836cc7d87475158e7c892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50876952ba6904953514ff35dcf79d9e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e9ad782fe02916064534834cd34d1894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff68e2a0af1f60e4fa55fd502d5e105895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b386db206dfc4d707f5d55df2d27d2896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7b89d0d5ccd168c16e7d748b33711897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9e4afaea7084dc75e05ad197cedcf898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686bf886402f54ec9f9eb4189ff4b6c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef65086aa6bedd5631c62efab1c5d57900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02af3351aba830eb174b32d8a09a06d901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff748ae069d0bc504f05c954f7601ee902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2ab88b4b14bd92435c58cb5594e99903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f159a6c95a3711e0998f435a339a9f2904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373fddad3bc1a0907676153fcad1f9d4905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f84ba464d5d448de272fcc12965429906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d06ae4f3090c01f440b86ec7cde03907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbc44c0963884242a4ede6bbdcf496908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3fa583b18820c329cb2408acd5f75909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bb1513d0a014cbe75f9d03ed0c6d8910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12ddeb5a99e6093724b5d7a43608c4911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c92c1f8a60eb3155ed9d55f5708bd912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b944798fb015b5ad75a6081c64900913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f236bd681714b2206824dc4ad1705c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4cef814df46c90f38f8aefa76ff32915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b454d282a03565836abcd64f496f56f916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4a0ef3479147b9eb776f2d2f1509b917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08585c7d9c3db6493133ffcb08aae4ab918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4a5b8617159d0b2e575b4bf2e8aff919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159958f76d436d886f719a13d42f64a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9cf2558085a64a4aecbdbc4a4445f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef29b2579bc0b85e2e780c716eb4ea8922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46964667133438e3c7ea2831348f3b923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09176b80019d683dc1d1dd4d46c686924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407b63f7e028df25955dd7efd37bb78925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d325f91c89f12301c034052fe28ae3926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642e53c3e7942835e22c195d3648d53927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098254f29c13ea0cb385ed5009e42aff928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c54924f0ea66c720eda3891c6c2b5e929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045685984970c266bcfb671911110382930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8052a0769ac94f00f9785df51e1fbf1931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c778492a09c28283aaebacbe75d81ce932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ebfe65edcf98207eff76b76f736f8933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ce69101275e7bf635229e1a7cf895934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64bba5fc341028dc7d2107b99808664935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065dd280842299058e89ad712e1fba4f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbc3f8cc4a0e5facf41b6552441132937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c34864865e720f27eb9cf6fa5bacf2938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9f690d53aa660e4dbc77b46c980bf939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30e0d463b76c77f0d7283479b6c3ec940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486499e70d36de62fc15ba340ca030e941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fb1dc16a9e214a8e20c3d6d535054942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbeac7bf5954d670adf5ebc9c0b8c71943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec208ee8ef513ff9055d83c97ddcd59944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75843b3ba7a42c12412d749763316d35945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14a8fb117d751da96c63ac7f3b56c8946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d364cabc751f6c20b6633b6e10d177f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6cb529ed1bddc5a3588f0f550463f4948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb613d8e3c4a348fcb349dde5687a13f949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1baed9e6be0b1290918cc60ad0f5e6e950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452583f313eb9b5d609bbe610aa80953951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f031caa160f54e89bbd4be9bd19324952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1ffe45f3be2b490770e527dde77a8953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4519772e61fa8b5eeaaff9ba3ee8900954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84705165b395a4d8a5dc3b5afac74239955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556043c75a04add443ebb920688e13f956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822b5c914b9ef81e9bc83157d33cf42957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0345a7232c722c59f6c29ed4fac7d5958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f909f46f6ba361d214916725c6eb4d7959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6d9d49fa1586fc33f842610a999e1960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e10ce4314153b2249823500c32e2a961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fc173c3a636172b78eae4c39f1f48962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69616207abe961b7f7ffe1b2821d8d07963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197cdc841ac42c1830ad3aa434f3f578964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137b39e0b85a883b774883eee73abd0965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d58d959fd982bd37e4b3451824169966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e2111d234163b754cb90c44dadc4a967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f5156ab620bc6a7f16e0713abd402968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adeaa63e30a64240e0af812b0f9c86c969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00d2701356aefb7f75c15533b4f56d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4ab5612ff7789757164a0e74f4f89971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16a0aec7c9266602e64a02743890f1972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62a4f4fa9a8aad697c12dffbd26308973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4277f1e0cd16b2fd715378a165d94ba974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51290a68bfbec70b39f07fb2c23af8975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae0bfdad681232a1be55077c4ec929976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd1b9c0a2718c963bf1b2f4cacb06c977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702dff3e3751e8b598b097517ae5f3ee978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fc8dbd0c20313e205690ebce0d1b0979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01960032c635e2836ca9221d0b6cfc0980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96820cd595da7d4d05b1b2b2d93d9194981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a0c0744cded7bb3fd3e55b54629c5982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8956a8c2e6f62ee94cd8175714e580983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712f53768cb7a9e71cd7812dc4dadd6984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c09fd409c4961545896e1d5825908985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca2a1cb1f6f6131134fa3543bc1d4d986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5ac02aa013344b428b8499b534acf987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9e33ce31c454a6deaf2ce30837aff988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899c7da6cca0cdb5ceeb429ac7cc586989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec53f67d0ce26abba2b2161758fc36990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d989be9a903f201fe07d66859bdc2991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b547458dc93750edfa1ae09c12aad8992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95699e512ed5f66428275f7bedaf1375993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ef110f1b5f4f55610b6d6e5ddae91994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb427180340ce58433ff0e71591c8beb995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132416d0b9b9b90513501b0f0080a6b9996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2910a58d212f4b13c04180ddc474f54997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1633112b234be1ba580165438432bb3998.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>