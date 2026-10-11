--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fcd2c9dd47107a3dbbfd69347c64b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b01a8ef7dad8660db3ee7edad98dec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0c5c3b6ca826a2b1078d1d01b1f3f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe623967ca6e819cde2d131ffbcefc34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fb3728174867ea5db1cb3cd14f1935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b357328ec88f7223a11c6fa37fa36706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461cc7d7ec2dc63229218f6294f606b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f37adc2db9e597a8efa27e3eadfb18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e2246fe164b6b50fe4cc3e5bf42b99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fecda41e874fe008669066b15db762810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d33b0bbbb842d646aff6afc1cc02e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfd358286d679026447e8382cf47dc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783600cfe0387fdaf5c6c40400dcfd3413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b312963be9a273ea30cf5348681b63314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b558d120e98b3deab69adf0614376b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fa84fef47261ad8f09a7ee31558d416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f8fcc21a3e56fa26a180cfb8efa5617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c753b98d4a8e7e27b9419f7bf384c6918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e9e8fbc1568ced5727dc6b038c22619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02dd89ca0bbceb100b9877307a56b4920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aed15e9f39d324939d5b4d5d387bf121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d73aba9e368736fb42469bdeb64c9522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e858f1963bee8d0a8d1ce7a4afd1a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5bb0d18e4620d105f86b264e006a624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b675ea3975c07e9e0227153e736f98b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cba8f9dfcc8c02bb783aa9863169fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6876dd6fb184e396c72ce44135583a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59ff741e3d199d4dc78fe266c7ec9a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6641472eda3b27b25c9f437c5fd75929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be591e6ac481713b9eef0a0f1e38965a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98b4a0fdde5a45712283d76949e69a131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ea18b2a2db4e75b8a9a611e6bb47732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a3fc6954b21601abcd0728e6d90ab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d20626c98b51f2addfd8ef52ac04534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0223f913be384163eda3135868a56f335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc87d60b5afb6cf7791c21e9abc72e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87291dc5ccf6ce9f40aa5b3e4bce488237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02df28d4029a344758b68084e9a87f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678170c8d96be5ea00bcbd5a7a52eee139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9c5cf774320b31f16cbc5bc9d73a740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ce1f4c0d36186623196d5a436cd1541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171bf0d3948fe70c800fc75638c318242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f96db116fbc9da3964ba8de953db2b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eee05274d3ff75fc7d7118663bce6644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdee5b1d3ffb6abf0652c419d5a76ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc265db55ad9938c4e9b3bfb746cfef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94c90a1e9cd7774b0c313e301fe7e447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82182eacf8b89cae04a9b1b1c8a194848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a88debcbb5d9b4a0d36f239c0c99a649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28728873b2ded3a40215d92f712797e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1de7284d0c6d02f0821b02bb8f1c151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8b4256475bf00c0a852a57acf38fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106a283ddc3b48237df1afdfcffe94053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7cca22a246b9ca6b90a8b5ee5fc28354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3be1b15c6d77be7a0e46b03a9b4d355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696be45507c24881a84a5160f5b5e8456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18bd221bf64451295dfa8b2624d45257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2aa3e54a8103df6ced3c06e7c010f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5b51044ff187ffddd082cbd5b23d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e763158d957f8eabde9fe86d502d97560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa7fb2fdc601c9f47d62f978c9f1f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4491629adf761ccc9a2af02f5e2f97062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed72182d365f0677e29d99ef6a9c71863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78230f34b99bef8e3a71fd2e9163016c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ddf5a4fc715a9e147eb94be25a44f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b0d70ef77d7f6a4e527540f14fb5b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803ed28f28ddca28712064b6a856cb467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed67b79fb0446f86f4474fa1820e1068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc6660b5f9cccb7958f4b451d04a1869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914f9c82d065f29e30b4eda002f27e570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03302dc809b594b4ee2e8ae473905c6271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d764bc47509af0935bbd3ac4e55e0b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ae4d56943a8ff66e0eea849310ad273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bcfbfaf25c606ae36cf77e6c1384bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e7eb51ef92956f24db4429a45062a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae01f9d83abe8e6ad639db0e0a51b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed194fb922cd68055e0f6ff410f69b077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0ff0a796eaeb33954e4107225345b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca1fedf25c0b336d5eaa4b7ac6095c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb106fb04c1b263cc656085f2c75db380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b74f8a6006bf3151d44c45c51e4fb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8d1dc7a6e4f4a3963356d5516b41682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68fd6112b72fa76125d13a04561e75f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08088bd0e6a8e138514696c1d2bb3784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a76ed82e140302b5a6237f375577f785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73f122ff28c2acb98b6150b6d65ec386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc1b0191c0e6b0143d025891ce923b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedb7681fe0fa7c37430ebafe6927b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face41bce807caddb71bae27032b82b989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6df423a0348ba1c69d65cc67ca167190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187181eed387742eb0406a27810425df91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4d9152fa915540033c459e42734c092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c744d864eb7c3a42efda78dea1ad47a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f68d35a6d628068bba67f99262609094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17801b389c73d35eb8501ae9bdca99e295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddacb06c531560643694be5ff48b0a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08d2e16c0dc2e85f3fc2ddf8e074ed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01395ff6d321ae5f872135420ec9e2d598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683cf54ab90b2cafabb8ed74c71879699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44a280a507fbb842b60e0a0465439c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24856467d84dd302a83d4b6b4b2bdb32101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163b0a9c98ec5ed5f9782d5e2b7c93d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94634e634a61ad8540cf71d86d430bc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5f2956b9faca1babd5160ec8283d7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cceae150aa67d406751daab5ff63c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98edc60f166e784c7190fa8e6f8cded106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ca004912522c909461e9ddd04a2be107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd769c9fd7cc9f81c71e210746eb473108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ce1fb22bd79332968fd52c845ec50109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3fa5d50081e0746e84bbb07c3a936110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9963db05041a4fbd79ebefc5da3e9af111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfc68fa36d5df4dc4c129872adb383112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250afe70799fa0d3e3173ce7c310ed52113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5093278540b1ed5d2bd1daad69464114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610646e0fe3f90d902c8f3ee673135d5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5b7f91332a0004b0c1705a5b365a2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908effa993059ca8ee1594599ccc556117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3accc395757e3625b9bb514a3f1f0790118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933c36cdb5560f3add9ce7a9a778235119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4565cca68445a8410a78db9815b6317120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b7a2371b1fd7f5de612c5d007f763121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c901751fe6a563c69e257ace2d644122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab066f4220caabb1842f1cf69f718c8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5359e96f32a7d8c6bf16d0eaffaee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eed6724728f15f73b5b3893dfe2736125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83fdb023112ff4959eb1f33d1baa7f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617c358cec9f83c1d4848c335fe59c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494ec9a277b8974f7f9b6e8c50bbc51128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef349218b32acb1527cc55e6d5c68f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d33a7a874aa9f132f96e50c71d8780130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132007e96e4a54aa4c7314ef573ae5a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6172fb6e937dc25469f6bb20f147de1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383de264cd18c16e95ceef6b91ab123133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e762476af98094e2eaf4486cad8734134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ee4dfc71b41069138f9160590ce2c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397afdf58e4baec350d10d2c61af943136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99621ebdb843c9a4f35bf4d19df17c6a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc23356f4afa8ea877711eed691cb70138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8fcdfddff886cc389c6a34b90d705139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385b39be1451f694a0bacb5bc6e2312140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bab2664b39a70dc408a2a9c53b0fbf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512052a25c391e2517428c2ecc1b9d38142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559a2adfacfb4e5819930bb2fd1a380143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c3224c57e74603f3455ce20a2f589144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8163aabdc27b2118a5163b8e1f7b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078718601083690140606c345a7818ba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee68aa560eb5ea0286214510e116df147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c081ae1076f72c981b1da64f15d2e1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f77affdb6d2f5464733dd446d93e01149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8565f997d4edc3ceda9e0613b28193150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc04f35e2b970c916bc4d563bd7d689151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969dc548fbbc26731d56806949d02d6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723781a63d0a2dfa23637c4b7e7fa0e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fba2680ebdeb016dabe3080ba60e7b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afaf23015bb8686af86d029584ab2a9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9296a1cbded357aad9d2b8e796c9f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4533ef93011f261d1c3e94c84f4ad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf9687138dfb8d944e2fc6aa3f5f75158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3b05e0963f594039f3502a06bfd95159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796fe429ffd677cc80c3edbf8ca503e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474498af272c3475bcc1be48f243157161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db579c2d5d08242f012b11cd85a123ad162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a6447d6509ce6767ce2e1b5fe48ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c54d507c2cde4a2f74af681b9df0b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6d1bbe40345c62cc404876cb70c71165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d62e38b9c911d1c1c4154f0d7825a6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5f46c519c4db52ba004a275007b81167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4895b4faf92f0bbe990c22a565fa4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f381e576e8850bb279cadb5ac741c15169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743c8a79705cae9d0ff27dadbb82349170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e59ab66c2dab46dc4970c0663cbb61171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87737a6c779d305fd44fe938cf326000172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2a3b9faa9276cb012885d7b94c6b4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7df8d22df600fb353e0a00f096caaa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8e4c5f1f8a33e0b5af48aeec9b55b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d59b7bc84bb59e015e1d039b62f356176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0dad313532f727f0e0d58f1400d10177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4467278c43cf5b131ed081d2d90e0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05acfa8644f19b5299d95cff2c659acd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53b6139a54fabe6f68ec0dabc88232180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f78001c7f0dc67e7985bc8384e2421181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0322c0e65c5940cc45672e9c440441182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349c8e1f303faefbf89d53e241ccd6e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c5f65714a98c7de4ab4d445ff4c9c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a722afd9e7187a901be2ca2283a3847185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b926072025f7f412742930459bbabe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae17fb402e7c805579836ba8112938b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632ae6654b3ab4bcc6fefa4ce0d94cb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c562a022deab69a22baa84ac853ac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133afefd60c863aeb232108cdca8ed9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec61bdcbd21d963b35a496692951a1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e78b6b2a29d41a6cfed96a04ecde8e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde95cb88235bb4af375470b10911dd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e48cb337564f92ac29f028776aaa2b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb02e447b80f6a955604268c72b115d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e6f60e70e6c3667778e2d1e4351bc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b22089fd7515992265e23c04fa10e7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1036d6cf8b937cd2bbcb9869564e8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361674f3c34a2abc7ad00fdb18f6c3e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45ecb1b2471dea538ca08cc0323fc6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d7f617435c8c279cf4b283a6b8a0a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0cee8d8444d582dac455e4b9a4a905202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96740ec3290f861b6e40e02bc57f9d49203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15079546241f1709d8e5b356afdaaa91204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324445001f90bc67590f3d5bf9e09e1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078616f1b28fbb154a0fa290a973872206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13639460f36f39719bb6e618129fd95f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980067ff6553f83ac9d7b8d414c78f1a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c0c2332aa237f6a9d7b87c7c68ddc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d09caa2e48dbe3568bbb84fe505cb2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae018ce17c5174b40d1f908ab1ab5cd0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecf820decf50ee9fe4c6608f7fb349212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c9921822c0437195a261d74f08318213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ad37fa5d9e4201662251fbc1027ef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e867ea6cf73ef14a07e57143300b62215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342882e110787f2fb7e1cf7cb1c65fde216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f632e83ab24e7f54d57f203ee6684217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024aba33efa99d5c48a8d0b64569f32218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038dbc207250c2d14de6dcd812042402219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad593da16c54654f07d693f7d12fd0e3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125f3b899a245a736fdc088da8f722f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab31c49311f6d2ce2f81b8476c77ba222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60904028ed412aa351c1dff97b4976bd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f5494a3bdb3bad4f5f2b90bfd5439224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c154c546196994558d9e86245488525225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad27896a3d1e86b6ca21d8cb1b735ad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9985ae750972073158b78f1009581227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705108be5cfc5339cd8eab900cf76119228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f197b14a9578c09aeaac8bc7b6ffb4a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a739265a3d5d3b9fbf364854f4e18230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de0ed7b0282b156c3b31903d622b8d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254480a1905b9c7baccd34bd4925a59232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f01567bd7d4214befe76f4e06298f7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd2ab4393b42ca0a74430e8abed7c7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb45efb19eea585a5d4a6ab47ff7102235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90405b6c9e58087e42c8ef66e6d7f0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e51c834cd8d4c6ca15f00bf282b125237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b41692182c232593da0213d05c7c7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe1a2d2ed8341f7f8fefc76409f435239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8754924c72eb30a7aa8a9726ed571240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216bd2507f64fc0287c3508d64d2992241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554b8c2158ad9be29207bfbbaaeff6e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f277948a0aeee2f2f9e148b4e1443243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407971979581a41a1763479b3f8ace96244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58825cfb7e4367e3db06f30dcf94e7f9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8396d34c937242600a7282887f167246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e11d6868a1942da58e4cc9777715d2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c8d2b42dfc03e62c00aaa1f7ef1ae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f17c195307185a7c7af3f8e3350d6e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92093650dfdb7976e846e18e18770654250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee717fc8b24558126ac09b33bd038197251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdbdc550b6f58d68004f2a6705224c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b552ef7137e6ec04ab25343414c16c4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b198d156bbd201b53e169bc8b89bd08254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35f1b467bf69142a5c231d1aca31b0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e56576923b3584621762557449ffe2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a7c8938261b36ad647d8900ec4967257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b44d8c285fd478186d8fd767520038258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227c33e78aff3869012d429f8db614e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729a458d206508db3436eb0ac6b599d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348109f6a7a4ff969b54827d941d76d5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ccfb1416049d1a509ec28cee6fbc09262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f6381a857a52637e8f7e4e201e062263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773837b7fc9b6dafb449b2ae57a53b5a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b50af1e1b788e6f2f246bb376c2660265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775231b2d57422dd04248d3ccbb210a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a189581c1326ebf33f39bd477d1cb1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb317bc8191ea2e62347e564d16528268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367dfb026245e49455e9351a72e8ffe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be164af0a7550eb9c02844fe7625ec7c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067e945c0865c5a17d1afe133edefdc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3da2d4aa2f511fbdb83122b0c12e23272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fb3075e696e736588b032995321f0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578615de3ca86d018b0f99958723a9ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b5c5b4cc517471b55b45c64bd783a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e0c356fee26eee320f73729f8f439276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef749ed536ecea0ea7d029659c4495277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4623939e61e6eac748260b452babf7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ae61b883704a290c6f6bc5a6a2dba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3edfdc8bc2b403be221bde1184ed7fd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1b6aa2e24eeb74e49d8bf5433f9a0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e9bb44c3ee2efa1acbc074a11ad1b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e83d697e4007281185aca2ec88322283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60b4a41b95325062e6088d8bfb113b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2a735e3e9c2607d35bd427ad66780285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8e7bc1f24e5625db1fb92c2db9aae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354c08a95eb60e6adf6268726989542287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6032034207f26f5ea9e2880630b3c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a42ca57c06b96a0461cd226f0fe2f9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709f0c3d62fe543957ec672739d15d5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec57f8b027b62b45a0af26f512e0294291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d04e2eae18a0133a359ac894d3c4f2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4cbd198ca0e94dc40d97c09139a564293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09825163b3170e86ed311c8ed44a5628294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c240ac5a72414481f5410e1c7e4458295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd732e51b69feb0bff8782082edd17296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d09149a0d038fa356b3cabb5c2449f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c47e8a0c9face8e257e7052c4b72b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119cc3bd73fbccfb140c7c39debaec4e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff988b611835890869d7e648813a9bc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761d23cafea257fc16b99cf56600bb3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f1901b047f887765412f7f6587a4d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f4377718b5ede58b3d0755b7d03e4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027fe5e551cdb8c7c7fee891e6b5b789304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45e73ee7abedefd0a6b4c72d955f22305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9369a0649c848e1b774e53621d710fe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8861b132371d4e7e2c2b4514cf6f20d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d78da14e627fdf3c7f8d89b7c2569308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffebd39aee89d357c9df3046534ecb8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039eedf6ea9d8b5b7e98f4b34786b09e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9f3d02430a8e72a71a8b55b8848e8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad27451b57cb51a6e0f31d7b3948a2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e84727d5b04d995f1d222e44485b6c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5390a96e64f716ea32579bff54ea7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44de4e678ce5347ad6643ed7f078df315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917fee88ebf756bd7d6dc3168d8b048316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf14fbf8138fd3acdaa9567e4ef9ad5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d0bb32e7d38c508948ca58e13f88e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebb47dbdde45aea91fded537ee439c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10199efa49f36b677b0354b3ab227d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908db22d2b6bd261bb2e342c1d1139e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5250f2efd2f62f4ed7e803489076f49322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b82927960f34df89feeba2a95c56f2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d18983412f41d4c8381718dfcd96a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325bcbc503295f4b553480fa2f4db63325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44807cfa6953d26a4ec7896d61eec41326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66faf0c6961ee7b1efad1741a83cf48d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b78a0da282e1321e5b0173ea1e1f30328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a2383c0b0a7b16f67340c7e21392f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667f3ae79e7197e574f8ddde909fd49330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db77bde35908b1b98589deab981094331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c00951298670f846e7b993aa5698d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c709afba6e8e76508050cd45974d0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8de35c50e5301c3281bfe2deacc967334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337744a7dc9844f8fd343e1736a54df5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918ab24fd046072e611ced3fcad52c0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4c93a792a5ce684e5290348594886337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f33dd42447c4b1f08a59085c1e37b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d78e9a7debea943be4ab2c51a9e7fb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681df521c459fcd6d5b83a88d664d31e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43154fb0616f4691dc6531a13924103f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae3bca48c1a354e9efb338ace6ae73342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e7432ca480d76d39305557d7f0f55343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6adf632e5c52444f7a9cf9eba901dd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d7cd80f7403694669cbb6f4b0e152345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984210784a842543159a1843496b466346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea071922d46208432a5c804d7233625b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831953d5b174bef8dd681157599ab407348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b9f02510d45e4013c7efb13e58b40349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78add9939cfbec551d73551c22666a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8521c1ea6b0d5e09afc08cf8de2a3b7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d08ddb0f52d25544a2776ef2e154ab352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60c56906e720d0e2279fc0526faca5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217728a700ff19bea63454aac4b88ad9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e901a194c42a126323e2450a7517b6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cf7569a363c7908df6813570cb30e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374d26e881d587e3f24e93582d4ae5f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15184c9fe9a6baa49371ff665046a5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412975d623e151a8901d7e62c69cec4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1b31f63c0a021bb7c78a56e78490f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df749dfd23cf5bae0a243bced48e4e0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6caa4f8e390363ab91c7677dea7b4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530146b989492ac42e7309dfb2cbe2a4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd12ee7a58fb4424ddee56586a85e5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93572f8e738155e7d8ed24b52aea7af365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbba9842e43c1acb2811bfdf400cd7f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b091e3ec22717f550285724ecc77a03367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9e9e6784469f289a30105d5562bf3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f302a41e67c6b83ba423b001f8d64369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc2777ba1753ce9fd2658a502b7ef5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c48f4798156d3537b15f92acfb82be371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb94c679f7d72e03cdd4c51fb806b03372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14933664c30170d3264bad5014514187373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45dcbd69303c85328757543d4234b6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c5112e48e01fee80c358fb918d1f0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f579f26dcfadd3c6877bb5d8f4c02c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e171734e6743ec70d9a2cdce098e1b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d4d9f4f90c5029e0b39b62956619d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44134e9c8cb2a8f62d142f89e88649b1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45fc76c463a14d0c1d4eaf769a50f00380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4165dcad09cda98b8de2fce7345d37381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5434238423847e38aa2ae461ed79ff382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a80a8e0a794e7fdfdb077522bb2b4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22eaca9c4c4899a9651d2edf3bebbe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637f4c21f694d72041d9c128736b37b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7cc4f2bbdc4fdf1774fd74a16dfa36386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f93aadb49cd77787efea41a8cc6bc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c7a76e08965f238bcd1296d50b1cc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0bb7f54e3e29e505ba92cfefeb9a7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd40b7f4accea1acc07c9712f2c077390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9cddc9ad0f70b09ae25d601fc8d15e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171aef19ee759fa892a7aa38e784274b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4651af0226802a16b209913708baf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3909d72fa35c1082e1dcbe9ea1240e9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b868d97d98d817126f3fb1973015b4f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbaf2153cd3c84853d6114c1b78a893396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe2fe22df6ba8628513e7123348438397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024025cb045a426223d9a2bd28d90e2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c447c11386bf8b33c8a58b4068049399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bfeb0a7c5f1cdbccdad308d15ec8a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ff36b2f0ff503b26bbc4bbf783fcc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12f7e9715d56346dbe4cb90dc94b21402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216af41ef48851ded3dc736e2c056c1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf6459836654ebb73d3d20e915247e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f71d507b193c77225b63e135b0c22e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583fdb6e71d0ada53704c60f540c3a0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbbdebe7995e870fbb0c5ea915b584407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c697c5ead864154f4e028843331b90b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f09c7d8e75e4f4b1ecac3ff656071409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba433e2a8d6e913d9b435888e9509b9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92cfb23a83cc63a9ae8c980d6b8deb2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844654eaf6980d078edd26e65bae7c25412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb734a7f97c5d199d53641f52bbb969413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32653649bce87f974df7ace209292b87414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc4f82dd84cf93bcfed248d2e887d8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699fe1cf5a1dd72cbeedc3e3d3b439f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c22b4db7a6080dd94e26573a761c3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af789489350aa9788212d480ae3fca1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a577a14552d7e37e06150d2beb1ad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc679b4575af458f1315e624947089b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b873de07d7984a5ee9ae5962c3a37421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b17b873cc46dab8fe4bc0f950968b8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722169bf3d94ec76416fe5afd6d9e647423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe5e17c39399a3fa4fc225fe79edbf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02145d6fcd5e67198dc6309737fc0e7d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fae8df52fc38eb46b9907a3301cb5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377e237b4db503c55e8f2c4abdc6b9c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9cccf77cd4e61fc387175793c90a31428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e911453b2179c3ca0fc04fe9a9476429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600e2aa2114e37cbe103e951804477c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eac27da1f41cf521e7f6d38c3a227e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c34c4a6fc8d8beb3ab3b4a74e3a3a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b6ed53c965f7585d70acf6fa322a9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471e66900ff883f9405a7d3796af9f7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275d8126e08e1cc7beca651f943c112435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566466f092c722f0ce4cefb42b904412436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5489da149d2642c8e41f1b246c35b4d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf424bd15ea9b32cd06e0d061f41f156438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9623433e64a2cd57dc19f72374a4c32439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305770c3d79b87c6c1c7a1b46bc6a563440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e67be815bd405c64266ebe207485b7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bfbf6f01f2fb085c5f283b60cfb27442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b0b6a5c0652acf45eeeb77a4e4107443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587aa043e09bd8e15bfb4877b4696f0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d8a4f56eed80466718e325a4922e1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139095f1eea2d0f562b61628c4d03f6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4ef0a27d71dbd339550eb61309078447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc07f9897265989fe979615c14b163448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81cb8652d3fe3ad934cd1768759bc5d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecc47bc97555cae6ad3e15668bb025450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78884ba2645bf0b6521b5c0ead6eb969451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8351003e069af09ff3176a53eb98ac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4c7fbefd92e25612e7a20e76cd9ad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cbd3e9e56864234b70dc0df753594454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66ed600242be4c2fe4c1a7995490c8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f9d1670877d4e839817adb2bb6cbc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8790c6e5d722ec73af13a3b75267179457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180c0eb0d5cdd72a8a0d36b1c0b9418458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60061f48d050c66a1cb15e544821aedd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19147978c1bed6f3f4e0d25a33791530460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6ee30a88973a550a1a6c53ef75ac1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833976d79a63d4b130b2c8560d37c9a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908719908923bbb84e0996ffe770f45463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c0dd3ded4cf4712f550a063f10fc5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee202ab1183b527306acb65d441e4bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404900eb12e7014a107ddabfd5e68e45466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28d9779f0bf742dced43d6f4ce0957467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31521c9130eaa681729469fb21876b7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde62e7893b235eb30920bb74a15ff5f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0d5528f3430f8b50cbd4ac819d3a9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32ae57ff766b56b5956bcb890c88b1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35232ca50fcdce5818dbc7882fa948e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7265463b9a307c25655f0d645abc5f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9bb406a1e36d72f787af9940754a4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70278cba37fce65260dfec3b1eaddc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce2549de4aadf729242d3f89d20658476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebf0186e545dcc5df5164312ebcd71477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a369978e95e9b5955166527321c3dd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385e38614ad9044eb3665beb51eb1ae479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafaa88142417d5673e7cd0b8281d53480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb37640afece67564b4d67d5e9c319481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c565395051fdab109fcd0f81d9812a6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd4f3b6e967728c267594bf7948c16483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319fc8edcf350eb3306fcf92e6e35b5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3f5aef8adc3bc10da6605691aa997485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09e9a24dbca7f3f159e7b103e282d0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c983099bad0510de7fcd6c378e6b41487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6d9f77dea896da7ab42a8b30a70b7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2e5a5a9751f651587981cd96d0548489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ace7a7f70773eb2c04edba102a553490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffeb4052196eb1d5161fa621b3da42491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f1c93b56f73cffe3cc775d1883826492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b198e54630046ae82a02b5ae50a2598493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e41b6737301ad2661b1f6d3c413e9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8cad4a13e1482f2f4e4e720aa9d94495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d88cf53ae3e1de9479e222916bc6d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4dd65332fce5461c928c4b52ccfcce497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d52e426553393586aa99083745e0b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b0cadd1deac228620be5be2bb26fc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a01f7e66b451c0acfb0ccbe09058c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9b2d1e0d5218fef18d114f639cd77501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432aed3baca91294e6fddc41ae9ce92502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537000939fa0c210750c45dc18a6a3f3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38855b2a1ff68976253c27ee5ed4985c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47706c053268b69d4baa2455447e8d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e9889b04eea5a4ef5e605e11147dc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb0b0e1e287b925ed59b569aa064a0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b3ff1cff2bd8ce8b2b64963720f3f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fa8eb5b5ca2d08fbf6304bee8ca58509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7eccb4806cd6be74f003969cdd4b1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca3d5247235ddf43c290ec3fab5d4a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d144aff341d9ea0f906dc19da3a751c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351240c19ba0eac9f8e513968e464d9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36ffde1534f3d6eee381f23893db33514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f90d3c91ef48e34a7e7fb8fc3f8efc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18c46699345099fde90b090dfab386516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f85f92943cb66034cfb01b63ea32ee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b1543b49857d29697dcbc11e5540c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ec05de56844f92b9bf08a316aaa9a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40d1c6ededb9ea6607b3cdb9b86fc8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e252b04d412d5dbe0b9a2f8f6339807521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80ad630cf8af8e95bf130bd3ecb596522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f238716c4509a9840f0c9e5e8179a5c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef9068efbf3e090d67090c0c408fda524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371ef63d107a9912de30ddc3537e975525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12309ae885924857c4cc2318de48f99526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce969118bac91e1d7e77bb32ebed25c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9407e479a258f74506963ecd6cea79528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ed08007e0593619f04facd3a34ad0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5f8c4856649a1f7b13229db56a355530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c2f74b04fa2ddab8d7b911e9ac596531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df9aa516104bbdfdfc9e601820188b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4000d7fb2facfa9f108723280c60d78533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfa2e787dbd214bfb57719bc870adf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dab2acb420d90f750140733cb69f8a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a528257a436a8f03eda72e0a94dff536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3cdba0f09c9cdfbf75f6c2226eddf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f44da429c748c5f46362c023e64f66538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce779be19311a04e18f50dd745d6730539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510389f2c7251ab1bd02e6bf9e529dc9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56943ac68af21cdc2de860477c8b6422541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e3006d70df5217a1b57d6a2a6cffc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92d340ef6b8b7b2a731f061c10b932543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad021fc4ce1cc4a242314d525ccfde5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4beb9b3d1d1a17e52e533cd66c660b3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8447789d1113ea6ee7d149d6e98415f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eca59d2228b5bf74a1b586245fdf8d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a29932634535b3ff748b7e2295c83548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0de903da3d3a4c1736361cf7b93b50549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af4d3c9975468115a2c92f1ebadfaf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa188aac803bfbc10bece371ae33121551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b173e1e18270022de617fc9b91c0a8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f895fdf7902f6d876f681cf9a871a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386b36a1cf9fdc9a80c1f591d073cc1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a89d9f75620a111dd5b3e9ee9c53d7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661c52033ae07338580975113d4f42a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098ba27c64d1ba979c3a6cfd90cf0c2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3f3a8a7d28ce017eff78fb7a7ce72558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07726572ae40b0e1e263de57fdd4d986559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ebdebeac9428c343767e005e3a8c0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb7ff4b66c3776517a870dab1072c7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39660d59a078e040cda6b90d6ed87d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1624e6fbcfc7c5a14b66aad5c697859563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352344a256c11bffb8267803f79340e3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d50e4dd4e8b75740a2cf7ab05c34a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928ecff9d7b1eed6b27619a3319be9c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff37e9206d145aaeff9511d9255600567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae532449dcb5b89695229ea3fd36cd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8bab13d2214677cebd10da125424cb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba9a5a1a0de175abd7becda019d1a1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3e00f52d63fd8f42370d88d5e9a92571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca82953e9528880f6879ded225359cf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499cc37d9c32e95ef72914085a433a9b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a5bac81b97b22cb334f24df929800574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d9ebf7533030b7aa5d5ababfe2bba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ba7d7ce8927e0aacf3a75ff68e096576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc7675fbafcb3e50157e92765d41f6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334bbc165716552c158b510891c0a8dc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1073ee3b22250c8df6b029acd7d40a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6621e179d7384bac79d176040b1d11580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9390535ea291d118b0d99c74e5662f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271be9ddf58bb40d6912816e2c333005582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e695c5348f7f427bf28477fdf7413583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354a31180fe11183c21623620205d47584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1cac7ba72ce582972de0ebafba6d4c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b997e77d3d65da532bc94c92993a2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b16bf0cf36481b769884225992d42587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095593c0e061ab8cd13cef8c10a8ca5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e35e4f17467ae1cbeb0c3f270892c4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5482abbfa483c24bd360eab5443c7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65feec38965a83e9d4be7468f4a3b4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3576cb6e31c75b18d210801a744a68f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2dbe82f5323983e6e6d4eb9da6d6eb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f4de97f23c28564d6d7a9338a9f2b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a3094fe06f758c3b3b223d2f3fd05595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a902dbd233fec307703362574d34303596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42628d16e344e0a099c7923a1231a9b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dcf1024ca662bd34cd90b0164ace0a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b444596079cdc4948655c3cb318d7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e65fb222257aa17f943cf3a59e470a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d9baa1198ef4ef15cde9b638e336b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda2bacff16d27693caf651e049a0bd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b79aeab5b8dda6cf9aecf2b76545b6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece918915319bb38d274dbffc604ce51604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2309e10b43a0d9649b38862f0aae32605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d699c8fcf5aabb9fab785837271a0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2831fa0d099d80d2883b35dd84786607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da32f3d5fda11ea7c99c1bc03696c4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd360f87ad247113bcb8af738b5e106609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5555aa1491cd942156f385bbd6b73610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320594ac49c155be9810e0d66eca9330611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef5adf54fd90cf8cfbaee7f4482e60612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fedd8baa47861bee9db7c982db8e25613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0988861f0deb5b95c1767da5c64173d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f84dc8f5229f3b4df4489b67c2968615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186781d763a49969a0285a009304bf7d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77114a73a478c524e9d21b69884c6b55617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43464bd66cd6ccf70fb7be7cd4f0c0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f26e22ea093b4099a59a22d8b2108f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622aad9b3c7cb6a85c9124177476271620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e121949d8f7b003de3b622fafcd0d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5aca07c26018976e78499279451d6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440425d6e9aa49fb9981b1819cadb2bb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e677a34458289ec5f54f8ac22e833a9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529129c2ae30b5a716823dae981babed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c05b99e66f78e07cc3b13bfad89e3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97360d6e6bddfd9bc141d7ab89b13f5f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa7423f1ff09f259f912ac19611273628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c590fcabc5df7d77dee6df3261a71629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00cd8eccb1a8b4d698d27d826d4b4c6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57aaa7190127cf356c0bbed9369daf7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3154efbdb8dc11189bf0a115fd4edf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06627f67c76e7a916043a08ca1c04917633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078153134a03f5c38d45a346f30e9bc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ed29b44c6e08c56cd82eccaf46f16635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578fdc11bc24aaf5254e69f2f9059e16636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96766699d2f419aa4cf7a48d6bfac53637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4c9b8d0c9c43a54fe90f2661ba5a0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1b52a84798ab92fc45d42732a5ad5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c7e4c419ee47c3fbf006a922d5e1e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c789cb55861c6ac40391858ba9d74641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50fe8e1226b347c661d55e45f2d6c9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ed24e534a8000d71f3716c53c510a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bea3fbf7f5d2635b865cd68b096d07644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719208c9fee98f2c27ce5c17554fb67645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1a511b479ea08449d01275740608e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1001aa36f328a6e8666f43cba45d2f3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72bd2cc9697bcba9ded196dba0e432648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f214ba6d31b7ec100ff4de46d8bc6f8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c07a087526474e15c03b97dca93c50650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2155a6463bd4f1301ad1598327acb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01ff6872a123c089504b0b56233875652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda28101d13f92f7dfb77a2aab34cb0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855690dc4cc06466b0b0fbd5fe1a8325654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f615c3927c49c62efaf9ec6c82f9cbd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1017fbe72538acc6878d729fbf2929656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb14629649a2380aa890aa54edd1fb0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80adc310a2c933e232c36f0243e392658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d08dc29319e338625f7dcba7f8de6e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17efd762fa74fb926a8aba236428553660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3391bb46ecb3bee8d6a8681b3cbe646661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b89bf0ef83e29ebc380ba3f2619652662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c086df0def9741dabf089852cb8d52663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a497ba44660ef8900cdce7c798912664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f57df78e63aa92998c0112cb9f459665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ad35bcc3c30bbf2e676b303cd4f36666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc3428647260327e113816cbdf9e9c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8191555b461b692c582ebd36a12f9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d20b70020ebf9fa13df22a0feea9a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5be95f1f30234ef4f34e7fca00f55670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab37ef5f28a70b7621de6a1776c7f0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea160f20fd27381b5456cc64ddc0328672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf789381f83bc4d4120b0345c63e9f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373b67a81554609b11c849594cf818e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338db792abea522f73128338b284589675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9cae43e3a25c3dae16daee046d6e3b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89441f9de2494291e8db8bc8a7cd70677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc81cbfa446d96acf88662e86cf4d2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44ee716bf258db3dd1879475b7805d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69338009c94c80c614de08dabd88ce15680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd4d662eddbe1d311cb4f3c58442e1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4ecfcbc4e5a6ed880ba0d1dfce070682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597915fb7b94503863a5037ffda43f73683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b264e59c0529ca233a0690c4e9c031684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c17fd9f3782b4c3050d815cb6a941685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8e52a73410a74a03d92fc0f5aa0fd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c113b658ee1a066df81e7201c6d50c9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486997d6ffdd652832dc08e570b91f9e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd29cd8b770217bc523e700f99fbb7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0b3c9b7440e7a04d173a8c4e1aa55690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf61c2fe05066505079ce3af2e5e5ee691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11071ec9987c0cb12d0e7ab74872fd98692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f994ad98ca531b4de7f8d586cf7a0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fead61f24d624389901e140f2dfd0ac694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9126f000a602561051d2191a60a5d5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffbeeb3e719372807b4ad2e809aeb9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ef257ea159283a5065d1eb0d86322697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618d4537d29c03e7fd50a5edda6b5a8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61095b97532ad83e1bb80abdbae02f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41527c819ca293f595a439922752c0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb035a67b19bfa889566f573a247a4b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a44b1545bfec1d87058d9ae2530b1d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffae1669cdba2af4e43e0263976b833703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6abd16300ef2afc1f53c79d5372f9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6127d8d9d6a73940f7f7a1a53e014705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef7b99cbfc6076c70002dbdaa60485706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d9a6b7e4749f0a7d6971444ed09ae707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc40e3a198e435c96aca5cf74528826708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb7402d0ad17a94d5cccb7c4f178b1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d47bcba76c2b712958db9310301eaa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a74192f9e3cc88f25edfdead7c6119711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64b28e0d7d44a22606082e2eef4d1c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e911953d4b7ff2774d2215cd7ba15713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4473426906256986b4cdd79391007714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621725aaa33e5a438ae50b107f58a02a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b02e45b3c79f3cd8c468e3aeb94b9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6f553ebd17b8b4ef2ad124df384d2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944c4eec8bec1a2cf53910f570be3b3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc86ac1482a64b2a7bdcb66620f960719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922fb3359e9447154f0d77a7c8da1a7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a1b48896f6b0d06ceb2445683f0c7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6041ecbe3255f7de084be39c150dc50722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389bdf383400d196c45bea1fff3eb1b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116259d86e3ab85e40bdd4205f508f6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44828808020a63032d7e58b7ed6cee725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4431fb5962d3a8b474a934dc6dd5e0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3022bc96230a53ba1a936d8065b9017727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbf28613e21e83e35f278193d3a56c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d74c8bde8ecc390481d3bcacaed8f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0987a4048d3665489588363636243db730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23310f95a85403951bb124eee4cd8c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea10e92cd13dfaa15643ccac130e4c0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edbc24a9ed04303b4c4336837817e82733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd451a9ec84b43e827d5306a1fc104a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12caa023023122539881ddc6fb41eef5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794cfb47e717e970a3548db51960bc50736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440432fff1f35495d4e71a71eab7ff21737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34f307b2d63ae1413a6c0a63ab7dba738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8254fc8b60fb463d6f152bceddae55739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6244531f1ce526ea2f87914d362836740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb18af4c24975ddf229fde2bd346edb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a4f92ce29a5e48c34aecfd716faee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd9ce8cfd9beb93134378587d14610743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b650819e844752a303d400c66c0d55744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a460507bbdf1daeb25d8ba8c0a575e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92974488b45de31550e16b886c0f02746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8547033d12d34f5df07f8c0268c4cdc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160cdbd4c914d0c78065d00850b74f7b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2816008b0e339fc3a6111b4e7008a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbd970d868226834fd7dcb374aad57750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213834ca171675d753e1b0e7d96e782751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc10a09a639eff2c426950141c94d7d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55e97d12d24722a38d5c0543f052c8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef507fb97d5c96930310762e024bb3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63f4f7fc519e40ead16d5904adb7f0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ae3b1572522106a4366477a9c3958756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe33109594fb4080587c0fb6d51769d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743ef734c611f05b09d92bbe2549dc4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30a05f769bc6a38c8ae78a4ec91d4e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2ef834919ef6a132739ba239663ac760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475792e7c30dbec36af41c7a9bdbf8f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b845cb54616092a5b3c1ae2c3bc1b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfdcb0c58e9e4f9eec08513d7eddfd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70205f4aba77933963a24f77314934b7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ebc28b1ce1ea0f79f68e9ff34f05e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384d4d502f01863fd759593697f4daf766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b50573a46609756c8730a0a5764e1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7eb4f4a3f32062bdcbd3f4a300c0c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb209d1782c977d48ee6ce3a7059ac769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff663036ff396637add2b4fb6b8ae93770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df40f94d56e3a5e97ea244919d47fa8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9aa723db2e52cc53165f755add3cf772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703f6248a401441f9c85b9520770d6b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131343ceb5fefe97d9a17612917555cd774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13073215fced7e9f111657f4a8cdd557775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c23725ed263948564be00b34decdf776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415402cdb59838b5f6f0c99ee246ac74777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9dd83c64122394df41bcfb825db348778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0299ae8e9c299fbb658fa88aef9fc779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3ba9f118a2aaeb2f9f9d9683a43e0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f5e59c5e38614a6260ad0468f2f11781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3438b65fc4a7d1e0cecd7dd2cb4952e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a22a0e53b44ee917b322fc5fa12bdf783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602f9ccc4a3a61dbc07c8317a3d57e8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390ebf5b39036515f12dcd70d5fa3be785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917d89981ebbc1472db6318f5ee7ca1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ededbc4535a94c9be1413e88253624d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193e204c1cd9d13b3b629d63dfc83bb788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597cd09e7edb748a6c87867ffa0fce2789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9243ac4c8540e52bcf9cb772c709a1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8b12ccc52d297c46c73246144012f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a8d66ec9aa747a38c22cf353feaa4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45b3cf44043d6ca8925a2e7ee82d10793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8c6cb9efc11ade477fbe048c48d27794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7f6127809deffa50df9462ff4d8c3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82312897c6662d6213234324d057bb38796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171adca3eb14adf001b3cc5cc55e9157797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78367e970f38237242747625fab5a4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10e6dc90cfe0377c6739cba63ad5df799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323c1d95a300d72bd752c8601f08e81800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf99fba19ea98851905317096c09db801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebffd950e178ec9f7e9910eb20db429802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03443d599749a0f7ebcbbf179f4053a3803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371fc70fe12b161e3cd609a0ea2d5ab804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da0bf96d73fd5b630e08aef4f796be805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4e15f705c36919c650e6ab1ee5191806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb82fee0bc84cea4ef97c2533daca0b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca108e4c356782234e62bf786e6139808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e310683d4edc40a074b0a2fe89191ef809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bcb6b71519eb887e1a699d03bc086810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f54947b431f77b06003899a24040e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a490c0d8ed6746e7fe079f8ed7f05812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68750a5f69fe9c313a1f17b97cc6f3f1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78247a39ed4105171acda9dc0edf2230814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8da0e55f14c600418a225a0b64f4e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0b977d0e623917bb02730ac0df114816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319cbd031e89b8ae6f8c960fa5e7e7b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f7776dc1857c75cfeb93c14581772818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94de382380716bdb49f0afd279ffaf3819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922d5684ed15b105fdd8b60ca77ee75820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3bb025760a9b21414d6eb15ca419a0821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fb72c83342724674f0f437c19af4b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff91f2d3642a2f25da44b8d266338f9823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20162a0bdf6197f5b5853270479e89824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e7531677bc17c406a1dc8b9cfcffe825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14ec6dc155bbcade5a4e5f38ea4280826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89a2befeff6a052d98cc1486f0716e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618dc1957130a2836feb5ed52e3aa45828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991c55c13d61e4d69036ecc29e61292829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd9d960ebca35a33f4a45a6b8cf9b1830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecfd040d6511cf36de46d87b90e0b8831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425f1466a9de854cec05db3891e1375832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b79cd3768ea609aa5fa8bb27dc961833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22660c2dd90024dc9e6cd0ea9a2b128b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48436577be33b4c1695e4b58056ce8835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491eb32d15ea053989c9e1baccf4df9836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b289e71c4fcffe88f7d05d2514bd57837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720c6bcad0af5b7a705d5648d6cda7e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16101d5e1faf22f0444543f9b599b320839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b212d6b83e983e9f61dda1b80dd9ab840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc65b1854c06095df4e0d4eb5cf9cd841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8cf33216c76160bf112a4b5a95373d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f35875271e51a4fa6677c27a36f83c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8ea4b69f993a77f7763e8feb59c64844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093da9c3bdabb7f636167fb967e0ad2845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b5b021b4fec818967cd97c422f7c1846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76e89c93559f68a462ec8b15a69b97847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce4bef287d962bebd4dfdfa797d83d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccccad59fa8ac05da51cbb301670e9b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2fb8329c35d81cd3324f7434ef37f4850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7ace1317113269decd84d1a9e173d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847749009818e2b23a82bde73764717a852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f92edfb506ff981b28bbc8940a963853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9f2075c42bfb8ab9588f6485777db854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940bb88f8c9c24e6768269a0872cff94855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4342a58ccb00c5ec31b6a5b4b7a27a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59601f380d5549f150e9e49a669c191b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149836c4f064d745af7f7cfc8dfa41b858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048b0d53655998d1277fe86c6351a9e859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04977659658e71987910948b66617f63860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42920013183cc19dd2b7714dfe248cf5861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb497f6556f53a7bdb6729c3c4d798a862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13286d738e05dbccaa9177be50b316a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a446195885f33653777d187429164864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397481439c9e3d56548c40e04737b4b865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad2672d3e1b43812cc238f78cb8255866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7dd58757c72970df90aa7227450a3867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd365fb7d8d216f8229dd308246d31f2868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b401bf559d7df37b7ab50ef7c72da869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b443b46dd21ea658ed80abe8d23db4c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cac46cfc96b655f47263d9c962721871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8aad9ad78e658e8b2c8b28a36f1b00872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36350ad2d9991d61f21fc3ecf35f9776873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c495fa9db0a3047c91314ecfc3629b8874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16c67fbe603b60ddae67f3e180ea6f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a752d869247f4e8fe9ca3227282fc7876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589bae20686c9fe3063eed977327eab877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd409be79e55c329d263e98a6c5e5f02878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fde7f2d36a651cc7bb083c45a09d7d879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431d0fc570a6d164720be919f7cd727880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e2634db57737c746a150078e29b92881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd3f17df6976c841234313c21babd6882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdfb09cd118b69e20d3b84061a7748883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbc0f5e4a8e72cb243fd3857c945a1884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa25a08dad1dbab1d0a4b10a9d170f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95bb70abcd4853c396a4e2f8b7c884886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72998aab2cb4315e62c6fe2e4c22ef887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91198f5f4c1237a02336d83cb2a5c706888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426091bdcc77ab6d0bedc3839afeebc889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f25bb270fce769e3255d4544e97df2890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec35a8b21a487c0e0a7acf1a9d6f7d1891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f398bc0f482dd911ee9c5af79fae2892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2e8624fc057f7f8341f036ba8fa1a893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85be629be25e4d6f20d26462d6088e7894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff46e9ce59cf8b792bda2991df5168895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213995793d92686c0b41e624bd33bcf896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb1c9a38f716ca5a6e88a672ace433897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7a1dffbf42264f784b60f583a12a3898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8fa089ebf970811a3eb5ec5dabfa4899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec128b437da134a3ecb1f98fae96ba900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd6636e26e9d9db6b6c58ae8b47781901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c52eeb04141ae79d20627572b820f7902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47aa41cb69febdd72ead6f5ed322aa903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfcad09ea8f60fc7036cedf4862d27904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b73e765d6fa270bbd61fedbb31f134905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e345a4ecb7c6d50d0fe1235bd6129c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e4512d906229f44f201b5c773130d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cdce9eafd9390b5b4140d9665f127f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f1bb4ffc81913562ce0546efa93a2909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d5d9a8f1c2a7f5ab155c3541ce2f0910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166572f7d06cb14d337f8b5513b1e789911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d39e40b76749bc08e1b2f76657421912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83fbc151ea6cc375b0de7c69539153913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489d61d1ef4f03f06d9eb681ce816af914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d593731af12352b5096d5b05cc871b915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc48a9a9b7ce36ea04f96b02c1d498916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebad9d3402b39402dac6f4e3fc09e5917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5378b2fcacc82fa672371358ce5ea2918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39458095699d1edef0d6f2a4386b0336919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb1263b170039336ee69e0a529437f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c3ad870087cb6187dc11c2ca84bf1921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3cf62b3efcab8b49486b66a7998d2d922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995695d01675782d5811c5f4697c545b923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b0db36a13ae0ca935f9f2098ca80c924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5120eeff0a1229f50296e5cc8ec374e925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f5451d3c44d7c0c317dc3c56f23cd926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0bdef8955829ff3fedd027aa41378c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35be772fe47b5d9c215613bd6d69257928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247f306c57a28a61c4a164f25e4b3b5929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0a0a07f7ca8d45138364721a6086d930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91be4882e5cf4e6841fb9d47126924931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0db0667158af25fb2cbd56989ef070932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa622ed8a59be68f4d1d27f6132dcb2e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52885ff48e142b85ea7597ac07f3c91a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee99d22fe73b33c16498e435a47dd77935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7634aa9295c23b5f7b3b40b64970a5936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78da956868894b72238b48c49f1411937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a10333f818ee265fa3678523f8f746938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1563bc2ef44709883fee8b07baee519939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470f6d13c3f6fc7da0c4e21ddc47ee7940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82287efd7892a8db250de56a2a96ad81941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb0b50bf7b244a85be7454cffe7e14942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1038ed07280f401d5c6f6b310fb7f0943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb4bf369944da033842ef1497ca268944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d116d8639913df8e031a0b6080cc608945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8de5e67828232163044f1e67fa980946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36c591d24eb2a6346426b67a1c719c947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951f42813f0323d86e4d08251a1a120948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170534aaba6081250c15d310fa8d2e8949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972814bdcbb5b55647ddcd8cbba81b03950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9246e6e0987692440ba257ece03c5951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f518054f316a001733fa84e5a915c952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d47a8c3ad20e4d5b0ed435e44cecb953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228039795ca1d917b545bf8a27c78e5954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ef9ecc03eaca60646e36bbb94bb32955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d66a499f16870d2157930bcce9e60956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d1e54a6db8f948b45eafc18dc4edb957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eaf62f88c826f054fe569a6232a1ba958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc9018c8a587cb48649e99425d269d959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a162da2f8d6f5f3682785e0a77a1f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6360a71551f11938557ae317500350961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afc70de6365f3337567475935a223e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb40e3926d0c211dfc6729a9d7ef1a963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c8bd0a1ab02b8903392c5ce668254964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed52a1598eee673d05fdddb063cc96d965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb8fa4e98aef64a0315da77df2be61966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7b85e2d5f9b94fe3b0c4d69952a90967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff64349498de0e529ac1064402efaf968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849a445e6b9239b9d0deb4ec5dc97cd969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08383ed901ffd63e46dfb88ca7798b0970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61634b5a16ffe4858651642c658f62c971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493b5599e90325a216c22161bf51a39972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bfd816add5c87ff08d1d3bc668df23973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964ef30640ca3b48346eb1a02467398974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae88b26bebe10b0614384726a1501f975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f28bd36c851b7455a054ea5fe62972976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d69c8a90f205362f5a10f4d73c0f14977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891e16e73acefbed3273764a3e333c8978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ac6f0c0c89ce3b51018dc8b9ae10b979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b16ec80c558fb820df1c0c7694ab57980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94017f6c2de5ddf0c7eebe3f64a7932981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9cc6777a4d6b501093ce6c5c0a9e17982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b3b09eb7fb492ea48feb006754c90983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808f65bcfcf23d822eb9547433656bb984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca2187c7ad890a7cfb8132354960f8985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ccd851d2ba98a843928e64bd771a3986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48735270268d17e2834db91817b766c987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abadd3b87f0296639353b7f3d13f4c29988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3707af7e792d7695bb27ee089ab229989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860559ac2f7f634ae5d5fc0b0834a2b990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfc92ec5815a627ccedb07fba10d3e991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfe590d525dcecfc9f24f4b4d05e43992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ce0d943f09fa2728b56e0eb15290a993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e8fb5fc70db4714ac9e902bd27337994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cdff6c8ee2e8123efe6f92bf33dd0a995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74142b8178846811cb6c9efc43abb0e4996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded08c14c64b0535a2fc26736f2e29eb997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbacb3686789520fdb4bf725dcbbde99998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bc5a6f507105d3b0c21e20e3eb0be1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b2bef9892fb33827e9dac9874bc4a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466b55aa5d852281d4f99f5d5a35f653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a30f0500642aabe720db78cb03b484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a95eac07c66915b91c66c02d3a0695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fc5e56e8a890ad23a6eba536e39b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbffb43b97369370b7e9515309f05d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e7d54121c527de483c594d474a8f18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11c2820c4228e8135c226d81e1a49b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23cab53a2ecc6eaffd7e72b22f05ef110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fe15b0d00e920bf0448f2c072407c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8449748aec88a33af796763e11e3cd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fa8a26ce3af3ff4eab4cade1ba6a413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5777c84fc74eb65ba6a9fec3f5de2c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e0517401e48d01dbe03045e02770f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728cada7a1cd166ac026e9f51f1736c416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9e3ef8b001385ab19a9f6c47b060017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48d48815908fbbe8f78ec00596248318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ee7ec36243d04e9867f4aaf42a70119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5352c559f7382a6c14b127f731ef320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7b655aa2d133d005ace8254ead68c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfee35004bb6e6f3712cb5d6a7f8a822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00439a38e4bd67c1b93e1ccd046d6f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9d950e829a9594172a38f3060ef5c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32199755130fa3e6efffd3b2baf51aa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63326475fa2e1170cdcb9a366422f4bd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782185ac648736cd14e62b3b6390818827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62cc201738ecb0c4153a46cf3f3d0128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a00edea76919a0c0056beaa53ecc829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4c4bf47c4e8feaa9cc9b262a8573630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005a148329eb6d74828d88c20074b1631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc04437a65421041935732848c60fc332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56d59cde7cb822b6a6b4c3e21ceab033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae45fef602fb026e52b49eca991b39534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d23348cd789f282d51efe57a5c189f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff84cd1af29a203c06ef49211fda9a336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189eb3e152b0da83600812fd3368ade37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa144f54ec63d5567836c254c563f9d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325a192bc7e5fe3a520698cea89658039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6648ad11531c7ab41df2c904409a5340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84104a86bc142ddcf51288a1f6f2d741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3050c49dd8513c32971346f84ac73de42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad1ca9b4dd69376b577be7c7ff288f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ca4f4625a867511238778990fa2e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34240dd9abce80a54ed3279d3441d52d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3b84198506c39f20761c06b31624f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715027923f079855b582fa479045e93747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64667498fd365ebf9460e5c7f36109fe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594bd9597595db8e2a784660b599cd649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18fbff9fefda897bbd935261cd5daba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444b8e045cabed10e42b7e3affe1afb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacec2881a6ddb8793a8c7f19929819252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7229bbf7834ce41574ca800ebbf69c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b382abefdde54872fd69d84019e6f1154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac258f74c1247e64a0a5e52b0a7ffc755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08ace7d42400c18991755eb1e480b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfda691c2c353741ba97d2822c8874a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e037689ade9f3e48e23f0b0d6712b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381f3cfe28724d0d09ad3ef43b7353559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b059e6047af8ae16d86a01b25a73d1960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e06669a7cd1ed32d4007a1c7836e7861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a588f83e2da57bb0ad8c461208688b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b886638446bd4f178686b561552ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d92f84aff74eca0f4f8294097f2d564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89b9970bae908a8bb7fa57ec63740c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92d14cece3eda78fd98f4de4bb161466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053fe2cec3811ee15b871b74e12686d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb9f08af6c8ba6cfbe4a7ea499bbb868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2489e7155bb474d6c5ecc8b94494869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafbe0fa089ae0a82d10349fc691c9770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123d7c9ee6236885baf7444234490fc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba440f76c8fe41c294a0d023e8781e6e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac61eeb4072c9726d051b876603a6373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117f9eee994dc1ec92a94b545b588e274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79993d755a8dceba73e4d6c5f45aedb375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe868c3dceba7e6ebb5c0013465f7a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d36b945e39444a7d6c4615c172cf777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392dff3a1aa780fa9c86edefd6bc29a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1787ec6716246dddd07e7b94018ba0679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a10fc742b6a4e4c4e00eedc1cc935c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcde6612983338ed6da4587e282e87881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b732222683bfb0e7bc6c7065b641782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731d5fecdaf0a8ba12972c6e1e7332583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1dee8d967ecb53b34edcef7f67c0a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c025ec53cb838f15bb1325411631685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab0f49e609f29d804a7ce53f1f758d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091b24b4d1cbe86a041879eae85c7ed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4a74152751f3b9feb4faf3ff5270688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd85c3a64e424ceb6630f81bf0787a389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e551eab5443bdd153a76da0bac2ed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5ccdfc2466b52a06c31a0eed2820691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26a70c953da5a798878dfdfdbcac8992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335c35ad124bdbc1adb64960753cdbd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9eee573603caa552172807d74f38794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f00d920258f3d3873f5a0f875f0f8495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa68f5d084be8a538cd9e51753eca4d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f77c895606199bcd5919631b3bd2297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3cd96bb0d9041bf5a0c06c0af263398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ee79aaa2e5909cd73f5041700ea7d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4821e3787ebaedf6c01753f1b1509100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47d56e07f834deda438f7630c018fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df10d5e4644a80da89a9598222c4eda102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aca9210f5219d7fe1497f9cdba482b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b31b58edd07844ff582b4b48755e60104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933b9ec205b30af4e8047fe11902708105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498b24c07b603b2f37f0a825f5dcf3a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951d70adbb3a8947e02784790d18bf5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc91b91824f2abed160930e2ed3e5d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28d444b34d6f162adaca94de05a32c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fafc64a66c82f87324a5c7ebcf86e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206690499d95810ef3fa0fd65bc897a9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a147cc2ee079aa446266b7163ee2b71112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac05218a7d54d4b7a1ce144d3c1822f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d7260482893a2aab43af26cef44eb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d109ff9c0446160704d4b6b6abdd67115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfecb0156ddf305b182ca94abe5b5cb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2788c3dbbf829bdbae6a6965fad8747117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626baf588b6b791f6c70245a9ca0b327118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c44ca03b5a354a28699badd0e79ef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3496999a9d2fdeb1e647a4a31d3d1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8543aedc9aa7e3a7ea2e0050817fde121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c192e699d1ac2b34c54dba9cfcdffad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e47713f11ab9fce0b693c95ff65a93123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940bb6b98c6bad69ad709a183590702124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c4f988e11beea17247475b8822579125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100da9870f91379bf2b422d719ca02e4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208c34fd628ac24375130e373ebc5bc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f458f30f16115b4b10225e5c343e9d0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd58366e22349f332edebe1357f92d5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fc946f8e051d497dbf277513e3ac7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79151055bbd1ff6572b36bfffa5759c3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d0112529814aed1457c972a774021132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a652c1d2a329eff6f0626626dab65b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4e4c72821e4cbecc33f821615119a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135228dc1df6915df2da3340bd3837f7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fcad740f70cd64db5b810da511342e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082b84a985b6eeded0dc0f4412a2708137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab8f27c8215ea9c60845fea009797c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910916271b4c7601130337c76d4041d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8663e073388846486daf365da9101a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac621b93aea5601e551aecb383a5ef88141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d646238aae089225b4f750860db82142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda258859c3784296198de071d5b897f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd32c084e07b013a0a3dfc874b7fa0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c20110f5961b31336d53a85043f405145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ed63ae823ec3fa8e58d642cf664cd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e5877424b477be20b75ef217583f7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28eb573124caf43b7553715a9e82aef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c72dbb614ef141965fbeac22759deb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a358e96bf4e5b2719a2a8869cefbc75150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c6dec4447999942668f6308221476151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6432ea418c90d4e56be2f2646ab24d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbd0dc1a0e9b8b4faaedaa7de2069f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9fd830a7cfb87503eb27aa5cf168ac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d226492a88f97df7195add07a165d2d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55c27a6cf87b290f5cdf24a2f8f9cb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8604f6ec5ad18a960b77f797dc65046157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d9f5cb8218c74c7a0a7822ab2f7f1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119719f87f8751240672621809890325159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d35ef25d3d57863f96c7767eb34e2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e028b994339d24519dfe5d9d46c8f13161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5b0912edb9acfb61ad0128e3f4ee5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b74c2277790ef2e174f42655158382163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591dc5b92ffc250acee5322717e4c99164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15a23a1e095cea19af04d4c29e5709165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48609ad4cde08368854b29aca70e28c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b01777267dce01965a6a71c6d07be167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd8518498c925fe7ff0b939e6b8ffa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf250247b5f9ff0e5f72218651cab3e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21c994f532f7bad72f2c389aba2410170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bff97756db56c9960dc25f88b8fb1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515f93bdd0163eae8ba030de27e9d19172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c1954564e0f157dff7c486d49678d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f0256c353973bab4e548c57134252174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b349d7b0aa8b464d8e08b7cc80521175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c5d4a514670954c4b5f1d89cce628176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e9b292077f5781e271c3a29ec1315177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da908d3298b97f605550cfd02ac4ec5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1347f8d369cc3248daf8a2288029be179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46cf91b0259e854f07c7ce3ef45195180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713296d65865d78ceb70a7934c3b0de0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55201d709002b393c701593bf0607e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053bce8e4ace689e6cb1ef2e1e050e5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39b3e7732b77fa0579a786fed4c394184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04e1f6337beb57c774f5f6e86da12b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36e146d5e42379f8282bfd6e349d05186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa04bc40bd1c01ef104d8f711bf316187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18eee934921ffbb517e7bbe8e40238188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05c22859619d6f1680af7027271dfe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171c823a9b4359f8ab0a93c5e65b3ac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbe756c753dc064c0c4ff12588dc6c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc056803890bb24b45bbeaefc8b854192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df2477993edac8c42ac92151b2600a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15273ce7d5c87724e97bfcf789287208194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d7f512db15000dfdac36c5ac04c9f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cf004d49a14735443756ed296a193196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557183536ff90c8abede4ba6c10baec2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671291e1a8bb4314379780c70af2bfe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72a958b19fc340f23bb592474d3df9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374bb72b50c4e50e3331171a3dfefa57200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3fd768670c04d75079a8b2644ff8e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d46bdaf5abea19269773ffb8b11726202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c3edfb1d61a59b996b3b39ced2d07203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47af88dfa9ff339435ca2786874dca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72b9f927d7547dbdfea80d729b0f67205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989b9dd4fdfde8e024a26bcac24e933206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed048e94bd7a7d9e35c2314abeac55207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a11e6421bfcb137b8582a74c9c789208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964993d1a0fb98961ce9f10010f91a41209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37529ffc4f5638da88be8a0aa2f24b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd884382db3792914291a8650c15bb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999b59d119867642de6af5f04964e33212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c549bc9bc2c012d276cb1398d0c13213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705d610275a79eccefe22ec72367d9c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a998515d17333f009c5a0198f8c66215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece52a4ee01c6144383c3327f297002216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b25abfa0dbe82d0e982afe3f9e5977217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c188183b7fb13cda54d09bec5d9b9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d43261d861863db942347162009a1b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167570dff85a0b0f3d598c928ce7df8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec7e94f0589834527e27ca07d0b604221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6203760f064d9bf09b8f9d2c1f72b8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28254363ee53d400ff2385fd7b4421f9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef529b1237cdf05e5a15900d47bf5b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6c229814281fa1347abfd25518500225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc73a834c2557b5c5a4980dade6aa9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7b7783accf4987f218ef7fcc861ca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88ea5ead1272fd444bdff025c89d8b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5817ccfe73e6ef77f9e42172446be229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7167c8f98bc985ac8fe8cd03dc0e0e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb34b5a99c432a00913ec844dd49f3c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4043f7b403eae11d95b9ae4786d8285232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d413548990b732c49fcf00ea277d34233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bd67145171266fbb006be108256bf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa575b4a9a8fea250aaecc1b74599e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df89b341889747d351e9d66ee2ee6d6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24329180c933e1484b8b10c8c73c5c7a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de02792f19f917995f92cb28d006acd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13fc4e1d4799d5908ab43dd31fc609239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3afaa03c7d5f8a5c2b4d09f62482b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f640459211657aa260b426ecfa121241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ec535a32364b92ba7fb3f2bd57637242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb428005d0f746ec6a7bf9e3a53be2c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b700b32a4ace25e3d381228f3f3c6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977afea089612c3b11e69eae85ebb89245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215eb7f1d889a1843b9c4df2a47f916246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28372a09a657db3a4ee53a77b89a7b9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312db31f58a302a0dae5a8981839a1d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb0e253d350e6db57c1074ed6910d6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27708acf61ab3c2238d331821246f768250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454fc3d76ed5ab2051465a77b1b34fa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24483ce4cfd9c307ffdfe5a4bcb1be252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5930f55b4bf1ef830552405e786819253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77808af0194a2c697544235cef93a2d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04164d76906953f9d111829ff11b06d8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b674e8a65719c9813fa6a5b802753256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d445859c39f3a2c00f00dfe9d6b2f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4069974d28872acc0ef3f29c32ac0d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193577407d5f7a9a0b2d23be2af96a40259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3b33f7ceac230e777102010d9dfc7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b969517bb9b4ee22e408224bd6f5fd8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f7b596c0659fd737159dbe65cb769262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe227a137fcce5e4a123e4bef6f93c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae020edb78666116186c5004edc6616264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7196f62ac8dba614512ebd43f69a5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db480655fdaeab84eb89706282c51f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce812e79cfc7583b528c9c707358cbc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b60cdb0a913007899e4aa7c0f6a86268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c57fc3a4965bf2f2494fa25573872269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544bbbf886bc4ecee1b4f3a555febd9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede60ca8858836092b0e8f153f31145271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73064fdf34518de89616a7816b871a7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de7f2734835fa9c62522ac8b63dadb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f51858baf1d8b9971487321d560984274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e372b6412a4e982a6df5edbacc8bf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9227f02ae4180c228288464eb78dbd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d225bb555e710be14866c7a3c964d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09b3a13e6373b1eb20420fe9dbfa83278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d97e28305834cd4aca3ccea86227f1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd492cb9cb2bfdbea7f5efe23760a4a8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946881a7fe571662c0954c74f759b1e1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c40286cbdd2e0b2e8bfc83d628164282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504028b08f2927484861cf805dfc6b3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc3788d65b720249631024897d0d97284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10453bb22459c54ed178539e8ed8d85a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059742ff1646d27e70f7a21ccbf17ee8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ccde4e12fdbab93a990c50f0ffa247287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0fa258ad5845cf99e0a00df4e709c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721e296fd91e7d57e9239fa9954ac01289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c24d2cd0b28cefcac666a02c766fc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5d53bf3df97250358094669aeffb2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0e1c4e234773891d6d5e4393c42a4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1b82ae92293d7b3518b285314b855293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412ccf2555a450d727a9f5e65ed8741294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335c7c50e279675dd0b29c81d631f72295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a30c213c49bed517ba4f66be5e8d9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd0cab0be965c826fade8633583fdb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da473b627d50ce2f9adfd4584aca0d77298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99546f723fbd94b49370138d4644cce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8087f2421ed8a3ccc5aa12caeddffe5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd895015be0b0d492223c8bd646aa487301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa692864a724ad7df4fefe46a8d1e8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345ad036082e258251996a0145ab148303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e366545f9e23690cf39c20081dc36c7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a250c67264f18989b2efb3a10e2e9ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac03f4cb70b532a6e99a9b598cae66b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd8c98e2621a4aba6e0507a4a58edb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5df8396bff6caefd28a8cd5db09d17308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28cf5100b76a3278c721b614efc5eb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71cbf9c5fb9196a91e3ab42dc2b0f1f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc18d9671481363eaafae48240c720311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03187072273a0d830ad363d24848a68e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d09b375dfc218ea53fc532f73ff3b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba91676494882833f780db416a8b569314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a5898cfac8267592912af4c7db5a5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703e9ceccb511b26ae829125eeac762316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673c81b91fc361ac63c4b21f8854222317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56985a67eb4df4f2c48852c41751e3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d98583b746c795eccbbfb47614aaf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe20d56818bbaceb44cf043bb27412320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109d1a67fcf5591035594cd1755d768321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c8a887a86d2b66fbfea2db12391bc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051df62d7004c334430548239b090720323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c793f42949111e675fc57d201cbfc12324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0246dc0e1efb2cc94c4e177b752033a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80884afffdd2f03bbd20cca78a94105326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6813fb6fed014906d8c664cead2bb3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248df61bbbf6df5d78125afacc24848328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550f1beead241a43353ccbc9a0740f1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe265269c74076b189a1cc9dbc0c20fa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ec0679ab63c17617e96c7bbd1125e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3588ebdedca0b8b4f365778446cba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e9f5c9ad923e7cafb95f5440acad6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528039b55d7f60cd8d56d8af77f64ed0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696042996667841bbad86bd5c08be8a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd74fe05e7b9087bdf21f8c6b43ea5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee3c279175c253e329827b172536a8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132a6f87d458a9b438c96e847f11f75338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326fc9de5e117adc997e82f30b50b0d2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bdb225fdaa67c9351abc83e4c4f49340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b54364645d72108c89c2d394553892341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d993a3004776db474e82050162bb1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b05ab65077d2c212f8d93937fb265343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a4b319c893eda577d79e61279f237344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb35839389dd51630e310005319902345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52747c9286c06150cbf6d037f7f37f66346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29a566c9e00a8a350ec751b8053f3a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82436cbf6a14f83a84df8ee715dcd62348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc61aadf5f5d6d7ae01fb8d940dcfd5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99a943089a1b9be162b304542a7297350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336e395c61aeadf796d75fc7ae49f0e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c652f08d5a1dbe9c8022559b817b8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eed402bd20bd0c554a19ee9e3d677f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1404ce04ec711d333926f423d400e31354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdca19fb418b8965829862852047b6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746869f30a2642762fe2d4225c66b72356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fda7f0677e3b6195c339da319cd01d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1a683ac5e66dab4e38cfed32f0b09358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae154013908e974fd22df0026d5f3012359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a0bcd250ff1ba6376558f1270e8d5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99919ae74145c8edf4f40d3355092c9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492bab6e9e2342c9487cd0c85e317464362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef01e79aed9263a9dd46673bcae839363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363805d3f9c3457cc6cdc161a01fb3b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d502417a7e0b6fbdcaa266ed2045e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1df15f6b373c105d7eb61a2bcfceb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c564263dc91cc358e6bffb7a27d6f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c3d29742d3c3472b8ae6266a1c053368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656ac21b5caf567d07d484b0ed80609369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7253194ffba28e0f6bcc074e1a8ae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20f6b5fbf100fee329759d65728a53371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e73270cb8a4e3f7163333c9bb3d4e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b5a0336f97bdf50a2dce640901a0c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9edb21d6458ac99c64d345f681a09ab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55087237699c952cf61d9ae229f031aa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291315d96a9af01585997b6e5489578376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439963c306f35b95e5e13ed14d0d4f96377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e23577ba6e7ccc7549d854278d8c7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b69f0d0a41f2843af3a65d8355d5de379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76702266166313c00fed43904c310c23380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb0ee4a3bb05f7aa904ae108684480381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4252fe40fe5d38f8239c9cb6ceec73382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852b2d57c914866cb2f92243d54c183383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a22f69bfa69225da8242227053572384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ff45e90092cd8fccc7a6bfedb4666385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ba5c85a23e0f79c29bba5d6c920e3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d469f42b29c6b7efa31b5044508aef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f80fd38845765f9053c0def22fdf6f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625d1ce5e897d7b2844378507b27387389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184a36f9b6e835584aaf773656a3290390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429096f5343e1fcf6d7f90dae2c0b6be391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f36dc0dc1f80430aa1518afdebc99392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20192f519ae009fd9d1b3a37b62c74f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2564ef09597c8a5ccded7d35e31f817394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b786d201e57502030aa0fd2b77f9523395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7689354d9f98c877aa436f7e1c98c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac1edf3cd39dd0fdcda5e7ae5e6b21397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe375b6599f1cc1f0039ff7ea175d9e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7247e9715a5128a9c8afd6e514afdcd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e718c4a4c672e18948b2cf0ae3e79400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a27c3bc73ab73278d73a3c574de169401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3493c7a517de00c7b7d08ba2f385a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4164904ad610133c00f5bf4381cc403403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba94251e7245d6cc9d05223eb6e48c7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c79ead52821bf47e7c65e517bf412405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3edaccc7f7ecea0a1176ec47e73a8a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c825fb6ea3839810305e2fbebeb4a2c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57951044d9082714b688960fbb104016408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f806bd348ccc0b918bcdbcdb535f6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8d12a241c80a9cf9bef1d53bff864410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2228d58f9a01c00e9e2bd64bd80dd9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aeb75fde6fabdcb98fa8841322cedb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7f2fa923a1b6af084fffd7e4ab62f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63445086cc18543f7a4c2e3b8cdb00ee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594aaf7cb5ed28198ff3795d51d3668415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f463ddc2c526fb6a369dd362857953416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375814ea5bf33ca248c5fcb9dfde7b66417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644582947ac49f74f37d930811794b74418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac481b7d7a60cdd6d594ff78eb34ac3d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2ca4f7510bc0f32e38daf0fabbc52420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaad2091c50c9cb3b4ad5a67512cb85421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1c16b8b2e9923227eb3ef7f1a410a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744fe15d7ea9fd1e30a4c11a8cf529f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a4a248719cb9542f310376c0e36ce424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec34053bc30d2034a1864bbdd3fbed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589d4661170608556cc5e42298ec5b3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5735af9ff617817d8f61de0c23edf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68964220dba409b94e800b633328f0fd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776d62fb118ce86e575b9f2746426ec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4e11366857de608a345c646b593e7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a312e28382d3c1846d1cdc2d4822d9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d9a1bb1bb7306fbd5bbd835a48be3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d514b4d44b242b4927158b293781ec433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ab4dfb869f7c652367dab73b14bf3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af421d9202e0320a0a32861d62b5a5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c9a2b461d4254bd1e40fcc4ef37fa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f8954fc71ea5e4059baeb70b8f0cf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9671b0e8fa40141bcf0be3055439be6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13973ebece9e84c76b168ae06737bb55439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585902d74b9f9c08e4d458072a4246f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae34aca5572c0aa709ae9746a26379441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c03354e79512fd033601f67330c176442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da899f6be3d16ec0c59816c76840ecd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727720b1595c60dde5def83f4ae07e53444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a7f39e331903e7353c1a28efd9145445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ef9e8b924ca140473b2003670d7bd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f259ff79e1786471a1a56f566b8a744447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a593b7cf819e23f235336e878863834448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904d9cb3def3c66d777c007809dedef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564896caaf1499c1dc49a7fd056356d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5cfbfd0fe47b82fb3ed88248e30ffa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c654204ae47b0f19bda8b4eb0e308f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8247b7a8a5a552a03ed0aaeb46d85453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ebdf15dbbae96a4804d991a7f26b0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774881e61e9d5c12b8d7f5a252a35cd8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744473cccedf8b472c8447e550def260456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681c94c97fac97cc7257be46d5d45d7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241cc8ebd1d9b889d7fde7b9acb2f20e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3c70e639728d3a7a5d92fbe8e0e36459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a0798f7f33f460570b2e333d4394a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759a10aa06c833211e6d0aab28e5c2f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56480bce2cb764f86142e656149a58462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b46409f1efd3c48eb0800d8866be2c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ab52e43a9fe370030b89ab94a7ee6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b0ac1dd1dddc827d8efb2fe23c06a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5807cbc97da458cdd85e91d4cd15840466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488cf0334f1ce6e11476d4182ee5667467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa026e0968a64825aabb17a3e315eff4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479f0918c3113d0a819d4977624578a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2ec214bd283391f9dea9c6255883f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a0aafc8641747ddde6555ca51a2c9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5c5b831a9dc0478cb97b262f8dc2c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310798e3ad3175d9ba146a338953ae39473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a67fc857125041980b94f972d7016e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58b2dc31cc8dfdaeeebb94729fc720475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74018f08f1287dc6cf4697b270520f22476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea66cafbf5b471ea3e5ad0545acf9b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b069a641fc158bb7a87e2c3b93c5eae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8cf2db623a3539edf4a99806ccaadb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad0f225dd770f14f681f60844afd35480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746988ba09899e96708f40ce03d99dc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b8d0e1c822a896ab07aa514f0b771482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce16c2bead117b993837b1951e92ab6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc49f7a9fc8c19259a5777fd290cdc8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085254b576013d701d85059e9119b84485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb740c4bac3414114be0e0aa3e64f7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68d3ff36f2ee0bde04de132ff964f5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c68186b404031336a7074ccdd87d68488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e64d56a3b23182b23ed2f5efb10ef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527225cbe772950cca657caaf02a5b3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d5ddb229ea363e459f208a35de7be491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05717028f61d7f246f619b1ca42384492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e41aa49ac84820e825fb8df18ee3e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba0fcd2a287427e3e5c2a2b1caaee1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287084c2eaf43b76422ce12ff55c75e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171b7d590c220ff721a391aa8ea2d96496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f8fa7e785c084c89d41b953d44dd3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654412e3a9c607f14d00f43c07324fa8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3c6797bfbdb8956a5fe27f5501762499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be105f896d8ff00ea54ba7975f36f5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1a4ae33e5b16f7c6a65e01ba005a6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912495a8d3e74e4ac0110cd34d6892a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568359c1f8a86d1a4290c9ac76d4201503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578056c0835d4636ba124644275797ee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dea7891b095bc466f7330947e3eb76505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc807aa5c24cf2c2adc1027508259f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e57c3017fb7f40cbdaa8e6dd7952a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e54a08e43aa6a77e59540e2d7d1fe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7619d5183b48493c5b87f861f63240509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c0cc203b1af59b6983da04e59553d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4b197a87bb070c7bd1308c3a5cd8e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035199949cacf37e750cfee1d29653b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d56a62baa638ebe5c8b1e4bb5c5347513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1659f7841fe0e009b43bab21b2b55514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee0c5761e826e93736bb74a897fa93515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b79caa9922d8c37bb7ed374a4ae0f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e5b319995b82459bfe1f3c84602f3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7fec55a0b19aba32a874ffa12259f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d176edd6bdfde7255613ad2013d64d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c284453dcc8216971ff3b42971eee520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebca1d6e51f9d7440fc61c53a907d8b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b19dd4d1d6550197813d5ebbb28d3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae390192271917ad0d4be1747a7ced523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e388b15a30c503adc7210b38e504fd0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472bb9ee2e59b53d4d6a6b5714b86ed525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183260af3965972c2e229b1bd1ab8668526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec77275ffddf9a3b580fd8c17bda0f1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c5ec26262d9e3ba73d97fc730d0d7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010ef6b249a2a06dbcdbb0aa0eb663b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff231d087167e64f2bd62c5b6088ab40530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00991996df546dcbc2e7071feb43c5b2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1270545024fc51de8436b5be3acf27532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ebe50012ff89d0d85b6af602e7497533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb43759dd0e5baa74aea0953e61f864534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e8326a15907d1f0dd26ae6a35a7fc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8262208be442267be194e279de3d3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1cb5cb2ef14619303470f08faa0921537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d32474c1d43186893b2072f6449493538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaec4a9f79ce13d90156390bf2e84b2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4239775ddf9e7076f7fd03b174ac1d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f908cb7f9179dbd8f498eaf786dd9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba991bac64205e2980fa6c26f7662a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d9efacc53105dc931f9cbe4c6d4da543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef6f6ba507144ba15b240307a09252544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60bec3519f6d38e67dc7eb057b4ff24545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378fbaddccecbb4debc97f9a3fe66d9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0523485ddb00c42d5adbeb46adf65e4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e557927a29d2d847c1b39cb97b05e73548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53fdbe664579b176a6186943baa641549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9cdddc935683272381c1c0929a0d84550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe70794d2dbb56456a710a33ce2db04551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696f0758dbb4f46713468a0b0bf55b1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ead535789da815e9f9761372a532d1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a4791befec7a9fbb77456e9ca1e66554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f096556b10e7c7aea14f4817393ee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508dbb582f0735b5d8e597f5c8e07f05556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e51a0d81afd4d8f2165644db514fca557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae61e218205e6578538c37233a31764558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670b0adb580d2e149db2a6295ea3941559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02db00d11d2b134c75f945b2c195fb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e278da9008ee7d4ee7ab43075063e34561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a65c6d4e5fd813f01adacd41da1ac562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5ce51fa453c5abdd2b0955ba7c45f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43944baa4481eadbfda06d207132fd4b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1398ffd2a970733033ed9305cc34a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2156aa11e18a3a59a08e83ce7fcbb2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd81ad43916f1814568ad9ca4cb36b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7780d9439772940dbbf3956d33f4b6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0932bdc01e1d71b90525f235d686ea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9f91653bdbc9169b9cb59f8f4c89f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99f2446d914660cc365262dac2cbfa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b66001274fcbc6e833e15fa12ad15572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff096ae48950267886765bf8391050f0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fb586cab170837683213f0617c36f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c42118f9c6b6b411952ede1eaa706575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e57765ec04a6b2b3f27d6dad697347576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921768ffb4dcc1c22ecc25b8d2677f01577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13142a279f3c44ebe64188eaf17ddbb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3b542fa7b5b4a971f8bec78c849eb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be09270b809e0067e00edb84ed110c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e25ac45700b9946b53aebe2d6d639e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad4909e2909501672fe8261ffa7029582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d976c5b536ed2650f2ec75fac6d63a6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4e7ca9c98b7b6d32fe8105831720d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6977a564db90cd984c533ce36e0df1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7629ca64b3771a32b900a7fbf5747586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83fe38f96b0150e19bc7e0093c7979587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518040897fb21fdfcf80a537096716c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f6c8fc51e8359528f7ac7aa3a869d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5fb2dc23669efb47faf47808da6b4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb184d0bc4155c1ecb54099315eb2c86591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b489d9000102cc50b058c47206d875592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469a53624256411cfb35f830e872eae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9312d45e19745620eb7286a449dbd74594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d1ecbe75417ff49f612416189bb93595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543657cdf25952854335612f9aa8e0a4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6cd2cb9ab478c76f7efe7e239dc31597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6b10734e876d5826a1ea9c1a6c2c6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2116e9e3614799efc0e11d2b734b6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60850a9a5c54f3b829fed25047dfafa0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b37bfb500fa55bf20fa0eb7f12887601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778daf75a997e880c325f533b047ee9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5df38c49e3eee32269f4ca6a42eea1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd53ca02e3a2e8871d3d31f3bfdfb2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93c458ee1202d51642d5a844a45aa5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f320206dc4e61f5035863929d26e786606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d0e6e212cbb8ca27658aa6f610f46607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e34a3faeef5ad614e5fb0bb3079d6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e89e702350f8b9b759a35da4c40c24609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2448caf9bbfd47b23d3739605953d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4678c1ed532b0a909eac7f952c02e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251b90da55403b68cf09ae88dd409c3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84d021c21d348c5ca5e4c8efda3d6a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab23edf060c808e4fd096ebd93d67f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13202bcf2729255c88d42ee691f60aa1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04d6ea11f283683c96c2344f8d19c9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6aa50387ffce23775eebf2978763c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b16a920fbb15c4b0c12c0faa0cadb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafff46798d0ff4c296fd072cc88be79619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1ec6c3e9c6eb980580fa4c0af3f4f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427908186e1768da2bacc3793540d16621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17387f03038c79d23beee804395a5e1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67472900380285726ff19b4f313f535623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4d5b7e5848ae4ef556edbcfb68d49624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5eeb8aea7325c55237d2819dca89e0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce6f4c3e18f154b128084195d8e6ad626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7760e4f88f1e8276f5fc8b1079a54f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b3700c74b1e48d1f7cc9d9e30722f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89451fdfba31eb1cedb36bc807fb6bde629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a9d8da0d241eb121c8faad542b932630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e510e6d4ff853e48def751abed49c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365dba1df241939ab493a55b17d27d60632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4bdeca4740ade10954738400bf54a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758c2f4999bd8a238f671ed9db212a3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e38ceeffb9d365b79c4b78ed6ed65635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79632dd88fad37a64886cb5610cd090636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985f933f4ea579a396354a58b21945d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968b5a2cffd972860da1ca035b7f9a9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058640ad2eb878af8d75c7a19b505c64639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae345dbf61bd9a606c8e20b52e23a69f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6094bc56a2ad5ad55164a032e550a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dcb0962e7639df271cb6eb369b86da642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29b26577676798631c8dd3b01aa204643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0726f626311ed6e3afccf134e34241f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab436819540945cf51701cb002a81b2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51850595c1e8838dda7b448eeb0e2002646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68cd8f46eebb1a1054c85d0d5c9e1d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19621ad84cd28851394fbc84fc1d87a0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aeeab339548d02dd141674f71fd8ad649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a9e905f3b5a351048eef216df98af650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c43a7e69f4bbf9e21c14b4924fef5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e156f154cd61c89a159f48b2e02d010652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dabbb4f0efce037b9f5ce92a2d7188653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7b1a4c605acb6b157b91d8c92015c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499e46f115d72386dfa454690414123655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e09d1090de1200ed4ace122f80213656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a7dde248e2fefaff8cdca708e4349657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584226fce651c4fd94b00f91c56ddeec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8408524d446df1e5fcd56840ff2b9e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce83d9cf536228a209746281dc8fb9d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f12ce43ff71410a0cf2b7f3166c73c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7fb54c6f5a8bf45bd828e3de7519c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e95db2446ea95b6a720df6bc841ea663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9205f9bf6e5e9c36c487dcdb149e86e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab107f2d60a25b2ef09b25a0c63a021f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738774a224790201e6e0dd1fa2ceca09666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a1cc0a2768613829bf28fed01c48e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9b63052a9d4383699b305750eeb85668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a714d634063952a89ec2f6c38a70b4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06771502170c004b7c7bac72b9854865670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89a3b3bf55d4cc081c2f1dc2062875671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202dd15c61008f6d5a3ee31270186e8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61effb1efd993b3e5861cc19041ac07d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2854958c9a7a6a86551f2d3a90009674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787d92a6e6dabc2879fd841c028cf6a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353d15392c8bea9f4576ea2d36b9f30676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113f3ef161f0b5364ef4016cea4873d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069db7836a26fc1105cf9870fab86e3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8c543ae6186cdbdf903a5ce1948ea679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565455893a1ced02314d84980944bad3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d0a9f2adc4c03a57d87f4d3a1296b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4f3487e07d6e6b9f8d176c0076c76682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af877fa6967ea53164b585e4e562a641683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1f795bd95b5c8af1bf50f64597b28684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67817962b8bfe8098855505781c15b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73167c4a25caa9e1c022b4b6d3773c3d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d16176b5823a403abdd0d1245fb387687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363cf70439b13b97fba0bb43afc8a9b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f13a223ba9d903f9ba0f8ac02bf91d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65c40407470d71db703b7802017da1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a6072e63fff0896d972f0a317bc94691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd78850114a0c41df7d18a3e2bf2ae692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba6abebf05f95d7fed5c98e82b175c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accce8a40b62b19e3d072018a78e2f3a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081d274ae5d964b1cd66501653e474a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011350659b47c54b9bc338dadecca87696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b474b39d2bcbc06219bbda82da722697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f5b59afc736aef45fd9b2d76a7cbf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9903e8b48e698d128ebd4de626fc8d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b57afeaf3588012955d1996b473cb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21075799d10056ce3ac80dffe40b66701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162016ae73d0b7e47a537166f9a83e1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76792c5e25342126cea95e7bdd1359703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746bb08be7943d2960fffedd3b3daa0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27038925d52296866f0643607b708c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e978cddf910e2bddc7b68c88e27100706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf80316c5e7538f6daeb94c2a472b45707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac15a940c30da24ddf59b001d1a2ae708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caab04d9e5632e67033758a10df1a00709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d447ab25e7a9acd3feb2d350a7293710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e38f5ba506448e128047126e261524711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290efa6986d3e426b046f8d3eee5c647712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd542793c8b476d943e1c0714bf687713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5358690713be37f564d202ba5c73b1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d5b5de570b7d005a6cf91e9ae25c0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20633bf51f5ade5b949c11197dbfc0c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb52de4db8c0cc8de3de04a558103b6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb9f0d7d789ffc48d52be7f4e0c3e1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360534abecefce2e87114982cc697bf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7df84abb76fb517143274690008f10720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2eb606da0e011f04e4211686403399721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fd902f0df782a75f990e5c1e381e3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a5369aae456a3fe389cb086fddcb7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e2471909404f7ed302dc4f579e454724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfeffe13fbf522d07ca54ceea25cd2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1abaa608895f9f66be15d96768915726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b3f6b815be396e51602197ddd455b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3c846a5387905a20aba8948a6866d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c866f5a91e05cc36b9821bb4467af5a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec8b0d1b549c22da6c7267d0e0377e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae06a9f5b5b191256103ed5a254bcf1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be751cd5a300f1ff8ab2043bb1b480732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92502409caf3e51ecc2e4fdafb279293733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f25521ac30dd720385a27b0c787c13734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a6a6ba664f96a318c44a90f0e9b83735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39135a1f8a833a26427d1dd0f8e02e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141fec64137fb59775c72547a1bbcf4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4e7a08f7403f0cdada80612c4fbd2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013fea0f89d00a2d17dde1172690f157739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2425ebbf7b705c095621cc132a5751740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62402f958ef209b0c22349af10a66f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa89d3f1a37903ec9d867c0f5c9132742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544a84890e37f772261b58bcc43b6a3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d0203b54ba4dcbe114269bc94ce1c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ae543cb67ea1e353cbd7c9a56b2df745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0e9280492496473cea37a24c11407746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6f0e8aedb55100184aa2bdb7d2cb9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305bf071cde395f44ca418f47f6b7224748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e90d939ab6a11be3994f7169a86423749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da9001ab2216b0ddb215f1c5c6a78e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff4674e831661a14337dfba3908b63751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2d69c3beeff8cc642c292472b9996752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4be60e7664800c802c3120f5c1b580753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255bcda1e66151f0a4af73c4060f7869754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97ddf78da09e29510ce8fa3b8f5aa5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cba185300daad33611a932e38ab02756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b7bf912baccabd34e92a7b84b2be5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4a10d90a32e93df2fa3b28ca4d349758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603729f6a7f6b5f503b3d719e4ed61d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e9b300a75150edc14cc98777d4c8f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6245b3a49ab4f0523f712aadd2c94761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eeac2023a7bfa828fc7d535314ef17762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884e1afc3761335d662ab16f8d55944763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72ab8d04a4169f38741ddad05a9d1e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600c12ba0cd33d3729d53bb1d79b874765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68b307dbf7ec9b0c80a974c35462af766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a942dac3c3ec97f627b7bcb73e90d81767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b183e0f4215d3465903bcfb78fda9d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e927644aefe0e0c67487df9186536769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73870ce33d6e8bdc204a7d3884e66682770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58e2eda643c1925e174155db4c1515771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfad5d2848b4423b26985243a70144772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945ee497520e7b2abb082afd9f5f9fa773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df0179aebb25b9292e1d9178e8dbfe774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3630e8dee2916eb78cb24af3d5c4a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431a57e75b0785a2e63af7608f99d6e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c6ad5fb920d1448e8370dbe7861e5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efa828c635e943af76f9efd254d388778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e60436930d11bb69ecb3131bc26f4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4f6a5189993ad78896d15083452af780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c5e8a3f2f7468f1339edfc83757fd781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740d41d50edcd62090b0ab77ffecb37782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c095d83fff7281b772e8f9fe3f03e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4adc429397c67f30c1acea6dd6e80c9784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e40574ff403e7c1720869d1d4c713785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66347217301c81c78a542b7e06fa1fb786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65750492fb12b8ec1728753499b9f689787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be793647967dcd4b149eac0667be2a93788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458b59e6cc685e3bc7e7182d8d7f2c9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd4cf9583573edb6810491775c7113790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8d5aab603c4021febc52ecc6cc51a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0b3950757e6327bd60889ba81d6b7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb37183a3868addcfc7eff67e9cbdf793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193badf1d2faa0c6903166d772f0c966794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8e8654f821d08a52edbf118e7f859795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c805502a1781c3feab17e01fe1c78d7796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6984e6211b2cfae605493869e2f8c0a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c8f78e75bcffc42ee63a4facecef0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbf3da54aec5e61fb8b535918bebc4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6a57abaed7ecd2172a134cfea8a96800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37c438386a9d6878c25bce6a59cd39801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6bb71b606154cded73b9059008377802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e111c96bd42ecb776d512477ccf07803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c085d49f8d75fb97f603e2d1532007804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753eacd50976e8fb41ee7309643eb3a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d4f43e8cd3cd2b53197023b1813c3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd1cf6b4d6348a7a0e10da6bac8a88807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c62f8bf8404803f3dd2748c02f81d808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e510abdbe032ec2af76713144bd4d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e277f4e2cafb34b8a1acd78562777b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db2cbed3488a29ebee92f26316d553811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc70bde345893d67bef6511f6a4eb1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029cc03ecfd1272b1f994e06867db111813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d447ad67267bae0a66fa85de412532b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc56260fccf35e42dc8eef218d1dd7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73fe5ea05a410ebd5ebed30a4071bd816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c8585cae3910dce316d3ca972fc96817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b48d95222286aa7f6122707562d8676818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d1274cb606b2b31831e2fa1dfb82b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db083d4f909b8ea292e66ee8a85b661820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ee8b56946279b1edd782f01e1c9a9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f39b39fc0dc1522bb0bab34979735822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc945496400905945e395291cc64b8823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded8068fbb90ba81b83f6c2c3851168824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d198875e71b2160775a7ccedada82f9825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8602f5c83ce184aeb9fb0d1a7b02b8826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7055ab7c4e24a5211e699bd5124c5827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3becc5c423b3ba25d2cf557d8a39355f828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc69b24b0a7b5e1c5dfd18af830813a829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27241c01f161ef882c9e2ed537eaa2d830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14241e5a01ebe1083730d308b96c3e7c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d6a13ed920dc565758b87084f6c8b832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc742e026f18c4e619d2b58040ddd70e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeee1848cab3e8d61df3154214cad70834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2635309e07772683fdae8dd87e331ac835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb4ce718ba3cc6ba1b089139aff2a6836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06885992eac365745cb673dcd5fddf837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35af8e6b9284725e87b12fe1f934754838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301f70802a862cd8d7cf44b0e753313839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc914795bd79501365417f3cd3b4097840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21967097f9c5e7d430a0b262b5d0df6841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fd1281d01e11bd6624f2ca70c0a1b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48249df73aee1b6ac338ef4c71235b1e843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ae5986347f8ef440b15166eec03b0844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824bbfc22ac15468c99b366a48daf7b0845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f895481cdeb23791c339db598db09a7846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39775771026fc23691b5b482a822cc1c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5f6f717d74efc3d7c903d58398f75848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394bda29be2b099eed1520ac43de18e6849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c073460b31b9f5ba2bc66cb101bf4c0850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cb364d9e875838822de12f241ee45851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740ae4dcf51d08b93518f138f3bf45e852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d18c9eb723965467445bc50016187853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062db2f0402becb8d3a27fa2b65b37ec854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57034a91cb3ffe392f0c8a3ceeecb43855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ccf4de600104a1494b83a462caf00856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8d02408935b100d61dbd66a7b37f1857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c8b70900dbd30b8d8e8f8f102f3e7858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40da7757a326b29375c189230ec9bb859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be2a138c48c77112e5743d344494cb860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67290b57ed9efbe8085c57daf1deb83861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00764f6fdab36c8a1338e30a4e964e5c862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042ab4b37e0f3944c64c8398146cd61863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3e7c0ee1e6fe1424ffde1561d5edc864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6c509eca84f5135c8c35ebe742602865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ed868eebf8f05900525c642ee05d5866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1ee94b5609e1a4f008e87edb97d5c867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70087cbf468c1a0e0f0e1891002659868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294ba8abfc9773816992b962fb17d12869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211b782c733c650a4f8f425687a0cc6870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4636daa9d3fff88961b1ceb33c6c6e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ce3ced23741a0772671ef128b995a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9effea5a483d4cad582f65ce53b925873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c93f91828d0426f628ac4adcf2c1c0874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b43d3d55b1c162c2faef7c814c47e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e24065cef8b096f17929c64c36d088876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239b408ae7d810c3f4736a57a05b0fd877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7186c1bd09487f59c79c06a6856ff878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601c571c2eda29aa2088faa35d4cf03879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6158b001ae6b2db115a07ceffc5a2a2880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd548dc0425a6f118d12fe8eb6b27ba881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0aec393110aa2e092ed494bfaa94b6882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2d5f413eb14453c91313c8acdff86883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc87fbbba9262ca17c5bcad51e2a31884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a0556d168599c3376b88b173b2439885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e573d16a6eb3dbb0ea4f216e791993f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2409f8803e15b0112f736933a88ed9e887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84fa46965f7ba8efcc1d27188b90177888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea67375d630e3f8c9d0e3651564420e889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb189954c1f47eaaf74160a8717c82890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcec447ab5719aaa1ba2a0fd7436676891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3cab92f4128c90755b93775be120e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca2eab1ef8e614cae91accf897231d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e110382c803e96c23bc9cd5dbac41894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398095f03b893c6738e0cad7a420b41895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e423bcecab52b11e600966cb89d762896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bf98a72bef236e158044eb54e7ccb897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3473d9b4c984f9200c8c205d4fdb5898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ba574a67c2020143ca72e4f23bd74899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323f827daa9f7498947a693841b11d5900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7766d32dd410d259fee03fc7323bcc901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36187a6826c2056785ccd1ce1736dc8902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9f4f7eaf82d3019592cc29be4d4b2903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc192b828d9d4b89feed34518f43d2904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2a3346c4d189c5bdf37d2f11b0e70905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9d8ab0825262b5ca48a3802c998de906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3609c14080831fe26251448c72c1537907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919897f2ac17bb9d7620115a32168d7908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73792a3cd0e62a92876bba408812080b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8013904fd178e1814c667ce2d5498910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc026a79563a6c4535501a9247fd604911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae856d1995bd69a1937ce8268b2e9f6912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383d49a9d0b93d8eca828e96c3b7a4b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0764b469d1f049885c85663c4e16caf914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31512795f42ce2d42904acfcc5cf9f9a915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80544394ec094fbe3d1f4672a71f77916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ebb4f871327951318bbf1147c1247917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c7c9172a184bc17776ecdf11e021e918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4aae86f2ff4dc739e0072fa3d3392919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59625b78173989c160e1e31553839195920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39fd7dd879d937a6e93aa771d9f2a1921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75388d089e1b0287e4e2122a8eb190922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658ca297c3d390c45e66a001999ffc7923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0d5caa887e2298a7e4a4ed582ae63924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba0a4eb0051bfcff341917e95973e9925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d26fae63f6905e88dc1b136665a87926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d877759bcebef59592d59b9eb51b6927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b11fc195ff8618f7607dc7cdef2a04928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64f55bac938fd16df1cce41300ee42929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8830a399e690bc6b0c87c2dbe91534930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826139f0999fc76648721cc16fbc53e1931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42097bcf3f5c158a12ff9b79a1e104a1932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8541bfed73fadd485689fb8ccd3df19933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea416580fe3e420d1114d8f7a96d7a0e934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd49b6cc2f6136a96ca38c20408bace935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6998086444f96e1137d976f4892ee936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fadd25cff422bf4016bbd8b4cc9f4c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee42f67c4feaf9905229cd983d7a943938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b72cd708e32ed7776fac6a10d47b5939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89fdfaae857eadb077b1466524cde0940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b374b64225585814966777307ec938941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5926c9e6ea0e838f6f5a55b0e860e8f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34363ea3b4f868a7dbee8c3d8c70d5b0943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ceaec152b422c77e827c76957b49b3944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d382a83f8c8d232a9fb6d74e9acbd2945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bebf56e86142caa7670e0a283fd4e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92733bd8317d9316654ee41db455c7d8947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2803cc7c3ebefb31fee49d2b5e464948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623206817cbfdeb51892330d1669b9d949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89f6f61a0d0d73cefb796a4c21f286950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6beeea432a0c6907235cb84f2ccf92951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32952796d2f7ba05eb8360c550cc5846952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b68f2efb99d482a16db0ae95046ed953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d723e0eb9d20c977cf3fb4400e3d3f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed1a80fbe5c43fc52071531a20f7ef955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebb2a73223a2bcc933b12f6d62df03956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782e35aaef8848dbea7a0c135c34024957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091dd8c0a8f635a908dfb912b6e41f92958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be6e82025f4b40d1c64ee1a6aa1fd4959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3a56e6bf1b44d8ff732321c40793c960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df99d469cfe6678b629247c9d6bf2b961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cc392ed1828867096b1cb0ffb7fa4962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fd8e1c95276b077833301bf5723bc963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7beed360914128c86ab8c61af6fc697964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651021fd2fbbe72ce8f5da6abae423b965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6fdee2cc4b9860e457f3c0f93a168966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259420e2775f2f2b20af56365aefbb2b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc283dc4a4a7d667702f7bf9b6845f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406fdff3e3b613fb93bd4971e3d2561969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921647c41a21f1db34dd4242686174d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb8ebcc52b9924fcb39438208f4b14971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7575f6e48875957317324d63e92c9e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5a96aeb19d4edeb4c6a2f4ceea52a973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde5e4786c14b9182d35569b9eca545974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79324a5210308d3f4eeeee5fae5050975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0485fb191250bc622452811b6d592c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6595d8cd723e2b1fae9bb466a22f1977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255d24cab466be4957fbc422a3fb122978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea23859823844391274a931dd3ddc4979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb16d84a1c23f055aebab05e6ebf2c980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ec3fd99fa61fbc2a1e511deef0817981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52354166abd1f231342d05e36d57dc982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92041aca5aa2bf64c0048f3cbdbc77a5983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab9e241c3c160fee6d02069a45b141984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51561b96b44945fa6dc8603374b321985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16dd91153ed1dc37f8e0df5aeba6cf5986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060d37c4b6d61dc84b3854f32fcfb68987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be780a68fa24cac30bb106289c97a4ae988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96597a0e263bfeb817517e3dbd50967f989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70057ca6ce34124086014898522c25990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8ac339ba1b8c6a012417c66a645f5991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844795c3c951df900a9f66652926ad5b992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac62d523bf086a8627a63a6f929cc68993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae8adf99063734e42e52188228f91c994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264ced0d5c64a5fcb567a788aacc781995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b63db21d35e9405d9dd5eb7a68e418996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2670c352ba9f30ede2cdb594f5829997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4580,28775 +4580,28745 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>24</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>26</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>27</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>30</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>31</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>32</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1123950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1638300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="155" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="156" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="157" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="158" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="159" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>84</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2162175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1866900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>91</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2114550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2266950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>96</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>97</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>99</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="942975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1590675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1362075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1533525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1104900"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1905000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1733550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1419225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1000125"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Sample image" descr="Sample image"/>
-[...113 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2219325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="771525"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1285875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="981075"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1171575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1000125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="933450"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1343025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1400175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="800100"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1219200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="847725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1381125"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1057275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="2028825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1981200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="962025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Sample image" descr="Sample image"/>
-[...353 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="533400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="923925"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Sample image" descr="Sample image"/>
-[...653 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1066800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1238250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>453</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1085850"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>454</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>455</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Sample image" descr="Sample image"/>
-[...11843 lines deleted...]
-      <xdr:row>259</xdr:row>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1343025"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
-[...12658 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="1343025"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>479</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>480</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>481</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="927" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId927"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>482</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="928" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId928"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="929" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId929"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>483</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="930" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId930"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="931" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId931"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>484</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="932" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId932"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="933" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>485</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="935" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>486</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="937" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId937"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>487</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="938" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId938"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="939" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId939"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>488</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="940" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId940"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="941" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId941"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="942" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId942"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="943" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId943"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>490</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="944" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId944"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="945" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId945"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>491</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="946" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId946"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>492</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>493</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="950" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId950"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="951" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId951"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>494</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="952" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId952"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="953" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId953"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>495</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="954" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId954"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="955" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId955"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>496</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="956" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId956"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="957" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId957"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>497</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="958" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId958"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="959" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId959"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>498</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="960" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId960"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="961" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId961"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>499</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="962" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId962"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="963" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId963"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>500</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="964" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId964"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="965" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId965"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>501</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="966" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId966"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="967" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId967"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>502</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="968" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId968"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="969" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId969"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>503</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="970" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId970"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="971" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId971"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>504</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="972" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId972"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="973" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId973"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>505</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="974" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId974"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>506</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="976" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId976"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="977" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>507</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="978" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId978"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="979" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId979"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>508</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="980" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId980"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="981" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId981"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>509</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="982" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId982"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="983" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId983"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>510</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="984" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId984"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="985" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId985"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>511</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="986" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId986"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="987" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId987"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>512</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="988" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId988"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="989" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId989"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>513</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="990" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId990"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="991" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId991"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>514</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="992" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId992"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="993" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId993"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>515</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="994" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId994"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>516</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="995" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId995"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>516</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="996" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId996"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>517</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="997" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId997"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId998"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -34097,51 +34067,50 @@
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>16612</v>
       </c>
       <c r="D21" s="0"/>
       <c r="E21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I21" s="0">
         <v>5.78</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
-      <c r="B22" s="0"/>
       <c r="C22" s="0">
         <v>12766</v>
       </c>
       <c r="D22" s="0"/>
       <c r="E22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="F22" s="0"/>
       <c r="G22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I22" s="0">
         <v>24.45</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
         <v>12895</v>
       </c>
       <c r="D23" s="0"/>