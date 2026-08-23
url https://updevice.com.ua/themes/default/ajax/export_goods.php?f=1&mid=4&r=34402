--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eec63dec589f42a705d1a233683ba41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f812b33ecbfd327be70ff3bb69b83a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c38044205ac56bbcf062da27780fb63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45896727a51c35023316f02286455f24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4fcd83ef8bab8f51353a9e3d87c3e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc47ebfb245a6cf85bdd521ff825d6f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6533cdb43b8808e3b0dad63b64f1d227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d6f87c702e2692a3467f3918aed848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7e1ebb999d66b94e2549577154ded9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88b24ea2c051c8a80b1dcf035dc60810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74f5f3004ed2db37951e2a135cbff411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ad8b6a35fba3734d87c66e4a3105112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca87b767aa7d2434e85a611a5b686713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43dd45233830e0b8d4f68e47a3830d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b4f52e8dfd0b161c2e812a84e0af015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdc55b5bd0c29c7cfe70a1042ba3d216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d46879e222998d9a297d3c1f96b2e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ac1505ddd1491d4a849c220ab553a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd99173b9a01d5a839b82d0b2e6f0719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790ba2bf7e6dfa72b76e89d6d4138a820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3b9a462573fabfaa532a630ef67d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42e3856dae26dab9b94b231919164c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bcb894ce2db6d4f5785e07c22776d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499da1c02611354cc002f17171b8f7b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f5388fce102232decd1d2c16c5daf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261cb84c301b4172cb0c2cf1de45b62d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68798b98b8c48eee57c02b3dcdc1142727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eaa3b1afd9cab67bb6290c7fde717b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f93f16b472a048ed5e5fa030534b429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4899e6b143717f67a0c8f1c91bf49730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c06049f35b0c796097b301c8f99c331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d39ce22f171e2f42e6ffc509a2559f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2f7c68350ee40bcaecd66dc583a1533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7dbcae542309d794db28f266c505134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c56a2b70225f12aecd9fbb460f0b7135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fe68d7a1d5ec691af7a3813cc12a336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f423465b4221cc0e5ae0ba78116ae737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00dcf6e16b32f33986479a8000dd1838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f857873039901c16834e062cdafbc7239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f19d6bb1126ca4f2f4ccf6b3256a940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f91ff029b41e133fabe5629993d7141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfc1c4aa64c78548b7191a48016cda42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1267cbf20dcbff9333ba90ad9087643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee568732f338e5de48f1acf6f64f3ff744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d2affd8bac0ec5f620f21611a2e0045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3907ecc181492e504a648fdeca31d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc25faa6a8b108526ef426e85ae6f8447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d06171d6fbecbc91367ab2cb96b8c648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376c49703283b3cab6bb9da9d80c51449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b20bfdc24b511c60a30692f8b975ca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090269ea66ecdfc8143ac541dd807b6d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a38420ce0fe57362458e9dc7c140052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccca8163e041b5a8e1fa50f111d3d253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ee2f4b8fa6df051cd21d0dea078be54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bddd37e15f15f1751f1a0609f290855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec8672fd734f01708f194099870da256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff67ddd029fba46775188555b01378257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193971eca4ca4c78f766e2eac2e198f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383fae1e1180e16e5b0b9546b2c93b859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f594496a33e3269367205880a34a08760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c684866ec6efc76d96456d78418c5e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3794a746d2afbd385fe812f40f8fd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70952524ab3c53165a36407b48d5cdf963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71729a04b6f7cba2bd63c49ca18fc1064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca287dcddd92bbe05199c6d6f6af6d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2c4dc1215f86eebf4a96c99c66f7066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02956e9a04e438a09c4f06a9f59fc7367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f0954b4047f39358170862279d25668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7eb4c65ee429d10c760df355eb8e069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60f0331e87ecd733d902b71cd9161670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e844b5d0e14286578d4f388c6434571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fa5fbd939bb3f2ea3381f063a49e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b726c6c4db934d2dc9ed8230dff1c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09061bc7e0d6a59a80e5b9b52696b32374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180bdbe1f9caf76945b6534eba008fb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb7cc7f1800be0fb4ebc453ad7dc8676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88866a09bb370379bf7a6b13fbd1746f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa2810ea9fda2a8f946f5a07b78b0b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdcb81b37ed489777d34b1ee40702b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a83a729ec95e38f40bd6a31df449480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a2f7927e27060ec64ae1873d99caa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccee6bb4c920dba9d543dbd75ea6d4682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78730077b699f2f7e5309f3d30fd6283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f31909b3e288dfdce942233f29c4c384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033f6dad8d97bbfd441e7f1c4d1e48b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe646a6d3ca4c58a77d45c4b89acf2386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146b306b8df88a46d9418d054ea7f6d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac454204a9f6a717b4c0c55cc5aae49688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb964fb6d7338e809e5f5fbd2aab4c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294fde3868dd4d32a8d35f96a52f0b190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61daae8be58c4a962a0d6f4a17b27bb891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07f5eb65341c9bbd87416e02ba011b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f76868a7b3c6123c480c7c5795a1293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a2dfdfb9347876218c4bdac1dbb6a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555007d8b393caaf68fd500d014358f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a96952e7aa2bd19a817014681fca396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9c79e085f471484840782711347b797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567e3abc404f787579e67fde3af78e398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d5cbde2bea9a4060fefebde63c13999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611e42e26320c67e68f0c13046ae03a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7523148b585052849ca26088d157c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e6aa343281c313fbea84410d5c77f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e88c27caf73cb2837ef04de1ea97a7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbcc95cc8992c21edb7c884c028014104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf00f140aede5f6a150e063fcc00404105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c6fa4c680c2b4598a6b3e9c3fa8ed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf263fb189448423f38d577b442674107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6500beb872bcf378ddd431ea780edaa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88412860869b6b31bbd7477a906f6593109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298b55aae0a106dbd278ebe920c6bba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5841bbc3b7717a4e3a621cc10195dd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310071f9178537d25db56309d473fa2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941cf3a9e11d8a751d5513943b8ec9c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9b62c53816293c76597e8abd6b7dc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57f3e8187d9bb6005778011e44de56115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4a219a0ecdd1c99fc67c008f4731a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953443f7d07bc7c9f9fe754c764611c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c63856939d6c4986ef9386881e01f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d222eeed41733e259f3d39f7ac3cddb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed5158a8a91c93835a372d930c6690120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e76a09fc6edaac9c1ac86f90d905a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd7b006544763d1a9c3e76430bce28122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2368a3b9ac6d480c736e98fa08fdcb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f643e889115fc8bbe90a6b83fe2d56124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c92eaaf552240640fb2a4801d90ce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0a3d7457522e7d8c04f15753ed6a0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ed118dc84a5cbd0a85558099f2da5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a99ac5eccd924894beb08f6cebcb1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9c16014c0559b03bc156a7ea162b7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e4e691f6ffa889f8ac3c903708df0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8e60573e53b9ada43abc10ad94dca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efe8539dd6dda5aaaef4e16cfdd725132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b458314f9d06f33e6b49fe1dd2ef0ff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539b7bcf1dae411ed1f0481812763d6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd4f195fb72f95b0286e905335eee1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345334f8b8715fef039369d96b8267f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b1148e7650a7b6829dd839da20421137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71556bc3920d6f94131e52f7bda6e6d6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d815639c5adc1d0aaefb948ff3396dd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b572ef5dc8224913157ede045a5e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa187cc4122d23b0f9c5690d6a5004141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950fdb0e840a8d2152ee696dc5a4c5c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a7be22dc00667b07cfb6538b83e28143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbc803879256122df94dd0f93392b3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0291b0d6dc01dbba806f41fca7a1e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62365728cb50347bfa482160b4cd119146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969befde65c376357162aa50ae50382147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eff9df25b1292655ae6e1dca67c254148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40460881a0cfe496937c64f4e52e87149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4528e3f99481ef58ab746085bea3a4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7c2b30f4b12bfed50a0d274359c5c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1aef5800f29b17a80054920911ba8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84204f067388b2616ea6029c05f78eb3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d141d0f2f3dca97254c6f2d54a90cc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848152ca6597ac96d855f73937c7e02155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342de4677295c79a6a8fc9fa297eb8f3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758e0b67201994784507aa68a7f7784157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51154ab4b6b7f3bde9c26044b577c89158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1a2ddd23f9bcb90950ef82f6359de159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba65ff2e82e6f5c174961db24700cf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44fe14067d379cf94906427cca8278161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5ec9c2bc6ce3af7f9d51526c4b0f2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07b76ca13ee27d9259dadf36cef7ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3fe2ecb222c63beaa438205a2ef35f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c20ee24dbfd30b98b39338de3ca762165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0d24d61a82e77237e29f7916ec2f7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6057b4771d0193ea9efdfd048662036167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d8477cb9ce4dd8d0ea3a5b0b914c6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473cb7ecc6660ec23c24f3b16950ec0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81664b1d52f77dfef2607300c5f95b88170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca254d479c67e9e3acdacdd2f9114c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d882dfbfa18e7c439d82e4f8c9308f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e407f03400a8dfacbe6eb89158528173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8051362dd6cab260c1ab8e79394623174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554abacfadc03a4975f4e634921c68cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf81ab61e9f9b314ff61c884f9280c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2183fe34db68a657f117f3bcf394dd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50acfb5d14791bdf128247c078ae75e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71196379a4de7a518ac8d68e7e687cb8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f714fc678548eb84a5bcb70ec2a98180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7440a240eb96a0b103c04f74857271b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c605807418af3e4df18b7ee20cde21182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ce362d7d76861a6b8a545f58ba736183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dca3e1bd79ec57be487a6ca0f7a1c8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c921580608cc5cc84feae04d6a50d7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c65b1d3cd7c59b2e0ffff8c9fcb8f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5d562f91a4827c76751ffb800fbc6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa03319b738ecadd46a0bb7548244f2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a597d574e0511beb8faaf4c156603ea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eff20a5e8f5993130e5e038d138261190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629809106d92c97428242875103fa7fe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71c0bef5dbe2c40a1e5d7d099f49e2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18d3221bb3c9ef4b6f2bde1e332a8a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f8e4b586497e2da7f1fa307b14182194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2f09c6da64cd1d729a5383bcfb036195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b2e6c291ecbd3061acc0d30d3267b0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be3db5512911c2317e61e9f1e72d84197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b3190f82067dcf8421fa1dccc8307198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ed732216c05c6e094be0d3d25a80b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600f206c6b9f7dcb47d0e2d3755e6be200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e25711040ec3ff6fa568f269597b29201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45527eb186aef3fc0dbc4d8fc9585dd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25563ec5c7d28d869118390731423ba0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83033a9c589374e223585664232f0047204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a2815ff61cdc0145c5818ac0f3ad2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd96cd617cb4258d8e636a8b0ec40e6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79838026eccb52366cd7359e7fbb812207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55ed2df9dee9f680db44ca613cedc8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b0d96c1de3d1c5f45c8ae29d6801c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073cb0b8778fb35f60058d5e2eb2482210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b35a1e66ddfdd0d6f81f582404f6d5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4553b977630192fc4a46119e8ae5c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c18589b92aaa3a69c77f18bc99f38213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f473d9f3038f34bbd8a19bf638b680214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a405637cbab262f29806d42e69772215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409da867f42c7307fd855049acf56feb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03279b08a9fe96cb1478e2df96b5ab01217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec89122eb9725b60ed5b9af44931c13218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f4b56f412a55b0fd65f2d2933e2fe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01548eb3c6e3ab481c9b7dc7c72e2260220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2af6e23211de2d97a61fc379f5bf2d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10e79fa05a214bce688e877222d834222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcee960a5299826e04599d565ed9ed6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c20cd8a3e0517092c4cf045ed3dfb1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2c099db26ad2b4dbfb4d8fa8c61d3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35e613b893e70caba06995d1f21ef7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1fd8c91c0c76493b13107748b56c2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d547770dfdf76f0b8bbd04148a691228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06eb3f66f9dbd33aadf4290e2d39ab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d15b2b040129ca6a47f3a1fbc3b64c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7baabb2865ced4ad8d561c7cfdc1797231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768afd29fc1a91c79c3fbdaf017e2ced232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5b9a97a5e5ed0ae836d298f5ccf55233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0372f78f59f540bc247de092c1dde3e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbb508935122db5bacff4ec80ac982235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04169c3e68aa554efb2bcb5199745e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb887605ecc7e3e7875f8f9ba04b64b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b698384d6caad412c009a7874c3fb0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033efebf98cb90af65e6221c1690799239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd3898a26ac16cf9472c0e2e739427240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a44a14a178c10f0305d8d623426167241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a366ab46ab3ae2b97d6bebf2dbcee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1bb477d27663b8d4ad7881d5f562c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bffb3a030546ea6e54854be9d409d3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4fae2240e12c20b73ff11676e1cc2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f45d3a4412ebf58f42fe12ae2066c6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e995e257c6d62cb61c94ae47ec839247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f17b3a476329631de0ce347a6e34e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36f08e410987eb00d87cf763a62b81249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa92ca5fc9b7183d02859f181549c6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2999a059df418e3e80cd5ced170737251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfdde1c468f78203fb3619d46896fe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47542833f009e092e997739e492a9da4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8ff4a29e44a1a92c2fb94b72049d8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d428a086aba0881ba0abebfb5c133255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4efd6213bb2c373c0de2dd43c24cae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1642e765b05931ec25209dfa5261e0f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795fb1aea7429dfa4fa4114101063a6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e2f7a6e6af15771f734518ef58a85259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e88d8921b62a1d70cca633aaf9334260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d207b76e9ab79ee4f6f60f0620504e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cf3faa2f7914cb875d8ca5013d099262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317ae0f6d046cbb8aed9c20ca1212f7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c3bf72920b996494d483d9029e211264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4cd47576fda57b4b91509a5377028265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70f740bb9724f4ec6ebf64c813b72f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bd6985a5e3bc485df7cb4a25b81a1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1c9273f6497f94841c66cb270d70b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa422cc0c73def1a66a76124108f0a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966e904073980d9a76f39895ff921e4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa98cc0fd12555303e9ceeab2e00964271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf771d00aa2640a0c1e1e544888c21272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fdb1173e413477de1d9739a8c5d91273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cffd9aeb4dda99b39f38fbeba476f36274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370973c8f581185cdab286ee429459bf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76347c86f8e5db0f7697f32fa6ca3e30276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733d94e651bb48c3f67362ce0727b37277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c974a9195674230d22d2c4a1a33fcb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be5f0464a36549b50ec701bafd1a69279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c5d7193af3edad96c5988ede0b6af280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d54d9851259732613ca834d31ecea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae3aa4f6fc68130396cd9e3efa67ac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865ec0292384e9819a2668543b4b995283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8864ac69486d5af08f0e652299311284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07d3d3039de3e3fdd525a8af831323285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f6965901a9b575bad0f4d7ddc5523286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59155c93329e2ffb99d99a683d4949ef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060226d804d1c7e522bf29c318b7959288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8ff258311e5b53f90b9886f6e8046289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72adca9130e9280440e88850afad97f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1382a4738f9ffa460526e5d52a8aa7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e03fc9cab768d45fc0400d5c863f8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24c40fcde0dc195871bbe71bce7eb0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc427c2dd8209ccdc05cbb2a310324294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0011a44bfc1431c7ac999ab9a1b58295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847579075c17f4ac6507c135b7a5a70296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0a2c499f2bbdb280c5fbfb3be488e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ed244699dd34e970045153d1410cc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40016e525e6d2ef8d753659be9918c37299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810512e31c0957692a87d98fedfae1de300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fde171069a1d84d613346b15c5edbf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ef1bfc6f504fe5a2fa41753c86699302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246062bbd9563c72083963e5260ebe8b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93aeaa3e1de3b7ebfa9abf8afaadaa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56981d733af2603ef45d57bde36ec1d3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfde4618af3f049bd441da92c5b08e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1365dec0a7b9e4829a32ecb192007307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b038b8b782df1bb1fe7c0adc2e6b5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b184c14655ea7428b6eae5a828153309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de972c4673806f16b1830344c566ddf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d33168396017c01e0390688b3cc43a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9700bdcdd98b58d866ad63c6cb9798312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b257761305c15ee64a1018b2247e2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060013a7f1595ff086035dcfbf5b60d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d519eda4e15f0a902b16d0644fd4695315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004973756b2fac5cde4d68cffda6963316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e58908404428b3013c4ebcd68432af317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cac04f63bf9380f9c0df6e0d857711318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb997583ab27d74c49a376e87509ab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e73c1400e395fae151b2a1f2750e0f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944494af1ae8342f564d616069c01258321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9fca7c71b74cfdd4238bacc857213322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8198ef760186ac46b47240e13a60440323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b346b55a7669e87561d69e3f74be4d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac0fee9b51d4ed352585cec6b966bf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be55d7205c4b37b9ae65104559add1e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba2529677be712ad2675772d1a93b2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49ee7d508784b1a27beeb50ee466f9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26ba74b660308e7be5ce1281d3c4bc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0b27391e929123a04e5e39391ffd1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc83f1b5c2b7526e740a4361aa7b96331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b743dd4fde5d5e091fb02d465d4a5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e7bb28f430bd0089299a3e6821ed2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b3ba22bc8428aa461d184b50547cc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5d52c197c888cf48402791e76d676335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e609951989143e20b1ab816c94819336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38012a7f5ef224b731d6bcf0edde5f7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa789f8c053e29cf4556c82f8b869f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586c90ad857559b33b864c62a4fa15d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78cce174d030889f57df4abd943e3b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ba89060eea6ca19d14d9a69b2fd43341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56599461b7f651e0a9c25e624d682a0d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5bc70353ef8214f6ff7e679dba05e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c4e6f7115d23e72542261adbfd55c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6ee0786bd9371fc89ba7ee513b909345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6aee4d088ad9c7c2b0db77843b485a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495aef1b5dd18643736bfb2a4cb5455e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a07f9b0072ad0364c45822ca193ec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f341292526577595624a1b7af2ab7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450701cc71b6c392f282d83a6a3a4c9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d23d3d237b3b49d18915e83207dc5b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f180333b74d45950706946909f8eba3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648da96464bfce586f20579351192fb5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ea653c27994fc79dd26c08c80f1e0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f03cf0869f0817ff21293c2b77e5d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdbbf357ed273eda3b77960c07f3dc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb22b41b7cf4fbbcfb582e2e6ee5fe7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c6a30fd017ecbf018eef2b6a26501358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936f42577d10b82dc3d3dc77b53feaa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f986b5790759ffdfdad3344569ecc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f83459e189a4ad3ee780163e1cbb51361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8403e20a02d0c5657b596c1cdc910362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d00bdf645b434e71b7fdabe9240fca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40de4f6f8aa9e3bacd3753e8df2e51b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8d6a7b3fca4492419d36a9b0dd3ec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539b432a19bd7ca2b644ce7e2e7a15d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2895030a170947bdc0b7c40c8c92436367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5636a4de3e077b3db47d3e92f3dee6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c9e69966e2abce28e459f0f146061e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7941e4144026c696489e2d1815a81370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb636184f49ee66e768f73c4684ae6b9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05d002f847642c32cc4bca8ec71d79372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86d1f3c219194e0ca88065267179a3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83506475b9c3bd4012d21fff500efe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221027e66f52498064adae84f975159375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc69fc7aad7a18be0d508b5c490ae59376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b33de034523108165aa7820529b8f6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900896ce5600ee2d66f8973c697fed1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5c7a9cef945328b9e1bf96e6c2546379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567209b83be4be99f30383fdaa2632a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a508d317afd402b57af3910d70e5a5f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464cfde43c86cbbaf1bbd8fff8987b2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c6766c14f1c35195b008e969199f9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3368b95241e18239e1b37483b2eb10384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9d0500f6c3a9991ee78547f391f5d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b64a4034823b67840f43a6ccfac20386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0124e9b3006a9ace8dee7a6c3c34a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13c76e9021a65fddb4899d6a278b90388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c40e3b3dbd35f1c13d1b3be25daa13389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f685363396d2004b12750a64373c5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be67c8f70ad87711b89a71883cf6a4e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb04b1e3b6411e4a94cdcc99f6cb55392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb35f3473f5a17d757f2392d78c129393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75f371c3da0552698c2790f3f68322394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432df99ad77d61f769155c402095fdaa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e33bf796406bde54c04df45934641396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98333263ddac1beac8f8c98ca39122e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2237c73894b38aed336cce4bc91cb8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72436b505907beae38847615207cab399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ba238e30828034861dbbf37816558400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03137b90926d77007092235e4f6a49401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9d19185b4e6772031f4f7b2f0531b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1cd2bb592673d217b362d57cfdc2e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ba709e6ddf385b10c47c5d2e626d2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebcbf380b8fc1ce3113c3108754cc0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89ae03ff995b02dc6ccf01771e601b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b722834a64cc25136b034e282378e94407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82373bd62b7fe7a5fa4deca6b51be84408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265dcdfe70e47cc8a210250eab9db50409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820963ef0f47174a60351b02b512e36410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4cf22e69ea4028e8ea1feb0600975411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1650fab655be88c56eeaa5084d49a5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038126a6efe3b424ebfeb013eb06d65a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069a21bcb4e9aaec31ad91326e6fb1f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994f5a86477cfd381f5d47caad54d03415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75555fe6a9c5bbb27aef13a0ca6893416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74c724c7dd7d57027f0722fce3abba417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d032312554e1c90b773f16cd8f6fec0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611735ecf94ff1186f819b36c411ef6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a5a76e50a864ed97a84844f94e4a5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d0ac9c58f468384262166197d9feb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71d9804c5d6964d821cf3c7b7aad69422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d262626b9ebe667ad91d87b08dec75423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575189f7cc5fd882792f522ec10f0cf8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0af0e5bc1b7a8ad83617c8c993838c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a301e9c7499b016cc0dd825e679aa2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d55385a47c89f3e4a4c5370f18587427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15253d0199af6fa61ad3557b5b5146428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a78c4919b74a6ba5b022ceb90fc27429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3acb50b07b3505d4f3d9891206a54430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23dd00f229a2f8c629afb231287bb9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3476b8053d23d1d65e196c2017b9d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5522d53e5e09c20a3b958fa6b4ed5db433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e00d0992c953b87a10ba8835584aa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94357bf704a41a77b8bd64e51876e63435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600017e443410415afc96880eb3846ef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771fee53416841e218fc5077fe6674f3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f58138f87055dd0f4a200c1efa800438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33caf1d2db7b03bb3de71b7cfd989430439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae493571131f909b17ad4f2e673cae440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a706bb5593c0b3e228a1950e92cd56441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4854c86d1dd8e1d529b1cbfef4915d9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66b8c454c7edcf90aec5d1c8723ed3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2216831cd6dc8f546ae0882b6fdc5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057988e9a1783450cf504b58b4b6e70b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1485c4c94effe908b3b599a6d6642446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c448e92bb1b26dae6184cdd6b32ad6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ead9a2228b70e861f55549a748360448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c31fad2127caf2449cb1f7b25f4358449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67e4f33e36c548dcd704587557ebb9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6fb5129090a6ba9696805843a188f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57694db7c20bea562b070ae579ff25ac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008aa76ee52d11e6f7ebb7fd94043ae453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825e232a92187ee25ea20f64fa87467454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641803bd4eb635830e8a641079e73528455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5879396e2b90912d0c61a5562dc5e8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a6ca2ff6fd62aad1015659a3f45f5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7461c7a01a331fdc14c820148cfe2b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d9c927b001492f47c639045dc7cd6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a1ce2ce4b8b1cbd7eaf02735553a3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a15d6ec7cfae040354a821b468a530461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd142fc3490396cea2798751f2f3aaa7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4d86f3d8639124398ee7bd503112e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0dd37e1f15b48388aeb0fc052f5772464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8410fbbf01753fb988573933d4ca1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1041ad21a5c0d522bc2c7e689df34466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c35f82148f37b8c0028a474a0377b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b2f774407600024ada0edae13f136468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6c32b82908e1b40474f546b763739469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac3a29393e9cca84078329b5713ff0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cd8b9537c459e7a6df8963d9fbc4e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7905255f743ba658e2be04a0e95ab472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a44905eae37987d5be447a678ffd0f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86cc0c79bb2565227e9115ec1db011474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178564a2799ba0d124d3d933b48de68475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb2fedb811874b8d81df10a6b4988e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4080cce9abf526d5e1e7cb68f838d1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8032cbb639378e5b5e105835a10cd1c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90fd29bd68eab30ff36d41da55ed5a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36e3b21956ceab7464994ee0fac1eb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480fb635f61512acaf69f8b02fb44b2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96358d8583107619facb7910334fa6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a1a9de1446c53d207951f3f2993b4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18621d3cc0e769b5eff437feecdd01eb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d416f9480c5aa18679c3eff1d192017485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8876676f3bd453e26d987e361212ed486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463bee546c8043de9d1a1343e63493e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3979019f5653429789ff8e4327c2faa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6505db7544135d98eb53948fffe1e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d38a97a28efbe90a095ece4ce00596490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba38620b46c4695faeb6598e3ec06f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414fe14899763b8ebda0fdecede32f5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c04c3d42cd0853c9d878bda8688cc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4776acdec9c54c3abe6ecc2de4825da494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b776b5948cda113d8e936869d980ef495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307ea36603d60c57d4d5be9b24ef441496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d3166bbae788f24199aa8a1a0c29c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa0e58c94847cc148e0d0541e1560f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4625176a734ef46b1fc9b918858d603499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958a0f5c6c580160bc74ac65156917e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf953b824d4c4c3f8a324eb1cf23d24501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405590321fe834d6ddc5e9fdf94e2032502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666bc091fdf079e1a906d1c9f060661503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afdf395c69826109319b79d1f89809504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4ceecd5a76d2d42b90d318e65a9fb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2385e33d92b2cc739aa166e8cb174a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbb416911caaf9f7e9d4a27084f6bb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e05775a939214dbb36ccb1faaf519508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb66bf55f197d58d8bd8580d482497509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7f4988ed78451c238cff442f12021510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfd9f723f94b913a423fdfc4b1d475511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccb5e35e28a107a4388936112774a1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537277fb36eae5e83da0700444f266cb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9957c46fc1564d4c4fb2c05ae78131514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a24b0a2f4b367a38441caa97f8ffa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64286c5225635e00280b22cf3348073a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cecbc4f2d1ea38bece49adc600c001517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130e068d389bd874cb07a464fd6a075518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0d628c5a25a6b2262472bace02804519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f3f4ab458f3216cf087f81089ce6c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f103b09b21f5af9f9a27a80c1890fb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f861e6db288a77f09782540d7902320522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81d6515682d38f99f6d35006402cbd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa1c2316b742f51388a896ad053b2c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25255543af5ef185ceb60ac335ba361e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4498cd3144bf306885cd97bd20c34cc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ca8a2f3d1db28604696bc5a02edc3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc867c4318300e24937771625594288528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d5a3b98e755ae6e2db068be6f5598529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33985e8f12fcab8b2de55a525378c44530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4fe0666fc5a1ac9f87e0db3a172cb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b000890a14c243a42709cbad71fd6d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf9c3670c18d9842167987a2248a8c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638012b6aa4e4c5c83f7023d80034f1f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf82788fd39d68c3377e869bb6d6d2c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1b7406143cf4994a92561415fbb40536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c2155ed0916e98ada444fb7fa838b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de45e5585f104d0cd95535330a6723538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0437dee136632ede1b61040caf0483539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6f215299f7adcd123a73d88da2a2c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae11c0ad95e2be2a3d73dfe65366ef5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75295998ae315d98260c6e5f719f323542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804330e386ae327588790922db2b7e0e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb339e754248e89da8f153e0ee4c0c9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eaee52ff1c6d953ee09c2e0de70878545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78aa4368ebf9e8b41fc402b016253b0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60977fa3da52cc843f0a65f84762d0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfdaf536526ccefc9dcb241edea8b44548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c6088818d4a58ce952d8f18306d68549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3d7d584e85bd63fadd57d21b864f0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ea1acee4fd0f6aff4a5db15b355c9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330cec26dd86c6e987e8eb0b5e035918552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f2a47ae28658f56be560c9624dc0e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a0359c709c8e52b0eb1fe97d10212554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554a325102d7c2f655fb910ca676fee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b89aef1d1b61060bbb6c6951f44d3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298dcd68e9b67a9fcfa28a15d3094f08557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9279bba23256b266875b45be117986e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33fa2ed599ed9fde13eb5718259b6f7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc3f757c92aaaf73d2812925bc6792560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a575e6a307bbd2dc40751e5393d17561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e859f44be988c2cd96d986c9d85689562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8561c58b139505ae7448acda2a16b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539644b44e1ff1f90d7435fc8a811c4c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee92cd619b1c3dda8b09ea9432899e0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba0ef977d2169f011aa607fc65288b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48024f513581e55ada9883f01ff48db0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88aae0d9254943380d9097e070b9ab568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98af3a73f042888c82d536a4107a57569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5d71dc007d51602d54b5cc6f56d90570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabf06e21e2226e402403109c1a855c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a664293e432cb1db6c2481f6e9bc20572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a080d6b8ab86588450882f3cda15fc6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e3f22cb8be18ae580e8337a50f821574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f5c7dadb7309756e526a3932b2717575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad84e4d6475777c9e9f8f8e6858a309576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3c97c99ba94a81b6e51bc765a6111577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bd2667e087688f806daf599888dbe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bec0fd74216b2a800c1b270c9cc70f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e680af118607d6be92c129d349d4094580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27acc6ff013e5b79ab1c814f6c05995c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb492d1ff4ecfa04ab9dcead9352dd5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0b6878729cf714d6a749630123ae9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975eec386ecc6290755d3933ecc8f01584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d8cc8b43e38fb05883d73cb5c3a4c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aaed3d9f6ef5fcc19bb107f5781dd9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67892fd1fa2f6a2bc76885de949c462587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9aba8ddb9966c3f214d640dce2038588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a18edf136838cc18b1e269847cffc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27257a769470726b8c7793aeb3c415590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcbd0464de9fd32152e99504c0bf3f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869946c09758d56339e5d2a33adbb4c8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89671997aefd088aa8f8aa9d106e4f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8145c1a95bd0e8730d375ed1a6212c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bb6bbb158cb74e014ccd506a363ef595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a61291fb91372f80f2140c552a7fe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edade3ae89dd695c56fc9eaa722cce4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee713c7585869bb3b3f1861c32237c23598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edc0b3f4a18dd3fc93aa607608f6f4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ef9cccfd6ec4ac0b02322b69ad17d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f0682dc4812cadb97979261de64e4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb660830bc115f90588244bc8b12ed602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbb779299d9ab2fcf7525e2e1ead48603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c590292736d73e2374f825d29cd4677604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cec9e46ea51d0043f294286decadc7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184270129d26fc8a4d24c8fa8821b59606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944760ead0bee958cb0853ea4b944984607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9d7e88d0dc7fcfd5a87ce93e289e7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1ceabfc2c40d33c503f20afbbe9cd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f201cbfab55877bf6c55387aa153770610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165d0cfda8d5929f9c928e79284daf5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5786c1fd2a7f394c8a2c0274efc4a7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c95298b35da18a982a5427ea88e6ac613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70faae9a31eefe377bcbe0ab86300cf2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a392f7d33ff6b2c30a2786a23e5f0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8d38359f5b0c95826a9233230eb71616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a821c928533b1a358c0d2f85c1124617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8813ac4ba4d650e25b7f0475740d5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ef25f46daa95ceb196e64d83b17dc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6840c288bcc3b58aaf3fdaade7b9e9f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560000373cf1b8aebdee0227d3fbf77621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd97e418285ad735840c2312235af70622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbee8716ecccac675545ce6251e523d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d27dd64ceebf75ff465fac19112a1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ebb7ba5c45ad69ada28f278ce6c3e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993dd5c3308eefbc6a1535135df7fb6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20377ee8c058d63e80d73de9c8601e15627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c5bc702c936747c51abc999500999628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85614d4425ffbb369e540e4ed1615c11629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36146c11ab1086f03131947d49adab630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd228b7231f00cdcd31a973c161a5c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54cac47f1e8c0040d654156f29c213632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70284bb6ef8a8c33efd6a10068c1e1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08bcaa9401e9258a550c37b8dc90a2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e2340d015c2d3fc56aa3b6921ccac635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f04b587bceb41b38093bed2d116950636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49c74f8b20a9bd2a16ae8fb92018a7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef76bedbad602ef17b6253ccd53695638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490cb0991f71b8d1ede006a2c53d719639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cfa6b22b757b839420fdb0df650f7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e37573867c4d33bd81e90b7d070ac641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6c7ab9aef25fe48dee286eddaaa93642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4e904c9af311e3d35bf0b55678a1f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377674245f60c12483b906ea79a3b763644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287db3a3eb421f1a748ce5e7ce70860645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095ec1839a1860883ab339f24546465646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b4331ad93d5b6ada2b358643cad8c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3e6c0ad6811678b86315dc04a8a90648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06ce951a52d427c840bea5a68d8521649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32848a2094c359223df96619cab2cd3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d83cd0e1badb9f99e9f12a1c21a5b3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c13073b7f56106b128a7931fc391b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5105eb0ebf044099d4fb9e92633e106653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e7875fecf93476a7d4f895590a816654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f8a05900b5e0901c3d67bb3e94dff655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab6abf0eb9b8691ef926724ab40125656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e9aeede03570b712ba2ce4148da92657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e7dbe9a87c873d4b735b9b0e3d8f1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3221922bdf396363822ac59ecf52824659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8c879da48531b70e1d7bbd854aa22660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f110c92fc110d29524095779ea2c185661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cb27ffefca9a5dfa5ad640e6875a6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a186952a125b1a8c62674d2f782180663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34b440c84b8d4806184c3c9ff4dfdc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fba46337cdfde68b735e381b6eccd4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26677bc24e2e3c4037f51c17090cad61666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228d0860544cb5c1f481d3a7d80cf2f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137e8f0eb169071ed5cd01458812dea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cac49e0efcb544bc8b2ad3419826f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a75082e0f8250d3343e7696b7be3f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231f3e3459eea59618770c0d9911fe7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc16fb02036bd30db87d34214435003672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12c2b489630e50bf45564931c6ad16673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4ee44e882b572f880b81341ebb21d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba99522c5d777d51eff733f1872b176675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea5948aa1e3b28701d6c54d988935b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555e197943f545bb040f43622dafe7c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93899816aaf19d9b6dcff51a1d831a57678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e259b0f42c4590db994ca2037d8feb8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9343e4c620129f7f6695530d45fb4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759ba6ff9fd1643ba6bb0369375fc47681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b749a86bbeb93b54ef1788309d68eb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e3dfa83689b67ce7fae80580426cd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb12b74f3f25e3dbb63d2910136c45c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14868bba2d444b0846f319ab8c40eea685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555a77a1b4f84e691d1588413d8d335686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19fe73945ae2f662ce8222db967eaf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76884dae4411ed31c2f05acbb2dac9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1ca14b69e8391efdf90f36e36cf6e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc777a2b9051e56949c87549fe56d504690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330bb4c6974bb3b852229fee87dd44f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c61fc918ec787c7df04e7afabda96b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3bac77a215341f83e83564537c9b4f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8057182f092c50e717d6464b84bcf8b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d22dcbc2704d3b8f92b17e9feb875695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baedc65cb48c9309829d7702be2f466696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3dd62f4cc45239fdba7f9e82739d2f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38aafe34b55210fa2186e9a33b25864698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c50f7e1a6a158b207ad24228263338699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98333a2b6569b59bd2c26e757b1e6ea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3a1771239cd5276a7e324304d4934701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037f7c74973b848ac796d3a09261314702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a86bd27872bcea7797fa3ce39e62eb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb7513537b3e5cc0091b69561683fa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373920fa3a831667e91cd8e6e97e23a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220f96dbdced0aca9319b43d8c428d9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f796251bf619426f2bff965697f31707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee23f7033f90f351b5e12a8ec33aa1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd54bc6fa84a9a27a1ab53d98202f30709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7f735b359e5eb5bdd46ea3b86fae9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fd953234b330ee37cdd015dad1ef6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd830450b07c0447771b8749134314712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afcbd39d4924c1253264b2b1a6455b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6eb3bb221ceae5382dd058987d8b3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b1d1f472852afeb56bd4b1de1ccf2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855de2118b8443396430eb55e731800716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a589329ab58a3fa6422d80b509fe4b3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f63a27743859895727b85b758cef72718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd56e2178dc73a206dd514b6763e79719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4aef01b1a71525c811fec1c53cc51c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f82e119c5920c8c28202e43af27867721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e4c2a588956df072a179844d93b64722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c556e1fb72b242c19cd81ce85eaaf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8f99cbc573bfbffd8e21b528365f7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5615f8c2328d4a6b5a3d8b3eb099c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b63cfefb93a148617409a8c187424726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbe53d38a9d06aeceadd1bb9077873727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e90f946fd02a6d7a38af17e0bd9d1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf8235f691e7d00bcc3cd6d42366c7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9a24cdecf4bae96156e225949a8a8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca544b0e71e68663633d663335a9e0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea1917c64a191eb6b4976ac09be703732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab30d6a24af0fbfb15cb5b3c90b52e2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f20787e02add442c87a6a698b44d20734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8adf042d7c12626ab740dd772a79d5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071b3815d80e5f526120cc7455e6baa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b258ad8f559fd5b6823a185c86cf0b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d2dfaac62d232c418deb926221451738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426bb3bd114cea77f77de3c550f4315739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716d610ebc6ea6fa27c68ce240d53e2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a2bcbd810935396719cb11882c9df741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ed589d376cd7bbefb728d2b4efd47742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebd62dc264358a81fc73fd59b1e038743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72191ef2beb8d2add3b36afc46cec48744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c9dea1ee4d6240234caa9dad71722745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf548434376d1a8df7de2d97a2f4fe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5177fdcddea509705d20e5cf5faeba747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389079e16141e158714edfbbfc6f90a8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109517b587f3a731eb044b2a450eb9a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b38c34430001bd3ee3a43a479ac45750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb7a4bf2cea71e11de53593c715025751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460a933f1c1e0938b643227dcfedbd3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14dc2f26e90e1f7baf739227ed69307753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9b7c34ee5953fc7fa960a1099ef4e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d6a361ea2f4a8ea260faeacb9c79c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4b45056548dc25c40b87d4b2eefb6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08953b6571662c6aa348fb9bb92ff1c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294af3c163bcfcbd0aadc10496a2230e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de406193ed1d5f8f058208c6c5958d9f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f25ea31efdbfac1ad196c2ced54d44760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1c4e386ae22e9d0d1f1f9f86e2e4b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8db4fb4cd9fbd9345f904e65395571762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3f9f0574c37cf2e979bdfffe6f2f4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740ef278699f427efe6a78b7c9c038e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65391d725b76b5bd961e86fcfd581503765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd88e10cbdde6ae005e3736e105df1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1931590b5b9ec752a6d7d2280ab88767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49fa0ea92f12466b5a67ef955d4362768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00bd15c7a9869678f753ba95e36679d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6949f5f7a8683cfa77c58e5ebabe78770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070c59d19cc6b5462d65b860f2b737a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688043bcb8c35f5274298d6433c7f2a2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a4e20060f07bd579bc27d4cc45969773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933dc4d511379ec28843404b69d6ef8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bc7909d26d94226308cee7959c701775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef0ba65427a78504cb6fe9bef0b297776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16dc01ab7c8393e420c7ab2dc2a155777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84ec32417cda17f7efc3dce7a1f2ab778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd5b244fee56dec73c8bea987700f5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d18b0420da6dd7f896bca82779551780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b910fd672ef9c825f056dda701feba781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b97a63502b35e00301012612e664c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454566cc3c149ea0d885bb738c240e92783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512cc9ba512ebe1ef2ebe589802e5df784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398eb97a341f8c3ac654e34a421cca0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b914c4ffb33f8f4fe084db20f9c40052786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402a1841671f1bda7eeae465334837a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd1a33fc17f5c59c440298b80c22ee788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6b22295835f606de39c62624bc094789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09895282a4ce9e4a52f67aabf6ab49790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d35dbe879662fe6ac13fa3177b31d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a689fe43818afd94c9f1b778a482fa9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f58d7dc343b3de1d53100260e40d5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52af80662064f9854640cf6cf945f00794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670c60b7e8611d1f43d6460db47f396795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036082b56b6aed217d4bec272479508796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d30bdb8f7f24865617ac49e6753330797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad7e80a22217c146d0a8748641bb8a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c887e052a22f15b266166c42c266cf799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23dfff5064aecc46f6b6c8a2da9ffcf800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7dee8781edef2e8532f05436540c4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36eb9e993eb69bb194964110a8d0411802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1f0c3352369f2f5487587bd932d8f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcabc37d450a48547fbe069c2ec831804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e259fe8c29bd8c084b4b150237c6b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7feccb09593060168333b677d62e51f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97572761466c80b2fee64f81a9edf16807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599c546221b46df28c617b665156a95808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74bc31a097b7ba57e48446fa2da5471809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca6f1060d8af8149f0ff3719c51ba4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110166fa572017a4fc9109457cee8251811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528d73be579411d39c6ffdb97883ea3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f84f4fd9056e89eeb928f62ab7b91813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765f4eb57643ed5a298cd892da5d8c9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27e5dbb515fc85ff424d2ea8d27bf2815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f9184c58db21f4812c3a2fdc06f2b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d15790a7aebd8166d4b8ef0aaa2e7f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83559ff17e48f06803f9a6a0a5bef660818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fe82acdecc96e2efb447ae9091c88819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e054cb31f41798f18d520b449ed9bbe820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45cb27b6345a4de9b3030e6a5ebe637821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5e6dd7642bee0b3eb5a63a0e13a8b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ee22b6dca18471f127d571edc6f13823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e11af89baf9c4099bcee49b499d5f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df729f6a6fa3d7b6dfa0223ba65ec872825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e8e416c6421a9cd6cb187f91560be826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf9330f4c65cbe13ebf8f5d515a4c2827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953875dccf39c8bf9a85b6e0ecc6d683828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61558956cebbad4a76d861781873175f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99987d9ded7e856218696bb7eb5ad6f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43a3bc4cd86e672b398b73950e636b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affea27835d5dae5159ece801d2e1e4d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153d72eb793b2a14966fdf160d4d84a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e0462dee9d95bf0efc1827850ae38834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02355fe1276d1e702149134bd90c4bb9835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738dac7017aab6b24da65e8e83dc5ce836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257a45273224859ed52d0144a366454837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3c5021e47454c1f2aa2357d3d0ec7838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682830c2edabd23140e4568111e5799b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f128f4f8c24559dc3fc7b5749d971a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba1c29f7525d2fd5c9499f27ba1271841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d05fb5ab7d0cc74a1d3886ebd54152842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54292999088585e43ef9cb4cdfb2be54843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900db08a4591d8cf4a2316ff2d340a1844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f1cf6c7a904bc5dd12c27634145c6845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfe4d1fbc7e584a03df5a1dbd361cd846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b24c830b5bdbafa844fb0ccd5ff00847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92791498a78dbca03cbc29e0edc3a1848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3ecc05b5e60d5162c37c01cb7c290849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df709a26418b009bb1753495d12f1fba850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81329fbbae857a776a9362c90ab185df851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9b9c9f2cd2a674dc4a6088cfee952852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea677f8d2be7ce1a4664c9a5f3c8e0853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9d18662fa6348d2ae59c97cb348dd854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b5157f036fda3274d87038898c5ba855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff830a8603f5e9e81ac8a611322a896856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fcba0f0ec6ba35630e13e43eb1146857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505318cb07593a6d10d868c502a1ef97858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d941b7a063c0ecdc487dec1237090859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfcb47d6fccd213fc76b0e913ca8161860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bdcf8b9043ef4f757eacd25d6944cd861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6728267f37e7d80349cc293f9a48ad862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818865d1e8745d22d315775ee3d9146863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09d88a9dd5418f6cb7adf2db3b2088864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b31e56d395482f1569e98530a71d99865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd424e58ad8eaa57791a5c71a26d56866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845dda9423cc062d6ca8763e2380e6c867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebe7ef9453117a96790394aad64c2e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751e725f0b286747d48e141f4b9a750869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e9d6cc5f697715589017dd526e4e2870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63ef0f7fd92d6a471e6ee68ff26496871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a3288f78f835d6b019b1ad6f9a9db872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656586f6ce207f60aaaa6c20cdeafbc5873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62088ec9a599c491384288b6ef0c4b1874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326ef0cee5f63c014bc96a039278960875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81871a06fe3e56f21378ecc5846b8f6b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff09bbfd3223c45cde01aac4095993877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf59c982358e21a720c14a71e09052c878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719dfa903efcda6cb21689d31c955f11879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4e194aefe7749da21fb4a54544d95880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c084db9a39d9dde9f45042c0fc48556881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20241aeb3bb8351549d0fdd8dd497d63882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b8e5fb35ab95ae3dfad449819a2a2883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb95b74193693ea6426fc0d862286c884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2d9da03a8bbb40662d2a1b992b770885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc6e0f8d96576921a11b05ed6e85d3886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c98657d82900111883c4f6d07e17b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4df70554933470c3300af0cb188b5888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1039eb53c99b732cd21f235fceeed889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e835158453fba2bd94a70f58cfb0d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7a31b2f54f9f1be47f1b5d0436fe2891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d9132b861fdb91c29939f1de621f0892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672e098b6d2c6e6677ffe92022d6870893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c9fb5177271c2097b813e32e849bb894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69e7a717223e9738d5a56db336786a895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e53c2ded80c8c3275ddc791580c3b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16beebb360e70ec7af3357a2b5df16dc897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e77155ed00674b7747fde99bfa382898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4bf9d187ccf83ffd2327a8389f550e899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816cffb0094c311255b1e040035ad81900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50451cdc15fe43607a470b2b9b7875d6901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdac9880e7b22b93ace2f4fa003e280902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206f45fd57b8c1bdc429c3ee622f80f903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f824d9f7feedeb2b274fe7ea087c9904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde6504e780a215b2f49aef590b81fb905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabec5e7966240d8f56770171413807d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845bc4c42dbc6ee01c4fb59ba0ed697907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f2f011c05a14cae1cf3873c37e21a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc9934ed90784a16eb9557a53629b0909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18d7feeb70de3808a9d6bfa0ef7d2b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eac4586ad3cb5a4a1975cdd5472718911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf988db8c39e0c40103da579a6ef386f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebfc99639a3453626560eed11cadd8f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605589389198ea92d31fc9c199e365e1914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a7c6f1f5fe8971bfb2a7b461aae6b915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fcf93de4b6ceaad9b943bb164d45ff916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0924bd3bea2dc46169764b0d5e05ade917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a45b556e3ba060dea7c3a440f9c021918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcdf438ed8a40ed7850aaee96efcdc919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc7d73e5d316802d8c5ce0df753c3b920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cee2264a38e075205fcaa8c598a5b1921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636e982072c5d19deeea534bbfab575922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e6ad18d651538a3b74e245b01eb42923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e48337e5aa0315c04df1bdeeb97bbc924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40fb7cd0ea40c9ec4639a4631151312925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c6075b1ca335d90bbe626cae3df7f926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf38e6b62a8e83fe2414c4f9e1f48a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7854ebec9157797a432b310a1fd64c928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd1a880a74e4dfddbf832712f07ac3929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d28073246694d9ba0c131a98a80e6930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f937a6d4f84c01c0c90d67999c376fe931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e2020850915ed2c571c0b07e30f6d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017cd0dd8497d001e11edaf37866bf5933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86555726126e72cd5093e3afdfbb13934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d80011395123403149d60e1e0ee48935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060e934a86a8cb830f48af9f94122cb936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8597bb22e55c88d9e4889404fc1fad937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ab2b94e95eca0ffdb985174fbf875938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946995222b8d971825e3b5ba440048fa939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca7d5da8ddc152c675686ba2b21577940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ca1f46131316e06d1a7b046e6e12c941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22a7157effcb0b45b3ee6aa877a340942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee43574849f9e18f85a012c8419ed5d943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4f96e806e6e8716dd5d86c1210936944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40bf1328f8b9cd54293fd62003dcb7945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b28c7c433bec4a1c4b74a18f011a21946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974cdfb13c844979fd7a6c7cb34f2aa6947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1653be0fea604e36757da6a5bc54fcc948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b61e06ff7380f31b2a82d49d1556c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7ea7fcc76e64ab36d27d4ecca34b1950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a12def02e0c3b866061fca7c187676951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024c4f030084d260003829b001dcc67952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d810d30343b3894ed0eb408cee015953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ed710834dc8615bb21aad1d70b05c954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd772a645da38a5e64b9b3e34f17d4b955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9e981e1026f8ed651651e6923a0d6956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a334dcda6b5f9c03371a509e6e582957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6bea8bd5e0200a8ea44feab7961ae958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad86cda2578f3d550a2c63c289d7ec0959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470b368adb5aef7d9f8e721360870b7960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b67a3dcaf7e11489e6ef929eee63ae961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897c765e2f187a214497a9113994db3962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87553fb867d85a027b800cfa373e28b963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25a3b89a8f9e201bbb5ed4dae955c1964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b34dcaa50c8b8c4b5c03bbaf1ad06e965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e2a3f27ff23558e9135a8d476924e966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14b9ed309570d44d9c3ba6a1745487967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc75b292ee6a21173a7423e6fb3fb7968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19885ed4bac77e4b06ddc6a4e03f9a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c163b1a2a55a005d09b5cd3412fac9970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c959a66767cee194080832166a36f64971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8feb48ae7ac2af29ae777717ef988972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f8bc51db38f62fd329b9e8adefc95973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aab4a0de4d0981c5509755bd8142dd974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e419b0dad7753e5e7659f6910218648975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ebcf476c7e8f651849983f267f937976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42760883835cadbc434d0aae2335d526977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0032494eff85d62e258d8d9a41c49f5978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c9e40aa3e6e340cf350f01dd0a170979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41833d8a621954f21446d3c14eb26c5980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7fb4e510a1b8906eec2c083b3f51d981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c7b2a33b8de4ad6a4bf963c670ff8982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31433a612e474689132d385c4a0a89983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b8b72159236fd6ea1425154f99fc6984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a94e872d850600ae588acfc083c7c985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69715d2a9dbf7c2498a1341853433dd986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa30c29806fda2ed79670a521cbaf3987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd7218c7af2fc27c64a6893ea69b0b988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384d30f75c1fc447bfb169983481fa9989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb556924b9e548a7e51e7e85ca48e47990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da437796e1d2fd58fd0b9ef4708877fa991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e2b746d489da8c5d224baac298bcf992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c019d39ba1a3cd7450d30d0005fa4993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770df6fe9c5c304638965611f3cb4dac994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633771eff01c66354b13c496febd83c995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed4ac6bbb25abacdfcb90a84f9ba0b996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b6679c3fd0773a3dea170dca52473997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76da5883bc1fb5ac621b2278cdcc114998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f1e95ef7b1bc8ef3f885f3efa4fac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d721990e31d664e11068f555f08e7462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa33085443d5b91a384e61bf0a0a4f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6a87553240d4a5ded1d9bcb1f95a84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13986a7fc08341e14d63d6921ab72b3d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989ea49bb4a4888040f99bf379a0cb26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7803c239b44ebcfea145d6c965a4617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ece57c98adf07b3de738b6ef96f7ed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81858178a7d9f91a72892719107e5499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c79deeac43f83aa0d2d2a20794f3310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b29fdc5ccee78db315a758b5882d3411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79851d14e19761482082568ab672f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7190ae38d08092fe165a394af398b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e9f20e5c562a3a233b14cd75e834a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41bbe90b5b4f35e9035dda06707e7715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5a1b2abf704e61596411f7ca4914516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368235d55f31164cb6c75a9a9c44a48317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c697f5e94bfa16bbcf07fe967e5e6fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489adcfed71ee249020be9e6432b6a1519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8089feb3f7e5696d84c419d774846420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d1dcbdc68b573059dd7ea8526280321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7ed5fa10e104f253de6925af1b01b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191e09fc423e1428c58f9ec9348791a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8cdb4121a47ee29c93ef7292771eff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2d0f8739f48720caff6e03b64ef4725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a392fca8df659bfda12c398df3c45226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceae328d4a2d6c33383c0538eeb9e0b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8da983c2e297d979865096375ebb0928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6005e3663b6a1c4e4131f57f4239c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f5edc153aefc3000ab72305bb573d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76bba67594cb0e0846914d519fbb97f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0381b16d7fb74d92d27e85c4058356032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20141a8f09e5c0d2ec558beee22cf46b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923bb068259ba5d560b97ba14edaa7334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4dc4a52acbab21fae179b1f9af0c335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d3d6a29d5badebc1e81ec271b2bf836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44672410abdf2fb1621670d17b775cb037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca91d06f19b9708343a0147dee5b33338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484dfa9a569120f5a158f69ccbe86f8e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a98d3a058cf91b433b96e45ad090740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fe0659cd111eb4619d98018d8191d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b115c75142e67da366d5cd684295b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd127b6a93e4e6036fb9e8e0c2370a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1be128343471df39d04b1c3f434ee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f2e6b8a395ea191a138b30ef60cee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c42f7991ca0f29bc558f508756ba446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821785e0456e6fac657cbe93e8eb6bd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54d6fd489fd98ed4b9e8dcc84ec1e448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1505697310f6b520b525afcc51d69749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76898f94b99bf003d2c6c6a5e945055750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803ac94e0ed6e56dea591b01e89d9c751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d748ed8e02932d018cd29eceb44fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc443a3c594161b771e7d9b1eaf0e1953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36543a019ce5b4bf6c4630e59f975ecb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb9486961b5e2fc316524b6616e16f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57445cb3093d07654f8c8d606df6f0c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3d8b78ec06b01fda99e16e2c83ae857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d482fb41a02c0362a627740852719e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc4d586344e27237e5c89ca48c91cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6959304c6eb84c875975ef2530c341560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2598abdecca2692cc8afaf942259361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce368556871fdec7268f391c504ce562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff309e85ba8ea920c6c83becd0a00063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb9477099f097aee4bd8dbcaae064164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ce37a64eae9196713b867063b559565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ee8167d59d8630f412b29f47d2d5466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52caeb253098efd68b068c324772fa4f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9b274e352c9d45f5c58c879780c5468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19552bebded78898429d9271e381a269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cfc5f311af58f1a4e72d8b5ddc159c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d98781e4f092a7278405d495869ef571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f095d83623128f188e5bb76c27e226772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f770192d6883d66e8e162577321774f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69569a4f30db2910cbd2e2571dff444574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee047f5e4bbb2e4a0b82dc50baa1669075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e22de71f84d5dfaadaba456ac3c78e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bd1965ea3fcfb1bee1a85d9dd9eef377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a8c9451699bfb4a95c322b063a26578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4079190ffc01bfe0b5dfaf17d9e5879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d9fa5fd09bc5f0e6b7365c4b720c680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d0c7e7c926cc5229f216e03c6577f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e79a350d09a25fd6eac3f4ce1ee6982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30c637ac06ff9cb09d4b9de757dfca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d46a1741c0450f747d907c2e95d62784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005be3a3358f62472cf1d0993d3f3dd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b44f4e9938538ed98166d2f199948d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f45577f09b11098d2fcef849b250a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9266f986cdd292a512ea045e4ecab888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b76b8ae9a1d4ee03cba69c326ef7189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd59583eb663f22b86e5a2c80821ce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9cb9c27b4b773cee17280cb82da63491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb88e0225bf90b1336cfb3b05c51ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6d569db2a2231abdec46325dfc2b893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3a8bb80513931020e47f7e404824694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b6d372f9412f9a6c11a115109d7c295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faba47a0fedf429c87cec04c3450c4096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4dbe95686b01a7c683cc1044f424f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d54cd617a4c583e5597d0499517a098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2d580df1a395fa7635f1964a924ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483c9f05fb86a30ca5e0b0f5cbf37bb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5511a1c40a3948a05f80415110911101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f6aa9c6928def899e7fbb47f1776c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7978294e95b63d98ccf3f60a02db60d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ab92b59fb20a15edca717d26150e1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287bc3d7670ab7acbd3ef08bf4b12e02105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b1611260d73f91aa962ceac7936a7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26d80539596cfbcdfddb8042c8bdf7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354fcedcdda41554ae9df48cf2a7d9b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d0adadc0d60c3f0b292369dbca653109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fde31a6fbaa464f5f256cceb5596d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac076a0bc116d3ea0d7ff07a8de4d4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c1dcf33052718226c07016a8731ab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a478a837e4f5ce7f1871b5126f39fb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59580f33710573c4c1f7e165d29e5f15114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ec82a98fde1ee2da41adeab1eea73115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d15f7f08b3f6d8706a57eca9fb9d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c68569e2667d7a9065b454d06c064117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd066bc476da501daf9fd0c1e9bc6d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2855db3f58ba5892a1b2c22ed6e7ed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8898a11af4331d1e18ffcd05c6595f28120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca4b897ba366e454bdcf001ad060fd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410524892eea57370f8a9d8f87367105122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e0dcf9411a98127fd71ce5b50c234123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca863273c4d20b3698adae1823e220124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b504e7e3c49f1150e3553402a4b866125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d657e258810a7a9586ccfcb37f957126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1adf35fb729121fa9f7bbec02a2fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43226b31e0c1bbed43c98033ff692f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea305cc31ea672780b0428ec06e1aff2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202756c5aefaa69de6aeae0b50f1cf3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4994c56cd002117f9f05c00e56bc47131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f99dd4c1c7ace6554816ae22551ac0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992be993815b2399251a3ceb39bd865133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60db388e0f6639440479df6f38d9c3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f496562882bd6fa8c71b84579b3ed77135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605251f81003fea462ed1150dd99fb8a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352104ed24917a5defe854510e3b2c8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c714759bd0d858865e9819db44cf7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c442f2faf9c290ffd3bd9800581b69a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c4198cde5e271c5ae6f4c6951a4ce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555850b61440d696065b01d1b009e584141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522285f201345f9a618e02e73daae82c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe7191167870b4a5bbd9e5cbb668b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fcd58f2dbc8b187c17f550f7dbf695144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65308638be00aeca61776c825ea3a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87cb1d214cdad0d9b2bd758c5ffb58146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce3451f5c8e3cb95594a0a3a0faedd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa5033304664113ac1ddbc64b38081148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f689f4496897aaea066f7128569cf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765c7a8f3f77fedddfe5b54fca4bd71150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74fb99ee47ce42754f5f6d447a9caa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5220b00f6ce59d3e574d2d2ec2c0979152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362421d9eca57f94526fb8434a1a266153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573634c69779c9716b76d919ba378a2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56aee87b439791a50de70c141354b1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5dc990ded1d1c1079a399b93a23c48156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c347e7cf92b9553c992a1db3be8f012157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037072e2d2e9bfdc6771b71d57718af8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7752b72108a8db42093f3392e8d24159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078951920ce12c2e39b949a55dd90c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07c0a3a13c434b7f05990ad6cf065a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85ef269945c93179c52a77b0d49460162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ef7c7a2abbc57292980eec260b873163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95664efd0c2f8cf6e76611bc70b09f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800d22ac8b787f28faa556f1595de97165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50c864dbecc540c5653bb5f748a387166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924abad6e53fd3c032823e0afbafcff3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3363101fef276a32b8a51b5d4b033168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf22bf627fb0a4de9db32cb1475135169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c9d61600aa2884f8966056c43d26d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f360f9e6a05f7b48a31dd7b3e5a38ca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1406b7b27393d129348d26a48d4ff8e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8691e1d5765a22adaf254a85834a49f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fc12d282d1e877c9f50e27564e876174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2022239a5f6bbce8d1132211f994f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0ea8fa56d13f2439c4d885ee21fd3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f8b38f052b203cabbcebb1451b508177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033ab67992b5311b660247b4810ca8a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25b038a8a6cdb1fdeff9d1e3c87a47179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695bba64b49fdc49c180b60e04f1bbf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76815fd35e5b658674b1594b57dc69e3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee217dccf75314449967832be6e31d6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088730975ccd80890012d4122094892183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ac7e0fd73147bcc9fc0f8043492d1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b2da40dac7fe19a35ffe857dbe598185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7461b79891a381a7f51ffa4ba805329186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2566ddba7b779cab28654e5a3d5d89187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ba6712cf2ee92c3d261132bb28272188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eaad88a7ff5c323ca37efa7893bee7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ef7a880b864fd96ba253b490f378d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e13092f118be1cf1f37a32a533fb1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee469e908f98e97925f8e19ba9154c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953b9f479a32bb2c5451373f5775481193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6836db172696bd186e79461d609301a6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4e61a5816dcd708d3edecc48f1c6f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5795eb5626c6a4fd29c914877a3d40196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23565b9f0885557b14e26610d120da46197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee286acc51dfe997b25da01ff24852198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fd226e462ac5a385c3b8b5caac518199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea57fb3cea69b63db39b92ee7efad34200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c6fde7b5588e2d0673f9806ca39b3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d03fb68e22c30d79547f95cb7a7f5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2904340b0e347c1394f274ab731d7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b21795d2e0b8690fbe9aacb38121f8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60d534105429acf62a85a3ae2bb9aa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cec81de27e9d15873f9889d362f6cf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e1ab497cf89330c43c80eb8790f00207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7dbd0ef0a45cb752e734d2e3dec99208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d48a70a0a9c7232a484a9d2c487fea209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27acf7510f2b880b06c7ff8abf0d57f6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3168441c2cb30f69b1c9a0ca2b27ba4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28b6163604fecab4df2b39b3a23052212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56e39b59ec8b67fd630d4ed7440c1b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf8079fdcfeb1a634f5605f2905893214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4af2b3323a08c6b163f59c8cf14ff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e96adad2b23ce9eaba655935fc226216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d918ac64f22ad17987585628e358b6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efee1e9e2d4c2bf80700c7fca39c2d4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a35ebd0e1a0233ef71f25781f3e726219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da978e2746f9574132e756eee1c2c29220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583c5119aa6b05f7c2558e940c1bec7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39d541af3f183687f452128208268f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52a6d154fd13dbcddd91fd35391e96223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333e55e4619b9ecad309be41e29d70a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630a738437cbfc306e633f11feed4f2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b57c5b6bd5a195e5d04856b28a02a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c70167931075e41156ba4431f493b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404551954c35c66b5ebe3638ed0e9f4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3817560a997f0d0687f2733ae8cf39229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c58fd8aa8aee25a420ffc43ddc416230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d522f20bbacabb1eb8aa392add8931231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70294c532df959be19590ed8d9aa5967232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12886444dd698a6e159bb098265a656b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ce1f9df54215cc61e24149d992878234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd9abfaedd3ffc5ede2df07bfd929e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11357625f1ff85cfaf135cc6abe642236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4592b572227bc478de52007f20054237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121c3040578ae9adfcaa0c0c5c2cfcd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22aee2a2b5a8b6c3baa07c84e74c503239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7881eae01ae25dde10609fc97fdfd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afdcfa788b0cf077e26cf8a5fbf861241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2596440e87a050375f2cb7bf6f2e103242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb1a3912939aae6253f48bb1d7da5f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f7038128552f364d6b3cb34b39251244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f45de00ee8ebe9d30d04500528338e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36b1f552b7d22f983a6c78e94086b3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76a8060fcd51608f767a623ce67014247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90971c9289fd830e2a390839bc9475248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0f43d86f3b0d5c858e759cd65aeba249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1946b1a8037acfa17e4e06047ab026250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b3d8b648e66bbc746287f58b9fa73251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f0c354ccaa29e727078b71a6642f6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e6d6dacd940f161019c40b1d13c86253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652e1ab3e0eb2b72b9d270f50bdfc6a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaffa9de933c67a673c5a757e51763e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a2454d08ad40ff4c5909fad1857c4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026aa5f1c71817fdd6a5832fa45b3ec9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39958803dd20b8865a14bf0c81bfff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60084778344cf3c8bc8947d148a98182259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9f962f4105b12c7a1f152cbbfc453260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad89033ae13852bdda06a05dd665f2e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ccd20d8e7f82c77b5366610ab90d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2908d2f58302f183a5c7039cd0d42f8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d5ed0e8cb4329f5c15c82dc68ed0c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043ffb5710547503f19b46df516330a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030ae2bcd909c375ee2267c03737261266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab288fc12187c6f25ea606c95b8513267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db92fde77e30f350079eb187f180606268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f5bff9cc65a8b50ca4d0f56a29aae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c82f0848a46295060b93205dac9f9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bc1c8e1f7684ab4a434bb0bc50406271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796624c3552801e39e808cb19200abf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c9e2299229f5cd43ea3be6266eafd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9137378b93dbf4a8818c4fd28e179274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a9aa54993b01752d4ace425343257275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d9fedd58c0b660078d66b2918f1ab276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61836d6338782f5c8c71780077df3ff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae9f616444ebbc7a56cd95219c079a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201ecf2f756e6456a8aea49fb26b2b2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ce10ef4b8b195a1d2064353d4eba1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23de6b89c73e1c8ea1eaa745913de4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0094f7316a1d0f10bb1d332266b3a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629bff6f044f5f9427420062f5d41d7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0f4fac95021757a044418556505b4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627993d45e77ffec2014cde0ad8f0302285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6cfd5a6fa67fe537000882a53d8df286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a171c87641e22757392b12ef2f105287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15195e91d2c35a75e8022b24e113bbee288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161bf18192bb87d1823929405a2f327289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880e15209a0435ef4c6385746e75d7a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd92fd388b99baa8e56a2e3bcd0e893291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839915c2b9b3b63e064fc6c35fc152c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa2e2000b3c16f87bf93303f78d2ca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81400cef26346877013e2d2090ec9c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e902285a59512d1c05d7ce22a4775c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc7e9f7099ce54b2bcc53e9de01b74296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d187f78d88860e91b405be3bb0469297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376ad16ae159a64cbf3072dca3a0e40298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4475e70ec4e177a6b0c64e2f8aad609299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698292963f27b757f56615815862737300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed55344f5f10b1b4be2f70948a0d085301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04a795708e4bc52ca1d6ab2ca58bc9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37a5d5c5bf17807b89f3c2ae88637a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f3c89841bf259758e507bbe3c39b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34efe76c4479b165e23f9b69327635ba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b0cf776f22f1be95cfd1864699938306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d3431e386403f861b3ac790b63f67307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5ec0b0629534aa688b5697b519088308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbbe0d38df8baebd486ed87b38af1bc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3327601c78a95f658495396ca3a33a5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e68178d967115c7b41d9286fcaa6c7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8813c860a4db2392ea73ddc9fb8e57312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac613cf4af22441ff6746e433b9fde313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a570956ac1227fc3c4941885e27b9e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d379c085b1d78b8b0b7d0420cbd346315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0361eb3b334cd48544818981bdf62e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d6451e1d5c308b8a6f4f848798efa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3920b58d1456ecb8a6d9410c8000192318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e0a0eb43510013f1adcb4fd6ead72319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ca47c97e59a80ec636f14c2672e8b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3dd2b608c138808cd180a7daf4581321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5059cc23c71b6d30540bc7fc9a05927322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b494297b5209adcc9a2c2711f54de323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baebb88f80d0ea9fbb1d58009dc4c7c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b146568b069b321c2d541d95982e61f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d2aa4c088e6d3d56aca4426790670326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b081c8d083a5cdd4676e07943b33d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a726ddda3d61bd9dcefc10f608eeeef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72ffe706c04ec677a9a82620733409329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486972c59dc79a653959b86567c8e81b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13eb70e130d450d2e74e09c4d5e396331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80612907cad7d9c9efa0922df5ff10c6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a85387968a06651666751a1dff08d1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe9b7c1d9fb632e201001726198621334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9bc3e214db960a1940860afd25c65335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0d1fce2fc511a6e6ca04c122a994d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec75e095e7aea100f7662b1a9dcd18337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19dcc43fd71fa41925de23b6884141e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377a2ea0f9c29539c56f9d845c22b70339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd876546eb41d380478f11454b4c8b65340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75322251ecd681096f85ff452fd714341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d54b8cd519facaf6c7212c362841cc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa148bc39809767075b5e7909137a194343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0f67b58ca89f7457d4849fc4c56fc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108e5f30893f0c8a5c4ee0b9faabd68345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def82a91a2153f4f10b7256e37905ef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5b23ce7c0ff5c5d05034bc6846627347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131465c7434d0485c705255b0492ad89348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e7b2aa22ca9e3c26df6e720342bea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524b252c009bfb8cfa6a601ba798039350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbeac36aff9ab9911a839b77af8c4c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7070a813ed887afa14ca86c809a083352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08585977d31db6c63873934ef658ec8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9284545e990aa83d6862a742747cf9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafba96681177b298cbb5de95a84993c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11439afb32d8b4aa6c2bf99cd19892dc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f50172fdec8e8be2210cd1066af21357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d3c773feca07e1783159b751c27c7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6f5e91220b20fc3930ddac8467484359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69847a08fb97c3398394a67a4c598815360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbdd7977ddc31f31a9e0825a82cebd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d34c66c28ed8cea567b5301ba08db362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee7f178d0ac20f20dd582d09c5773f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aade9cbb7636e08d8be9ac1a6bd81f6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1f2ef8b3ae61e38c7735edfb89218365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d428988abe83a32ac05d53327cf3c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76d7cde5189fd8a7ada46bf918470b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c436c5ccbcb03c96a7b21945e90b3f6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a36135c0d27847178ad1a71e83ff27369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1d8a3fe7a1ebe32d5e42f47cf6b8e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e9b6db4ab82c032b73a269d9a759f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef462093034deb45c7371fc1c50ed16372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e549d610875bd8e8790dfc9617673373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818f5819bd52a45cf81901fa207b6f4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1a5b92e1f63ecf7c76c10b2615aa1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6e921d27441f3c5caacc4080c748a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beddfa1bca5e959af747cdae1326bff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6068a00c49acb42a18ae0b4a1d8cfd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbe354340290c36d4391ed0045e53c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56f2fdf1ae72ab2fcf44094f292171380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228106db4102ca9228c2e025aa97fdc5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174de3fe0ce703703219157f481b9b2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33444f0d83ae77cc0de53cdbadac645383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6958e9882f7a80eff2c5d7bd8f710384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903cd7590ff3d93cac0047d9c543884385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b62a1093389450f69ee5fee758708a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b307add44f731f51e8f626deb1673a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ca4c6cc50f8761ff0b69f9d54575c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e43a136286e4f5cd5c184397a4105e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f31939d783c7497044e3b421ab45c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e8fed959fa141d54f1b379eeb0e2c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dad777d20ed69ee33976615212cf3c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a57b9f0c9305c456f9bca9cd1b9084393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eadf017f61107e43608a3eadcd53d9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868cc32bcc6635aec08ab1f218915634395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50b054b76b56513d840990d11aee10396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b8ca09d3fe4cecbe91b26c9fdae19397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439dd63a3a7c6116a32171a1b86a26e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de75d47283fe483142ab21f594adb9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff5f4473cd1a0d45520091cd9953bd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0265c8aac183ae5534017ce3b8912401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef79deff3501332b24652f758460a33402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667aaf0b45fc2f2a553551f9ed5fc06403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b1d1725a3117f730f4452493a83a1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630144c4d23381fa2842b3b439039dc7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763f4a7ba145d1d224a814f47c70839406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2e0e34a2037bd324566242ea970a7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c1b74e3bed8dfa86b59372d5d53f8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7681fba3f560a2a32600126437bdaa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1753fc2342e0caaeb1ead5f851ed7be410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f92287a4c32b0c7df4d3718e488db0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0de29eec9add953a0106c3b52caf44412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ae116a54a8aef33320f0920840fae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a216940031bceb914feb102cd17ba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469fc5b38c25d5f752ed8681371ed5d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e4a8101d665cf01219e7296edcc64416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfcda5f7c7b9ee5c4796a78f36c94d4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d0193dd91d314b33cb25e9396ff7e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e6cfd971dbfb99cd44fe55cf6820e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872c55c7282726375e095c8f332f19c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82c0dda0821ad6f391c763b06e9445421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276b9ef1e9e856a341edeb2d233d5d4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0476e13de1467d85ff9963bf074966423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad5ee609ae2cea499e6a62b3b87d0f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639254b95bd19dd109f7980ac6fbfc2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730bf47988a24c0dcd37affa1797bed426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c51c680f44cf8824c4385f66b0fad2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580b616cdecc1d38799e4f027d44862428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efc11feb76771c958f390dd33d55a4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ecb1ac6d6cc3df4cb2402820e28a0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9bd40a3c9be445418945be0cb0bd8d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a149e85c920b865478afbaceb238bc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b143213235688746ab2d98c530be349433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce0217ba51db4cec300751f520748b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d669ed96ae834643740a273aee6b5a8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346cca1b07dd09b2675695d5645356c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f7cb2efd6f426750f328a3fcdb03e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844305591da66f3f34ec745b0f5ca51438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc8d16ab62133422a10499d185d856439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b90dd547d03ad02d6998df4a2adb1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e148b366a62e67ce8849693bd8bb3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eddd9bd8ce3f8058ee89ccc726e668442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784cb3ff8e136107e76b0f64d3408ad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536cffa6c99d40d9ab456e4b9502984444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96638f4bc2f0eac674d1e96140c1d00f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04b4bd6f8e244e514bda7201d47cee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42870f747dcb7884449da8062f6bb71447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120e96ce4c3c778bd5db5f2cb5bb1d3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcc5fc0ac36c8e6321b790702efe37449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fae951697543b74af9f9f8cd8f230c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42aa2ef32b30a9f084e715a1fa858e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924eebbf7918fd2dd62d3e2152589f67452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955ab99360185fdf0a96b631f1e58e5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc756931ce6323633f1ff4fd6aeebd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54642f9a83f0c5e4aa35d4b40929ba5b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea9b548e33df7d819d6fca13326990456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef8af9cb1bffea9e78d55bd617bfe7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04e112e0d5a75181563f0e0b215d80458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d55dae603ac1506b68588e7aab499459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2334260a0a2a300f3ee68f4b55e6dc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03a91a8cf105b7a44dfa864898eb32461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03640a46be4ed6602852e400c38fe3aa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521347adb1849b5247e1685bb827b049463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6467628c63c24f82eeb5f171155799464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecef4f2d1f0c5ef879b854193d2a51f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b6964546c374601b79cf1495b48b4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264257261dd74cc3d2b44a9185407d6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2736e23ce9b2d5c4afde7d02d449d2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea953182aaea4b613227925426a82b7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c94980153aaf0dc5488e7d4e62262470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17df0d15fc593e4fdf2db91331de91471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf3be1d61e09ac7572a740d22bd901472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd93b2684c5d88b19819444ce3aad8a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28205f785361003f6cbf2a1840bfcb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8ccdb6c510ad3e7e7a5e0b2a4a34c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b54165473d763bea94f26008ba845476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f2da43965cf0edc7afab4d62f94de477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f74fe00916b494af4c4237d49dee05478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f9564af89d64f4999242a6bc79403479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a80579f345d09ca4edabbea0a465e0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85f28438ecfbc57735fbc0e712506d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5ea06f1a96e0db43c0108eddaa4bf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e911991c638bfc77668edd71270be4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f98fa681dbab3dc549d6e41e95467484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf149624add827a6998ecfe51a855ef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49aaaeab815877b6455c1467176b85c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5ab083d9cda7726831ed8ada1c5ab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c8b1c3d2b894acf2d88e1c644eb7e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466778d011d24423a810c90f093446d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886afc4fd7d170a8a4473c2bab762d7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a0178f5ef91ef57d641a6bb3e2ae3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07393f2ebb5c53cd9e12ba42fbc898c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9f2ae4a7b35837924fbe475dbcc95493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9830e48d8a9bf36db0f0a9feb66ea9e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44cb27cbbec59038a2f7bdfa5a8862495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07760849ba05d5fa79c58a699f0e2d9a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192eeb711b2ac6613b6ad2aa0ec7b04497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f543d61f9bccc9dcef59deed0c0f5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735141aa350272778fc216e44fe13c9c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e15df5e27bf5b842d0ad3723ba0643500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8dc93f13e19fa81fb5249225edd9dc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3706d0b44c4c279aba0320cd6a8a579502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64f8d1dfc71ceba3b4e405814345b0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf793c173b5131444bdfef92add911d7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40461f13126365b18559ecc27f0ab7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54435f179aa3242da9b584914a0c9afa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14537a9c6818580d91905bed5ed652f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ceefe9fdb24f3ec5c3275362b34f1a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ff529ec0696e5452a44caf93819dc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f01d9e7976a94ddc7d77a82df23567510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8fd351881c4a6f75f64d7201dc205511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965ae21852fe7324d7462c1f0a51f61512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710df7047544c4e0b890ac1045d909bd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a301df2027fce5c22484cb87a2a4409514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eed053194978fcbab5dde0e977808d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cfeb555138db434b9d2ced42d3524516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff48ed7543c39264a8db03bb83a4f2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9ec5617c2f6d8f853c867618b27f7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb2f9ded3db6aacf0a66d1de1ea565519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc785b73d24b5780ddd95d0a07f963ba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c161ce1abe43923b4842e19cd2f0c05c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956499a2b17edafc43cce3eb5cb5b18522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767e5edb2e76ee28ef59dfd0327d81a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2169e93374e9eb455f91a82ba43120524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf19b99d533c3a599f4c4c3f1ad08a5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce517e5617f0936061888e72fc54e3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b342e9ba7d985fdaf0ec3ef0bf612c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761e4fdf1e8818c2e192bd5d36180c8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c741383ee4f4a1a2d04eb28b5a9d4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3858f54b66c2169a045d430fdead5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0cfa4a6b4bf08b918773ad55174af531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f89254740231dfb3f2639ab29685fe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794afaf5c4a3cbd814f918427b992e1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f03453e9f2ba4f0001dc76523f18c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21029375f94be7459eeb3d62a8f2987535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be15e94ef4ae68647fd978f308838ca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cdef970ffc357cdece0bd3c62b512c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a8868c97e643b89a31cf62adb2e38538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd10f155f17807ea886e9f223293be4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904662ba168c9b1e3f0428a1e5bff99540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3219a03259e686bc33d0b561281213541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98adc9d944bbc06790ac3b387312c6e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb2aee9001295be82200d5f697cc16543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73891d3f5a4159e37a589aea21eb0f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f47dff2aadca8f05d54b07c6a0dd64545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127757aa1a7bfed8c404acab00208008546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fccb300bc0bc1817530f833279434fa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4873484febef5175785d1d0861bf7e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4febbaf985c966061d17276179c6ff4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626c14a88537b3661319ced0d1e151c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1b5944ff8044b2ccc2af1886180fe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe32518d251ec88b27528022dc8ece2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604a46eb353574a7d3a4e497012e997553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c1e9dedd839eef09973e4f28fbacb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f13c9e5645a9dfc8292eedfd81995a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bab2912aa9c36a09af386d9f721ef7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53a9e280a3909710b86cc7e0884946557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61191448f28bbdfa22a480f6e3f779558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4df25c1a7d20f0c835476c67b1564559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bd77f4193a21cf04e495013c3e949560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35d1b0a65cd6d5328d111709091cc7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3c6dd260eb3280c09f6e843e31ec7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f68f03868eec5b8a821ac34ffadd6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ba12065cc094e12b260975796a1bd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387956f1d007b501a2e8a91c4886041f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502f934d65e2ca487dce37904e42525566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a79a269edff9a1a63285008e76426567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3a0ea9364df3d7c27759748fba53c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffec8f8d34226d56d4358c5abf537b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07279223282342a474640ed6303951570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde376e036a72f160c36b4b0e0c660c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38fd9434c2f8997345bc9184a821479572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644aacf08e23063300dc0b6acf539fa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221e9ea4d751839c36d865d0b0c5b58574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aaba4db17d5bc52ca04d562fd07635575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab292b38b4770737c79cdb6f29348836576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b39555758c8d5e6cf64a87acf64ee577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59177fa555d9375563cc63c115f4e8f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecb5b76ec4e87cf276f32d8cbcca64579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34cd17a43ff25586a91c5f6fefa7e0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b070f69d9af28f802a6e5b10314704c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbe947dc07d1c6239aeee6cb0a48e4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434f45a701e2a5b0947d140a3759722583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd2240cb1e56921acffc0112f8626f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790eb3294020f6e824e07a9caa33786d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033e5820190cf84a386b51fd384abdd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8384731addfb4418541f1be8bb8fee587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6430395f949369babba49256e343a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672d1cc8b3d1cad2c3efcf9ab7ae447589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa32d41afb5f852ec7f03964569d7b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa18cffc63e7a149111114e0338fc99591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d735ca05980a4eb024114f291581a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684d2f29b5ce6616b5b4ae7d3037b32593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a074694aa064c1e81d656d9200360594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f256f9a918a236a3862856fbbac89595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e7dc7f5136c8ed75d826152bcabb3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970a4bb4352b78abad3ec5368076a6a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db5bff674b11924b1316029b61d9c9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156540872f2a04a8c56ee9b69140401599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd159415ec877db5c25a12eba009a3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c83ddf5841c1e96763f495f5515e97601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ab62f41245536198582d1b09cdad7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8b83ffa1a628c5892c2ff2671508b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60daffa5d625f3a9efc82dfe2f775c80604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d525f20c2e097a26c0bc288a8e5d1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e465d874eb9d6c9e0c354f7de34e1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cda93eee8586ecfa7ddb9b74fadc3a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d96a4b8e4bbc86697eaa301a76be3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac93e73ad128c099ce9d71f2cec3db609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e009f282d41339fd006851ae0a3f9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf39c8a7aefeeb1dfffd86dce15203611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f5a0a3e518c2df78716551e7f7e00612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd0f2348a59b3bfd3103a315f63724613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26edb33c78ef361e48031934f0b0eaa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842761acf912e8d0b1ffa5870c8d2ac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318de2b30c1ac988455fdcc3c1450d6a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f03bdc4eeb344e723a79dd856cad8b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e7e002e682b940ac7ecc3028580ee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711c4a10918f36b4385c82bae8b93f5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7430337cc128230435cb5816cf0bf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3512f275c003805a2a0673a1a2ca79621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57f2c5787e8b336a6403232e045a9c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a72f5a8d68a00eb64ac50f835b88ea623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2f8e0c0cbb48053e583baf1dc69e1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbee2e48876c0051ff1553551df518625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf930b2daad30c99b5ab582401d4be626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d388d0dfbe017ee56d12103022df6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc719f29e9527345809f968d64c7903628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90a489f2e4306fbca3499f3c1cdb72629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b8ff0f9b9015cc1f209bfd248ec69630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbba5f237d58df8fd991c28eb4e3054631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61750239a91b46e241e22dfcc1aedd4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029b40942d8fb24d9b5282a88e4d9ce633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88629aab96d7120b9061632ecfdc86d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea453ff7d295e0bc617f88da90bed8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d922931b508f76faf5e42f30939de02636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c517ea494eb357be9d0cbbd645495637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6dddcaed7a28539aeea04abb8add42638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1757912bda5774618eeaf28c782b2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b05f232823de92365c4f00750ff15640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772b6df53e9cd868096b9dcef98749f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ae20c4a5a4da291eb527a52805065642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fa8164f82df0449811673b780624d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e48494fa2376adc8812521a226d4bf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb67e485b07890c6ef0a251c53fde9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d65e8e08b45e0182d43b1953a200d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8cd76b548af61d99fc7b7a9dc75083647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e8facc9708418ca48adcb1669abaa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b4320cae179c7bf3c5b3454db7707649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4784d4f1e59733ff9243ba6ab3d766650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3235ee5a5195b60dca3e35d676e64651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1402cd702865488dc8284b0ff422e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03d67bc7949ecc5109cfcea71f3b12653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f828c91b30303dacbac54884967ec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f3ea2378a92c2dc6cc991427a3aa7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32c528011c511479418979cdf0e87f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebc586a1f14aa4ea31c396d76a9c53657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e29173a40654f0539eeacc2d88460658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f81b7db7d9ea1a2c6d9f36c4b5e3f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53413730b31ccd014769502a0a3a91660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a44d00783ae23380e0ec28f0cf4cf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d706564cfd345075cea892947b27894662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268dbd0b407f3351f7db2e9b5d1041c4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b50f38885d6d47a90a61e2924a70b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9ef8b9837e58d7c7a7f4c1e236031665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4f052c8f4cec95eb089baf447cdfc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0369605c0156d29257f57ef7acc84fa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f60d8df3421a9468359992e8dad88e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139dd99868d03b7dde523175d21c424669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449da07751b56d1268634bba5b8ac55670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a387fc9400cbe507a297e80acf5da5a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db618917ed79f222220fc4a7ee27835672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185380c801a35e7045b2ea67553e76f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f44ce103cbeb6912a6d3efd3c8783674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ac32359e413700a245f8f898f8173675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75964c71bc798685950c6d623d14341f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc10c501afe753d25d83ab3fe279ae677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914eeaa6d305bcba0da3124024dda0c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f7b915be522c727ecfd4baa9961af679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8f5d70904dcd68ea687ecb65bb7f7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd828f6481bb1f6a97e2e530a76369681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257cfe0ff97bc6d257c66dbbd934257682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e0cdb0c3bc8f898eacdfcde70c7ce683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c8917540e23e7f45d52a31ee8b1c6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567e691fbc512d1d857cc3a4df4fd6e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40f3e1b667eecadfae2f6b5c1f5872686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e46ab9e0511b86982ef468316ee48b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74ae140e08397a2e1204fc9067e534688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e904e98951496885f872fac5b52a013689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1df9fa89a4e41168c1d62e98556fb4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f271e4b84ff8b19bc86e1dce05137e4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca01d957480731241baa4983d08057f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f630d6ebdab9aac28373873d2d9fd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176c2407457305630550bfbaa008d88694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2133f5ea355dd233bac64ae868670c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fec711fa38f66b6a8fbe08f306767696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59394b6963b094c87078a97ed4aa2d48697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe35a7d4dc9e9c51d239c5aed7ff461698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b27bea005a03a442e84e2c30b4a956699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d83c55ca5994cbe6e3ff6c7589f7f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307570672a092763ce88f0aebad9faa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ff024136fa53e3e3508f88c2dedc3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b514388d35bda014bebb495720c8a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de0f4848d6f20ba6f82e6923be59ed704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befde6456390def18e9cbb8014fbc7e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250b5547626dca23831a8c5ba710898706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e442c97b67e21e814f4aa20fe7e7e3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84efd2943eb0be0896be49b942ddaf7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234049cca4485dfb028af8c9801b5bcd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8853bfca6338338fd3654170cea7e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4df78c4fc180bde1e28ed3c538747d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c82d80a765909120ae5a7c506c3dac712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03198ebd790910ee57c25a317f369d3e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d418bca447121307a676a1f4ff29cfe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0121438ea034de7f580cf790bbb47a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b09ff5da2672a5564bfa3508a2b01716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851fdb8e16c1fd84b061778f4357bda717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081d7432ecc39886f3dc0ceba9bb2ae718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98244a36e06649fc8d37786519807ad9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d461fa86cb1103027bf5a7da4cfa8d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca892da6caa7c3c38b53573b294f41721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232926ed646c5b24ac64a28c87f4425722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45440db0b457b3bc350034ec2588ea723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969be2d66f1ff679180ee6b7e770140724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bcf621df55b0a6874faa2c4ede46a7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304fc8ca17f674fbe3b38359cac3f80726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c52066470a95032fd712e6b75a0f7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80e1a26ab339f0d14b3252c44d3fb2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2b8e8eafc9eb90a8ac4b0973b80e8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb7b76721dda48e711db7eac936d02730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580e664184b1ba9a5375a918c090298731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93fd19b0a5ea54d18dc263bf53a260732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f41580561f8de00e592813dc930fd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d626b79519455a6a79e9a9f59386696734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ee6ad67ecb697127733c9bacc681c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760641d67b439b6bfa7d349352cbb3f2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cc678112828f5f84fa1964cc98e4d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15a93f636524e8ff87974266ec9e16738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab647cbc073a4e0c2315a4bd33d715739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4df2827cfe969288e81faf408ea2ea740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c11ce34de7e0a3f7c4f3a94b3d939741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67859b6a5063ebd4338439c7257bc8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9caff947bb7d82a0cc9e6ce3cef404743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d87eff0d3cc4c4db5f52c39fadaa63744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b77f4476a2d84fc2df5ad881688e41745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98440a61a00fe0e83bd3a260a359b8e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391801ef00c7a915140633528f641a5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812d51df0192052fd16bfd8d35af9d9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649ca7924fa136b3a2d28168c31592a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc44136867f3d76ef38b4e26884a16750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1f6b08b7b1e29082dcd1e10f8ff06751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480d11f61b6c36ad5b7311148a6e73e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc5a091719d3ad016db93466eb8562753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410882c439f39aad38c7abd367c224a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247dcceb70d88ffd894d89e520c75f2c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6e3b8037aba8473eed90487762d84756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a60a81bd4ac6abb9f12da908609f1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c52c017f4b12815b8d2da7e56d60fd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174b358164a250c4658546e74fa3b93759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ecf38b0f239ac0843601418514380760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946a5fe1da17d3ed4c1f59a6d142989761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f484e9b5389e4b9c7624b68474d3cab762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1f9c79ec3cf9e941ad9f9576bae5c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352375066a914159470ed3aa649147fc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5689a7411c5f82a21b65ab95e45ec765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283dd46f37f3aa1a3bb91b0e14ea996766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d1bf6d81b2fff9b060f729a661448767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ab2ccb1d8cadd7f3ee4f4fe87811d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1acff02282c185308b1b30f657fe13769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5293ab6650209e36d511af2dd0d75770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a92c573b043f8ac98d1174e1f214e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345b4346c8d73e23381162fbc17c8be772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e1b43518a82534d1da379434247d7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdede7860f72b3ef907c907f89034197774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef41d8b5c06253e92ef3f7c669a071f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d018a4c218154e16b12edf92a6c9d3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f42daee6930f94e9ce6dfe044390d6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7101f0fc137a26c61580863f62877778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d1089670b761d8f8db89200515b4c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b453ef03326c23578171ec8839f31780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd9180bdc11f69d9434ed5cda034b5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e901fe17815b8d94c347a5d6db7693782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769f911bd1bad4ac7d3f5ee991a9073783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bb0b3dd789f5d5dadfca2f44b79ee784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce17511116c87355596155f957a11c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f378e76c252cbe1e3fdc6804ccdc760786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6566563d2d956f4a64e87deaff2d98787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456529e30f2f66e78082c24e2a3d4368788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef830ad5b769edbfa99b0531f7f3c6c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854018966a2d0f7269d1d8d4085de28790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6f1af242589e6a72e2adb0807123a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952aa8b31e2ffe213273cf44da59b73792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09786d8f7a450389ae439bdecf4f6d57793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92c3994d931f9f4092f861a2a4984b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fafe39751983621620d00bb3be7a7795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a554cc823fb7ecb04c4f5cdae8a14b1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97946abc2823943fdbd34bdbd09e3a64797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193449bd3a56adbb9ae9a0b1298519e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2e6a69f9e58dc7b65b8f7cb8ecef4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f91672b56dbbfdec71286bffd66770800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab6ff55546e5e357f359e9494f700d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84389f2514abc8b25e9c36b87943077802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908af543839db4fd1dcfdf0f4d1b7bbc803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839db2803cb07f8b36fb2003e5456f5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9f638f985da3fe520f73410362e75805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25204259a492b01112eb6add3ef0bb89806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb749d068e6cbc86bea84b38db0aa2ec807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079d9968c53d9c0152f3063b5bc3348808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f1310755437f247b0d6ad0e05db14809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f07376072ea0fa598532c6ac4dcfa2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9492c4406e44e70179a618959d85b47811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421501ed53b0beba7edf938658190cb5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fe715799047ebb39bb3c80ef7766e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafdaed899ca58834dee75a2cc9a6483814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0baf66612c26db3c67def8565c8beb6815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890d612dfac8d8049fdbff61b522b90816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a89b78eb83b48956f1fdeb6ecf98bb817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149e658a174079586523c073287b221818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea051ef4f42139b3e18b05607a9d223819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee743e5ad4bab5fbbce8dc62e641858820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ba39daca83735df6d0df6b6d5312d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae956fe5e36093b8fb160040643396c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d42773b635ccc1a56f7fda2fbbb31823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a23da2cf11890563272340084e1030824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecc7eb4e23239a54dffa51a79a7c5c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a54bc504dd89e5256eddcd7bccda6826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38b247d8eb392f9b59ea1cb08c8287827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873686f2c61612c80bad4679c4ed3b0828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fcd0a7e1e460387056eecce00734b6829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d05153f504e5c0d80f4e2acd41648830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c460a3ba4cb17796f8a55ca240f740831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af911dd555b80d143e2428e9d70738832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae9ba5d12234fbf5ac34e5404bd11e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878f591eecf832b36b384e2ccac0793834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509a2cf6b6d0e8e153f092faad68ef4835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaefc287772abb2f3fe7fe8f41319cb836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24117637279ce397ff4f63a104a65b4837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af3f31f9c34d9cdeb4cb4aaf00eef5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f887a383bde1a5a66ddda71a28147839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283aea7b169a9b959d27374de34c842840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffa98c2a231a8e804df9530b213df2841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e884d8fc7270bdfab62a5720032871f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219fbb1368e60ac793a15e55d5a9b9e843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca93155027b6ca27b6ed50df0545aa2844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481054fd01c30f173ba49f74b09bf527845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aca8b01c8e625627930567939353bc846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4482cd9365eded928f31b1cf9611cd847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4354040dccdcd028e5c7182a57fcced848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98e4e19e31d0b4476cf1f66677d976849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a6bfe5044d592ab215aa0e9f4f3a5850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e48ea0326ff5a040e844b6695c02cd851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f01c1f22938824ec0ea4f16b675d2852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702dea67eda4badc40cfb91b0b2174f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619ae2a6eaff52de2cba16162d5fd4c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39971a5e98b4da91e4d921e14531cdd1855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6a105b011fe71427970a53236f6e0856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a0fd4b1f0111a7e29d6c3d18e26e6857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23bfeb505a7255dbec1e6a0d05f7c62858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccba9757dc40513cb77fb86f2f5ed4859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb55796cb101ebfa76a6955f445791860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e61189e1a75a1fc39f40aa1c9d401861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ee01af013900dfe87b590b440067f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355164e99a245ecf6f8c8417c01f0274863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877556154613f900a8c4915190f11409864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9370accd9dfc070503599b321a83a865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a17430d447b83ca09c7900b9b06114866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a32f632f397f4d3e5b5963f23928d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb2d3ffd5077ddce893094a6ee6499868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ae381ec5b7b9cbcaa978f1fb0babb869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be40782eae96ddc0e1bc1e24caca54f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c5c6afa252d4e581f6c3277137757871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0f9db5b8f1a0d3e0667ff40d602a8872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ec16a12a0a113d3872214e9d2a1df873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085376e527ce92aceb26b863de373c80874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5909f81efe06370f8595008d5e01a8875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d62c24eabbc9e3805a18b6a46da0b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5c9b93eb2921d5702ac4f1f634218877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6230c7341c470ea49db3dc51685a8878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba4586a056a71f632f91062ef4f24b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ad9984a70ab9d2858656b7d08984d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c2b34b70a22d0f1ab04d339e360d7881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e83bc32a8feb76b662353a09c81417882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f428451ce8cd99bc9c406fad2ed65883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474887c0df0cc9b70d970bf8a55b284f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464e943aa6edc7d0bccd97f8a45d500885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dddcea6f626a09e1d604b004ae271e886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fcf5599fc949df2364fd4c597e4c2887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd604b810bf954732b10b2001ab4c442888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4dda809b33527b40305eb5857f5f1889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d11fdfa6c1f7b4fdaec18ac15b1c1890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677856ee66cd6b4c1d3582970b32d437891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150cf6af56887e335a9e88bba5795738892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e379225318677a395949955f62cda5a893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da882809cb6e30866fccd068bc4422f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c541305dbea4b433a8d8dd1fad6fdb895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98daad7c0d4ae0e8bb381b26d29ed5c7896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf5671c8c851c21bd938b7d5a548cc897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5b6cdea8011790b037ff665b9be81898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e56a5c697b8348f6e49fad3d820b07899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac679ed143c43fa930124b310ee01a90900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71ebb9a0e397c4191dc128f3ddd474901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c58e0394238a78ae019a41ebbcc4a902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e72098a62bfe5bdb856ebce6d85ee2903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efeed01e6399b629016c8c81a57b466904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f88fb9b72cc35c79f3fb0000e152b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbedbcb469d5f9b39f38f0cc00546c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e39a3f96c82cd2cab70710937ca90f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d867a8c4c29010ccc833f89ed8958908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224ccb540aaaded4d6633ead58de02a909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10d36f65e715b5d5b0a718bf7abcb7910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37ceb3965b70d0ba7493333859ed14911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de217a0d907bf13ce22896aa3ac262d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb7700d67db935f182650aa40e0a04913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b270cabb6dd82783fff413c9d865c78914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a678d4a02743243f6d3bb514a3eb56f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b0836819f57963e87ef89e3bce9bc916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed99941aa595bfb93dce19a4a389e44917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb5775413558a64f3bc44ebff1b039918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b37de6c85df956e52db2d9a1988180919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14a579d65e188e8597161b469b5e08920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee70783dc1a080943a3223a001ef00921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82567b609fc28753a922880a1e2e36a1922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be340c6abad1364747b5a561125343923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3254d5938cf2e1a818024a79ff9e099924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39bb8a7e5a14f7ef849ad5dc636797925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b44ea85eeb56dce4c5295c931cbe3926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e64a19d7393b7b8bfe0131bb6b3fa927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf19907192c9835ec8e9cdfd7e744b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744c7b66fd222678fa0e67c2e945374929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1389433b5eb81d720ceb70193c76db930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8e884b00c4e0edc67e0bda7aa5a2a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492c00dfddceef8698adf2684f58631932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b2f5fae71c12bd45c8d41a6b08c42933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270dded6634360ac7ba871033f42c67934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95128fca6e18a87ab96d1af5ffd6218e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421bb9176bdcb11342311c89190346a936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2185be1ad418cfb8fd840aef1e3035937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ee6956c75beb26a64c9a39ce237db938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040d0609b5b90086385665183cec71a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1ff241dfef4b9a4ac3cf563c65e22940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb082a46aabc371f246d89c1a561b9941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6efb7e86a00f3d2853a2b1e8e3fa3b942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54183c1ec28176c8cff661b079c545943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35afec36a47f4c2801ed0d3323a501944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed491a998a28902773f8a79566a226945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715389ffbae9aa30d1ec29195157f89a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67636ec69ce3d1b37bdc168e97b1ced947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6697e03d784ec48d319cbc1b607943948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9ed251d11593a343cba7f6546d2d7949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a5e4953f28cd41c5471432eb5eac2950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60646bfc6fae29c98ff6e30239658367951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003679094439a1428c573bdc1d2213df952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a577bb6df70073acf59c2ba3bf9cf953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482e786135efddec8fa949a79c69353954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fded4a20a877484d43e5b0df97e7ef955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a32e9f0f42dff6454f3c4757edbf6956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b300635400137a60bd0225269b3631957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf589fb84f8e82696e0e51d3418426f958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333c23f6e8d9f39dacb7765743b396d959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da44482336dfb29aeb96bc1e81a4379960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbdf863e3b00c25e728ce6d22deb711961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97496c90aeb03b16c3e2b7cc0ed82ad8962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313f209afad71d634ae82839e68ae74963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86e3fe0e4421d20b1e6a373c9de949964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59d0ba6325fddad31c5db227ed6c83965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a69c28bc7777e68fc70530678a854966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038a9df8c4114ab9ebfe234ac231207967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611243670524603f279a228115992e3968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8370cb2755355b434f895249cceb94969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80339229eaf0b683babb4deeff8e83970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a293ca7c382c504a70a301de471f8971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb208ae1ce7637a689a391884feb9bf4972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acef594256df7f4c91e6128383950d7973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ef3402c94ecc2551ae1870d3250e5974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593afec76f877818c9b1343be2adeb58975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193d8cdea0fc9628cc1782f7cd8281b976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c3fd5e5462540a56d1b0fed500c6c977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472c081227748db0d936cffc5a1dc53978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217ca2f6d38aea81cd60abc0d83b288979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6338c0bbc07542f0a6713a9fa9574e9980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab139ee256967deb3cbca202c63b0976981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbbd32ab31382a3b8af4e944832f5b982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a1e9d34b79e2f7cd3f11e69e7651a983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db31b35db1919fe8f7883e6e733e2a984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635863504647f624a910a313a573609985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076835eb7722e49e112ee8202d20aba986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c474c1b3b109ffcac35d542519fc3987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15699df3a34a1fdcd0243b62dadddb3988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca87fa610257492479376948c0c6fe989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e6d5d8d62a55caaefa54d86c46638990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010bf4e8361f4b23e1dce016f97393e991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2ffa6a9b6f62c79282a77e3d7dd35992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec907832345520c3a6b5716dc6c3927f993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81460daf4825e7b66c9ec2ad9a999ed7994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c8a85d37322edd9c68a90694ccd47995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373495a0e9758cb3fb46d8c7084cd75996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f549e03992112d988d10cf0c7f8b4997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff564c6202a84f15a8b1619c934a876998.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>