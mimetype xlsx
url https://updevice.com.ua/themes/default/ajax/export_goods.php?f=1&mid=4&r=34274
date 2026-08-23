--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63c6b36fe471829ec5d7cc521493f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180bede2d48e021d1c53ee6228a990672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecb17cd3ead906c60dba413cbcb7793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3abfb53ef056e2dc0e271476b1691f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0e395d79f610d88d11289ed944f465.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6acba20b0d58ae21d0952727fcf09e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f3729dc827dd2305dd16cc5e2695e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37328629a3f0046b39768d5da2100608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53b597879f1627e9ce0c83e021d23b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191b06d0049aa158b5818d30bb076b110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2d0ca1080680fef72dcb1d18664aa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabb18c0c8a093eef6e8e4832a11e2d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589a95040e02189e2c703ed6541fd8213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e5c9409fe6e183f4a94584547365b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf6c61cf0288432d01c8025e62bf8215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28833f4bc433b71206ec38380ab30c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74baebe5d651b13aeeeca37ae089d417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfea1eee4de3b0f449eb2551f8a42918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253cadc5534c6b9e6d75472fea939b8c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55bf9495eaec87635a0163c17a608a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1e132e0211350796dc24e21b9c7a621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa9a42a847c786bd8ed2a938caf71022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec3eff5acb080e1ce84e981093681823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70f08e17b5d74984632fe54b6bb23324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3487f23bbad32ba45c92de267fcddae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e6e976d506c8ea2996b04a00728a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897824722724c2373735384a0f11cff527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e773f60073ffc0eb949e862627a318a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec8743e00c6f3b8fc35c061dc2db0a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7635aa80b5d509e3859ff9117234d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405032184d835b586d3f815b9e42fbb631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc6c162adda7f9d72d33448daa4e9032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d15c844ca9e60f8b6902c35a83e0c333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c450c2acbfc26e55f8fc1eb0f54267534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9069945a8c98095f23b93d449734d4235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00984e61dfa11a8109820b62271ba936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1a4bb242b36cd30b7145f21827efe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba83f9a7187d8d826e961b8e9449a6838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ec831c19fbfbe0dc037a436bd836a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a2972ea4bcc1b6efd014e2c053f8f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd487382529c3f3ae41c83ff4f1705c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a0a32923a19e251f7e24135aa2c2842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188fdb618ba8604fe6e813454629d2e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb7973ffe91c180c5cc79f7e06713944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5548365fa21a21775bd9e331dacbd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e224f1284d16cde4d325f801bc1090746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8217a14fc72852dda830f1ccb703a6f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e97cf739f4c13a6698deb77a9975e448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebe67bc2160f53a35b5a6485b450ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51bfeb6c1c830a76e125ae942ea800650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1ae557b0add32f0e8abab69c29fa751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5118f9b88e70617a03620f0c724f5a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc0a286915d2e52beb407d7034654253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6ad8811997c2bf8116b0e9a195d8a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b5f81a38502655807547dce539cca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311243899924f96a3121a86de61582b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83edf57b58b7754f24fd133ac28a10457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49634c6cb46bbbf36fd95c9f89834158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355f2e27319b17339191818d344d8c959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62708f6accd19b8246ce61a76e0f7f3560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb5130a69f5ea57dcda9d06502c40e461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd85408db79b9c48a743f28598009562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045563a31654ffccc3dffcda97dcdc463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55938de18c7126698cb1253d5c3905064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f72f1478f020b3b29a4a58d3cad0265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15664a23d1358990540d626f114b916c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec9710a462ff53c99074c3c448056267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c1da62ef3c55ab52e7d8d56a14d0768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4477a7297deecdd4f0493b1c0e74c4669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8abc387481ffe2cabd06fd593a3b1370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590f1381b7d203b96b836bc7c01053371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebb0d8b0670bcff17abb6435fb039a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9225f145a4832ef685401003fcf5b073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262a348e3d0d8acdf141d8e74ce235374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bf8afbffed14f540936c397bc65d575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649f99a8c8b646ee59cbc3e29ae872e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7bf0bf37f47c8f4b275acc31c02f3677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79565aa83a9bfe0891e4be636615d7e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01d9324671b3159c5c80eff3b6d62f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248829d99d98728edbd5d90bef4730280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41f5ba917cef5c11af161635be210f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ca1bfa39c1f209487c040e766617382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5dd95964baa008ab9ce39cb4c473283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9487c17cf7d7b382cefea28f5d65584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9d307b0694a8d1c414447fe2fdc1385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e40adf9778fe3bd9803cec05992a2f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d613d3111f4b00659ea67af4cf110887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99be07801fb7c08426357be505bd2a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a9f2f87e3c20841d2e5c54dcf87d189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ec427fca6acdf1c7668c95fe6c02090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b4b66c7c90a46d9dd7042e80beaca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023745661af3682b68ba54cd0ecda1c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9577f8aa93b37d78ba787bd5d69eb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351b67b6a37f87e2b63d48e6c9f125894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f709d9f998dee897afdac5114609b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adaa05cdaf95ec3baf29a0e09e6509896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3336e05e03d4de5239f03d5fb07d497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8ab059e03a24e1bca558cdc40962b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84d7558f53b21bb0de9fc70bb83cd699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e53ee018a0cdeed795085106b8e25100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189910dfab435589fb8af1f68f8bef22101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6478334a614de693be3c38f2fc6a7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adace948adcb8ce127007a2464bf5856103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd688c8cea41e2d61db35515efdcc5f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e20163ede8172c5db0a25edd88de2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f43733b2d4a55de47459442401787106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3590816e30c9f97dc46baef572d70107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9ea16ae7011e4ec6ceeef1c935116108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797c552262cc1d15adaddb25b4324cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267d206ee016e4a7220be8d34efc1c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68356672928adcb99787734d6749e313111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3453ee57b79dd6257e4c1a621fe075112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3b604aec115ed26ca201cbe577d87113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1aee38e6b871d6a886631f5f8f8f1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5db7665745d56c7aceac5954c2aab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31378ac8f21fd55655da50f518b6d082116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45ce62b891f9ccc4754c5958898903117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4602874eec1c7f564d4a51a19b223b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e201f0df35bf05b2d7fac2f8b6ae1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6abf8958dc250c9dbc5dec5d771ac7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d280791a6ecb72711bf24c40906c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a708312f1e41c1b566b5af3588a76122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8ddede6b0b4810bf5c0597ea96281123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc47a18464f88e6dd1fde71ba14a20f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b65580ab1d98e898a0b869b74e0e07125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79841713710ce1a838441aaf24c28128126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738101a8247b77ae48c666de6cc4c39127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a2eb821462d7c32572c4b073f7ad4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9831ad14309a15971d8576f57643607129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e661f66d7413c77bb76c57c3bca4c7d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22248da6b1d3f85386f680c8e1ca46a7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3db2fd50a44a5e9f0440866500254c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94c849eadd9d634778fd8e10a47996133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253385e9c7434b3bcd50de389762770134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c65648025a0ab3edaad6b75d14f62b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f3b070207644529c56db777712673136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6fdcda26f5b355f8d96cfaceec13a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca442addb917de82895e87fb9debbdf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf917b0df1dfddcf48ab6516dae476d8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3523c97b47e1a4a520ac918e07fc7d3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35957d887a45f90ccabd1a7bcd1c2f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92185ff1ba296a86fe61554001bfdea5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde0ffbb83d2250d6ab2ad6474b968c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6c046bfcbc1fe08d3160866338504144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a25c5a60c49c48eba042deb0597e7d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1426b41fab80369964b752951edc11146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57a30004b72c1c982bb87cafa68930147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b0676f4b80b27b632e451fb4a779e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec115ffc671307e6931523a1b3362ab4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac36cef164e56c34a99ed27f619b51f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458ae64cb8468e3b9fe5b18e406c27b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997fa52da7c2560160c157e64ac452a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07d61d9f17d9bd9a63f21bdb520df6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80463b405bc4354d5307acc27f34409e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1177e943fe0298432ea0d6ce583c902155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bad59f60ca1639d736c099e2b795a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579eb95054c82fa2168cb3184c2c23f7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f12fda2d9c4f4e719db7798b240b8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80e647962416f579477d425ada519f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2359a1abfd6aec0f7191660136f61160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95787fca89258137df17af6e9f30b00161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affbbf162dad2f67b2880db2d8cf673162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70ad9260e2755b33d4809fe7b482ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e3f9d96baef7907f61ca9ca706fd0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636413f49cebded5982c58c7ab4ef77165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23224a8934eb5a5406aaf19c5058d252166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85997018d1979b0b4643867e5eb2ca4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1944ac38406d648c5d59d2b14c5a67168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec74e73aed76a0c401013747242c40169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866528986597b0f9dff510deec94118170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90788a86afa9929f875576290e03be171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37063e060e6bb6f8aeda3bdef235a108172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830dc655d26ef500448d23c5bc30e559173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff660a99ea24bb5b220fb71ae7f474e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ae440076c7a50e92b4d078bb72bb8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbfb75652fbd48325306bf9a868259176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5578ace4511057fb3264c281370e55177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6548b6bf1bb4dded8363ded4e81792b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdac70d5c045619a44da4e15f23d4be179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652ea6761b79ed71ef326305c27df48180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837f7b7df0f7ef976b126602b9ab97b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaef3d4e1a563eb333aeae069cf0b73182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b98871c01a1d9a10ad3c4c0de5bd4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec488d0ca25ec60a5d308020b7038b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a223024569fe15e34afda300642ce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ade3147d0a110b898e3d8c9c64dad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54bc088aa2e529995e04b00a89429e9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96a67161b5b2658bbe123ffd7b1412188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93bb3258cde375cf0a3517428fe484189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc183b8b6f0e79eb33c08e90418bca3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79afb0552f85d7b5276bc5f9e977077191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19042df29db3099849884289238e8ee3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2418e2d48c8c3ff5ee7965458d7865193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bcc61a3f7bfb6020477f2d98c809ed194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488093682173c88c1fb6755a8ad40e13195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84967b027cdeefc02178ea1d292faa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb47331323b7cb2b4d67dbc10b27dc5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fcb22ca256877cb8fdd62fc9dbd59198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91548a263ad81f38e5d7183b7d0b20199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd0e8daa44d1fa32232ebd9840fb8e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f994f75d93397c52be236b4c9e85c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ea87725e692d4e85b268b6ba8e688202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4405b432664e59f2da2ed6d7a82b08f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd82325143fa17a991e45158e4d967204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b68683c37ddc528728b9fbcd5209f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1148f520cb6fbc1a588bcdb58f38443206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5691970bae5545ef44d6cf3bc2accbc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af26ceb2f6ef26fa0955e3e4e1d05f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ab0cf79da4ce0f4c1c0333854f97f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b498090986758faf2b4087ab911cf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9e7c393b5082929d07d535c3a65e0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715afa9c61722be9b67ed80e2152fe68212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215e394105e0c73bdcddcf24dd94156213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a40b1c83aa36ac3e87d214e8ed28e3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec845335e91e2641a11342262e4838dd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ced4b03fa30e45189c629f3a3bcf94216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300ea2ffed393316d5453a711d55603217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde467fb33920a3df8d360851bf0e084218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f36b699df5593ee69fe6d28d1f55e3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1a6f76f1153be898c0d4df1d60547220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc566433b067811abd0b932f2861ee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b451b42bdb23538df95df55ee7f239e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bd94c41f1170e84e58cb018eedd82223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca6dace68d59551d89a49e934e6eba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfcb80ed0bfd996995d0b46dff49b0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1690a2bfe3fd34d3b45faa12c95e3cf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbff9b12692a6f3fa0816220019da38227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28091ba4e25f4a83ca7b239ae2e81f4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208e219c1dad4c40a56ba578af3b760229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186a2bd620e26a1c4437288dc4add45230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ae868653d2094d5e32ae88af815ee231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6dbd46c495463739f391b4eb02a6f4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ca772fe3d3f8155e1089db915a8c8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596eb56fca444c67aeea6812fa23626234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4a9c24d936ef7244c71a161c110f2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbaa2d22bb935326056fedff9b1a95b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aacde6542b52014f4c1e6b14731be21237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113a0760b744e1cdd992e638f0a31c2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad08182bcb7e377f0f0ddfccd733db239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18f992ed8bb139d8d31efbdf5b75d8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cfa0483d3a11b971099a21f93c428a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45f529c754f9124f4924e3f6708037242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7926f25f2c0ee4184307fdef035481a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691eb69de57794ad74af1195fa4beb0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58e8940cbe549a1db7fe91fcc22b98245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af62044dce4232fd1d9278a280fbaa5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3bc1c13732bd7383f542363c5ba0b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493d6e9817e00a57e0ee56fac08a593248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9dd0478648a74dcf675d618c256b06249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f75268fd6baa1042c53d0e1f46a30250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29bac741f5cb7bcf620760b98eeb2a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0060ca88862b305d04263197a8711fd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa4f5700da263ef55983905b2e5fa7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9036f2333a77284f8a9a33e0987036254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb27ab4bd437cb82961870c1a71e85255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72050a862ee23dea0c6a3a7626d939256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ddd9cf170379e64c6c7f3b5fd8f118257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232d1cc87329e8230cb31f6a778cb00258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3cdbcf0644209408dc07495b78589f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d00109344aa07a3d52b6fe6e3cfd29260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a347bea076a1f0cac7564d229cfb320261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55843f45b40ac40f779822c36b894790262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303d5980b9d5f8a93d995329c35925e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcee47630de848b072115e44e294f5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791950383c19ba9d4e35f6c812216d04265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d69cca3cd3ec288e188bd33f00c9fb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da466b9038ecc258c52988922b4363267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8f8e73e9ce9f0de3e077ea6e220a8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a73314e26dc2e5b97e836fe00e09e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb84e54e8f3e86bc080db44ff34eb0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b48ad5af574bd36ab5d3abd45e76c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd0cb27dcc1f98744d59306b277fae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c00e9a3e24a79e0943a007c22b102273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a53515d1a65284c88051b2547305f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172269f91bde59e5f68b17b1d9474df8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3cdffcbba2ea8efc6e8d6fda5cb4bf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902021f550e6e8cad962a03218ecdc5d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77c37b630387f8230dc47a5ffc6a84278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003621f7cbdb84ab6b03a067b3906bc1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f2c01f8a35a03b07394a022c2bce2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824a069224cb89c4dd799fb073681ef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e45828c3cca7f62e48e74d2051aa09282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460459a6bf0dd3870f342469140d993283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23e2fdd781c557ec6673c0e9654f3b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e23c498eb5ec648985d3150cdf42c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a4687ce36ea6bd5d3b48719926ec7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79076758eb1a519ef267fa66846229287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14046f6baae98f46d8e059abed3eb7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c15853f436a497d880497bb572df8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64414906af8a9ed18efc7e74a454291290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783107e09e38133f054830c1f4b76a0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b39bff2d51b7f33ab2c631d8e3d359292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d5d307312668e9525a32bd6e8272c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abaaf68f1bb261424f20aaf2d132263294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e50422beb0e96aab1fce97a22b04d4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39abaa36e9cb6a79be4cdacaf363fe2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4aa80d4acb12c723325ed3cfffb312297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e268621c39b2efff1264b2f4cf3ad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286015ae80d62fb2dd551c0f146b843299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37610ce622b46547dd344efcbb36ab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084152353d06ebe4b7786f24d2c940fc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0841bbb9d35462ec55e9c91898df12302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f677d88376cf8b3f3cca4db90e85e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86793435efde9f72d1529369e860a638304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c8e1968b524d928329aee88fd05a4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90920acc1b05f6f6463de0df640a767a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4295576e3270c410e73b9a14ab18c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132213092d592a30024d4a6a0cc8fc7c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f5af963be848276e196f6a996022c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba33b4b36320922427937efc06bf0cd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35babd4cf4eb925cae3846baef51c6e8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f383e919542455e3619e07c1118296312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d879d6b10e595d55755d886bca891b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c57d2dfe361e9488e3a5df9b87041314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9f141dd885bd5e96c8128201bfccc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685813b4217e82df1e16f453996420e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d7d256a1f84fc196b8f3e8ab94325317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be81c8da758081d3a94665e9aa1c025318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c8b9180963542ba1ef962c7e03d61319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7dea9d216ec06384057fbae27e6ae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b242419c9dc26c3af88e9696bff489321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099202aad394e4c1d4ccc541e8a5e05322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1710f6a175d49538933a5eb9df717323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84b145dc30b9c7a8fdb7a86f39d905324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85904f48c2c591be9c1cdc89e04fccd0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a913be676d3dc9c4af6c8f35a2ac9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f37eb13240efd1511bafbb2ca5cfa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bfeec7374dd4a298995982b23eed8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524eccbb09b1ae5bd2b0756b63515b8b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423107e3c6b8d8eb0d82f2efe465d05330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f4db9c984755e5a079fbcef3db63e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa5902b1bedafe83e56577fabd9f06332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb823b1d2724a6a65718a673da34d15333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8e1c6cc67c52300f64767a63a32ad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbbb16446c201a865fd332bad28c30335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d24617fc0f4b537791589c4cef460336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0da234fc3b28e63889e1da90cfc9d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d472f6bb1ca768e767a6ac1f028d65338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f2fd4f2d9886cb8f12f413d9b3c62339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85a01bb3b1bb470ad1c0ccbc8061b8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79615fec25f297e23fb76311b9a369a6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52862e3f9df45ca3af27aa99d2e646ed342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad847ed89ab9998f3e314d3bc6e9b4ab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0529b335afedca180b258438d6ab0b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6eed71335b5d55b9ed94d8555a9ff6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75954daec7508da5c22806f8d109ee98346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44009b816906d96547728626e126844b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abe65c21ed8d8d329440ee4b2f5493348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32074db91eb9bf2bfa822e3aa6a551a3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b914e17cd95897ee87dd73976e289350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca70e7686ccfaee01bac553f17de99351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf2c31a428450f1de7c18665c2cb8e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07212875ec3aae552f3823d060394b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec54b231ded169401e67e646c97dc7e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ab8201dc9e8a305dc3978548e36b4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8246eca59c377829742a53654fca0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8e0481090670cf22d40ac795b9ef6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff2e41d1e9911e1dc70cf72014c735358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27cabd2390c4a24aeee6aa4c0d5029d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f970118d1a8dbfe272ec78d4519783360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5d69c36638e7c6611c9bbb756b17d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5824c94faf7b7905a48a38f2ab01fd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fafc49ff63fc3b5b913b430abf7654363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d871abb8e323f72588094f5f12884364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613a8eddd5c58bb58127776660ce9ce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef386dc9c9cec0c88ba1d8e16977d1d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d053007c4c8f1977209989b190e5e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b723e4c10b6efb747690131bc61a17368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba9968a3dcba83e790babe6add9e77369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679b7f05af8de2ebc69ff753e2528e9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703aa66c9d71940d9f78873d9fbc7e9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006b07a8ba9e70266eb57ac8f6a82e0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad708c3f53f0bdfd2c5f6ed01ca5544373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ac2c2ec48984c091ed131b8001f33374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c4cc8fd31d91b66bcfb7461a9972f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0771906746fa63f0313dc5c56faab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591c22722c2014dd03bbc466a800496377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43d776bb66dbfd2ad5031d452d6c19378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ceca43b3f0e87d7b3cfffc7a053f78379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839211b7cc8ff8f9ddfd8ae2e3000ba380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7cea7cb4ebd180e8c07bd13923a1d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13d3d64d153ba7bf581b467808199f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593b84d2781ec0bfcf3eebad4afb084383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ccffc5d23cdfaade5a1ad19779635384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb8e46d4604166cb93979951ac2a51385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2b525f3fc4a35eebb102a19c1d0a4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e7826ad329258e89f4e1997785706387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385ecda333d121bdd5a21b9bd3abdf6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6bdb2ae4f45940a8511c4487099b4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cd3f88c3a42573ad827a0ee8ba3df390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0faa36f1424a493f6e0bfcae3a3cd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ab3174a936b821c1e57d199689028392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8acb76287c8a784dd889b156a46d6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee232b78c859305212f697093c92550394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d983957de1167da575f37090b139536395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce90825de2f73e4921ca3dbcb4dcb3f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62537eac5b162b5ad662546bfb85343e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc651dd0b4212fc37145691847086e1f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7f62ce65aff110614ceed57d2f00d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d3a438a5ec03416277737740481b7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e4d4e36dc66b8739dab138426ec02401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4318e75c80a9919c42abe68eee6f47402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a18cdc8098f966025e347c6ffd2f7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0fab8ea3a52bf3e2b9f5dda6343148404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d6c80c57ac8b12833424e09476710405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb63350f31a1135e3b00d2c771b0eb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c93eb8893696bcb09100574581d63407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efda80f92c3a42a2647ade00055a6f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a74d371739fca2aa04fc1c7890298409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4d9b864d29c9b3232f8382f39d3cc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0261fcd40b5ea9250e3a11f5cf50099411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a8f91f9d287ec513a006b1f43006f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c67cb537a729ae7897bcb5914accb8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978627d4cc0a27f3792d3e5cfe5a1d0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c19360473565a4c915b3e68553453415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8a98c818f84e287fa9f732819f852416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0499a018847935e10c7fcbcbb6a98d8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f57c3959296ebcca30e374b2522194418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456dfcf7b836ee7ae2383f3013b754f5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20393f94c7c1d98ffc8ec03f958a2ce420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4b121c58a8675d99c1f5c2e9d5593421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6db4b54843faf78af7624538245ebe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38bbb2c27d2571414475fc6232d20e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0792a3b7500a08b8a13cee2a112d72424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510eb4ad38396422149f5b0edbf62b69425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505eaf11987b402e4d5fa68e2684707426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6c94ea97a666ca1ce47a4cb4e74dd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9550d8caa56ba12c3085c4a8fbbf219428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebeb61240dcd008d9a74f732a0cb3f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef06786e1d2ad1bb6490a7e43e484e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e40f0d587d9b9d120f647825c9c505431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebdbf5f62ac348fefeae993b555871432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56b1216427292feb49ba0a5a833a13433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06c89476d4fffd0107fb2d1d5eb8cf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f265b378340ee9067a94e49168ff05435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6cfc27a9ffe5c5d742272020c25b6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6b735a8a9b937a0b13ee64783cc3d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a8a0ac2ab9ddba58b66755749716b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dddb4656bd0c8d5c0cdd253f395d41439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64645238ba22901b2d02595748a4a6dd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae93ad98f42432cc3b549fa3078a60441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e74148506b2205f1c2fbeb41c280d9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16081eb17436f11cb32a38e6b8f3ccff443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48125b9008fb1340643214e03c11c5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347f00540f8ee863eac2efd5272da07445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d539907bbbf5cc046b14f87be39cf7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff53c02430d6385c67e8dd2c4c0c9e4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530ade0b2934c27c1c0a8312739e193448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d65cbacf153ab6e91e157d0abb43d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed8e2e043fa96368c3bb118061c0e3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9b3b0418a7fc5286c48ef9fceb5ac451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8364db2abdebe04d6b2b1393d6fcc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114eeee0db8dc558afc90525c5c5721453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bbe57ccae27b1ef2879e0e535e8c2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ecd6fbd526b3522a9be266cb4dc03455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9770a0a862f345455de880a4bcf8cf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3496b4155a892e8746e29623e4d16a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de918e4d51d55f4b9d487b3c5b26c8de458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85c6dfe890aa67fa87184308b6d65c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d7cccc49fa669ea242ebfb2ed6413460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5d469fd0fecf402874d337767f343461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef6012623bb6d8211c7cc343a5e157462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e057ece9447622e69e1d6d956fb9573463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a240f2eec1c99c3c2a5e63d05c5cb5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa35a79bac99bacbef024960acd1e9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97baa01204ef3a9a2f4b1aac42b724b6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803760df7fca2042a90813ed132e9ac467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cec26634f03b337916f87541d0f05468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1abeb441de6c295e5d4eca1647d44469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93282b827b0d53505f23bfd5e2ad23b0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14d94c244a1bf9bc6e201dbfb0ce05471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477debe6289850b0f859e539dbf2aac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253cc8a5e5d1b780061915d7e2a0740f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3167828139ac335074c4efaffbb31474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a722df2b47697f43c2774d8569c706d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0336d6e7e0a6383e22b41d210768a19476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92141ccfc68f3871184cfd3cf13dd4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52584cf61f9125ea6ada17d6054c734478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470c4d5f65a7a015d6e6ac5b9ad0bb5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141d0203bdabc757f81eda8e9549bc8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6470e348382ebede8c1d2a3bf349b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea4d5b38ca0b70b5cb90d3bc4064a2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dacdaf3aaf3a71e25bede58d02f2f6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd955d05fefdabb1347b1dda0e5ae8c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955051e5df6125660118edf3940c640485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59725a16afd75575afd4c6566a747c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f9b87adafc8549e3a9829cec124d8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691d0cfaedf97692ac7a46486c4d273488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b226c19836f85b258f633b33a07a8d8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52360e552817747ee547d2e17b7fa9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa9d1daa6da5c2256bef29416f1d68491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f37ab59eaf5b85bbb1b950e35fa9c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41672fb45d10a4d7e267d471740428d9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ff98b66c6ab2153cd546e004df657494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60648dc14f539ac0726d5003928efb8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51f988b41e0464a6d5273a2cbb4276496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182b1751798187427b5eb89342001f7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c549085ea64f0812e1220cacfe606498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9566a24b20ccc5c65d9ce19b167842499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23d7a82098e0bed940ad7d1eefdecc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ff1d0e4acac51039c290a567bfe28501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52824603a25e0bc347ba3694a569018a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc14037d9af29098a327e1e4703af1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53edf6a8510133d47d0dac795e640f96504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9bc9903e6bc0ea9c4322462110c5d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785e4a958b32aeb79813ef376633e4e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645485cc74129618c087f6df9895703507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03853244dbb93aa13eedadc53ece8b9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17719eac14dd04a464310645920ba8ac509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c363f14b48fd9b3ceaff6f406b25e3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc9f69f279cadccb005df9c006bf45511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d3c076e0cbdaa75d18888903bf83d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2fa9b8a607ad6df53e072e677ba4c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7f24a82e183ad7840793f975e8be6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9337dc147d385379091430d3739b28515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997e63030cdfa4826d29d409e358a13516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5a02544cd728c32c753ca7e4e6333517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a937254bdadbfc81eed6121f1355e2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfd5ea7ff0dfac7b546ad921d458ef519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594a1b7766112d0b46d573daf25c6ad520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5d80a466199cd0157097b5220baf2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd5e321e724794685e69e1f9b327a2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81110dcba7c2c2ddd27fc708901d15c8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b640f95d29db301bc5cdc8130816b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f856f537e2afc97b3d35dd88c3300525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c27d4019c6f6cc3589ef85588bd00526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d5f1a87c8b618ac778614f1fb3de6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa19c2f4eec185f87635312daadb62528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4af111de690cbc10bf41a3113280f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f14663d10e4e01b3c83639364c8cd1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51afd3097acea0ff7c5be0062309ef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fdd08a6077df0c2eeea42ce986cb5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95666b7fb2cdb27c0c32bec1d6b12b41533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf0f3ae5c0bcbd15e1c35624deda6a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15155cd0da839d29e9896e505429cf70535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc4746b867e7201f9239e1f27647e8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc030c0e42961ac64800b91fa28d287b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0273a7b8d0051ad7e90a293f7e52f0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995bfcc803db519cf16b9feb748a6c4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5eb6410caeff4c0ea82c5b6547d06540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80803a018bfe02995ba809413d686b9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced8dfc0536e9a377541edd0ac5a29e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389da0facfd2cd12e66ee0bc08c1bb8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f059a31c700a7b8d82b09f37d37261544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0eb6dafc03415cbdc40283334c9393545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead57df537a4043e80ae6be16f6c46cb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9d32bfa814be24ab6e372b88dbead547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e447344f4b36c05930d2a09bd8570548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f513a7bcda22ee25d87f1ee8b88d4a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d615dfa22925f717f9ab0aa1346f8f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89087945605341977eae4ebc51c755551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4927e96cc18fbef359fb98cf8d30186552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9008bdd36db73a5b30744030a2202553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071c0477e8034ece844c3a7c517903b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc5628741445b45918d02d62edbca9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338c5ac461318cce42010afd093210e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90ca5509ef9c1193ec84239c797641557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658b6431f6d8ccbce94516e45e9f4b2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b59b9ed34f9df85f8cd88fac465d8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0338f20bf2bd4ebf665e9bc81997185560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24675493c24a7184434c2de04f6a7c53561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a3da59e38638c9e73c069b8af6f58562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55477d9e0f55ca38a0a5c5dfa53dc86563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895bb483541e4115a27b294d98cd073564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13b81e451fd4882b70617a87fcc5a0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58861fe34d56ae6f51a4dc8f071fea56566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfead90f2708eaee9ece6073f3b10f12567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123aab3945d21cdd43d81fbe0ae230e7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a12a12525968c6ba3181319286de44569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314e6cd06347e7328146f07af44cfc6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe58a5911a079bb6ccf3735b14d4291571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfffcfee8c380a9546e760ee90324a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291f712f893003e862c3c54e33d6700573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501871a204f791ae579da7a996f53c4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65bd983c5488bc9a72f03576cc40c8b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b2893ee58457958b4fce5ec3a44fd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5fd3f8fe339c26ac24dbe372a441e9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46a7667944f5b549bf2e3026262c19578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae616feb2dbc55adc888fa05d384fcc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd414fbceab1c2d0d834329667fbb51c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c9552beb3d9aef76ad83bace0f955581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08af15fd72055e8458fea1e6722cab582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024bda1dd7d83325e554a0931025d6e3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8b9e46068026d053d4774064b545d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c512ebb6e64791d5413c75466787f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199825837390a15a0fb9b8e16b313ab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a62c60b47148bc0949bcc75d40b9f0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786295170569791fcd366c6d36d276b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bd6b1e4ce7bde81e27af8f3dd51ff589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf24f60b8b41eb9893a7818e12d95cd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518334e51979b8e4263334c5bd923f3f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb255741bc199385ca8b299bc22d11d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eee378573075b64417eaca3ccd22d9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4d1d0a24a554c17befb118eedabcd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35626ba438dbd6fb3f84b7a135106277595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28226d8c3f0e03bf05c8eb0c43a761596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba713ac21c8268f5f008be55366846597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45498361edbeaad602be762c00abef63598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285932597ab683c6807259716215344599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d2702297e182471f799f45892816b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12606fc3986c225fbe501974bda23a5f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56207c32e4bd04514f029237bf5156602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4a42439aa1c54cb1d2004464af343603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca124db436163e343e2e28255e8e580604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3bd73aab493fbf16c0d1aae0c1306b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbf65094a68d29396f2180fe0555e7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee14f160170537d7f87ffa6fa0b245607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87858c56810dbb4747edaef8daaf97608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafffddfc0f39063bab3c4b0834a1606609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff36ee1c4614b0e5c9c07f2d4be77a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc67eda3a7291a70c89f56a042a2ff5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac48816c1764341aa148a12639160d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7850ffa0a643cc5bbdb115076dd85a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce47a0f4e952ccd8cb53e629d2e1a25614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00f66cb54e4ade5e679c08f66e0f64615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3093b34cddafad9eb872986d0f3dabd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb4f9127b7326348ff8cf5aef0e88a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038eaefc8eb153f4bc7c313be82900fc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285b2b460b0b9307c6a9cb06d712a0a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb17864b0a7f18d41ebd97537e36246620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7e804c9f5d3a314ed507ef2216697621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f788303e2b8aa95060013b923c63f5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716749cc940f72915e33258f44cfec8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5f454b283e006dbd40d4e8eb0f1d7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf73f1fde410bc5c3435c6389438f2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9bf226da3d545e7ae4dfae79b95a7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d27d54919923916623d5b1981ce588627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25d00ef1743eb95a4367e07207d92c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3780e535d669fe593d725f750b481629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda39369680cb5c4b1256f2407e5fcb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe1d8192a9e1c381c3b8e23e52b19a3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb58dea9c57f9428286f4090ba52e17632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04afd477490755c5a13cfaddcd0464633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b6ecbf38f41c378c2174db20e0539634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d810bf2c340c9a6e97bd4c130d293d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34dfb7e2f644f140a676c300ebcec7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a68c6c5f92d445213af2810e9aef40637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d24c580beda11549f714f842b8095f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921fc8a5e13d40f4653842e6d97cacb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10264590b8cda374e95440dd83bd2ab9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45bb9028ef429f873ce3e4e1dff773a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4d38d8b3981ae933e1018fb68471e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eabee8a6cc20195713b390beb786e4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d08560e8099d133b6925df852f4ac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde11f4f43734d314ab3f220e0e96c4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9cad177d82c4b38d13fa36cae50d44646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa370adf339bb9289e757fbf7c02581b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4476de6b925b86e9415c48e50edfa06648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607169e5cee540d2cf933070d6130e9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f246970e18c60ab57af017d77d7ed650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165cd8370538cb1f022f202c465474f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb687d061fbcbbef5a4cbdb0d0d14dd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80890eeeb16f2087e852934df0d0517a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9b80e66972e6015445b7a4f818fd1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815eb61a3e0936e733c9eecb455c03d3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12166f0b4df1504c7cdecf23e290f788656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba83fd7f69d994c4f5d85cc92dfa967657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3de5ac98e0d51a91d380963b8cf190658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0cae95093fb6b1221e64fa067bf230659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50330c2b55a7a8ac63287f877f9fa5c1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b6ed2fca691cc7918cb806a2fb021661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0ad5eb0e7b74e1f83bee770b8e7bc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296cdbd31c5f6a46768d408fb887a8c7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51614cdcaf5516229b8478086b86d022664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a630f10199cb6761feed2a3c2cde49665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0680c890b8b981dd63bdf111d9eace666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25553b019d301a27fd27eb0533b29456667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750646980f0a5914ec572bcb292998a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2aa185a1bac630791cc9e988e04b71669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496b12b3e198f90ab93e1d1852bb13e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf69ed76b4d4f650349ac58bd8a3d5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb90bbe574a26e8a184b5bf5483ee9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1553cc549d5745685b369f4abfdb869673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8a5de95e815e3b5c26312e11e3ea8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204c7896c123d5dba12ae7903efea10675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510b7e9696ed9cad118c325d7507cb6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd75a4e7799cdf091d6ae06d0c0396b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7faad0c753464d332b36d90cffd6fd1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5ce77877e49f99569df5430f8ee81679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdafbb9389f4411ad840099f913b2d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab752411907d6982e5d4911d1756dfc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b696b05d4de2cf95317beffef6eeb9f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3d4c752d0a3a57f50c0e939d7c834683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684ef99bf2bc3ba539d5b2aedb00c41684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e9e01a338de26259bf035a08cd56c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5f6edc78a0d8a50ac57cd6224fd22686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4c960b23268fdace93e25362ab235687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7182d60110377deb906a139c169795688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14ff550f393c106fe406915125dbf7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c98d276ed84518924771bba5b1955690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a4fc4fd608be1bfcc193a95c28a03691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1800199a79c76e420555ea7bd511a3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c585f12e88cf5b7c288c395b2112c2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e065cd7dfba2c297e9a5384fd63fb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0624b4e5a7bedb4867558a078816ae0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06c5837d18ac03a83a8b9c431395fc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547833735cc466720f3ff6764cbbfe07697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca8c8eaf448d11fab472cec22040bb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc1b8d5ac0d31080045ab4b5c84729699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395efeb0c113174fac10a2396ff2cd1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126018e1fcb0fd5beeef419755d8270a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7acd016e71b7cbf14b79c9dad066a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34001cd9754f8510ad5583749a8cbc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b82326ad86fe0a663e6cb0661f0efb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d364f687b6b047e2bbf9eab645230705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c841bae079d126a437b6c8deabdb2e3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af18733e7dd4b3187f5f756907611b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc6cede4d44d32dd63ec3c1a2ed76a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631fabf5bdaea67d31d6c7d086d830e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aff6077cc53e48a483868895087af3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e09f5ce50440c36d8bbd2004f2eeb8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec178f0a5e27df2ef3ecc88299918c1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8609da18a349908b75c5947aa4b87d6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7211476db5167eeed26da089a00a7a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6ae387ff0af3a8cefe32a5e8e09f5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1f602c36354f355e2d0ddca611e4f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119b9622031df1be89e532c65985f3d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fbca174743a02e968d5db40d9c510718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ffb3214cec32780f63eaae0e5b465719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74f9deb42a068c45182f497fdc8144720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e56b2e65667aee2f36bc10c311daa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc9eeae9982cee5ca6a624f4619886722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeae6a78f7b25b543e2bfef5d1854e0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda879eb1bea8723856bd7f1d52e8d9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc418e49ab540f9ef6588a10a81ff64725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce354db5829b6ee2bbe1ea5a31362f74726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056314e8003ddf3719040824ea6b6464727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3e80abdf077523411d8216a85de53728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137799aee94e1d7dabb773dbe9f537a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34a96e27d260ab49d7626a9ff09b29730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c65120227dfa6be977d1f96a8a92b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f73b9dd5a4dfc0ee3d12008feab47732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4fa6b6d1b466723472a7d92a127be733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd301ea0d0948f12765d5d82c49b46f8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65a726eac34b9114e9e83a83b09b91735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4a95327b88912242aa04773196a04736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fa55a9d6cd8507586ec5b64e71c53737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851cec009c712dc61e49fdbfd04d8d2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca146377c813c61b65c755f8f1c7fed739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295e676a7e11da0bf843514fdad35da740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6ddd41fecf55e8c6492c53476984a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b194cc7ea256b3d738b42076cf5bb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3d169aa81caa20607116de90064c0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a85d01e57569aaf22a3f7b0619c0b5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d2f2d617d5e36724e93902197574f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888de93c705d2b0861f239bde9954c4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0755c518fdda8cb626927dd882fad747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad453f5e56e416a5c33764223f1e0200748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d1d612629a15f6d1db1230c3e9800749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658bedaf465ac48917881caa411329f9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131df717e12d9cb079f9980f4d70555751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac309d43c106a55211104f32198ac8b5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197254f9d400eb66d8562ea2f11fd66d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa045e99fca76cdd929f44fadde63643754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7e76d2d8e3033adcb80f57535d285755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3cc297144f962bf69793f2b8eb636d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb96f72d21b4765ebde87bfde1abf6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202bfe9197384b79f7365ea292faea8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b60450821a0a73e901b12e66384ed759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4a24b5c2f0ca0649906561a0cbc23760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45368414e5a8afaf3928b954781118761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ace0afd815f7a3ea2cf506cb47bc6762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e7ef6335404a3bb71b7df1ccf91b0763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b4b424dc1f25a8c4cf70101cb9ef0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef2029e969f752c5faf9fd39ca4a12765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902fc65de7aeb2437bc77231cdfb1819766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfe70b22663a20971a51cfe7ca4e4c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45194836b092c9d347410984063a011768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9404738cb5831adfc28dae110395d39769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46de6695a77a441e77b59e1fd5437b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8894bf07ba0dba6ca989f165a569b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f4647789a36257dd00f7feb1a40ed772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbedc1fb000c4c2ce73b0d81f74064f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6615179da2d398979dcd8f954044a6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705e3b3110e0b866c1d73b9a6a5f0e9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0cfe2ee757b46bb521e16aeec34b3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3b83063362b179eb81ce142db03cf777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f78c57a479e3a08a1deaa9a0a075b1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be76923396c5b8457aa39701d45382779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0067c480b9ff5bcfc52d25bfb38237780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0e4a7a1b8a9e7c48d5883629df35b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce4be8fd47dd892f75895aec90b283782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014e495b4e85e5cdbd5a8afb449b6bb783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fdd5f3c5d4766f34e3d4474fba6cc784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06970e8526af6d5705f30ba690e195ae785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778238fafd9ba506d66f3cb0ed33026d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36863036efa723123e1b7551c2b4595b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5e4b0fa6fe6e35c70d2a17c6158be788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30f342ae600aa1fb0d3e84ffd099af789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c6e8eaaacc61aabd69baf1eda7e66790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb518c2574a906c9a14d6127f2bafc7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476acd4a10fe769d5582d8be9b5b64a7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770583bce9cbd99b31d41669a46fa882793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274ec032a4fc00b95776c02a0c0c002794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b4a561aadcffc05712dc4d6166a92795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2b15c3fe090dbf14964bf5a3f3c01796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc771ce47669fb2ccc054782f6e0d1797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca81cd21d3e2781529faeb1fd85ddf0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb378c4c972e82f0e1b7b379bab3bcd2799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a92618c99dd03a5e7fe90f7cb5f23800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a79295eb061f99d69cf46708fe6d11801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aaedefab3b72a27dc0297c74b03ce3802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e31890bc928713b4cbcff41e02782a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ffb54755a703dcd0ce9f7438ce311804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddf2598627239f86d355fd71e1054b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c61269b72e875f339c6f357c016d6b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0220e9c8a2107d764a851e2231f730e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8faa6cc167854b57ff790052e85d8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c7ed1fd8996ef3fe5db10c8bb951f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eec43b5dcb425fb631b12d28a3bdfe810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92f4a940d9f98e87600c5aa085367d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a99a68f3d719aada3f1bf0c0fb9ff812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57bbe7748c3cdcae7aa96f827fa7d6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb93ba8dcdb940d75a1ebdb00776788814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7516a3f56af792219d6067b888b97815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c08aeb6b4e92c8c2f0d80100c24d05816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0fec586dc606b24f5bf5dfa527751d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312dd6f9debd28288842a2e7388b9455818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16e9228e3fd45e6f511bec8ff0f81d819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7fdeaa9d6a620637f0c81eeb8d446820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f00d1d34d61f4cd8774801283adf1821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38386c292ee8abe164906205a17e32b4822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24442cd9a13207843e110de5e097c8823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015393b72554bd4503754f6e11f1b4a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e548016a4d98da9bc194d2b678ec3e825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5774f957f7b641725ce74d98a67c206826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9585ffb15546aac5d5246d0748988ce827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8118cc26d93d8a21e51d3d1f56626828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ed65c8bc3c5872883ba05732b89a2829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102d47bf92462bb992719379359eb30830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc8154a197dddf8f6ca1d1567af2bf831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10805b4e693949413a66f24ffd725b45832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba1954f720f6dcaf7357ba27b7f179833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce304c40bddeaa30b0131c96241b6f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7709b909ac0e65f01c47638a21b5bb835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040629260e1382d429fbd998cba8d331836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861cee503c2342b70fffc92f54f911f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4020f182575cc1052ad07e327574cf6838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5455041727cb15c0ebc8fa803ce3c3839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85e0a56ac27e9d0d92dcafa12046c4840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1652c7db3015897571aa6c86e0c9f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7e28d4591ac20c402cb1de78cfb24842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02780325b6c9bc759aa3dfce28366f3e843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36db4861c8f2619b93c22d03d5f7a8844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45b6ebfb13bd5ea4d636a5babc60c9845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c1740f38d6b7ede14288ff6794f62846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2f1ba5341958c8103c40a28015265847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8cbe913d0c65377cca6a719b97c942848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a331325395967954b9df16eaa3a994849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f1b31a239db9a4eb9d85cbe635e3e850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5495df407ac08d6bc88bcbe274685851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7aa4d50b2999fcd727952f197f304d852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f24e2c07f074ee8e5b9604cfc5b97853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04f580803356684aac6d1953cf6d82854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9023520ad98315553d6e1d9497b237855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e143df71134b777e160abb6ee6e2f7a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c0b49f2161a2e9f868fc7b68a0a29857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd85ff4b8664175f35f2071876e8f2858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c554fab228d4083e99735d4a702191d859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac3ed2553ed4227f55cddedce4c58d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0687f252b6a7a19dabe00ec720f06861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f4b125dbec7ba059636a7fcc356b5862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3bd8c673d3b96fdbc2ee8b236c394863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518bf7450ab6e60db104a56e0248570864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2fc4be77713e86bef7b1c039879f35865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c429a25d2f40f8c4795d846d52267866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b99df71b475173dad87b6e37f050fa867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0fb5780d09cc3e007032618f26c16868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22a01449c7ab65a60ca9d1626c3c60869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b1fd321472e5133c98365eaa9391e870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8086a0220fdc7f3c54c4296523c74871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64fbd90fd114773986d06d7caf829d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc084c4a4099f895c876e5637b1403af873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514f8ae8c44d6270fb972c0834d11da874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ca2e7eab7fa021834764b97bedcd9875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd44f183411470f02144f31ce8439df876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4074082ecd12fc4323ca86db343de877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb6579e8d882bd87eac8b16b43d5f8878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f203e2d58a1b8c07794cba3d4e46e2879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0a96b7278c24ae968cd46f6737a01880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388daced7a21d678de80f65c404e5b28881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e6340e99b4b13e6aae3838c8b802a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7def5060ce5d303bd1be9bdca11d849883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3ee33c43271216bd33d6bd71eabf8884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5021255ace2f1621ab830676b0efb0e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367fd502aecbc541d69e003f95ed890886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f484c1d0c4dc4714e36b5074c394ad887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5ae6cb66b5908c2958bab93235424888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8a9fca2d58dec5a1b74d7eb4e1c28889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804cb77b289d1b86be1dbb11b001521890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca27356096b5c25c392a257c3a0860891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b5d736aa7ba89219af97af79ec608892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c17aa879504fcdc4c7b05f23867f3893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7c1e543167ac8d86f7a18b998529f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59be39028d49ba1ce312d9df5b591f895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04ad6d4719bfcee8396a9fe2bb48d5896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524900cf3b79f973719b0cb9029a5c5897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5acb37f405ba9646fbdd0cb48907b898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c759b1973d81673e08ff42f0883635899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb645b0d67b3d1508ba99c6cc021eb32900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe8c7f06f61ce947bd4a6d42a0e25d901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81305f5f06f2da863ff1fe4d78343d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca67714fda79ccbaf745686d86c5ae903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7b8625f6dc8c20d41d35c87ec1326904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88f48acc0ea956d8e47b0fc59ac23f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbfd0ab3e2d0df6e27d0127114d2d7906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6a89badc69afb1398575e55830272907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1937c361571bd0aa2c1e0629410ce908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ee0bd0df177359abdfb9400137dc9909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f808491f283808fc5a398894dba0d5d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b389665d7f66aa426ce8a88d809da79911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76170f496a7893b4815938f03a59d49912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bcafe19159b4fdc99421687196b4ca913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3364561c0ac112fe8c1ef16b92e5f914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c42f77ccba876faa4cbbc4f5aeadc915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7296ec2054d5a9c9b25c392314a195916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e488b75a6b37fd0dca028a33f0a997917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909516d016742a9415d7e4303249f4a918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd751d57709c05d6f016c556c1c832a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4eea5bf7d11076880696d1721ab63920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c0fb8f961eaec3ce81011d523a605d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853c730e2ea7257871bbc0197ff02e1922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313393be3bee89670f8179c911c4a29923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d412e231abd8168a017b4ee79de6b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efa52175590cc8429f33743425164d925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdf3c5860d426b18cd3fcf39167f0d926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511a71d9aa170fbb26d9d164a6337ee927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87b127b53a5ca6dd20af51726c0210928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1882d5430a435dd1175880437ec52929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc33f8947d19c5b376803a852733604930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa3bd8b933385577d9b49bad422923931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66857d7eeb34e1a2f44e5cff947f147e932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf160275cccdec9b20044e8d4d441fd0933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a87b6d749bf95081caad1fd381d8c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca8ba2089807574eb6d1e15cb50a50935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c92a6e618f2e9a4e1ac0a98dc7910936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f441cb95670723a9c07dc82f07e934937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d09c43f0fe0c607a6c1c1153b34e8938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7c9c0b1af0f979f326500d3ad92d9939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8c55607088706f4515257e15360ff940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373887a2f0e84c924ba1c11a17543464941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199b01aaded00152ee9c06aab080974942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab23c90f86ccaa8f1956220115ae32c943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7649ccd032c8bc872e51630e629a7a2944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4c773340eab41668abbf44f755301945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51df74d5a3e8035e6a84bd8ad0f7ea946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dee03f4a2e07657b973d288a1c4ae0947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57ca6a657945f905dc0009056b78aa948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50f1bbd3ba516d735ca9effc4de471949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841267ffe0e950f645cda2f135d1da81950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf26ffdafd5234cf4d10bd821389fe1951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5412bf270a64f0fad74202ea9f3b6d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab02ebc847ca6f0ec4cb4613bc7458953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e0a457f505c975d849f7ce1634408954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3ef4274707afeee99a54dced85847955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9667178a0b7343fb5040237ff22c6e956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287584ee9c80b16ae23def0313d7fe37957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9e251dba87105985bade677f36003958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc786658483181bcf0493bd36138ee959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eed0a7e6773c6e734600077b7fdf7f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce61d92beffd7eea59a63925d12c0ae961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d3404ab57be296129e339fcfcefcf962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7598d22a04b633539ef4cff6d3bbe9963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eff55383c3af5609e4d73e0172d5d4964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d95d79c4c9dc04352474791f3ae39965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30679a738b5996d5a698873669aa5c9966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e21bedc389c32fec66c0289f3681dd967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845a37cfba62e146ceb729b43eba850968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a374afcaa463307f3b2a5f4a46fd65e969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493317dacbb46bdb5b0e605fd48b391f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9723b7cb1c9e66321f95aafaf9a172971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679091d60c8b49861c92b48dc7556272972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4229bea650bf8983633938e69d102973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82afe44267afdc5ebf0a131e374d121974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310b0082f5aaa281601ce7cee1068db975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170a921e7dd604b4a6643d7645213f2976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bb4f2ae1856a303cba9d03d50696d977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a2a2dc2e6b868ec88de486ac838bb978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef884f15742c9493895868bed836e8979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dcde279fe556171c7f07dd8d4acb8e980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4eeb724cfca2c26601e04ce0709ecc981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7f389a981c9b51ef1c572fcbffb6f982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962510c01036f4d511fb6bdf08f401f983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88208308b902db66950660fdbeb04c83984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194b9162b7d1f5109afce9648f98fa3985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ee83c90bd18fc9677f3826eaf9cca986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9428b79d8048342059c2d4f1cac8af987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02ffcb41e7691375ebfd278e6dbbc8988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678da2984f492403e21f007f0e0ce83989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d2fd7686f069804d849acc3eac38c990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2fe8e4f5d402565fd1e131d22c0376991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4298a82ed4d646e96128171ed9a470992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2c3e69bd7d521f026e2bce975cdec993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62886778081217f05c5d92d40a30b14994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be117f114e7040d3cb2f64f830e3f810995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603a65a8e8706766dee252c092bdbf1996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde00c29aa9477c2335709f09410fb60997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97699b6cd722269b28cee3f17f133d31998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc812e9216b775b571fe9ab6c3fe781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ada472f49fe9262572bd720b4ef6c22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b506cb1c5f0054c9bbe4dbb12a56293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6814dbf5b778a78099d907da06588d64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c80ac97a65a769a0810038b63b5d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad1cb806a9e6aef924f700d07e74f756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4715c2ab42912919eda6e8e06ddd67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dadf660c76e6fb3f90bf608c78110d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6fc80f86f2fa205fe05085251b8a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d9b2ec3f16675a682a877b45f044610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02e0b0abad81f3d933f61c854305f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10eefce671aa41beba101add78af2e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409190d51e83a8c26f40e607c3f131c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d9f8a4bad6e73332d0e4d560a30df14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5a29c7cad374c7b487b8bc8c8505e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf579d9a3250bc34c55f38f766a7c516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6002c95d7c88e63969bcdd5444801617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d55495e21f58b635e1250fe15df43318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1856fb9e67ecdf94c29d61c75f5c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f35aaf807c401a1d4592c5b5164d920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5f47520acdae7db22054e4525e5b421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509ac5d45684ef814ab6f881537a30622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3da13311b5e97d972f75563f8330423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a73f8a4a3c4790c8988c5cb47f89924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab0a32b9b8edc26dda4a4c099dfab825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207017d12e6042b262cdfda7ec409ba126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b04a92bd10c2e12d5571214c5ebb2527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90412b626e41351873a8ea38162b961328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbaeab647dd83c4288ea1fe1181b6c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f32a87b4ba56e3a632e11abab9d3330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103a1819c8b9ebc26a1944316a9a4a531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3a8b06d2bc5bc0d6e205e105463ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce79d31a0f5b539bbb52c825c945b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c3bd0ff8805e76ae45a5293fee21c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb5a424f863c3c54aa95ca0e76c7c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0ef8c4db0a63553467e82544e4db636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80959bbec2b7870715b976ef9edb047d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf047e9ce85e2dfc448592883b6617438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e6f6e0a2815e3f850b46e3f3d134439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa66651fcb5cb6a46f28bf568de75a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801990cc8b2f665dbe0ae73db809372641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3135e54bd8046543ea32d3ac061f22e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96d390b232300061fa20f4b02b501743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9e1effb69cdbee079d42873e705df44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92545307d8219907658a496f43fb237b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06981d39d242a3bb68df5f5b11505746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e38e13400139591c1fbeb91a84dee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666ea4f1a5be1e330a9fca76b1b914e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266e985df8de5107a32a8df4e7b315b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab56838638ee5ee06ef3255eab2a39150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b83ffa441cdc19329b61ec793e41451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749032c751e5bf3cdd8a6476d6d1e48852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fa0580074f7396e940620c519819753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663e90ec567f828dfeac4374add334b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae141eeb52d0969d4fe476367cea13655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcef70e92c1412d9307471ec2462ef856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19bc3c9f61da345ebc918a75386de457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf974f726a48ea0d01d7fc5f9cf7bab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85928ed7baa48607be48d66d18c74ac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a32b13e8bff352429e22b2b01a290360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d436b8bcaed747c3e6df807ec777fb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d0a9deba32870bc5bae478b43719362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ebb68d8158873644084391871172463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274d98ea13242ed6cd43a21e491b13264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de5b3bc61e277a4c9492b2dd073cdc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f95057a0c0a15ea38f38593d0817266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfa4cbe635497b7602a15d0aa6bab067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f77900f6e3fc65305b0c0cf35421468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189123368a1d19baf25667955dc9aaea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657d955173df83427c637807101ea5470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6416604f262f3805d40e8e0238bea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fcbd0940d35427a744b32fdb09150372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e196e2fb8215cbbbb4b3c1ce99c3c473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef3a4c0938e38f5332d5ad40bd24fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd3ea3501dd8c5c56245c5e7f5dcff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af5e087cb5c0323042503867a3d3d076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfbb3cbf7474275c1b5c4fd78d83aea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c9f8dcf05c3756b16b96c82629ebd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fd7f6468ea8b837dd1c5a6fa57e1e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c72e4bd15e7097704c539ecfcb8c080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7ee7bb739cd2bf7ba2244d19edbe681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5643250a137d53d0908290d9b2d90782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e62023fc0d87d078f699621bca73583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800ff3a504fe8a520458c894d017b5284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e14ceed6a72b6173f0f847824767e285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1de97be7d68b7f8cacb1f628bb09286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff843b598fd64d552be707831401e587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c933d824a72777cff430c3d7b13fc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d0d7bd0feac264c7c5d4ec8c55f2489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45c09ab732e57b6aca600ae101c08290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69fa047d5cc9b00c2d8616ed5484b091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fffa571e18d868b59a9b65ef33ab02092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5561e09a78dbd0cbf8e104c1c21e18f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c614e2d95f05e0ec4e96553c7de5a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef97b7f4610dc0032664694b30b58fc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23cc89d50e62008f6f9ee75fef5258396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f791c549e97a965888ffbb5c5401097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e78bb949917822579578c394ec06e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faab90bdabe5f9fb5b0cbe489747e3799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc619a45bdd0dfce35efb449c0cb7012100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43b0cf7f4f868592a74af085e7bc0e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3752ce4f616da2b8ac10ff776fae6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67590323701b12949a5b17b65d5f12f4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0bd8f742c98ba43a5629182d775b1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4ffa0e6b7235a050f1f2e32ec50d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af69ef28e25241b69e54ff5af24045b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc15abd9b057fac20fc42ad9b54b300107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717272186349859bb53b279492db9e1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4234dee2c6e3e59ffe38750b9da614109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e9629314f4607737b0614a3a23daa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d531c99048e020186b7f7425f0c797111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14794f84ef05ab87b922473d004d05b5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9a0d359d868044b5f9c0854fa079d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b4fc86f4f1ee7ab3be3a9e40d4d2b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53bf7e29e0305f50d94343aefb9cbb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7fcbd0fe2733df83b6187c371db462116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a1cc469671aa92de78908471ecd5c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a224f04e3a54a7c10ffb78f582da27b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ef64f4bdc51847a6e0bf6dc0e43bd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4aa076a81ad0e452944facb8e0425120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a254857c8c6a13dc49f370587ea76121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e202ca62d9982b85ec491de483294db122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93032a7e32d05b83af9d8a10182e6b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80afcc555c41ee6b4f81dc34a5112fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c484899083859563544cbb126727057125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4eb507011791025a6f64dcafaccbcd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814625817effc952aa9aaf2498fed8d6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7749fa006e9f6977984c20cc48b792128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f785dfbdc13c3169c0e5255fbdf384e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c9b11966fe4c1bacd4b72da61333c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119e6b2146fb929a3bfc201b8581966131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f380220d5aa8aef7fb03f3c4dadae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ecb6bf1787d69ce42af186f04dd44133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e18a9769c6d799c35394913410c1d1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419f25a8eaf07449fa0b084b7ebe1fd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0835f77d04c7e35a4841de7edc5a7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e75835f618f4043c10c643cc09e47137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7efe3a94fd7cfa75bdcf67adce28ce138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295b60a36ea0241753d33b549201e19139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572e5e85cd7fa1e8e5ea69c5ae8e84c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298daac2a81f5b13a8cd804e14ce6d45141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b86111a11ecac821865c0575a4289142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ead1701e5d702cecdb277a3bb4868c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c73aa07951e4d1ad221a3bb664e68144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f389c86f15abf6af32633e4f3f716c7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8aa2ae6ad253fb15917ae1d3c07d7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c50e62514faf22bfde6787f760aa9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e534c7a71d51a4c15ccdb23f195724148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7ab867e341fe9b53315babe7e4db5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b773b4d8a3f12a508b28566aeb703e4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaacbb2df7e0893928f03a0053af801151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266d56307e18da2a47a9e11c4ee56d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd74d8128ebd4a67735d17790ecd0cf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b2c0a03a79e65f40774dbdff82263154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b550851a1eeb08e9d34ca377f50be8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918b560e2aeb5d6194ffc8df3483835156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf071d2e32e8b4b784c179672bc9144157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a1120cf9efd99077a1d28b300a025158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f118aa5af7f6475b4cc006bc7f89a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c1546bfdaaa9931f607d8b87bd67f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11e37ac282e7019bc6be9c0f976278161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075c455f5ccae490489259fff2b80b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef056205f620f277c22e88e00f0273163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda4c858a8d2e4792de468881eac87e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4d3307292f6c9763aa159ed9e6cc9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9bdf6dcd6f6a443c276792670152d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a72b5d0232c030fbbb78b4ed772f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e458d46e8e9e04206b162b79ab08a7c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18af6b05a0974bcdf1431a0227c0520169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659294d9eb532cee8f4f8e1452d1229170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031e9e36aafdd5b61a4420d48c60f7f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d355ea834dc13aaa2e8d1019aef5034172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae77f81c6993ea1cdc8914a046e51e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4c64d0303c7d3341af83bb4b5ddbf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530978293e021d94414b5aa2d253fa3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfde1656ccb60081fb62da793f4e5d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972fc89352a02cadd34c585b4d0230a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1319cea149181e354eccf428ac6aee2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f52de10287ac59f3933531019e4eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01112350d31e1e137192e56591492a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e0d50638cfec09bac4356a668bcd1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2c082ba8cc4282bd6288afb365a8e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35b3a3420d77dc87d64343f6aae947183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ca363aa37e7354262a17d3b3cf174184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096292018b1ae32b64db5fd9eccd5341185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc07c2785bf4a5c8d3f302a1ba3178d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163f7e1f04ceb659baea988701eb2ca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae47d651eed67d7f7f2f9e33d531b9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a08a061ac74a99dc2b1f353dd07a4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a6ed7222ade32260f75a2ca191a38190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6bc193e02bf79c9fa7023c038fdcd5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63818222c1fc11700834e515e1e2b3a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a4e4c7892a8796634dab913642325193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c5a919798658dbcdb191fed524eff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424c363b1fe839736d5a2750e99c81f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1086b391d423c14977c3a727bd3195196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e557b9dc7f3faa8bfc8629266b24e97197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47460cb5b526f8beef6b311f0ea83cd2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3955371402e0a7f84318948aa4bde2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f072778c0ac139bb752a5d45f0c90096200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e336996447734b9c79827c924ee883201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177eec444ce2cf23969e63e45a6ebbb4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18e07043945370835dd40a4efeffe7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1519f2b70e959b4c88b776ca62285cd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466263fd10d062761dafc9a54018519205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e14003fcfcd62bc5ae4f7d44c3573206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7bdc26568c299f5e6eb0d492d9c58207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54038979b1e2ed22425c1fb7d04a6c48208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42fb111d25526f72b01e96d4897220209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfd8cba37c8c9687aa179a82fe056a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f43bc535e193ac16f6ea7e01993617211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096f4eb91ea5bcf4cd203ecdaa61829212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f36773421295f0508767fe6e10a48a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6b8a7f103433431828a71f3e99732214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1173e3ff455b1ad9df05bf690f19293215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26994cdaf7cc8ceee3df3952d7acab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d92bee95c105a0304f2c8bd17e8e6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe7c796a737bf44f7046948aa96875218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744669ebb38cc641e53882ec23f95e44219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba287175b917dd27fcc9acd2ac787d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0f1eeb3b77c57da07f57aa75a7129221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402b0535a59ea1460d4dbee5aea8541222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9aff9fbc746a0a9955568c8fbd8756223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd6b8db9400802aed37a8671c95f7b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952fd2e5f6999d03fe8eb21fc15bcb16225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d6a3cdef75d5debce3f40c69e7541226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89282a961c1820f63ad9574bff5557b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cccd2d474b47a5c6314753145f41fc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec61f667f1598d30a7114d67cd5edc4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef44dd8bf20b32d372faddae7abc35230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b64b41d726fd5f4853ba75ba448a41231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b14e2b99156a78d13985ebcb06a7c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de28572a0ce45b723833f37937ed5c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96db6ddd8c477dd1430a1fce4fc6df8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd63455e6a597634355141c8bfd240235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c38a990cf37fe891f063eafb5cfde9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be1f4a4c40b8f6c9cd8c6de6c72b9d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1c8a3a850e07d11ef649269164abc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0e24bf44d7a6d688fd28b8e7e63f3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461b59fd9d095e0c585df0c150c75a1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a95f819aa800db7fef2978ebbf53aa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd3b78b6fd88f63d9896713d4df6a1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfd7da10f9f9c3745373c7331be870243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1003e94eef2efbe56201efc2e7adf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669c642b8edaa5f12e88731af977269245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b48049d98fe93ec8d5cbdd9e8183b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4d7c666d82f5ada32fb32b7c76272247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fed7476eb0540b28f5f1cb53878ca9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b51409deda98533e999bd0183bbdf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ae7c836c8af4352ba6ef377111d81250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86076beac55f8c7397785f5b79e57beb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879545f4f0e6dddb485d07cdfaa394ff252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db51d2f6efb1b22f3ae3c18759733d1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54a5c48093fac35727c1d494c340e8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581816215a22b76490931ecc685276b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d176d6ae01ec6977fa144a4627cf2c0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e375a6462cf475caee74b3ee63971257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa70963519ce6a78ab800eb531c264258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288ab188be017d91f07af9b8c016ef5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730aae863b84afdf6eac6c9bab2403d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6b700845d70a73d21f30455d586a9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59c134f547e491e610a6b3c16e41b7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf523238d9d3174181d1e6b5e5612f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abaecd8a09ece033ad82582e4a11268264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c0730bd3b1e93542ac7a7d89694c2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763aa9b938feadad200d30c9bfbcef2e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50e67a7e5e1871254ce2077ffcb00b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8748207d4b0debebcaa8acb6b6e4d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9417e7fe1a4902107a02e2ec7fddc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2e3d7ed441b8d863ee492facfbc08270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361ace63f65dd760ea13b70d0a4e2d2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e7726a7548ad3d5887275b494876a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a878c180c92627a20ec2d78b763add273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db0f9fb9976b629b60ecf810b4a21a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc8bd70962c5d6dc948b246d63a142275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9785b1b9d36e764adf9a94c54f9ec4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d05b9d0a3f3e77fffc1a5b6bc80f77277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d20cf224befffb8e3e5cc4b8754ed4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42ffb573f3408dccd4bb1d6b14a936279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6046721751d4c7d21ed46a0fcad91280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6cee6893cc8e9bbae196081d00de6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c44e8682fccc39d3f301fb817ec3b2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b706b8eeae3a777a38e098b9a8978283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662fc9af538c21b35d0fe59313f4824284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ec39fe0fd3c3876ed464bc9e64e30285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad278ca0f574a78d8d16ae59647144286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0672e11c779cc5eae46345a0fbbec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e53b2da520934fc735162393cf15de288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf09a0b169779d56d77e386b505337b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bb40d8a9c36900b70141ea08f0b82290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2839d9028d9c5aeb4286c6bca33243291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10193fce48168f9e16023c761777d0cf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ea2d89e49c910d5674b54060d2213293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57dcaa764db5e8a5f88b5ea9c2499e1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3665e5e80779d11091cf14b58c447295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba389d84801146bb1b9a1d6e7b8d8da296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b417bf43007474d2d544399bc0c295297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d930039f28146a05d7cd51538f6588e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6fe30326699179e24c9b393565318299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836633248c3e0cc94f721a74e1d7b7a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff740498808a3ae8587f2a74ec9e4d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f7a9acbe3a7d6d5d1bb301167679f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb2f962f6c50648656160dd739194f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065e311249ce9047d2a1b55808d2c3b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023885f4b93d205ae2bab6d5ae6158bf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63733d6f7f3459a5e1f8417f22eddaec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f5d28667a26238b9039e74e72e5b0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400778e5027bdd35eef20e32554d5fc8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bce65fa922913c388b8ae3ae78455a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3124d89ad81c8d6012022ce10a2e1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049c758e458326960749eed40abdafa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00fed43ebcb5ed1fa7494a085d7276312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec735c3b3b7b5cc92ef876931f7242e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3caa7deaf788fdfc951771811f331b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86a09e8b8813e2de84e081604cb179315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896c67a1d60cc72515a4307cf568d69316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2a761561fcb0d347b2f973e263cf1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474b50313407568812f0721fe9f67df318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5618e06be175997f6ad5015d897726319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a891969f7df85848fed5ee7ab27c8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27da25dad27064e33640bbd0bb4e81321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87ad98d6bd90aae601531c2ce76796322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e5560367a179342811379ec765bc5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998fd3be3f9d0927f93ceab63c2a6f0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcd92bdc175714aa9f4293da624281325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92bad540e6a891a65b9922516b0ff13326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efa37e13c399395cfbc433729b7cb3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae56f6cd57be01738f607dd85bb66d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc212215f9e199548220471626902858329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaaea763801fde7984bb7f355667680330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ede138bf259bf062e76f28834d087331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1b7cb7ebb920ea650e61678c43221332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec807ca2a6dee15e65dc221d1fa7391f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164ee09b6fb7b4b63a4cda1d6173b05334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca991213690f8813ee3474dbb4e46b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e82c40672a40fb93f43c531739383336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff0da56e43fcf16e9406dd9aa29c4e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b16f35edfcc9adb60f3aff241b4e8c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841bbd5d85c9f8557e20da43f470bcd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd4081d2d0bc0d5b9351554dd45a3d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce431196822f0796da148904b16b3c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c68111145dfeeb3eda07ae4dc58936342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb86fba3230f362ba7a4f54f6833b82343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3447c252646b9a12efe85b0332d9f8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db71c622a981c57149c39ba36515cb3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9434a294a8464829a614314a176241346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be94a4ec8d1931f36cf4f91749b30b3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab6dfd48acbc5b69d4beb9ca9248d7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca721c6cc2c5752e10af4fbed8300e0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28fa7e3d6f1701cce11f93a6c92e5b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fa02c23900da7f5c9df98a212e4b9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854d4c0d1d8bc0feeb7b26885f45a0e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fbf37a892bf9dee04d6d56de0cb4c7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020a71024b1b8f31eee158664f83241354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a82039393bfedfa86b7bc523db0b8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914a0e9c2a013c49d841487c18fab8d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33810efcc85d2b130814bfb01eeb5d2f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6ea240e5de097b2f73603eb54b810358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcca69b32083e2b8b48e98c23a5fb1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6375d7b33bdddc53fe5ef7eb609ffd2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66467498eefd4ce5931fda71a4d8c24361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e83c8d2ae51f85039fe066fed5ba9e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357922673879c77675dc51fe1326703363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafab8b28857b2d87eafcbe3d50a465364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde4a79632ccd6dfbf4f5fd353de33e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294b7471ade18a60c31156c9b44204e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77c9722fe88656a61a279b673079ba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfb0fadf8f6843804c774b7ce18eba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03283a0d7f36d1452aa00893a28dfc23369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4b69d9debc93158e36b40245ddce8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa9db6093ae2c23e6576371b498f6f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9955ba71c2bfe731da704b25e694d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f56dd1f1cadcf67ddbc96666308c6f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221137650739af7afa364af7403f46f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b729aa29ac49d19cb647334a719f5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60a0691afde7bbe2b31b14d375c254376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82df7ee6d38243291852aa64ab2439377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c75ea46326b4cbaf8f45af9ab86ee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbec5d31f28dc0d3998f0405ea1bddb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2f2ac03f4005f221e89f24e0e0b6d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c0735c5b68134867b2216ba357eb5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022651ccb79dca6ab759a8abb375f45382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd966e627e5ff97809c46ddbedb799383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12250d7f5e82185fed118eee66559883384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ee71521f56259de9ed35f96c07f1b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7a1c3b8045fba719ec8c44a4bdb72386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7e48365a724cb04a964dd88a82f87387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c0ccaf0165c47e935d90ec7799aa0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef44b733e6160eae8182fd408eea436389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9e6cd90df0064bc218166701ac3ae390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685485027814e522e60a7b137130e0ad391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b3bbd4ddec8f2614ee1a652e2312c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce3767dc8970beb2245c45111cd490393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac02119ad3528b718da5a7d62f43fe4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970676a8a9d2d599b1d2cc03c4ce526395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9d5b54c466dcf5e2baf6dd77f08b5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92e54be726486a5f9209b5276d4ac0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10c9f06a8b71934fc09b9cffa43768398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16bf868483f9ce5bea304f21bc0b52399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0fa1d85bd7f35e70df796c1700c1c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027af1d6c27ff7066584a6696b9acd3b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a63785eabf02a7bcca2f41daf71a76402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83320d84d73e04e3d24cb138f8deb060403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af52137719304a59a02ba4742bee5a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a75e1234c42dc8f323401784bcdc8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba28631da6b39f3045bda2f91040583406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ff74afff1e47589159acb1f8c56ab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b268b208f08ad2cae7713e85311d718408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c218aa86d810119d05a576b55adfe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed712bb5590f6317e2d63b347411332410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33048351d747e27b4bac5e3c287588411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e32e93cf5832cff0d16ebfadd110cf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e770e2a0cf7a48b866ca59e048d7f05413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338f0b7acc7df2e3978cd1d3cc7b37a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669099f28db37221d4910ab4b1aa67b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2cad1bc924f4a0cfef40a82b0db7f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405116d699f023ddb2ae2f2502bda1f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2860dfed8879bbb4be9cec13ffe7343418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b953669a4f96cffc0427d6c9492f6aa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b969a11776f6b90fd2015c5ff2861f8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3a8575003b0d00c6926c187b81898421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900c859d59de029b99c250abb1616c4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e587d99b9befb8564a901cf6d61d008423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a7d2f8e46c5a4fb7a688d1ef99a58424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45d1098a25f0e4b5ad572160f38619425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a16b550bdfa4c3bd3ec254c5c1199a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a4c720a58db8dc1a3869f0cc157d3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643c60a72686f4cda69868404226ae6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ca647aa4bf6c45a82748c28fe9503429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c4e4e204776418b2ea3f306cc6af8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fca2f701981680f629a515346498c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63dbaabe4a4e95eae490d8a3fc95a1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f21bd3646973cbb4bd34e3d94b540433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5159f07b1a2413847189220b1a670434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a514227c73bcd66aacaf96b0d67a79435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e156ad187d5df9bac5ae6c422a864a2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6b79251a2018b0e66f4faac62c7b6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9535a699354adc46785414ad0899686438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466243df2366010e289c599bbdb1e9b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e81df8c41398b8c23eb65aa151eabd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a0f1f8ef0eb68776fa1a0950cc811441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151800b9fa282bdf4c82639de23a491a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b2a5481463bf234eb183e70db5fca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195ea836b63daacfcc7c804b9ccc18b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da056caa8e7a82fb9091d554acf16235445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8e9596cfe0538c09101a85b515762446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301691d88f05a0106dced0e12bb87b92447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec6764fba2c0601c56bccdbfe1690d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99399e711e09612ced9db2e7cd13cbc8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f23f9901120d7d02d73184e1ab9c78450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39453a02aaad3f147fdd1025f0baf3ca451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c16d84a7b22b792cb51c00a4a69841452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b49b42ff9b95558a8e1fb6a43faa9f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d7fb9cc13b51466b4ee03544f02b21454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf9a9a68f2ecb80c4bb69cb233e1f5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f26fc27df670974443be7d14d8511e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee6b883a250b6bfe08e30b52c891b2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58806691e8af1163d342fa4d95e28fa6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39600a21c5be1d3d609b28916c9585a8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47020d48f60371629ddd343607bce031460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5630a274926e712baa267937946f6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f0fba6dcb78695043267f51e34e59462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1064b167b60c9249bf38c9b3c42844463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d27092b0fb46ee6c2add07c269a9b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4fa375e934580d5107cf2ccad55dd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6e44324e8f18cb909dc9d4414e3f9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa9ac5b54bf3c7a109d70a83d84402467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce37e61f1a293372521e3b9783f9ce468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ac892e27284937eca81460ed17b39469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8e80d7472ede2c24c01c1261511e6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944a20335e3f486675f671d8587d798471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bf9ec75a4180f8ad9bde083f523b1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df60898645aa8adcc68538282c3e8c0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f81f832ea744a0220e86387bd3bfca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb0b9c90a394d77e3bd707e881363a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55264fe568b9ad1c1c0a991800a871476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b92731d8a60e8508db31730f89929477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4b750a0fc1d3deb844390a2b27537478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45954b43b8451d3f9ac1c90391f6c8f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324d3143b4df5f3ddbbe5c2bc2d3b5a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf717bbf1cc0f9d5dc7d8a27432c57481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3c74a1b9d34ef5d6f2a41633eaec7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7108b17fb622796e9b2ada8c2c64719483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e6d7f572cbe52a0372fc39ec5b257484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9b8491f67d8a6f7ff2db4c16d4e2c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cf8e05d487fbec428f53cba485d46486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f1a34ca563ce1bbaf488ea7e1d802487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73bcdb011ae021d3a9cfed24f79202488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40061a0b35df4502d6bdd71f70791b4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682119b531ac321c0d9b8bfc4288a477490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50971bf280172c29c9bf665437b3cc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2a5a6113eda2d8215b5edeff8ba14492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf205a82565403f6fbba8c7eedbed8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc1168507331c455a9977a40e1f558494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba61a2b6f80ca3a127453cb16a66d6f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb9925db27c7465c184851eaa7ec67496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d106240af630a3ee76aad0439c0cfc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e798e1ef924e6e8dc8c9bf9fa9deb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a125defda1e8b084a5f316e696029499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297b83f8ad37c0cbda3741b7a19f8fe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d9e24ece7b34a2107d75150917d57501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab62d0b567c31a9d8655146d2587ec502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c97732d14ec734d8d560dcb6e91e01503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c6dec13eb6871647509a46c18aece504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e17b2a018f1a63841ed60e446bab1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1caa825598ede75a90399937e2f22c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1821c4dd673d4e8bb932c054d9500507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f29517f1950d30efb4665aa734c01508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f879eac523875594d56f8cb516cba7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe54e114f3555846ebccbc3e05251ed510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95d3b0e8d65550c0618fc8fd0f6983511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534c7325ee278f2de98776402bb04df512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fe92ed845d070f90bd226423b5753513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1086260b82381c03a054d69f4d4f52514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd49fb319a8f91bcd2777dc0b988dc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c619a59f51717c10dae504019abef65516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebca592394e342e8097e9978389b213517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22309a4ea18f67062a455c134818ce95518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fd285bc72bfe4472acb6fa875a9d8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff468a60269c980fa58f2c0538e3ed520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd1c40282a9a8aec262d8952329fd7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc36f1ffb42de07aae91cc1a7d9e65a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a4b02102c192b9d9b848b54d7941f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157f092c160c51a246348883d0cd19d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b9e6cddcf72513a28930cdb9f67c3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbdb44db802863c83a728de371dc29526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ede6f0dfcaa593fb3ecc780a1cbd74527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc776509a5d3a8afbbea1702c7d53f2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b7ba93bba4f2fe69ddc5966278ed4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52594ce5e8cdaeb4fafe47375418770530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f01748722774ba41b19ae2b2b82e3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2754a686cd323575909774f12c9001c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de5e88d9ecc30c0f04547e0dba8765533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb9510e29e1be7ec765af93ac477b8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39852dc55ebfbfef770251cc50a49a46535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3bd3ef3d0ffc80d8298cc8a896a75536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6412c8f83ab1eb7b5c5ad82f3c492537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4163a2692927fb9f00638a478bb2fc8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dadb3f2f4ecd322436df4fee749ec6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a68284d6509def5908be1762ab4549540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66d8a3a89e646d1e5150d5d3968668541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e912c366ab8694e89d059f05330a61542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99063c86206331433ecd292cee4c31543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b28bd6893a35b7522d8b17676e4d57c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a50f7065970a407f7031ee8c849e5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12a454a47528702b8414d1b8c8de62546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f51a00eb8c0bb705f8ffce1be7c4de547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385963b8a6ba9b301096251d30c7df1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42e90eca8298109ef03b78b67e5daf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6245cfffbb2813961016be7fd5eee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5040f1003f3bfd7fa3dca4392889e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27404a3fd4d5ce5feade039666c5f8d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1112098453d0e9976535d9672065625553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8022b64e588c76043eacb854acca3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8d8e1e533ec02c12531028def425d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c09c2c42eee99c60bcb58bceb38d5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92397ef7f9245345036d70543334a64557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0751011d18837ba31173927011e11558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff44dd26570325f4bfb0a4c1af351b3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65b44fa52688f159d562f6f9764d1f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbdb53970219e1793abf4415b89198e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f32ef56c0a31c92cb44fd0b541733562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0ae1c172b16bd9aad93a1d780a911563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd650a89077ecd2fac487f2362ed222564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47878a951d39093d264b9c82b13849565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68075b48da7703507e68809dcca25eb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb81ae08c3c0ec3fb0042c58b85372567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1040cd09887e3be5de4158bff4ab1ad568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cc766a5e837c1361c3e11bdd2fa56569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca05a7308154c5d644cb3430a7f9823570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822865bbc6f4f641a836d96b25fa5c5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20625998a6353625ed42a658fbca0110572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167a0f0ec653d7ccbfe2c7bc98bb70e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7bc60682ed3dadd388343b5c9c6bb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988c7f2bd9cfff4cfd7282ee57fc641575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda83ac2af62e5cefa071a389390332576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d015443c2d5bc1441c3134affb71db7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11e9cb384ce1280f94332620f5284c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25f32a58e74f7cfb77b4b1ecb2c56c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7cb99b2b9f91345681da6bf09f8cb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a693554b9c730261152a706a53d581581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecfc34c0ee3cbd487318fe17ecabcb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8aa74ae03712651a29e4cf2e98202e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dfd39d2da5cbc3f5f42bb253a9ea0b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b9e3c6a3402a768e4cbc928acd6a8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929195763d024c99f821cc99cff18b82586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d873c6c091ed42e7aa653a92fa367f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae37f94415ffe0ac000ac33350192a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3d97c1911ddd15f9498834fd12b48589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202cfdde47a8d47d175938d2f0022936590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65608e1ce00aa736e31f716a1a33eb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b4018efd9c7956067a2f528ea5c31592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebc719b2b448ecc80a2bd5aa039e55593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617747b4f0b5acfa0c79fbf4cc3e945594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e43eae227aeabcdc2de3338998e7f2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61bad56f24b2932095a117008ccc94596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed3be6a2bb3679c6c4b7453b8e04eb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a57f636c45a628ca3516907ea50c3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df728fa0f3bb6d97a4ff160072143c7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954fb69c109ba8089d622c9bdd30680600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e68d26c3bf6c873a4d43b212d4877601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ef35c6f3399eafdc2ccd99e30b7d4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf76ebe65e90e6f43fcbabd26115a0a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f6bd246ed45ded1afc358513369a1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe230dcb91427aa28bb66a0f9020991605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c6679c76ccf687c47498647a6bedb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e2002b26a056ecba4f38578871f51607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c81bb4208744a8199a7b1449ce8ea2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4493660963bfd81fd144d0f82f3b9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104726115d70ac0910050ec439b502d4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6386350fdab43418181a9b335a4239611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c910cef8378c9b5b51b913fa47f99ae612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243404711cc8e4bc479c429cea55a86a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824c50f534beb940c4dd765e3481df3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272595cd91df6f8a798781cda6d54b9e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e97ed4c9750569932d92ba0dda830616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3678cb97d22e189c2cc03c939001d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b5bce9ca37458a108feae7bceddb5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85368774a529d19a66b8399e9c75f42d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23724f334e1222080c21ff2bada7a5ac620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54a74c6d6bd29230abe141083a4d40621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e128763306028c72948f00f58f79b0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f150d1df30b08017fe4853cc23135d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5dd109d4ba2c143c20fdc4a314fc5b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2b07141356586c448f89264f1cad4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937490f0ba9148c007670bd3c7ddb1c9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce992e49aced7095f465b97fc66e76627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d2a2e3c0e436110bdfabd9f6ab4ad628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6e7f6b14758a498601ba4493fafc5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb05648510b3a80001c924ea591318630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22774d2f188c6a41503f52e798b192a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29303e87386609cb486213979bb2a78632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42bd9dc454dde0062a53115617392d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732e1aade05e22eda7f885d73cc0309634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56b4d510cc48dd54b7961b069d5028635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8f5c89860673c64ebebe8018484ee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372731053addc0e11143552b885f8fd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7148760209e33b0b4b852396f17f05638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4c9448e7b03c5eb53ba7558e922f3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9cd398981ff92e8e12700fbb18d34e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e792d8117fdc5da4851ca7af27986c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8453b5534ddb8a938896c5f7594939642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd935981b0539bfd24406b07efef75c6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9eedc3789accfd2b5e1aae69b306c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae2b61d94a6cf9100afabcc0aae890645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db2428618ea5969864ee19d24e9318646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302f9d79da2a53eb1fa8f2bd0393a0d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf41893146979bbd0ca868413112280648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7500e51fee731e1426cf3fb8b1fd4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceaab27287c0fc64b410b66cb9d2d43650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001aed9ceb39f2a37b79c5816e2a4c4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13fb8175847f727f2df8760b441be8f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370e7c0bbf32590660549ffbfee3adb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c4aec6a2797c4f450ae1ad9f8d0ba654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abb9f7f471e0d57962381a1ad8a480655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b35236eb81810e769aecae93a5503656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26ef6776fdc6309e09a25bc82a1d66657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee14e3cb50c2d6e0f57f7f2e56cf411658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef207f4c555170258664a6d72ecc2ee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024abb80d4d3dd36fff2f4f284b9371d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8434748656a847370f39ede8598ed661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79095d6a231987d8ba485c675da150a5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9d7f730c74dd61f9484df3b63d86d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b459307517432f34caab347da838194664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d18ad649dd1044cf8fc704e04fdeef665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa33b482d5d698b7867bebd3c3ffb71666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f4c31a137c03a93cd201b1d3c7739667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba53638a6d450a1b5869e4cdaaa8e6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5131d131a25fa2db1ea9084e81d22669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe5ac3538a1121b8da2994d20159fa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5aa4864ef2baea89efcb3058012085671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9263aadf04dc44ec5c3d0f01200563c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b8d13b29e943200147b556041fedd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b09d55edd0fc306dbeed8eabd215a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc07d73ee0902c461002dab973d9b3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657116bead88175329d0d918f863668676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138436970b1daeb0f77069b59b2046f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bb28a7095e84148cbfa1a227ee6ab678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca633918d23fd4607e3d05816d2f387d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094ffbbb1dced6fcfc1653bf3b87177680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bb231f617ff94cfd03ab5fbaaf35b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4624ade62f96e3a01d5f69f57187e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62edfd305efb2bc04a026a3f0ce2a6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd861062707f0cef3ef1e389031b06684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d79fceb2850da6fe9744ab1f83e918685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3b0896b193d67b88748924966d30f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c2bd6b2db298a6dc654acd0f687fe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf1d1c651159e4d58876dd29941ccf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf2fd98bec03de4b1a02af02b4710a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597364588466d6c1c333e4f2ac91e3a7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4591828c462320662f3123603c270c1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f0c2e625f1e3ad7a1993bbeb6d64c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9deec59db39fb4c0891378d938708693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef9e226439db41fae00f32cbd5b423694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf468e7420caa19f65b00a46d5f1aa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42796670bfd1afa2aa1f85b127fea57696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62d74caa6a5e4b1eea32d2235e697b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706ffe48913e40f4b00940810158d2a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edf55215e5b69785aaa6982ff011fe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514c61fbe1c434e090f1f16ccc283f2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc3f1b44f171c8fd192aeab542bbae701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04bf725d4ee4ba965b0356b71fd85b6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc3fdf44b8816ff6b9171ee292a9e0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22a9c43376e5896059a1c6dd8fa405704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dafeacf3bbfe1d04f924af51f82c5a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb7ce865086fd27f3a9296fba8acdd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a6d6365c1e7bb57e979a3433fd385707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c13648dcbb130f6cd496280e127a81708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04d509c0a01fe8ad9fb2544488f8a5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90494ddbb971c41be32e0c8a564bdcb1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332379063124e2374f907e605db8ae92711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb7569f6bbad20a945d51f33362db0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545003ec534710c0c29568058be6a3e7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d82bc251e86efdb23a7ee0eba2aa8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1494bdebb85ebcdc2278396724ae94e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d20a8ebccc5a3b3e08ba9c3bbb702716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916f24fc4efe911185f6839a660db08717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5be9ccfe7259a60c69297a674ccff718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9df9201d861c16254cbd0db40e493719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06725fafb4afe6d6583184ffe8bef842720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e5575c621b0c25957ac1dc7e26f63721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5d6c4eb163f7bdd43e9bcc9df9f7c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba90295b5d38d755d092aa27f361e2d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba373a2aee67b053398444e3222bf03724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e028e569d73e3cebc1817f22ca44101725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f799c7a794c6c0e4e5028dfd4ce7f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b85f6e015189950976de470a682d4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535659adb17e4433b3ae7db94dbb497728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2d28ec4316eca590979c710eab8ce729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9c0324254da1671aa5a65b8ea8c83730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c5a2386b27d4baa09e2aca2e7e79f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d932f4f9e8ec3aea2336b29a8a8129732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f4253eafc3849a86b61a6aa2b4b56733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202f86e5c69066faffc42b286a6b295734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba3c485fcf5c4b121a04ad0c7e2d88735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c2efd42fa29c18709dd65d42ac084736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0220d167fd10b4a7eb5a13fe1aaba737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401950603c574c9612d9e49216c74c8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869bc0f68c0e895fe713c07ad39cea9b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ebdd9d40636f8dde702445cabd24b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280cc1c09c1ecf640654aa8c6df9ee4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95e3bc7446750bc47ed6ab84c2494e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da53c3e499536a19e86241922874a4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ca9cbd854d513e56d639929e39643744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add13f136898ef57ff13cd2723e960a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad33ba8d2a4db57e925f6c953f8b25746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf8ad0047b0d8c8370e32a83497d1e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64f48d38a108475094761518090f18748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd09bc790c5864fe3aa18d3c8df7f9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd79c09c47aaa2d1fe39d46a9ec506b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766eea44c3bd27d895a8630265d6d223751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c07135e1e8dfc2b7deb99656d5593752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466af268dbc45227df222e6bab0a297c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba04415bf0c582ccf3b456e56d5545f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a66cba8bce5ace6589e74e22c8ef39755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442382ee585c7061cd3b560494a1df88756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556fc7acd9057dd4259c7b0c9f353f1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448576ace17c9668e1df90437bb26e5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f415ca971c2587440dc08d8c69bfe759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd908cef842477e6f2715cebacea5b83760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db35cfd7e959de09ae00fb0072cf84761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f767e50dbcedcee22e55e6856d6e5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3d97b215fa6f172ef24969c90b2f4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072acd63948de82486f95e3d271dd68d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e98725db90e3334f06633b259a86d7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1990490fa69bf4548a137066cb2637766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e437b3bc3187c12c12a0d3d552dad86767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501080afccd7406ec4251b1a96eed012768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96894e81017363bd5a96357ab0a0089769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03220e895c7a6861f8e34579e8f4c1a0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7651846a1f43debf585b3a5ac1084e5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d2bcdbfb31ed00f5e17b5973dc24e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff70196a19f38a36571630a794c91b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9b7da910ed84b812b4e06db8ed2b9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ac1c8fbc849b09331472916da7158775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb1ca0ab157fe167cb6755977cbf07776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764537236a804ae6e9ae3f135011e6f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c81fb0ea7c2665bbeb6270a8d1833d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de560011a950a261ad10377a588414779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472845754bdab7e2e1e857309b5b1b86780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1a83e214c48975e6474c1b0659a00781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0b912c9bfaa884330d611ed75cbe5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3661b8d88c9f99bdd0080724d95b1d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d326e1170e5745fc38d77be9ee87453784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eaa97b812edaaf56b9f20a84197f46785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e930ea114510d9b2f48cf71d34e7c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b616ef3f981f9c23e5fc84dfdcf51787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cfc0daf35c316e518cb30ba592077c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045d1e257204492b56a5fd126338188789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904dfd93b7c3c0dce8627c2a20172e9790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87f86c12c60256b192aed9ee6cf094791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29712c3788544b40fef57bce64b6c00792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153a69a3a4bf09e0813bd3bdbc7cf12793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f68873e639de165eecb9ebbbb3fc16794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819cf3fda2a668e12fc1cb277115ac1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de65bd6f0fde998363b306812fd69f2796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c49798b9f033124502062457df51f0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4f296552b0f7401e8519e63480dd1798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38caa60bad3ca27d1b8a77d0436084e7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe670fbc7029f72e199e6cab2965d760800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef4a75ec9657141557030f853dad7d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088bda92d85ec59fdb1288ab2448495802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813075fbd9b8a359ec7717f09192956d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467d600e9d717a9aaf48d9310523f00804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4cbd4cb5ec64f8ac321e60d2442314805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd19e33f33116f992bfa98a18cbd01806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3088076087f2d72fc6f5ebc1e398a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03a47999372e9751187685e77b6ef5808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab329f5d8b892c4b081c3dadefae5e9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30082c393724e03e4c1977911e3ed1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b210856e698666be067dcba78c8256811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031ca7d0e854217ab8ba56560ac8497812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1260e4dbf9fb40d82b3b28619d6ef6d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94876007c148f00cbef9adeabc83afa814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374ba4111874f8cb60afd3f6cc0719e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359302de0dea78dbe9267a6b3603efb816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1cf6d3c127389912334bfd9599d9f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ea8d20d5903ab4531a410caac75cc818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc62c2b0c5d715bc5b1de55c3c47ee819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc331675408276931bfda83a4d62d71820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65acb474c4275355f766ce7492185fb7821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f83e698ec152fa0ffddd8d7864471822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d580c122490fc91a203cb61fff28bed823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35540a33adacce74d0887ab96cfe6394824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabf379efa642f5bb0cc32ed1cbf711825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75a7475420362a61927786f25b60b5826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7000eb46525a3c09aa7cadf4bd109827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6d75e55d78836624e2cf5065d6181828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6c7427bf05e8c6393fed92828a90c829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4337f8f8a8be4706a449c46f82469830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9de5fac46521c823ef8ea0e6de5cff831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588497999887b5fb28a19eb646eca8dd832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fadcbdc6a9d2901cc6ee550b7fefb833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc001f857566bd686e2c74db90ee996a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada52085580b7b02a429db803422af7835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9358e442c509363f3c472e4fcbd84836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28ae0170e5b7a17d5ef20dee3ba055837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53153dc56a5263f62a3092f85c91bb83838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f8b0e116a6e114314bb5f043f3253839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50518d2d0a7c2c50fcfcc3d00943fe7840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a0811f61b2d3342b0255ca2e3670c841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41690ca3f816404bfe7588f2084989842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706901697920fda969970114bb534e2843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92f024c2411eff4c759f5e1f6a2fa8844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5acf1a267dab3bc845ab1fff2f089845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4cff0bcbfc5009939e7d382e682ab846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfebbe1ba26b1ea3be4f327453a5d3847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39726cbb2b138f27ae29094e8a373ee848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9664e2df23b644fba9571ab58162b4f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7a2205ecb7efe82a9f21d39a23c38850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0dce6bde28cc3ab9eca99ad44e248851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14945feef92969bbe3da6ddc0bea36852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a326eb5d756be2cd9653af48dcaff1f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ac2f45d1dacee2db1949530ae7e12854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c525f32c00219f6a65db224d5c4dd855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835077a9f7946b6c8378f0fed57c8365856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb396c9017cdeba882ea8ed92bc5fd5857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cd98c3f03e6db96814261ecf9f05f858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aac84eb2716a3ffa2ad75ff8e8ce4a859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71231b7419acb7f1267e7414cf99fc860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d014e5a57312ccf6281269150991ca861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa973b1cb0f3833a82396d7a175023862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa20efb89d929fd2cc06e13149317f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfc492ebb5f3c4de0929ea6f14b8e3864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca21c67afc7541782f24684b2c40ede865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493846569a1423daa5096237f4cc1ba866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64297fae475cf07073cdb37cb153a1e2867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a21794423c18cd6b4dfbf1f6223e0868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b384586c9e1019953e1d09b95d228869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105776b650bf38b67ce7e7b2b4172b0870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c17a183dae205d5bcb45dec1a5f28871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597f409fde951e98573c87d0a270fb5872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ff7219e1ca63038536120dbad44f3873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c99efe9830d0655b36ce2ba24d290e874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673c91ba766dc3037cc08619a1a925e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c46cfe3327522b0a27e281614eb82876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ffa308ddb97e198a2d3cb2cd66a88877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c749417d12fa6af8cca498c593b6cbe878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cee7417c25f2b64eacf2e9a8e91dc6879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d222294efa7296ba624ec8403e1fca880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97d13cb0ee614c010b4a478e3b4ae8881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac7eba8c0d59a201632ada3de47f4e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23845d399989db6f10f904b02ad46a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b9f4f6c1f5af50bb003ec77a44529884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd32035a4220c936ebe22ae6664a58e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca84199d1b51205a42cd59d6d8e397886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346aa7cd1317a391ec90c97bd0b8b90e887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91d4494b06fd7342b2c9a77a52f6b2888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44defcca36a5ff1a9e043b0161c6aa889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd1cf64ee8525dfc42cba1ed01298f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419b8bd5789616dd50523f6e3c11183891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7007b36f961bd084eb5946c2c5d2ff892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f5feeac7fe07782bb02ce85df9f1e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea155b883aa9ec745ecb84234a4c23894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b3eebbaccfe23de5251576810b9fd895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81cdd8c241cf6c1f155667e93c55733896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f91d33c50f4c964caf1e9e1f368ce6897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf11ca87f811abab7f81e476e5e5a7898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff02403faab1b63945156d7cbf160d899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636fc86f715de4e9ddeb24a5bdde2388900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b261050d936552c3371404bbc5ab7b901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6923cf63d7440a22de94596a9acc39902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93875f7d562d73aafb2f832046ff338903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62423ba04346864c2d856a0669aca9ed904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4dc0d68eabfb9cf13a27ece63ae415905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a66daf3022ada5c40d583ae3f88a32906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eec50c40a943a136ef8cba0a755d34907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3e25f816463e9977a03c7aa4746c7908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939128e49c29652d79ecf40b81b06255909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c459ebcbd813c43b458bc3954b5d0e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb7b6456e62e55d2ab94daf0737860911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116e07444e16fc839f81434baebb78d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fb6c57ed8b17ccdf7273a2c2ead40913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2c4d2ecc280081c693ad08cb0f7f2914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad66ec150341c2eccbad1cc97501b7915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3fe9a91512704168f2f724c57ed1a916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d13467ed65b16ddc15948a40dfc738917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c333f6820ed459a7673cc6eae7a2b918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bcfd8de24f34f2e6e913f0c5be473919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbed13c0792b73a7ef5d50f9c366f3920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711eb8432069315cb825f9e544a4cbd921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6380cafcd6afc65fe42d77c73e443922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13800c6ba22c62b7ce5d8c0aec6786d9923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdba09c36bd903d644ea5240b63bf97924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7f2f0a828fa74e4af3196aedc1dcf925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc767f0e5cbf3825cca6e44cdea4e665926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf461a75bf54c76196d2a2411e953889927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13076fa8f470546f142f23ecb0bc00a6928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586cf22b7f7731be02b0f06e8e89ade929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c76677e22081096b5301845da21852930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0652b82665dddf72a710d0341fa0dd931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1368c19089bc79a599a890c57ec3a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e56c0cab5ea00b2427b8b9bf3732d3933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a96dda4e888f0fdf576d4a53e71834934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136bb3bd3ccb8338b269742286216e13935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d4620b154c5a63073dcab7791f978936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02779b07334ed988dac4badafc9de4cc937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633d0e26ffbebcd5bf13a12ed10abcc938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb063e35f8ab1f91f3b078a0d0449684939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26349ee5ed596f2d4e5a84b5af776b00940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92edbd1946205a89f6c3f057637a6995941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e829e80bf879cc3649f0af795b6c0942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a8d875367c912969cfb517b962004943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7584863443986293846418c0ff9a54944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34644c7402144426460a1892aeda7523945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b724d1dfef37814b660065d0251fa93946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bb6e71c5609173db3e86573971b84947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932505dcdf7ac8e2e853e2aedd181f04948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae13d0cc6ad692963bce29ebae3d744949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a05529063e7a271b9f0a34c74250ac950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61997ea137143d691d7d9bc001352f26951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ff7af365620a34bf6f157290d1fcc952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93383c49d513e9986d03b0e9404698c8953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35af0052e6d37d0e6510fadd5ddeeea954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae6e0e3551701914693882f9e48f30955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654dd46aa225fe24457bc4cc52d9317956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920fb40c25b4093ccf18eab835ce15e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe18b486f699291ee7836f14405653958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a90949691da2b507fb01b0c65dc3f8959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db696620e12751e6f53ffcf8c52713b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360f1ba64fae29a3804772679bec557961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a7c9946e9e50dc0c4abec1d5c6173962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4774c354db8ab0ebdc034792f9962c4963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd504b138b34d452daa5a6c15d2819964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbc84b1d7fb4ab604408fa0cb05bb2965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d63ac8c3322b9fb6cf5e6911440a2966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd1568539943391e394d11fb22217a967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdec96d030c70f302c792210b159c6e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835e8a2008e06440e4fc61fa0d7fb09969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67486a08efb4a2abc61dd0e8f1e127a6970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944820421e2579a62b5147c293a54f0971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ffe20298ddd6c71d86cb1a3dbfd76972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433311203b23f951d33d328c31b99ca973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a182c1f4ce0a401b8d3cd1e6c270b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be18ac0c187d56d0eb79efa1b228d44975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad66415bc990aea24db25b64a3c7155976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb1f93743de8f59e4c30243f2a51f1977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826efe4b15875577ee8d54e88e2f113978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32449bb60d755dd5777eb61e50d928c979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1996d7bdbb017be5275715bff27a3980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e16b0107b048a2ebfbb76472816a01981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9de40dd78b67c45300813e7c6c9ef982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b0a425c76136e02f260ae1fca3689983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed198bf1953313ea5b3d227efe197d94984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4548750b1577d964b9480e400db05f0985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf5acf2062e114cb51534b8f4a187b986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c505b7997a76d0a1f330dd37f3bed987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5997c4ba57590b937a1c1a5624fa6988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fcc623c21ee613f0b7fbce6afac60989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70907ad29129e450f5aa85d7bb72d8990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b38ff5269fde070c16ff259c403665991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b2ccb3af9c0092a783ccb9618291f992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77d80f2d01a9c10eb08916ac9cc208993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4013846b740502a1c02cfa603d6869994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd144c54e6931d50b4910ee6322ddde2995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653de3dae83420dce693b3e06a235bd0996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81f6afa223b5198c2f7c71c1b5e9d2997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc29f9e4ce19e8f1ee413710c76153d998.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>