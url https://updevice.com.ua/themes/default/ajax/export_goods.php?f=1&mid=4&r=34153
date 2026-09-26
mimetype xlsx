--- v0 (2026-09-25)
+++ v1 (2026-09-26)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760fe0649da0f1ca2d960167f6f986a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a148312f81896cb1a9510904433339f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cba12a50bd49341c2c22def9710c7b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049016f41300c30fb080821f5057faa54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aebe35a78cea411984fe7cf00bdbb15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde962a974fd6cb4a497fd713e4af7816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eda70c289671015afb144ee04ec63d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3983fd474e27cc6d03c3dab8b58a208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4fbfc88c405de03fe351cf02484f69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0ba957585822873f3cc951164d86c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6dc8447a994a6a72036c0f75b2b5c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21c0e1ef67eacdd5b397a73a4ba36012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd7d78400aa36a132f6cdd492f1b8913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23d7934107434ba4766a5c47624b6e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8193e0be1bbe3b807731d83929c0f6315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e7ab602328f35573115cfe316163116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d027a66e9a809ed4c5b1f504b0fae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eaed1e60f886a4a7e580fd2b0f989e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b28a02c7710cf98c8e26054200e75e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1dcc8429be1dc9a407165e5ae7ac1e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61412841d0c022a4ae068210a3b7f98921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cebe0e9edda9dd5780a7e464319c0722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3135de261bbfae22f96d0f8542f7d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16180c2bf489d7a8b9d86e3cf32e870624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae2e2b280119f95f68784c5541a8fe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29b2f9ec4a6be4e28b85ecf1d4ef7f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12d97fdf8c55738b17e99bb2a0569227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286a0c23170849bd5927a74b0d8c9c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93368fa66a72f1d2be9bc135a2553f4429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef43d7f81ad27e9e83d8dc19cc190dc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4574f89f9960f34cf1bf2578bc0db7131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a84ee8e5bf790773bc0881dcae5a132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc566fbd9ebffa0b37b75ba203ce95f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33712ed4e3357a879950c9f9750a8d034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b7543c7ea94c531c6ddc5c2ac6cb435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004d251a745bd7de847f81ee411a49b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5dbb6138f847dea6bb962e8f24cbdb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f92fdefc5d77c7b407a4c45aef491a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c358214a98dc0a0147c35bac567886739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118c30524f01eeda01052c371b11fe240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24348ba1b480409fdb94965dcc9c5041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0a2cacf7063f3049d6a69d790bd7542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df8afe91895699710042c8484e102a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d82ac7fd24617446462a685883fd2a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c504290679c296189981f7eabbfac1a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2eb0017b48a4a3864915e9ca7724246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b4f2e06314e4a431f3c7222574da047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d1254d0d6451b7bb61ea8afa1a00b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c4251fa1fdeda9320eb7ff0f0b70149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40e1f23df9cb45f4fe35ff08ec272250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198706f976ecc6178dc94e183dde92351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fd08e5d6d7a951071556d096327a452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679870bf4b8461516bfd90b78d1e4f1353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e98b13494964aa7afca74219919c8e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70b1fbb8377624521f9bd06b55c2b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ffe6dc03a8bd7770806e8b0b4d5e656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d69f6bef7f5a0527bfbf1fb0841cf657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ad4f5230283c37d6d8c966ec4f67258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436aa8238f5bd70bd37bc67019d3aa9e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d7dd1d0dfd080a4049abc1ca68c6260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084430bc4737e5a2e5c705d47a4d48d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97752b3691ea6e64e8129b2828e80f8a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718783e381fcc9950a2adeed721a351b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574bbdc429f04818e99affaa0f1da3a064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54859862d1ed26a0ef699809a64b3b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92d90544a83f8c3068b2f5353ffcfc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02daca056f5af9ec1332b28bc28b4c0d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120bcf961b20133f2effa9769fc2c2d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374519da28fec986266a8c6b39deb5f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a958ffbfea1cc6c4649f079eb435e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036b1811ef7919fb297d49ff617ea1971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85acfae17bf5112289641cb85607785b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e9e42695840ff9debf2d67dc3d68373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a5c1ac3b4a9887b5eb40a992813b474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93722ab0e58830806279091b2ac72aef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160356cf3bef57fdc48d70898bd1b8d976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd9170e5e883f3522c9bcd7a4eb1d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834a00d346322dd5bbb23c3cb1ed20678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea6c2ce9c4b00188cdbadb9f44144879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396d1ab00eb063076635046144d2b5180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899cc96a5b836c81bf47a3f857cec7381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e09ea4a5aac4352e4be965851facf282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c772a54c9e8ccec00aa5ec56e1d6d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0b3e57c85163bcdfde8abb466427e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea0c01d32b6e448ca77876fa11558a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2e9b0534e7d86ceb469a390f9a2ed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2e696f727cd5fb270f109c741fa0087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4ca0ffacdc20ede959f70e8d8419488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7826855f4be421dd4a046a809ee6289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409eed61304ceee35d2e688fd71177790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04189a66ea7981e46091a26837b7718b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c323915c00ee4d61cb18561866e5a2492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383a949c5c897d1da7f684b3b1b805f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05f298c07ad938b08f0886d7fb0bc294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30cab799b0c5cdd7e15647e2f85e6ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2908de7b37803003ecad4eddb50e3f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da5e7dc23e4b0f8c80212ca309a59697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b71ea21b03bf0f0d75631b3992b2bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47c0c9013bc0a2c4e5d72a3900a61e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8ef2ded93c8373b6125f907806d30100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da4c042d856ba77c1aaa7e0e0febd2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580dabab2af21c0775e06f8a07855098102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a81643df6a57ad14631b47f955654103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a82c5da2897a2f10bfd233d900b1c7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9b23cc01c7e9265dfd70adfc677e5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92cab6a805fc9f56c2a1577aeab9747106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624c53aa29fc117b0515f2f7fd45898107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4bb2304b1d3146763d6ef1a6fd828f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d1659c9ce42f1b053528cc79b8f29109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6d32ea55cf7e2587fd5ffa42e787b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3bb94f3de932911270af6aab7d47f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62396a86bf0ba26e0b1a0e61b1b55350112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a13c862a5f7c3503aedee73b700d2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e821f86b24b68c134a0931f445aebb5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de66f674619925322f197dd9dc64dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652dce1b0e9e40de606465dfcd66252116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01a816bfd55a8ae2aa499b08e7c04a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dab54ca25c74f2962ccdb8cd67ae54118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184c52ff4819cafed7220613486dff5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9e61ca3ba7549cebeba5b54d7eaf4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a11788d3c936e30d51fcb09c8b4323121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0150a7da83327bbf32640d228f2f35122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e10593006c01f19f72f224a92659a7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fef505ccca7db3d920b8261dca0c4c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1809fa0fc6c9c1dddc0c2872b21038c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193b2f7cb77bee8d9ce8342fc9d5e3c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335cc920b385618e89c09d6fb31c47f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7938dcfba933ee55db225053eca7402128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d3740007a4b0a372973d4de94d93d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184484917e36e91fcef382851374a485130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0dde54896f8abe06b44607f429d74d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c265450c1448520b689b6616519dfe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221dee00e051e3f3bb51d88dfd5fcaa0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d581edab95a34779918581ccb290d4e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639a884a6b605b5732b9957b2c0c781135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b715229afb549de0a6158cc92fdfd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963a35264d24b260d46bcdc7bd7d66f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b82ae2064d424a8ed83e13b60211ec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae19195991a88bd58a6e985af9ebe69139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb660076c3c286d33881c548726de5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682cbe542bba73c76c9d97325c6991f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c949bb25191b008cb485df7ef63077e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18fd7717048a39775c99245a3ffb79143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a3f4bdf28e5fc48d351ac6d1b4724144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814695ab352fd730647780d49bfabb2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171db34d12a96394631de587f55d975146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5852428e7b63676f6b8b451a1eccb2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff599fb4c3a76c38006619d6fa6f0a4c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217e52806ebcf987548bf83f88bec62149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24810e947312692088530b762ddd968150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418bd86d27ee9ab898373887484a8866151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9a9d0b3878a64dd45f184b6503db4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf4ec2c0637dc666380076223d21f8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa14af3d8344b0729f8f165cb348c4e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd8534a4ad9c9ed73152c2e3753ef0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f4788fbc5b18f2fac319b784a39af156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291315db134bf3319d343947ff42efa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5b70e72198e83b952f4d3d74e41e4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1f3cb1faf693232f76de58bbe3f1e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12523142dd168830c4b07ffc77b4c5c4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97256141eb2614cc220f577e565e41ca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a499c2456d34c9aad3d8028c8e458162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3475c6ec41c7fd0fdff53e613d0323163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041acf5492244da3edbbfbf901060c80164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281d4d9c69de87e1ead3e8049a4f0ef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4bd95c7eb6a1adf05d557a34ca3f5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae7138cdffa1a745c5eb5a48c63dc6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1592a6b892f5dd25e3d1344b518712168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e35f3b90c4d4a89289666e1ed97a0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df4265a52c8a82359eca0b0e4615a2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3ff53a53a4068ed0fe85c1233911f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81221fecb8d12540de7d69dee3693b0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1654a35af50fb8b6c16d72e9ffb15173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b2fca8e1d9b758ce7d69a670019a8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5985aed6acbdb4352b505576c04b19d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e7528a2569eb8d63b90738a505e70176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbf0ed9f5ea537634f3609490f6d3a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc304ae22ee24298249d1fb8bcbeb2a0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a2999570911fe0f079bd4e6e57024179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e6b1cb1426bb366b59fd1426db8ff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5821704d663430abd24da5b6486e9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcb7f4e1a7ade6f75a546f5584bc05182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516cabf8cb9547a7e10861dfff92167183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125420177ddd18d102bb76fc1c584f2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff91499914741992b7857cde7f8ad2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e7d1891dbc48639fec3e4b3297a50186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402bce9dd7871c4170767e872fbdcd43187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c2dd6bc985a2e77f443e8509918d1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef234307d6762768b764417f93684e7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd8f4e9dcf407231854fde04051560190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426a6bec76b117b9424f567db1b5ece191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e5c8b4c1d4ea82eb4f886d3328b83192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5098fba7b456be366e41e69fbe6cfa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7cf3471b0b2c7c9170fdae09aac53194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0f9ee740ff26436b280a75cdb919a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670d214caf8ffe23cce5e38c6278a19196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb3ad92caffeda2667270f62496603197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99bca1fe59329dfd330dbf2b2ff4d54198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544beeea73aa7eefe969f9cf09a859f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab80d509d57cc0c9b2f606a9bc9109200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a333ea7ba56316db61230a41bda86201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c60100a6f8dce27e0064d9df49679202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb694a0b33f709a696a187fc75fb56203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff99ba4af82c5209566e769dd2b8e96204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6b02b2c9e2eef95f8c887f687c5d9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8482ca21b085bab6c997b3e2bd5ae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625dd9a0931ad34acc3f348336f15d99207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161634a7dd41e73260735c20c676717208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca52f3c47775f8fff6c2e7a9b75702209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567a965dd66dc628fa8820343fe5d46210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840f4d9fd41e20f0ed0ea7b11f07c73211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024109c7ad7408b5a538414326df0832212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971baabe1ac5e278bffa57e337c70bd3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595312e5df7f6b4d9a8f1755b92392b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352bc9339f65c77c2df77d0cbaac713215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d3ebef257200274d6d445b89baa47216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc1153055662fdd2037f8e5e928135217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0418560d71eb59859c0c43eeba8d5e3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9df8697084cc85cdd6bdcd5b972c4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76056cc793cef0889f200a837be0609220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55368d7515a262cbca799a61262f7f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae63b102ba2b4535fa9f7ffd56d98d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd41f6f2427a04132dfd7a9474312da223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953bd8046fed0ad3514b659d4815797224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485bfac19098e3f7542fedebd457e3d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593beab3cdae92e9e366cd2590fc9288226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f427e9c1911709bce340254b3702d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa15ad57b503a58b8574f30069f34c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e1fd50826b77c5008eb5ab1f04506229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c0a7133e2d620ca0752e14dbf55df230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfd43855b4cdc443dd47864ecd545b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f533a4249e6198b6411296e361418a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b12225d3c10c88688bc076bbbfb63233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eba01a0a7ead90a2f3c05773c8cbcb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c634f5b5ee8bdc2259be492390fc9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04a8fe74a088862b180f09b4d50212236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916ca7edd449457213372211934d8544237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489a58d3fa32e2610c5696edeccba47238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222e5c1b73f7bcea7f3925b07b6acef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd436f453afd08e48717b5ae336e2d0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e017fd3ed96e67aa1013d6141c93c6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa23df0203a1d2de8abd8e7dd18559c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcde72efdd9426c291f212d1e71587243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac6e0cecac0d562fec3915ad115c97244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a170ae5e46536bec37ef53b4955bc2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c81274dd635f05658bcdb6fece71ee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e330fa2c461727067c9653425adeae7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95d07a3219d4a8108e7f20913a8df6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33756a4213823a87af7404829fd1c15249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b1fee6b278f488d6380022ec00e55250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e69c0bc24ae883ffbb68d56d46d6ad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e33b095309c7d7253bed02d5a10c5a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0f532f6e594fbf84fc015b884545e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a9e0d88ab41c9f47cdbeda80ac99b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9a6a716c9b48eeeefbe0f420773e2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a78448111785192d931303302ee05256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab81a35c600ae48c31b4230b5b76b74257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1958acb0199587bf1ead3f1d6b102258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc858f928248d7de6b0fd16a65b74af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621808a56361eb4eefeff2128ef54a3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552055657fbaee4b36bc8abe0b703de2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466fe86516b6f3edb4c64222430674e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905eff08bfd9b28fdfa5e01fcb567838263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4531ae2c80cc2e94a56dac3d445160264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ed0f3c2594b097e6077c292128b7d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58881a025e8c9bf23cad0b3dbfd37706266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31320c61c7c60771a07c66e995c432c8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dfb0addc8d907846ddbbe2786a90ba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d06c5e22840d31a0c77750717361f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66d8601a535161588f1210433f1d83270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244102eac46f6c33a9160d773e6776c7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf9283707fb6792a3eafa38c7a5ff9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d52c264d0dba9dc21adf00cbc709e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731c6ecf1f6dbfaefd4743057b5e72f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664df1184716a1a64bb12cf07d5c8079275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c35f280e89fa1b5f8b6c0ed982ab86276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af83841d572ffc669b25a7e1ade7c6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe6df74c3ac997894db885eeb15560278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f1674e93faca3fea814497a9554c1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd3c0159a26b371b5202ce0330553c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3ad719ecb052f8990ac1bee91d8d1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc50c06968b9398ba8b7063710a033282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af851e2031b7906b45141046b7aa3c5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28e8509ee4c438fd373b31fbac4494284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef908996cd5a6dd82d42afc5ab2e2a5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91820eb3ed14f139464bee850d0a7f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f6f005a2d23da92738247618d193e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0645e8bee4fd810c0886fe9b8cebaff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4431e4ae9eda4cfeaea2cbe5728fe80289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01471f0de83ee641bb38f80496953bf0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149eec8b93741feeb1a8b043b20403e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3f338bc08957de29067c260c481d1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8e828c3734604480e8f2c2a824fb8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf30651f8c27ba4a98631bd25fe4841294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796c668e28783f19fe3b39009f4e8ca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf96d164d074e834bc02e68666601c6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c96901bea4968ffc6ea5abe7f50cb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66bc5d8d92bc0827996677e3eb9e716298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e207838ed524a61d954dc1be335da299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba351bdd5ce9853aa4e67354f7228ac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbd2364b881367daa3744903464f74301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd3741654a26bef080eb5e68fb2255302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864544e5029d4c1b125d83860e0bccad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c35eacf3ae5c2ea5f69a6cae934777304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16632718a6001809e654b1d35d278e0d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a37b8365cd145d8575f59abf3bedff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d78f7864ce3d0e0bae227ce3644b3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8f647ee291c0d7a0c263382b77054308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cafed8c867000ca80b56bd0fc1f45a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4a17608b7c1c0ae77824fb73645c3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9349c485f14be3427fc1ae2ccc1903311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ec4d239ec249a850d4dc31322ca3d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d2c5220951e2c0d687c67718f41ef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a4e88d1e7e31d206390d46828eeb3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d0492ed282444c1f55fa536e9dc83315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79affa4c645102d0ec70d6ac05053737316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f5675da69bc1b824e4e74264b81f7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75308540f6a46b9f3a8fb2aad44f3e9d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5b78e444dc70087e3775877017dae319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b0b23e5bc9c7ad7f4d88bfbb497a6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5ead500960c6f3952bc3d7225c6b3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976122cea44701ad0d223c5df8c2a0c3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6aaa9f53f5f3ef478d9b0d486d51b5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4e4abcb7783d0b7c4a66064fee612324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524cfcba5f05f3c9c4d3a1ae71122d9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5c7470d263d592760bda062b85714326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb042d826bd1dc9e4edb13fda337990327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55be15ac493bb7f06f6382656e3799328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd226031ec0b82c508c00bbe1c1c923329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26856587752a08fd82199660d7ed337330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ecf3ba17cf22db2321a201cb41394331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7525210b94f59ed35d085b2fcb9a34332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e7ede23ef87bdb4b550a7f0fdff6a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d9630fd42b3cb93f46e78376ced11334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44d56c807cf1f6df7dd461146798e2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43202e8fd5adbaa7a94c5281c8c698f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81b22a91c37f55d996a89f7604036f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf666534371a4dc4a977d0508299a5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2dbe193f9aed238296cff7a4a3daa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a983a8cb1737b8483a9d431aad08b7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579ddb659d24e946814417f0fd84ad5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69bee29f9f0e2386c50e8318bd42754342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52f2a55c8a1622171d38803fef7621343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c0fca37fd99a5abb32d3c76d44671344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4436191f4722c8c075c49331bae47b6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8af34ad6501127ffd9ed5694fd1d51346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c041930af2d2b8887678e5f289c6c16347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53ae424f10d02b50f8cd1ed8c11dbb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb73a0d443540cf58b0516d44c251c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96e9f837d3730d693244ddeb3e4282350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60822bd478aa58c42471d03cc89ff26f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90ea9fb8bdc7d973f157e8413d33ea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d525d57f1833bb2f4bdeebd3da4ed353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff45b47b814f4df29f673d892b1e4b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165e098b3d2cfacfb3055b9f7db2b4d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5259fb22fd17e44d012c8ece47bb98356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8d309fa8a3519847a7fe1e13ce9d9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d2c0579242a33c1936d1725d5030e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e603a12846a6c1d385e94485f4f864f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12125a7bee4b38fc1db7f444f010e4dc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326db00ea190a5763c37d63aadcb0e8e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f41777e91672535718a32f3f28d605362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae2377a46a4065c1f0213fbc55a57f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea1b9884950bea229fc02ab116473f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81dfca6862958a0ca5584c6782b61bd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cdf367d5ebe88b77ef3e50265fe39366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeede1e2e71bb9786811d73d491f09c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0baa62632c927cd14d232bb202ce1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1def366664beda3787eb31085cedf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0027e998b35c434eb7678498604dc3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15633f6fc8c12dbbc44e70fa60891e6b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ef6e1578eb26aac87866b97a60cb7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f8a57f63c62dac811e6eefaa42898373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8250af66746c717edc4aa73f619c84374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b884f31fc42c3a379d84eaf9225d76375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f6ee422f9f64df2594013cace0770376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e088feafc3335c3548889b15e7370377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab63ff808ed40da2e929396611e644378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639bf6d272eff5b4639192e8cff5128379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0870af4be484a9696749519d6d906380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd0ba4dee98bda981cba405671c4aa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb69f685805400f0653794c88cc8574382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68aafdfa613892d0b538d3316465a3b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f944c067f7613c9c62bf50e9b5a4b2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55765d5b3f380cee230f56be2a7890a8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d0f5f6144b35574bc58cb6604b1c9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330c2feb23cc6c9de648547d89c10f0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d525585242d3cbc66782d236bb6dfcb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05bb134b5bcd628f254a0d8ae3c7ce389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a64d063598d4bcdce73545aa96ec91390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50f6f438e0f1a10fa0f4b3e2419761391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09816160eaa735e498b44b53e120bbc2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca3f66c184a0b7dfcecf4815cd497f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d69db54f0530329df49c6aa5588c18394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3da498679456f342a8e2f3b388828395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b54d5f16a182e1938e5687a28be9b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981dd8446c87bcbf783288c9ffabf5b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6349ceb3bb152fa2ab9d587a2df65e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227e1382f7b1b522effcda3b0f2ae68399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba747e605188dadb1cbb61105f81d0b6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a349771bc8abd958d3b6618225cf964401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92efacfe259475e8be7b5a6a51b03f5d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496be09ae74c95e35131b6c69531b941403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc480f8721cf43466bbd4d1c4370285404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e80ac97cfc688188d8122448e636c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fec3cbde795e7311b46931a5a0bc77406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfdb741b1218f3b8c473498407bfb3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3701ae9af8d5326b842da7463c90d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3352500b654bbe626067c8b8b92f5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1c56b7a0f6af47c52c0c95b4d7702410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b63c29d89f4e26e73d7f134d763a4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e9385ded8d05740119f764c788d20412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179baf906102ea5e188ff2b4fe5a48ba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9d0e4b73bd7613adbaf5a7ca00252414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afcc628d5d24a2db883facfe2dacee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf567c08a1ddff450fa6dcb4c71326b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c035cdbba12354d571967deb877d6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38098e28db5ad7491d437c00335ad96418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d8e16f279b3f7535a91e7973f0615419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d25b1e0a4f0911ce26e9f7124ccd56420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efdbd9afdda19a5de8d60883759daf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92fba737369912ed823abb3af6b2e9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84886850475f280cd8f9cc3a8f5a954423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432085118bd74b0f0d2d9a46d44eee3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa895f4ae642b06fdbc8eaaececf5e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8e112a42abdbcdc4c5490c761b6b1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f754511d76323b27c2c5a93c96799427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac9a5a73ac257eea4b4c4d5f9e1a47428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22f3e8e455ac254ccea441fc73b5c4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853c42e0da929a4517f4fcb523e2bc8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60944438a29e5d730e59e926adfa4c3c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7d0cac8c1dea99d708943323c1b71432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e242ab3c1ea019d2be3b1402cc23297433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea400778fe640e832451dfcde962c2b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1411cc32d852e3dbe1f590f80fef0c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796e6b335e86a9e558f773344baf71b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e3f130c253e068a01e6e9122a05f9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05d851943e259431c63cdb22bbca0f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6f2f018d3bd908415be3932482e17439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27283468e5742123fef3c36de65ff9c2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b726c401a6d6745ef17f86bb95d040441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bc48bf7ac3475dd1074cdfe266c97442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5679447f2c38bb6b6a046d002fe7f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3c73ccb4745772e7bfb26e493f0e2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976f8e7d6ccc3aa2e0d185aafe18883445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b2d987aafb77a3a19b734749502fe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af916a79c8c75c29d746a8c731d8278447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd0bd08d2a68045234cf0285900d66448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c72351450dc78f47a0d786903ed084449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3da8f29daaab9e5a9b921e806cd81450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ebce4ff4b81d54d2a4539b09ceeae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a7dbd70b1eee47d9d1f085fee54de452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7a813a7a8b82e4a38a8ee7880a395453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbdb88e491c3b82af7b317cec5e820454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5f54f2a72fb0c992f1404d750ed91455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7293ff35de1e51ee0d0b01701ec84456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ae0b646bed0ebf9b05912b81b5dcd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf062b2c98a43458e4bd32fa5c6098458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407f33221db8918eec8f4f3da962bdc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b141c5791f67fd96f4bfcdabc47b1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25acd01913d3c26c03df14cbec609401461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473f2c6641217929afdc5bc642a7c4c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e97d581b168f3ec9cf7945087e57b3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b85a185fee497b598dd2ccb21a009464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0db4069125c74c8945c5a7ad021b40465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7bcc45ea34532502d3dc80a8eacee0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857eb8eb7175b77f33422fa23768051467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657adc7ddc35f4ce51fc04fc538cabc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de4232adc7020ed0b1acb9a2c8d138469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cefbc5891c331b3df8a072395461c1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f909a42a60cc25caadb27a5d47b3c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931304c4cc040e7beaabb3bc0956412b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4814dacbde9561b212ba2d4e318e75473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82584fcd1df5ff0311544655f131e65c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311309484594ba84ca261604792147a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668cf5f70c6569e60683cbc470c8308476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74511771022d1d2a6c45debbe2f8cd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d332abfaa2d4c06a4d8205ad580bd1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220a83ed7dee22e269f417b869b1966479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c13614bc40900516fc1d2dd1acf58480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0ed21c53496bf9c25776fc5606851481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a4c90269a6b377e32463189fd2a83482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d123908d6ea7f783bd672bf134eeb6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f303474d2568f0f1636ff3b72664f6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7566643b34edc8a57a35e429100427f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355ce302f8bc7df9a4f6feebe2bb888486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7c2d54512696d4d3f525ec23febf5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85938564c7a5eff4bb4cf4b4ef7fedd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70387fbe0e1e91d6a34c1f0001491e3d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00e312d3c3f95997eebc480762fe7c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61cac92daf44f240b6f4d6c81affb2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64161e3779574c3e36b46f345dded3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad3308074a3ff319916336402b8ca5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2081f6bc50cb40fa505670b0b368cb4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbace45cb9fc1dd06c223703281b778e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd5ef398dcf68f7451215fb06b112e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3cbbcd533ebd574c3a22db438cae56497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae0e01a2e9e0f83df865ac39964ce1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad119e123443c3cd4433da9b2b99c7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73399ec1e99c98d4c3e5672dc6f493c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50e8d9ed44298d6a7f8b2edae966a8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514ac61611c2a151fb69af984049f7e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94bda6eb1dcff1dcf326ed6eb77beed503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce720f8ef8cb4503474333936f9dac33504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0aebc9d4e32dd0b2423169f11089b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b32060dda98c2ef2530dbd299ab6f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1ff4578cb0c794357c170edcfa587507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c0902209b682d98f4c8eb5ed552c0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d588ae00b5ae37fcd5d40ef6012ad509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab477dbb32952fcde3a0b2f0de9992510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cfa216f63b0475cefbda9af16f0f5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9eac6f0ab0dde42cc46fcd849674ed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4df3ef86d4e49a7b1f0484d59b590513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36af7a61f30b8c717b3af020a739d7f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91192ada85ce2cd336ddebc4d13dc5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368bba269d32195f829c00146829bc71516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619cc89928ee4f669be246795737da7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acf93c75da90b0b0aa957068ba26d0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f79d4e9ba1253e3fd689b719469831519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa20dbf698e61da32cadbcbd2810877520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b454ef7f791aa0775e2e1be567a95e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b090b3cc010f343292e533150235f7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9a286471b8c531ce2e8212bd07cb6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf21be6e88b227928906ddd24e3450524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dec5c92a952148f2d2945e9fa0d155525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362539e1444556946f27b3426c36aa8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3b9ff231c9af83cd6a7d28218216e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f234719bec31c97e921bde013fd610528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043eedc7cf12339c61c0521b767be902529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a9cd1b1ad7a77604cdae63e6aa6be530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd669a38e6f833dde54cd5411bf72ce3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea971d6260a5ad0801a1abcd69df6d35532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131c93ede58a9ed5316ce4c4d43a3d4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca738335def5e3a4f116f7d43634c044534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501c922c456b5de4f39e26a7d5e6eeb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded0ce4859695a84e4b71413f1e2448536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414415e988f0c17b90c8860e11be407537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b5226681e4eaf61c3057eed382a99538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc3cee376bd68e74021644f6173b80539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d60bf2ca4e3c50a176161ec6c6339540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3a721acb3f48cf1a3b0a50d862b6f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba988bc35acbd99d4b2b5be6417b9fc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad70dfafad51941c136036561b65d5f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e347f7f4e71c3ef62602151f6166f4a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ca43973b48d0e2dc0cd4442985e05545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fa31562f4b8accfd30ca9e8c2e8d7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48583898989badf6640d10dbe1bcb3b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabcce182b125039cf40aa7ff4d62aa4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d544f630d3ecb554b8096731a55d2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ef4d601b22acbd8e86fe2f9f8361f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1275a0bc4e682eda698a693a9c0408551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a867838aba924220624eabdea545fc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b084e9308b4c7b28ac03dd536c299553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e32873143354e6c6fe71f43a7054c5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866b05a2bbf1c1e6008121bb770e2c4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346211954219e93d53ca3250205d1fb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b6ffeaa85c8c55dca4520c3ece6ac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb7b09087fb53ef873c441c0990ff9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd2e1282fa7c6e0345f06162bc2ae1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325db999ba5850f981d0268812241d06560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19746dced46f6abd137fa842fe56ca6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f58a88cd839894a1bcd55760316475562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b6889df265261ada8ba5c16e8774e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38e9924b4f92a549e03a794f0ec716564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247c218b7988d367a75a43eb04e2379565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b78b87ad28383f3294febd9ce4961d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b1e71b13a4c09b2fcc144eb9ce456567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63ce5117be45fc78f3bd58f21bd7d0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c7398e570f55a3b3e6ab5c1248bdb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcde045eee875c3dc1824b63f8580b2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf9cc3c89eb604fb0e6ea87e8d638c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc3f70aef325f5084474547ee64f7c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c076d4d1a639be59e25ef96674d3171573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd8b944828e8760366aa4297839fe9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7772289319ad4c7fc76ab71a95a5df575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebed63dd6ea972dc4cfa1bd4be4d85576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b268fe0f5d97b9215178a6dcbfcf70577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ee7e312dd5f06815a8def6bae96cd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf67852320623716f27518eaee32e0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac0c988b81b203058f3cce37e8cda7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbee733cf48022d69ac03c03516cfc1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21607131110a73abab42d504ae6010b6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b7bb7843d6e57d85a7d653ac95ef2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6296958ffe8e64a6cfd0c41d5adde0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924824e6cc4469b3a5917a76b6b2dbcf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec4871380c515282e5d7964ff036b1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3669a401e5cf2f8a581fcd34252b64587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7c985dd5af0a263f28d1b7c302c25588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390160a0a738b662bd9fe18091ee7bb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0c97eb0b379fa60fbc759b1679911590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81730c8bb2ffeaffa622523fe8c1f5c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d69126d97c69a92a69fcab9b752f22592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d11434fe3484d02566cdef86a0b14e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3c2d97027c048e4e319f3de9c0686594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd373cb90d65c0e33285e2be8fe6a58a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6211c0b8bc04b42d6987ba56e3f354b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c78f80c9682e8e2bb12116e39e593597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab52f1ab1f8eca9c4e1043fc4c22746598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ffff3999c19a1f1a9238b289d2434599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60acd801e471c81ec72a9da1df2af9ae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de693b1da2daec196befc28fb89ae5d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6adab6a8227ebb6ab9761677fc8dde6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcde78f40d6ae0c220cb5e9b3038377603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91592a3c978e2fa37c41179a1ee2c153604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d54d457e43f4cbe983fbf4f81e6bc6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674d07e9dc4ddd269fc2e9313a96ab7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4f343c5678a2ecc217a1888398eac607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f3259775a931d14c7fa25ebaeb2d3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed7e4939e40d7390f1e2bb488fb313609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189be9d0c1e68390e6f3f982724ed5b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1bd5b7708d47653537133b63c6446d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef51e5a87bc1252c5f9a5ca501c7d3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8fa7c5ff84fea049e8fae1ab43d047613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ae8eae161e157542e760098c2a911614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81385de545dcc23a7fe1826e3850bb76615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708ba3a686c21ce0bec961a2ebaf26d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d99285983b7ac511e200e0c84e004d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f862964d1ccdbe92592f5f01582c8bd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd68c301e1d42cc68b1f211e349833619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc46b6c3b03925718f5c0f0e66dfc9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0900e9898a102188812cb69d7ec247a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c691eddf4da4ba0a38008a86c9746b5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b692779576faba34b009b2832d174623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473392895a1f5cc1ceaaddd58f89cf15624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961083221368e2aa8547319203f5fa1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa50431eb19d6b05debc72479d9ee28626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26da426e8fbe861008c617eb01e2b6b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55299c8c0bcade40460592f6f4e430cc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915aa1454e8c391aedc9c4049a7ec95629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66c892d499ccad02511ee8a2a48de4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c26053228429e83222934bff546c57631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bf81169da5780afee9827209cc9c2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21871556458ddfbf8804049d78f9ca633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e84fd8219412cdc24d86c37646b61634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b7f7ace6957259fdba218f6973314635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545340ae9f5426c57a58aa98cb61b55636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11e77c445795aa96a8ef900d884599637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865b4a22f013fcec26479b2ba334c04638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308baad788892c7e22c9dee313d959c0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34500d4f796df233325d4da931723d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b84111c6466886e376ec252660fbba641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c59f5fa645ff0e24739256bbc3848642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ec201253083afdbf63e9724a033be643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf9b48798516d7d214398642a162c8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d7f8e598174f41596d1381e6f4515645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b80541de7632de2788e4d1cbbb3447646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc29c153e85170a6d3a59d2fbce548647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d30113462b14e99047c72a8db00f0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b02213ae7f04e30d64a6a8e233e97649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8be95bb8c65beff1e1dbb5e2a6624650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ef804cd325030af13d7bc43fa4022651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e43e68f6a2f815080a78d8403ae5aa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f82040ecfafdb1d82d876530b17290653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a5be1c21aa170ad4f67ba884cc9e2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956fc1d17f925629b3f0cf03333775b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e737269e7d1e5a7b6ffcc292fd9a637656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f74e6dbc28ba4cc41635dea2b6135657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408de5db5bf822bcebd7c1d96d7c855658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd62f1740251b8115ff251d0010353659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe48c4359ab2ed72bc3ccaa4312f66660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fecd215de64e87365832386471d5e99661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907acf3beddcf13e9ca5a2998adb34d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16c514b53ad24594076a004122adea663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490da66ad931604921262879644571f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0874a183922b39ce99191108cacaccf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7c466c1d3e5418d72443ca724c98e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509252a78e6a676cb7b0ea71816690a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9925af73fc2db1315a51e7a150086668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6596cbe2353ac355f56b642ce678ee669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1a9ad2f5bd02f3027815260ed0b5d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28dffe3da0a93f815e8e3a0587aa596671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d2e7c178ec37f3e3fda304ffa3a0c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44deaf6870a1785089007fc6e429fe1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441e79e5d0b1f33b416d5f2e6e4626a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b50720f264e4b0c952c113262f9d6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae467480010088110adfe704266151676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba920c31035acc95cf289f4d1e9e6e2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52cf4cf167c3cd7ea8aede320c5f7b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae320c0632f2d5c28b5567901746cdc8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009b95b65d8580841ee73596aaefd9e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75687af807c507dcce677764df20c135681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c956c04b3dedab5bd003fffc44bab682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47948b3f18bfb38193192fa1cdcc894683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8f7bc7f3b5f2e8f333a8058be7f9a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a1df91cc3c15a53c282cfadea294d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0d31d841c4d5ead5a9c4c1bd26b5c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba95ffd31ec4a7bd89711ab3e4ad07687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20a29309eb8aab09021d6f3db4c999688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a517ab103549fb094dca98c1ce836ec689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c171cbf4a019b4ea46d2748d194ba690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e1603dfe0f222613516417aa19cde691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e823d1343dd763769dc7cd85192d0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66917feae7b9e64c3ed971d759f80ac7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27258aa4d4854845e91606246173d689694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91007493beaa92ef0b702b9a49892211695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fce0878f28e373314b3c612ef300d1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6944f1fb4497782dc09544adbb0ce9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d55c4aea61c9e7e82c32d3dcfedab698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae181abaf80b745e61f4ae00c46aa6f8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34277a920d9903b4b8b5c6d95069c29700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37260cc98bc3b1b56b2aefacf664465701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b59d265c08070f1091d8ea509e308c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106854dc51d63ccb6d290040850e9e6c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5181b1cb9b1a680f304a8dfecb9c62704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ba37a6c7033db24a7a03953d5d8c3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdea2f24acf67ad7e1e75913319fc23706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695534458fa995651c536d767341fce7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995831da9d30674916d3831e40b8211708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b5544248acd1b500d743cd4994566709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3d3a53628230b7c2610999bbc4092710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e022ba001105d6962f85b21ab95a01711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f1467f272c799569ae3d7f6f0b755712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f81440415b73f21e4095019f286eb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56107175d911ca014e20e92f6433cc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4520dbc41479eb0b7f0e94c58f315715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a7b5016154abacf40c54a548ad9fb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413ecfb6dddc9600b08f545e55fb63f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584d4e65bd76a701077a39363dd14d2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a931852aa8e4c64c47cb28e241091719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bbb7db38bf99cf1177ec8c2e54ef0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ae3f474bccb710c5f8005315d62a4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96abb60fd922d75df300b6d87eea91722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95b0b7a0675994ef839e974e3f58b1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475317894bf16ae6142c4602ee3d0f1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614d68a89d893edd2dc3eb197e752e8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0b021034438eebb17cd17563c3709726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65323fad6a40232846fada0b1ff1d6f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea84fc2e99d5983dbcf6fa73e41587728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002bae81e908beabdd697165d7947cc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972fada7a8462774bb5da144c7e9522f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88bd56c2e6842d018ca6997a91169c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d53a5487b1aa10dcf40db9852de62a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641910a1e5bd044ba85284ce04edf03733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d2b73f3ee25d88a3e584d5eb11b53734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171223c3a677249e935c91b41508654735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668b91333be94d2e78c4cf9e1010d42736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b17895ec4ff51a225cad74fdb5c9a3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08205e047869d24221a59ba1a853d4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46fbd0436638ec2163c39b07f9962a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07444dd7274353d3e449da472e7897740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba16d36183dca271d55c19d99ab5b0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38563dc0daceb74e98fb316dd8e17f32742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904769c7a19327738b65361e3a678553743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc409f53cb9321dd2b39ab7bd6ac895744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984ab00df546476b535c9ff07d6847c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44170537925d5a528af1675910b6c73e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521539450731c1ac07cd45220a9feec747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95743ec3aaeb2c3a6c56233b1cccc58748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b9eab33e1754fa7bf2b878161b7a6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68086a3dd3c89637046d2001aa96e40c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215d9825b5151d4ab88f5ae482cba09751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75ece36994b5bcb8026136415d97e5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55bd5df080da4aef4ce6a52edaa48bf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7128ec712b360f2030bf03cd06391754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2a11a49390e587da6957b8bfb1f10755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce971334cbbc4e94baa9f329531cb8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06bffa81ec4d153be46e9d8d9a07e1d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db653fceddc0e7771c8e4715733df30758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8b9e635b40111b8b0435227721b43759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d0df10a802150c5ba698cee958931760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9476e3119d331a12299703d008bffc761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67cfa8d50321d4f280cdb9f4add538762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6b956dba7725a695b21ad79931f14763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09723fc037cbe1ad1fea59b4baff1c14764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e946548cd59832762fbb3d894674b52765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9e20bc8a3e04ec21810802cbbb602766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318da4a89d4004310da805ec412f9cd5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57252623e1e740e8696967761f2ad52b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf78b35b96263a1f1c92e19bb6bb62769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93f772591a51f3476b38f64a9d8bb5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781afb506aa9f2542eda8a038b011b15771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15f7a9129f4efd5bfc8f93e81e6669772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf3fecde24f8f4d7873d005546f3de773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44531191e6aeec0fad400d7f53951a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190197ce361f9135dd848aedbcd5b4be775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c88e0d4ec552cc586703a655e80dfb776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6b39c4b6cbff317de715f0bf90fee777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8d8afb91f4000323a92780c655eaf778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f6850f99803d5af494fdeecb8c644779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da50e68f2e2549a29a8dcd206238d33780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764ca42329469a468effce888e23439781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d2b5b10dcb78761b3e6224af9e703782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97658d04dd8175d223aa243180bfd99783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f908783fd7800732494b5f125c5aeca784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2be4fc5d4707de362ff4a0e3ea8f8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082497e4c066421e419911600ec131f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4f2d3d2981745955d434a23d502f8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193f6da53cbd8b9da1cfac101e99407788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d97c91569b413aaaffb0b5691e3fe789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cad0a48cdfeb910d3c36f4cb7810cb790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee9ace31e6d3c02e46ad2d21a61611791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0b9a08098427582624875a01b6159792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629c049416caf8b6cb22a291ea469f7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a726d8a08aa4bcf99a0dfcafb81100794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c802b1641049088bc92c0afbbb35e8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72ab282697537e2c7192ab789c9cae796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897308b1f9f427c5d579740c9762304797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0244b5a57c3f5f0e75a5797acd7ddc798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600035979c8d27483be57a8ba1557be4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b762d69719cd0a051d769dab88e496800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da358e8483a13eb5f6ec58332a98000801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62e37e18a647fd6e11c5c605bfcb68802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a766a701aef2f7b5029dbf8bec267803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cde84ab1bef38fdadd89d6f04c86a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82633a833f489aa3d2c0e3f1871d2b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff236ecfa57b8c33d4ac383317dfb6d806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b047dcc404eb40f995dc2c3e6300a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f188d5da458dea01d41db6b099b7dd808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170577b30824919636e3272959a432e0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2088baa4cc4958bbd56b78ffe0a16810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda182468d30995cffa1144d9193761811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb7ac15b39f2844e56e302b1155370812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4e445878753c7a89a6f26262d1b6b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28826bf8f407534585336e2ac4d3968a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8809d05022d0d33d4462ee7a56eeee815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9b17ecd81e29520ae2fcee5b4b61c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c275ff5a9b7c2ddd7d768b181bd9b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18d57dc3989baa07f76cc958ddbc35818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37c759b171585b26c4913207f656ab819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebca46807f4557b4b0c614e1ebb7cb820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c0977d988dc486912af2b598198e7821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6cf28370cf8c111d024461c57987ed822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc7716d6a48e74b7c7c50ca3a06341823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3656b9f46df10fe4d42e64f44ec66824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a237e5d4022158e873ed4f1b5718ea825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb224f20575e07cea4bcce728528b4826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2eb8586ac2996fac46401b27145306827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a81ad898575a075029a004d9edd4d4828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ce9f63384e44522c33097ca2e55e1829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7941dc285b7781d273f1d6c8278bb9830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb6009d82a1aff3f44c3255b0261ea831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813ce079bb1b253239955fd9a3f32b8832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e751b5448ed36664b4e3d447e0fc97833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f1165f109eb40b756e1143db0c636834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455f9f16c646efc9a2ef1acb791c001835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a7aa70387cc246f781b9780a6a248836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e44fd980cf70238459c5a4881a529837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa415cf3c613fe58992c08299c7fbf48838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030db493c2aebb5aefe60c0c8d46708839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cff18ac386925ea638850a40a24f9840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17040c9599a7659122ccfdaf62374de7841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4e790fde912fc48a7219b52136495842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0544723cdf9148cbb58bba30874f61843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3712e255cc3adbc0d88aefe726d50c844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290134d3844702c1bed8e90a2da9e49c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0790f34a181d8de19ecbfb297aa09846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c08cdc6698abf2b8c932d1d61f1384847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6bba5f950cc5eb0ad89cb56ef0bdf848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4bba92c10127adc8b4a7f03b84b46849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2e9f358debaa625f8880bb992be69850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c657236bb96f874f6af9d81077cd88851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a6d1d6f624ba1964e0b3c55ba1a36852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354682cd363ee8e73eb6ce37c8ae62e853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdb6592820d36cf1f61b70701fd7b2854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7b53d2c73ce063d0bf52599231a27855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b82498620a00f873fce2567bd8c8d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7b3063a1d866b90cf252527c076ef857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ad778f425b30569ad806f98e640b7858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19f04a9575a02b72216c8e75edd81c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7122b91fd13c1bc989fbd5ece26a8ff860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c658618fe5e4150fbc4b7261f2bf34861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10e46e0ce8dab4b14eb2be05da93b7862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7e2b48966eccd44953ba4d0abbdac863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29846f19b2569a9fe20d2fec0ebcf907864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c53f7c9f8820a51e2c2a328f59977865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100de89e030f19a202621120f3878f77866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3d2768918e5c45bb8382b6450c33b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e585bd01930669a050f22844ad7b521868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6c40e01b14f3fce90d3cda331e3bd869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16a125646bcdbb0e959f56279d1501870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573f0c49794202cd4043d37ac7e1851871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e360072725db5f58fe6d2ec9058f557872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0dcb80ae8ecaef1c069859ff3d8d0b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6745c6879ba3d6d33bc64a359d6a7bd874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c64b78dfa15a530109cdce2acd1df875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ec92fa65e161c9f25ec92b3ace785876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20973099a2c07c0f575d62468f894628877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89b86cdd49e834d34d37c089dc1dc1878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759ed9af1acc5a511cec65489fc68be879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31479c8fbc81d2c1d58ab917523327b4880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c365a139448f4f5708a168b858296f8881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e048fafa98e911dd627966fe2e71dd882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8604a3f3fc2df5a2706c7fb224fec883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2878af6c90aa161d11fb985dfd1aa884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059e733503508b91b966ecdfb2933fe885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5c71df123786eba3334b826bf90d2886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f3b4613472b9c19f78424af352aa8887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4637c41e835d9777937450c961da21888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be9bf8a431ba2160d50aff92d7290c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df87d75b1978726b5721c659d40ca0890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a306ad24b6676e126d5bd44a6a2d50891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27026dc24466af32f407d1e4cc3d6de892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44740a76acb95779b7253956d6c7558d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071827d05cead2df7601e2c8abdd4eb894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2b0f1804c33ad381c4634c8cab7b0895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6829ba8e1975a5e8e37d6c1cb7ec2896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb856a55fc5ca640e2368200e4cf03897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a4bd99b7d568cec433cc109f853e4898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f788604e2193545de3c1941fe946626899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cafbc66ca03e604f5894593f65e6c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce9430c129687ea30ab96a538cb87b901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63ef126f1ae19178b2ded011c0be94902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8c61b33eceec206a9ae72d77a5cf4903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ecdc3098cfe6c823aa5bbe5943933904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f6e17813e4c562c8a1b80570cdfbb905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4b129603380ab1da9851117072fdd906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c73b1cf9fdc434f44dd14bfe441ebf907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd004dbea7d26256c65d0bb1b20bde908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb2edaf77828298ea3dbff7c2f2ded909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b59e97fe3f1091a4a896fc4886e8b5910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d767283c6dc34835dba5666a34bf52911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374f1c633692b3e72b02a7267ca2ad8912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af16bee0a59fced3e85b4780aac57e5913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac7b7b23de63777257205f66a35099914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77172d3432def4e1ab84f980f57793d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a68dfa8d496e96572f2028e024275916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c70b3c00f64402e612607b7c9ce0b2917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29af634514b58e8c53e9bb73a8c06b918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a069ac0a7ae6bc2e351083c32524b52919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9223860ec435854b6e515637256c80920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038a92ef8a38f1be10476fed84a4f7b921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2cbdb6089e8029f6a7b12a61d47d5922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b27bb9611fa32752b7defc33c492b923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ba57863321ad2c1c298060d92f254924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b354f7a5529fddf537dac8986303184925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f880475db77b516583e7f6b7a28634926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7106401dd0e3114980747ddeeede860927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf964166882223c5874d59463319c8928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b2b6bcd1e45711c236e425665a059929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1704d98f3b394c580adee57d0b4472930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52126f567da095e1740a45a01d7a4e5931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcaa38f9e65baa939810db4bbdf1ada932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032688856d7ed3c2e026ec97715e76c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64be681592505194cb98154142ae58934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8bcfb43f8f35304a6e86173ea13c67935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41660690c1d78d5da18663958ebbd820936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62deab28cbf24399e9312b00ab2f75937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d9f80a45784d578bd1dca06a7e3b0938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cba95221b0641c4e5489016c6f9cc3939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2ed756b41fb14c556b8751e91c8d1940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb694374cf6c0409f7205f56a72b0273941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a34530e346ed102d35760dd62c6acf942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1b7efa77769f89899a87efdea5689943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b646f2d9871e836dae4dc28e093ea0944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe998f981dba5be7ac6c11fe717d710a945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06840aee00d5bacdfd1b122ed4b194946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d79a906781c231f7081a2b46badce947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44070708e93d142fed757fbad7c1f3948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1c688a01d04278e1cd796b0d4ff7f949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f9278307545094859ae1be985337a950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df292ecf5935052611f5dc536f77f4a0951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb481ed9abfd04da60aabbbbcd7e1fcf952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014eab3dc926f4278a0b30232ced3b2953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b00809d929e92adb15175635632ec954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedea00f78992fbefdfca823791af1aa955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e725d871ff5fc737b1287cdc306d9d956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1226f8b7ef2825eeadae39f54cb3e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eecff6d8a1b9673a58444ed3aa35ee5958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0075dada8c0ee477eb37f872496e1959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570d4f5e42867fceadd182ea50c51a7960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5b5f2bb51449467b918127ddbab88961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71b1526e171f9d35ed260d5d9c4407962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9abed42da9d27148f951c77d372034963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482fa0ce1e204fe68b62d7f5e7600e9964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4577237e12844ce93e0a6ba14873256965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30c88b885955160a268fbc44e701ab966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc6d7c52ab0dc8d56a98eff18a2f05967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13803be3fb9ba3468587ca715c401e59968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0d5445080a2cc69f3c587e4cec949969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113b998ebe4e84c2264e1bb50d50d55970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7934ae3c549871e7856a896c8ed726971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a9c5239e7a25d6dbdfe52af2fc7ce972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd00b6e57e623efda0df91669281a7d973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ab309a6f3de9ff9803196e36ded5c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce42b119b9ffa3592659af9c80fbfbc975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9327763ff85a2e02751f4460983b1976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a75175958d7d5cee526bf71d6ab316977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3f78bd1e1a264cd9f621df8b7ddd3978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a3a91760e52c37fe2a2b3c8fee399979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfddca5eb3e44f9bcb3daaee9a97f49980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416db34a1851eecf5c38514e39ab0f8981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e2c7f01aa060c3b3af314c40e483f982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc249a0a1efb9bc39a49ac41ead2b171983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09890a08721bcca1d7a00b0e0dd1eb9984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf1b9526b4fe05a6942aec6fab1b7d985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c888c562d04e5623ed5ea208ecbcc986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ac255383006f6e51b952ff77cd880987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7f0e9899289fffb860fb947c3e08c988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c92f2ed753cf5b8f76052e450a4c8989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940b189aa6275652a20d44a2d6594b7990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8003f7a91e200cf296946b357306fa991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a6d34d394500980d69bfde3e0978b992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a3d4b24da662232f6a7aa68098515993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566916cef83ebefa5030dfcd07d3add994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da6cc2cd6c3bbbd08b7fa36bcedd86995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb48181649cec9ad7a799d87543113996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a793f25bf3fa688d1a3d4b6bf1d238997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392d05913f63551f1e9c423d86ff0261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a38070b4ef057990c0648976454bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a1c1ca6971d383f540adc67cc61ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aece1d4b3616e08be1ab3fd55880f344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7e9abd996c824c6f45f932e2e2ce75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1996fb480f245e279b39874abc318dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718de7c86a6794fcafc87f3ebd6310dd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87959c4d614580a140bacc48dd2af258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70cb68701fc90b96e0a3e947c2d4719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f042e7e38b6e268fa0e50cfa80d6610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24282bfdac3f1f71cbdc5e29411d2b4c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b89b6f4fd2a34fc6d9e04723c8590212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2c1d343b33234ef5904b0285e815513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08a573add49ac1d39960a416bb2cfa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9a02af01bfafeec25d6baad8683c215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19c76611ede00acbb03b207d7f54ca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13f6a8dd6c4fe69c17e803b39d729c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad882038c01af4091d2ba97be0192c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfb53582f5851db973108ab512e18519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2413e7b81b00220c32b53c38f5fb1820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1edae8d41af8f6fbd5c59eb16ecd6821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c90cb2913fea3025e32034f61db2b522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa60ba50a9bcedf4e5a0e10c165e8123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d531a93b78bc2ad1d5383625dffbdb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3afe8f2a20f87b39ceb660849d4ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ba531f91e934f807ddff6156e4b0926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed4a13b822f05dd9469fcf01f7aeb727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4037f17d88049ac975202f362e4b2228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acdb4033ecc0d539a18ef8e0d75808929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b487eee46b5a66e63594d7c875dfa0430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7c2a2496d885bcc2d8c3d6d029f2231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86672fd0dbeae92c6e9c3504d686ee132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85677745cf82a95d269b65730975022f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52108b8609d431a394e1eff85ec4430c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee989ba44c7e17a71b319246bd185435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6d94389102d144eb7ff375954ec4e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e15c631e4c2278acf0df0b47918a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c533ac8e8dab9b5a2cd0b3e30225e5f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d837658e3be02276322fe66ab03b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48a8d712c9514366b73ec548efd03f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d586710f8e42c61b8c2e62239ea41241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b142ca899c10e34e94c6722fafbf742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862c6c4955871a2de6ae1689871208f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ad30d18a1a2c6b06b771c7467c52e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d44d7a9508724a56d687741620459745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ea762c160f6bb46c8d77119ff30a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348dc5c75a6e8f5ea235723bb9e1f2e447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdddfeb150b98d1aa24b89c1c4a7f3a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062579d23b6e416b2d4bfaeaf6d7347349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4f21ee2d44694172e3395802ea1d050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c597955af2a294ed7cd5b8047672b5251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aae5d5a04b65c93702fa15a107bec852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a7c63eae83a3025145fb7d557c87153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6175f7c10a260a2932dcde27186212e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3a2f5018876de6f71984a9d920b0555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4642009aeb746eafb4b80ce22b7bce856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611d8fb211ee145520045d06d68585057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa891c10b3df893752c2dc9468aa2a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4e4d6aa95e4abaebb90d10e99e0ce59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886cecd8e0843c514ec3c4ba6c64a1ab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e3f2aa45bafd46cac998d4a0fa0f061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba981a3e8d42fb6224ef4a1c5ee3eadf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549987636723ae8ceaff643a40b2fe963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83692800566d86e17f7bb52b538bb564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b204ef50c7e4671057b5f22952e4965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843dc2ba7fa7698946cf7144a3b3aeb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbe19ae1528f059839cb792ad0819e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0eacd91ba53e82354893bc5ecc8ca168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2f7040b0e41d9cdf8de13c777f3ea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3a2a270ba9cb0ea3d311e947e477570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc65781e2250b17597cafb1577166b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122869421a87efb928129faa1a59c8d072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc48e011b5ff7578d51f4f2c461219473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904a4e498baa3550a188276e96cc2ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5ff5b3c4a5f1add0517d4b12bdc0975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe4f28280f8f6646fcd5f43ba5164176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631834d2d96a845cd48ee49ed6970bc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fdcb99351f414848269b726f78b66c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09511ad1b1114125911ee8dd03847279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6420101b6dd0571b1911bc72eea2d6c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6520189c9398990a8e99d550d785781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f19900a686f881682e9e6bdadc3f9c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d808ca9a3caa43eb05a4d4295bee8f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4341c83bfbef12051584620819bd9284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7ee300ac20b8d68bb754373ee1fc585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2e679af2e3c27b2762f0f75eaa3a286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783f676088ea390e8ceff64fee2211287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbd88d1e653eaf79106edc8713a07888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a253311c7d545315b30201df8182589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc56e317a6e3c2412fc409f266f7d1390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780290af7df3d3f7d431540a97a6ce991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5207019666aa3fd51c04f44d6cc0b492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68784a2eb1feeb4977afc41cfa5603493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d8934a10e75521e5bfe73419157c894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5b43407d9ac04fd7aa66f5b4bbb9595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16856d33d1dd79f8db87cdab3b35c096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb0866fc2d2035cb937c8037d2d13397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244ff2002ced5cb5e8e47cd4c596ced98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee869e5e80d1756e3f25a50566e9311d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450304f7f7491da48fd47da1dc22afbe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531118651a82f194ec2d43709cb3035101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e07708756ead5d81463d3239af63b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e69057c09e87d064234a274dc8a6f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809323b2831ce688d8ab7df52c80720104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a3eb296e25c8404816ba3e85f7be3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d67f8a62c0df570af17df9b24ba460106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f274dd16973ac2eb04521166e9117107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9894779e9b2c55e5e712e94b78675108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f09c31a0dc2f8402f173dcfef5bc53109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf22e6e4d4ccd4bbfe4fbf979a270ae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15243fd0d4351737862a945f6cc854bb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25749e59d7b92f9b52615540576ceab2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189ffcd7b0adbd517a043691efd8441113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1076eef205a087c498a3469ea8c06114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea882d127e864cbe37a800c625613c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68e2ca130ae5ca886b9e9793325ba6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e031ea8a2781ddfa52c11835d0ec4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d71ad86ba59238e0cb4da426358ea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3b40d7285064a87056792336833ad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b00c090f945399fb75ff799387bd0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6c8138be368476948519ba5c8699e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504d8e06fc2563d71298ca36f6e1955122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0ada84041b6f2e2937e6f1fca0632123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa65e5d0f3f8f23b6e2591aff3db511124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4fc7d2ec2d2f77ae261874b32a35a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3309c5fcd05cf2cc82a831efad3ea86126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49e6372f0d1865e9cfb9c95ffcdb95127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9a6577ed87a0c1997238b2bc74c47128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a7de499870dfce48ff5be526683f0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b68f526a071a80798aed29f774420d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6aeed3c0d331cbc09bc019bc379f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ffe63b78b905deb5014626de845973132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774e518a6aec9f8a5a78f05c548bd07133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df0b03664465525fbe69808757dd2d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76725945eab479de971425425ea298135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc7bc3ddb670471a2dfe7d429776d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc951b2f1a11150f850ee769cea8bc2c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55538b2fc08766d5ea6a40633cd1ba0d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35103765b4be6aa6cf17054fed4b4b07139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0d8151de21f6d23c622308fb7cfed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33dd74a2416a146ce0f1915d931f3cc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead74fbfcece3452987297b85425badb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69171dacb8801a7546427c74a787d34143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4558c1b983f7a0de54e01787f519c0d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05981a2febfce8cd75ae32ea4d21a9a4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab850bae0fc0c30671ccdaabbe81b2a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96a19250ccc8c068285c2f4ff9871e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e4c7eb74d4c8eadfe8a8eea358d26148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13034b7740f40b0551ed324b7e287848149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294eeabc9543562b67dcf0ffdf449a3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6ddd65d3125c43c23c2feb85390ad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc1ebafa19d6a18ef18333196f99b4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3abc1ce639f615ad3226e30c99ba42153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58dfe35ce2d6b633660b12c1be721d5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573882e944f761cf41b5c638c15b8cf2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6634654c9b74b7347a2a023b07f46f3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b96517387589f86dd7b2862ab5f0b1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974ae9bd09693baf7623722b210a340158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a496ba9c4dfc68e081aa2c886678f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316cbdfb8eb6980a3af6e8dd72356cd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a493262bd94f74b1fc4d62c290658161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f5387e95d90021e5486d2d1a0c499162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3b19f2005cb311d8c101a4c80c725163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7aab18ec23158d888cb2bf8babe46e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5dd2302365017ee8845e943a9aeee1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c63bd503680c9e20be14479ecdc46166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d3881f0ff5a87e95fea1033db65de167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d03e9acadd2df2066002ac372a434168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f22be56cbd7ebcdbbd32f8a41f7c1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e8f8c0c72ba04f9e29ec32f7d19eb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799344f01930ccb407b8e9c5d4aeaa82171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a60d844dcefa49deb4258594c46461172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac5cf9913bc184951268322b8fb81b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdad05a7d90c55ab1d20d5cb3f388ef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1102bf8ec877215871fa0d2cd1eeb83175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c49b3be9bf58c44766b1a6a8a2e1b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cba1f5187dd5360523395d92bd957177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf5ac4f551be4d8ffdccd23a013895178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fa82e94f844f9e83a04a0127fe3eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35b5c472aa1b96db7f00f4a1f5cb18180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ec91592652039ce905187f547e5f5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facd21f1b5fbcb59670a9fb421bed79182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d343be2c71e0c4bee72392404de102183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0384e38aa7d37e2a9eab8f53cc25637184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0cd587ebfd2ebf838433f2e89fce9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754350d044a84d2cd74b1f69a0c10b5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b99335ba904b7914dba67d6659b1a2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883a929e1411a7369185226d5c5ccd1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66baf46007314d5e35e8187f10df30d6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578633ab2386c2a9fcabeba9e5100b19190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc477d57290214ad1fabdaa9b3786b9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb367a4e11e14a8195f471f799d816192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cb30c5c32f1c376ae6dff441f62f3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0e1064dfe1606d98d6caa4b59700d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c965b4c2b479e38ff183202ac9e1a9d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f450374c6ff448421b7419bf45a1bb8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be6f419f368d2a57480d04bc256744197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8205bba29bc1f60b7a9ca604f06c1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f047eda777b696ff7f4788dc9c85e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc1dd8016f1c0955274280203df33a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711944ef47def13e05f874bedddb2528201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7a7d2c273e8c69579ab7975325dda202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83616ae7de9ff85a361df1fbbcb0a9a8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b0501b47c5427df87e7a3587b5a4d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278364508199c4e1972c10cb6c887799205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c6d7b4ff7b4c46ef212171865e115206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d7abbd4dbf92bc3338c4548514f4f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37edab690bce055d9a2cc46b12b9822208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a060708c478093b21133574d5a3874209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac93ef3180cbf4523be7cc5bcf52424210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2600b6e8a42d0a537ed922f467dbe211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542abb5f926ccd099a29c8bcaab0f95212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab121a9a6eb8502e4aa9eb1a00c52051213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54868d6819c9dfdf573df36451acb17214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db62451e343cb46ba57ffe48450103215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9e6ed744bd149abebf59e6eb81a63216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6875ab8b26116cf00f9d865cfca153217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbff5d9db66266b1eb78ccc051fdd6a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5764bbd664192446c3d9ae494b6ee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a2b25e64bba65c22c961600dd9217220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a7e541f1cb00557888c99b527498c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0c95043ee5877253085da0db772ce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061072a1ae4c1d2a55d7e6d2c1331e0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a04899583b39aef784ac3f60fcd59b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27807f5b0d0f059cf6b2aa72fae5284225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4e717181cc97b929180baced0ca67226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d803a2c65f1ee08b67027887e8181f7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110338a33b0411d90bbfc06266bc7753228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6bf9b8210271824393026586759da229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273bf8d05e54904430761381ab270e5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b07199ef4c7605908934d432582f21231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd8668446285685a9253547ceb6eb0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6294b8d53a248a6fff0ad1bca91d9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a25d97d39555e1a025eb3329d052e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6e5affc498196efb0f9a284551daa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e05b603a8d79105f3c880e148a428236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff67b9ab67d2c2c5ffc727f7663f1a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aaee55e15a9bfc21a4ff09fbe420a1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d476f44e87477d918dc40c45445f7f2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d5c4566b86fa58bf094c7d08e2c68240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abef1689f52777f0d8f8351d675e1e5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48332365dd89aec1435df2bbf81f3824242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f40809edf704f06ec840f5b76d0b6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f637cf34156187cdc81f1665b5730a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa478b4d3abdef4d002ac42bd4f9781245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190b6639a1c3a2c621b258b09c62d6e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ca33d64a5f07a0cc3a429d60c7333247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4797538b466bdc16eeb1501746f9f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd69da687a15e60e0d9948d8ac1ab2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1e78d31c058c4a02ea4dbf357b696250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36294c7413dd73aa5ec52a7e45a64df4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ddbf7c01f8edc76b8b0970b61a818252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1a471368edc20f3b8e2d1f06a21c4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9177219cfa42214465b89c7c0cebe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a60f73d257ad5d3ee14c085ef6a143255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82238bbb7dfed954d62cf5a2f850242256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236223991235706eb66c954c024d78f3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797982d9cad13b5d41b301ece82ee4af258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126559b0e7059a10e8bcc50316a7277259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737c9cd96636721690bfa297fccc0aa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02962221f4634da3dfea2f1cbc0c2ae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae40c5631f521bd1898f4ff2af1ef1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b1677c9d6a346a5ac406e5d80e435263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef07b4aea9b2c12fba062298ec17186264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e3d347aa4e17523507ccc34759bee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acf9f3d84c567e6459351df02ac475266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727aea4d0ccc1f004439072d3da36009267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae189b6b7d1aba530aba5c1a9085d3eb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94d3f9e89f114c69009918fd8d74fd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02ac724488051fc7d41af59a977584270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1a686dc427919dc23846dfa0f58c3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1673d68396836a2a139ae285ac5149272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c732a268630b775ff2a2ca47a44e1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1879106b1d77f01c8062394cd26c95274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b64b7b59c7b3fdf8d43079a92aef4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd1081b25148ca0ebda231fe282e7b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63422f82c4acb822c9c333d85912d8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9795170ab075ef65549fb7ab3da87f8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e306659b1baf38c48eef5bbd8bcc2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727614d446897f6dde64eea9e1b7b31280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57dcddef5f388b02c2a315511dd617281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fb4c1cfb93c01121b0771d2090d50282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89688cb0b1bfd6f9e3280e67bb4b3e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0a770ecb7a0237f4302587546a039284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9e75be8dbf32ed179dd303f06dc19285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651213c3d52de8bbd5b402febb6017e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e6c8bef8ce25e0ad26e20cb0d7407287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ef7a5a3f51c6e6c6a1a7bcd9bd5a4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275903fa3ef46796ac3fdb25b47a179289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c868b0b83e716e7992d639f42f9fde290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a4423e11f66ce5c969a0618101eff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130fe148d07d8b158e9822fe821c4119292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bdadce6e47c131ac9262e3c949703293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce3de176bb3dcb19d5578436dc1db2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780524c39bc964e35c6cb63f1e308b1a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed389ba78652562b425a14b6a26509296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a44cc1df3c9865a1f986c59cb9e79297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae4f3431973949076817830e308bef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e4d882af096883fd7cce348763c32299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fdc33c04a0a893dce7e48c35ecc73e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec46c779c02fa682149c9e0237ad1c8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ed76b4e0711fea14c07679e9a4f8c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3eaa8e1e22aebbc6f741c527c8325a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534823f970c40867fb2afa56429d0239304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a95ff508f130536e2615d58c74413305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91451a67d45a8d490ed9532782928530306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060685cdc6c8e3fc188fdb14d8dbeca1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1eeaa5afd9f578a5a8ab92eff895d0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afb0283dc5afaa79292bb6e2ddc44c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a6aa7df86f2e388fd0fe097b03860310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7f53e76ccf84f9bd8dba07022b335311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa81c96e6426cd042b8a87bd1757cac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4387e654d207351a9d73a950dcb0b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2472b1f79ece50a2b3224a8ce4c01314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055609b5e8b3a04617f4232c9f50ae0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c85f9e3d1f244401cc393d1aaa0391316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245b41e84734b627337abdd6dbf6ab8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5680242f73f21a9217179766b3250318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50451ae2a30e00db847f58640c880b9f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19603757aa827632a75f77a14f2c16cd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a683d829ab14708019e981f896707321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b4268bf8064ad534d0e0cdc3a1334322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eaec0d98933aad36afc3093ae211ca323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529ccffba8c7255b9c412198267c138324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69ddf62f04d499e3a7883336f75f7d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ac7b773c1423e60eef3274dd44084326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016529e6ef5ecf4cea7594f041d26b70327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9deeab2fdb5eb34328cac31c8ea9a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34908caf9f95f2583561f9c3f09b59a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963112203ed5965d691eb40d4b81455330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cedac16141dfcf05f00b8c2bc4acc3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99589f6b27bd39cf4c369526c9acc18d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc05cf4c3c136619ae3bb5d40cf88e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a24ca56aad83c3ec1aeb6b7cbb7ecb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77586ca45f4564627b2153542f34f56d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6af0c2f79625cd7992620b9c4079a1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512184abba95ec0e05b26c22e7e2a99f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36cdf820a2fb58901f2a7fef5174887338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7abad08721133c2917f557f123c17339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb7aee08a081ab291462405ced26dc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902fe0aecd21dc9cd07b7c7259153ee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ecac98b66e49ab76900cad678194ea342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b20535dd79f19b6316d883e399b0cf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcd019806d336a8d262084a54ac1ae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381016d6ef43a1f9d97014a88372a10345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4ff6e527509ad79c9aa6ee59ec090346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa21333abf13d160a98ac479053d60347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f55f7f406b39c8e0c94d644511bb4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5190f879adb39f6f61ed34ba0cf4ea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab98c32286890756d68620f1f583dfe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb4698a34b2856ce7adbb90936e18d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1901e4ec867191e9a3275e9e335e8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca16e872d6b43baf8e001744a8ba9a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43793951b6d52f4d3d2a9f6db2a0ac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed0a403ffb6df1919906cfbdf72c38355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1ad856f2917162ec741d44ac53ec3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afa577e3f581dc66325208f70058ad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594f21f8af5d9bed410b47260586b6c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79daac9fed0f69171916898f4257849c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac866b514c154090d1cde48d88991c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016206850784656c8e16ee53eb84cc0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c95737d55f8cf213a90789289d2003362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c6c506eb4d4ec4dc00f080d948972363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5784a3b5325c7223ce3dff33dd2fb5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1f573e08277e14336e3d522f09adc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235210e9408af9caca736b2a7cf033e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff513a11d22e9f5d66b1773e598dbb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66922dbbf895224a3463524f1bf7d466368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3979cc874d7bb221caaf0003674b68369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cda026ceee8e0481b8eaa955cf3575370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33979e044778c99c8b3f7ab60c88ae3c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c76ebcd4e474d65a6d693c0b201ea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303023463a5d3352aa19ec16b24fa35373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e0695b328a24d2687f7e495cc1983374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30afde70513e5e12e0732fe189963e5b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff6de35b355d1ae62419f7ac3806a5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8603bebb3ffd867d33e3643a8be59377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d3dc75c839ee5cc34b2459ea4519e3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf55f97253be376f8ac247b41c531c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe100f9086866d260515592c4e12e36380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e7ae1d27445e362b4469843d6cd93381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6b7364962f8e2829b006c72f4fec3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f4791bf1577b4ed7acc38533e2d47383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd7125922696c2722df7ab734ae20c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7b400d8ce468781db0124f01069ef385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389b99c5e3b2dbc5e588933b5d07124386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaceb2a043fac1203f9b7237638cde2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63b68b19345b212cffeb9362502555388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b39e1c2d94eb87d468cbe10759541b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc16556939071a7760313059c4acab390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73def06cc204973b964710a99208767a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53491c54a1a1326432fdcb351cd27cd5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4936cb125ad7890dd5188676d4b971e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac952a26575841326df5189269ee7adf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845275c15375e64c598df0f6e881626d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68749b35b66c7b42acfdbf874a0a0986396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a4844d68e50f0ac34d57a263c04d8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650ec4fa5305908c067953c525cd678398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f88e4a104adde95e2576bf8c791f2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8702f7592e5484567bfaa427b331469400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcaa34ba352e54c6794ea2b7b1a3de3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928143f4e56f2603da9fba521a81b1a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97803b504f5da1c72d83b5bbdb33baaf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92b18e22e62ac40dc1387c8142abff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9025fcf3cfb3622e7ec117ccbcfb5cd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261009b9943e04f49d1e67f57f0352df406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ad4a3ddad74d7e0221b148dfef332407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c5af011e825f61a31a04778931560408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b26dfc2fa6ab48a11f47142aa6697409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02127ed8c19b8a7e1b4a0bd457fdb5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af1ae3f51ad3fe110b129501fba8ac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07233a60521f0782625a3961fb381d87412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea4a0a618ff55386adf933b4b28589413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95b074e4d4a65f68f069ab9892ec42414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0234d202b1976a4f2a2fa5c6be357e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a2720b3e473b19ef7ddb212575952416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad7b155ad1d40a7478f563e5411ee9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd1eeb08a31c5cdf867ac5e8ca1999418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9935d399830fffeed2681ce6b8ffefc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ea0b9e844a2d503d08fcbd7e82b26420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684d42c60aac2b95d29b00e18b43c28421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc75498221a54d31fb80948144ed35422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a14cfbabae6036ffa041fc242a93f8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474dac776c16564cc3cc2703a2cca6b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ce2d41c768ebb7a4e88779eff5da4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfd227901918f943cbc78757a2d9d1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aaad542bc572fed19606385e898707427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c9fb885b60dfc56d61958508004b7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70292b8c936bd4559ff647501e2e29f6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf0fe3a14294135aa194b5c3b49db0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7da941ef0e8754674cef23f2514b7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df88ab548fcf03d77d38cba31fdc8ed432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24cbb82eaeedc7a02a5106d532162f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb43dd62d7d41058cf66de7b3cd9ecd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed06c4db5768a4256720d975a433a2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7a276f107397d7e8a134a68c2b01f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66e05094281cb5f776dec1ddec5ec2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce3a621905b28d4a4e455d86962b84438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68873c0fc5754b920884a7c205edbf52439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f5ce18e95bc6431d085d184a2c1bc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534faba9a85d23b3e5c058a2ad22097441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc031eab1adab0c1bdf32a76347ded442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63424a98f9911f7a4de755d09841c0f6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80e37018f599b19a877c720a7401c4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69edc5dd672b85f4a58558ad377002445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08905c494d011079d115295da74c4b9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc77cf55ac7621c7d021f79f0ae4e0a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca734640d4dfb4b589c049777f7ae2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c171665694a50f18a74b44d7dac77c2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eea0de13f7b3adb02056f25e642d83450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53376e4775228ae29f1b2d6f52e936a7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b45e8f127ff8b842eff9ed9ecac0f5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca5faf99a58bfe6e57b7eb3208715b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a9bbea580f506542724da02b247e4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca8ba99536298fcc501d4f21dec32d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76b295448453fdeed92e634c84adc0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4ee4d6f7fe95bff7b7336da641c3a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a5e504cb2d13d78aa05bd08dd5732458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44938d5469df3c724feba96508456d6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff38f2d5b4b9bd962e57d8f6e3e560460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc6e783ee0b986a313992f560d410c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670e78b5be2d00ba0cc542df0754117462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf099e73ac81cfc7a5ec5aae152987d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9fd0e1b0acd3d03b025c25d41847a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb7d987e7dae1916df2925aa15d612465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe39627497dc2d9b476da8d6d7f16c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc60cd2f8632d4abe668e2c8af9a55a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d35790a6ce04d5bee33efdfd2e90a7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c276e11e4430b3401fb66333877b18469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1facbaa2d027bba95c7321355754895e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c6041a0ff2bfcdf9575d35c36ce2e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7dd8470077a4d276a57ecd24d247e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a36564597c5c50b6aa6b021325d852473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e74592e07ea82487d218c2daf6a949474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a1aa0ab58861512cfa076c003cba5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b85c1e47f35fada0fc9874069d191476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e9400f988931e45ed1af78cc53e02477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8198e34f9cba6daa393915efcc1f26478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5799097b8ef02d605bfa43d128a6487479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833cc6331cd3d74a6a616f9dfb32517480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014688ea1c400f5fe93cc3d74793261481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db45b7d6cb40fb5bd4513b61301942482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb426c3ca8b89092bf9ed8023f00fea8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651db6d7f51ef198404ce7a86b08a2b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3feb936e1715b4e921dfb43e55801485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614b5b5386c7cc853fa2146e2789e8d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53aa9990c37af136b4ad451cc881c9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54973d5f597fada451b80011aa7330488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14010fcf58fb0b7039628c24e5e8f2a2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cb112815b5664ef03413f29549376490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d7bbbcfd07c204b64b4939dc56950491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5a3a431f779f82debeeabc8b91351492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd5b144aefd4de0b3f0db309f284f4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf362b8218caefabf2f6269e80f40819494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd740cc19d202ac264468fb2854c56d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7d8cd7311b593fec46b8a523a9f0c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ff363398d3020073dd3cfa49549f2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e39e2301baee4b6165f33a7eb3afea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c229fe01b127b5dcce7595caf4b7658499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fab9c844b926bc450d6344c166b44500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef755b664258d08ce480662a52663a6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b17af17c48f19429d1dc6975dc1ef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29c918aee48baa484b777f85f5a60c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811799a43b6b13d335144780297e2bb5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec191e674354e3d66c87af9006c49f4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275774dc19c680f5a50e03a4758577d2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090728e589a33c35fd985d6b506f71e3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d5ce5bbdd2ea31516d044ae2ee197508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204611cad5d952d8b39643c21b390fc7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4331c0ee32ab33f755b75e0e2a9de510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298e36d08645eac526331038f66c66b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad951bd84d98c7e8e898900e4a5854512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360635972758b4ed7ca6e813606f675f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83ff3c55974fed21e8668cbed36519514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99b9fc7a65231fe78ed061675a2a8d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a122e944ddd0c0ff780cba3376d5436516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652a2a002f7975d6ab64675e1390f23517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82b21426c4011e699c27550eb36bf4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc516c1d47f5b3ca37c4f673f43903519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7676ace2a710d2fdd19c7e08646b5e7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6db81c8f1c509b446fa9b67ad88e2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8c30b72ab44630153fdee50d34439522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85023d95a1883595b13b2c2fb8bdaa0f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d5f1b5684d6769891f6bd2fcb36b0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11ee45bb2302618b7207ef944302eb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e3f78a559b75d6a91fafe49d18daa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a910602499ef1c86ed5030ea9b16507527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65752f4e38da3758b30af0766e4ffe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd159bb10439e4e86bddf0b7df7d27529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fa6407b5c882d47e91cd26218800c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7072ae2c428fe13cf9463ac37e96eba531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed944c783409009c5f2b0b577eb1ab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e2fc22e2ae16c4e5804f643704cf3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af2c443b0be27b4d4865cd808faf72534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b64468a0ea4e626ab35aff2896ca3c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c48a55b8c83227cb51b0d2a3d29427536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f35e9a939a6fa2faacb48b5168544537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55d96c5cdbd18814dbe9ed2f2205f5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18911e245296ebcf04f829ea66ad2d31539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ce41e0cf12e009ed4053308a4bb64540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb948666d252a2b1364c2dd4627905541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715da715cba61cea298c0d1066d1c3f8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80186bd9b4890b54f229d28a5136484543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40708d178fcd48070590ad8a3c5303ef544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd38cde7362e21a9ddefe8db884c67545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a4a21fa0987d54bb4dfddc62dbff0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca04f51bda2c24a3c4da354cffe469547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42ffac120f780ef7954dbcc8fa378d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e44bbb8e39207828680f4591cd62f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c804f76ab511dd00bcfd1fb8ecd030e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d1a0f88787ec14f1f33fc420c3acd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb643197d5b3459731e88f2273f22cf4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f8540f6e6b8414e8b73b395ffec58553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb50f9421d6db6933cf6832a16ddb8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7f03896d7db83bfbc435c93fd5c94555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01867e9ef94ab5e31121cca1971b036b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd70adfcbe051644670c7c5695b86e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ac592d633d0fb43e871b366547e22558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b2d93f1cc99e997fb4fd8f5f778c2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0c79ca12a9cf3c86d1609d5ca9e9d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444d6c5eb44cf03654f9d66ff427152561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b3e9c7924490bad260aa334d8cd1a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab2738b29efb72bd1421accd1ac335563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fb265fb16056ae6c995240997f0b3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182c6e2d03c1232e05d46d7298568e9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bd0b128278ece5e83582ddd635df0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9b59ac6a9aedbd4a00af057b79619567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f568c8c0978d29f5d5939593c9f8c9e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9fabdb15a86ba3649d74650740c19e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f04c1d0372cc53657305874cecafab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd77e6bef681377251867a3dc2eb54a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebe9287c18697fe891c0e52e918bb2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c102003e794e3b47b703298f58be8d1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb5728d9318afd8cb6d18aa399105c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceafd253a42c3de5acc73136582a5d9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84776de1312b669864c62e828252c6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63c6a220c35a2b522cb24da8f0f4ec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc428f31d5218a1b9859606e55867843578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b9908f02ff90a08fc46d29c4a17b9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77da2755cd3db65456d9734fe46db1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd830a0613c053daf370024786460b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be6491b176329999aa7ffac60b2b46582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a92281e31847e4c1d15fbf68686a3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ae1f656fa5dee11394b4e4d5279d6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb909c916ddfcd08af4652277db5b60585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea61ec70f41c74c75c4a44cfe7cf1b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559270debb22960a4dec83ffc678a38587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4309296ce601dec3725614849b5f5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168a78333b2a63ca099c434660ceab1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e5241d2fc6032eeb5af51d9e98b7a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728276ab1c72b79b06d037c1b0738a57591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87d802196128057764be7653c29f0e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff18f1e98d0a777b1f88a085d3fb261593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fbdb53af82271adf282ba49d667b9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b0db73832361df120e3617e1714b1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88013a855f7cfd8cdaf4521d88b6a4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c4bdb10509f0ff88846aa89a8c47d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f20f9d07256d00f3ad30dd6881058b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87c41af2a562b1ef3dabd3d6af2b7c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac952179c41c8ad1f1c1ca0d258883600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaacc884e90567148f796a9a0212147601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b267cdf1d3bc82f97a21483c67537602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e2430fa43877dfe24474d9f635658603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5632038105591e6ad474512e278db604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12ca0ea7f3bec700d56e589565edb9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06506471e2905e7c6e3911330c9898b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4339ade5c4d8765dcc57dc6e19718607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028121ec7b66eafd98291674fcd1a27608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1bf7154bdbffb72fad35e52745e16f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6e72c3faa40b8c5103dc5db5d902e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b9039e3107639c20f44a2694974c4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd242dd905a911be9a743089af73631612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7f12a87f22e51bda94f6e42433d6f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21098c6e3a37167aae390daba572f96e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83495e9a30688a6db1f96f7665e75481615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d2d67e1238c45cc0eab30178443b5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f8c0a3e8d1fe419cbf865afaf7fc2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507922bbb8cfd57e27f0777cc053ead0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbc22613d8ce19a9a7264e4b7a7f01619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce2f54648d56bbcf26dd465e2c1f05620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272aee9d9c2b6855f8f5934aea2fc23621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961532c4f109954f3e58ea2d8d01fe82622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b003fac9a42f71919e3763386da8143623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0edbedf1eb702d004fcc188c4d72af624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9e4b4f2e37137a88ce69e6ba97aba625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70281696cad65ff7cda5027f362d25626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75580babbdbf00c6e7280ca591db13d2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be51a04a120cbad68d51df0150137d0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690f0bbdb983fa8fe1e66d99cee10a3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c295af98661f5342d6f386608a53058630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297775ca35965c65093ecba3e196e60631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb124959600fac2d64eebf162938c0e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eafbb43930ca4feee51a46753f8d0a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa06b2816bc0611539634036aced9c8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81952e14614f3c27d5bbeed330e511635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50057e091aca58a51b95c0a58e703f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd109053cb56e0e7f0d24dd13a2a7c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207530addfb770ad0318e6420ea2cd32638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ca697ab8da064302c589fea2be2d6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44180eb3f60ea541c36563bed7b666640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eda4618ba71e108101d71cda5518ce641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7e13c6336108d3c074f3b6ba5e87e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fe8a2d46091537be543dd55e24ccd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73cf288d2d57abe8a43fe94b7a69876644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb35737ddb1db30678d0a5d7ef1c902645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1217549563c25d8cf0f2824926114b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7432a3b438f1e68d95cdc4d8e9e08647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314955334a7fa1f8d9c15dfc2ec10d9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0e8157303f8668ac2e3f55f5b5ed9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826dc2876a1b280d2826a0299557b0cf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32117dd447e9f73e291e7c478d7790e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f8885e74ce04250e45054f08fc53e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524fc89802ae3848f68be2c8094b56f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebdbfbf1fe0513b0f8d99562fdf892654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a2a89b25fffa8c5e2c73b72f22a4a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46347d58b808ee352cf63b75a57416a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7277e0abb48f89084195428799b121657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4171c4db77c2fc6c2be71e4291b488658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81591bdcc16f6a9d0383583e96caeabb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6b4062e0171cf7f6a1ba972d239a3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e31f2b01be864ea1fa041e7d3f3a7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d20d805c02682387f5640e62b7ecf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778aaa86cfcdc449b4f506b93ff581ce663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0cdca70e0588cd7c26914f7079cbf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aee43a8c40565cc3d6b4df3d89dabb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a150d0586f25b49cfee33938a3174666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9561b2ceb2dc1df9aa2f97c8a8c21e6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e983dbfdea0d9f873fea25724411956668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1584d0cd5820bc9e283059c3589e1b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c39bb53a5042b598d5da4949ae4b3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6ea5321f84a26c9f07c7293230783671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49459bb6cbe27c062b2b326601cdb333672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea978c02ac154ee4b16ba9b8cad9d5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84c039bda53fa0c87cddbdfc7726a2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32acb0196c3cb9b664a9087ceef62101675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff8b772bfcd37eb675c849467ebae1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce1aede6cace1cdf46cf1fb36229bd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2bf7f2c37749c20c4b1894695ef88678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7572f5d0880d18618fbb784c6150fa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4400a98b8b617d3750d262a35cc5f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16e8f9fa7303a7b544763955ca54e8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f917a59304fb94ffaff014d50f5097682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90ef3d891af75663edaac142a55f17683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de81389aab4a1bc4af466e9326ea049684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07291b7b831c60dbee50712e219baba8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf08c8d95e2f0361b564c21372cf9a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41882b42a16ced052d2988ada648156687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b06257b3ac803afdf09656f5a51ef688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295a5f1979f95404dff0d018995ba5f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df3a1eb534a80cb2c8579db297feb0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb9d28698e0c5651e40a50df061080691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ba41706a5e6a110a0865f486fac9a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060488fdb49c7808cacf6655b053026693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27640df41eb9cf485ae0a39cc28cdb31694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8c776300bc65bee209f7145a34324695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8dc9f6defa33e4c20fb265cf96d882696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b181a5b24123997a14176346426fca3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e414aa511d82a36a722dae9cbdf20698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e71c23cc370396dc27e5970ae4136699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ba9f60aed7ba4e021d9c790ceceb1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c8e5f534cfb8cc889fb684b2febb4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eddfdf546b1a4af779113784a3e763702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb475afb0f3031e770bdf27a464743c4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73cb55f837b0f01c5ec5c3debc0d83704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad2358f860f83ee86a5f7158f04a3b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8b8a5179913d256f84decc73e441e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9914941510aa7cb4102e3738ede4331707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6059ce4c048c35e19df7a59223fb7ec708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376f0436cb6e7e158a6d6d2b706c1b0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1f2fdf842cd09709203e9993deb91710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f289515c3961650d372bb9c298f640711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9f58eab2a0e11cd2dce90a4d6fa26712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ecea02dba0ab77009c8d97af3ed18713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5f6447fb7b010e2db763312ada3be714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7c4be9c3720ab2cab5318840f008f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43738c5b0fe44a7255bd225e907bb2d4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ab3c2aa0743ecebc269da5292fb53717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c1bd72687bbadd8b019e76a7a466e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c56d59cffeaf76161e1c66f88272d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2adf41168fc0bdc928342481a96056720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091f5b17aec2626f2640cd252b5fb3e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed89868043134cded749f64a59d203722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acaecc3ea0b1f89f406b3384f387ee2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a26c7b4b0621b7d4a0438be72d7872724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ea3883482505419327cb81ad716d4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f999e69eb8c81dbc3f7097fee4090726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d070aab6bdcae8e949dbb203c893406727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e316eece1643768fbccc47aa6dac8f4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a501b6d74211c104368d00f539f7f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb80e906d8d96998d396705801d3a9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7dcb919e74fa2f5f7f484f186c7ee9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff1587606f526b12de0a1e5b3ba5cf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7a793b5f13b5d1be203fe3192488c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6fce0d453961bb79486b2d34cc8b0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7d1c08c679dc421390222cafb8dc9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784ef2b1fd360ebac8f2809507738f0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42e8abf12da9890c209f0b3425021a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2ed9e505c2ccc8d823e0d9dfeb228738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae800f60ae60103c3dc282bd304385739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac2e116878bdbe3e899efd57f63d70740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ffbbc7732eb0a1a7ea8c5209b3ef0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18583630eafd6a096c8acb25dfffbe742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc717cb98ab51fa4ebd67524b744fa6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6cf1b4703743a0ad56abcc8fe763d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0a68d27cc20d67120a80c62c64961745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba88b19f068e0f871102d16a27296b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924af8a3636253070f8b15e6a53017d9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c58d01d487fe0965beb8330dfdd0d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c766eda86ea90aae90ea783cdb6eb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772ace1ad3f6797d5f8cf625e255b23750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbdef20dad7e98207c9bf793666877751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c1261e4cd9d98e36ec10a8591edaf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753867538057b855edc636363ac8060753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef879375e157c5ec38d1da8aa9012e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11e373d875e5bc3134fafe06efb930755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec59fb9334ad8b471ab5b752064958756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d141965c0747c00261f8ff64a2d35757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb60c70fb4a3ffc45174bd30fc2f254758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd43820f7fb7fa85caa1d08cd816d1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d49fa2fdcf740ba3468cae63ed560760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846686ef4b490f042475dfa5484edf0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5bb17f393cf08c67aaf8dbd977c984762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25a6a4845a1ece27bf8d197dcc8c79763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b3023ae68430523ce873b00f1aba2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c777c1fe59dafeaaa62fcd5dd5a4c2e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffc112fbeed46c06143cb0755d46ce766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff869d9229919ccde3ef7074caf5200767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f27f1be737f65955b8e358dfd6cca768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9e856ea4942d86295b33c265de3ab769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b131e81089cdc0b8da9032057e706cf770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cca36dfdb9ba81d206033458cb1bac771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539092c0382bf1a006929d09a1c72b7a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309324441e8764b29b5a7983dad01f89773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe852e49a7355a2955e1789738c43579774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc273179040360bb9ed4484520edd9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33df195663d2067508ec2d6368169e1776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84413c3a0dd92ec11817e421e26ec0b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1da8c8f5887d25aae61c1f989b3697778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f707373f228d2b45cedbe70598fde32779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe306002659e7596653861b6d0738d8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8aa0eb090ce746142291dd972d7e5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf41494d237b9d84738eb9c3c0f0f7f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e31a12bdd12217364b2e8ddb89441783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b364cbad8a750234f40555e129201784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346104ccca4ea50e1ece0f54d1ab303785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2559cee571bd633155f53505a0a232786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967234dfed7d4b48b4ffb7d241a0ae54787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dba697c2463aea29f3c9cea71ed92e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84454991b9cb52a87fc069d66eef1d35789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10d7bc1850791387d19ade1b26ac3a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018ffd60a0e12fbc228250698f9b48f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37c3b1d394cf6adb509705d8b403c3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1cfbe4fef037b4c1ebad5a97fe474793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cad4d2f61db1ab70d6143df6de032d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a72e149858ca776393d45455cf3e6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece51622199a72f0b57185871891a2a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e053d9a45ef8b7b8da6ddc0e10d23797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02eac7642d5503a1b0e52a45847fc6798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e03dcf27310a527fe4d0498faeeb1799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511dd380fc915ef1c7b51693a3b401bd800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2754db723baf8e8e290a49d2b1dbc3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4bf449457f9906d12bc8ef2c2c749802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d22fcb97901e68837afa16c883c0f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d55e6b42b6da09750d94a9fca3768804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7091445bd3e7c377fb370a4ecdc049805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ce8e92ad2b29a0b2b2b353dd5eee6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66283ed9664cd4c85076e3d058ca5527807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c85ea08490f61034087fab75876e2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4cc0464c862128f70e80b01ab13a3809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9963acb7992033b82d0bc6cb45b96c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4535ce880cfff6fbafcf59e0d3ddc6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da196370399f415c2c1e1fa9663a1f91812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0e059b41a99d0d91ab15d450e6709813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d55eca4a1b04c3a2d4c6805cac8d03814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4a087d97b4c6a87c3a30755892253815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1c2c421c549f377f9d6e9ca5d15d9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0db4f612d6dc05abc5cfe0fab0a08817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e03c832c808b70b956e46c204a22c7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3d9e4a38418309207a82bea2919aa819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529ae5e47e83fb185c0d7f81de4024e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b1a8468a29cf22416affa86ab19f2821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39027b07e5002933d5072a4e5f301ca822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29ce54f4227e91cb1ddc707a7bd459823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593e5dfe17ce25b5611a9698e572add824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489bc2826d11ccb7270979b66a0c5b5825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4cca57302ad233ec333bd8a15fa0ee826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697b94583a7dd7c9b23196d613d62bc827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8dab5f0f3f5166ac7e8093f0e84a24828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f71c1d1aad62e1322e68ed0b1c6d91829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb7d62e93c16a1897c189f3ad1c97a830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3438de2a32faf68434a4a621b2403831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798ed3ef585b3f9f44ed2ec40cc0f92832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d32e279448812c2e40be5a0cd5be9a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c89e5be48adf36e4c5c283365d9e36834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a88401872f82e189c324b9dd641d38835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa679348faa8577380f657d502b8918836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b324ae963d9d3bbb3558634ffbb32837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb103e0beed077149483f2cd64dd59838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512a5de8271754d6b124a8b3d6a054a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e409afc4ff488f01a132aad8c1177840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d5d288072ccf597a095d01d7d2e17841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13bbde5af46f69d2b9c862f1439b6fb842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6a412b54d5049d2f5cb7fa9b59bfb843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022ba8709c0207f04f6a40de9c3a8ed844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98470f72d80dd47c45688585ffe4b6b845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c9547cfa7f8a2b3c299dacdcf33e7846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172bbc90464dc94396d46e520c5539a9847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87034a32e301d7b4465768269bda2d88848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e2cedf713c8b64757af406e5948c0849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50732fceec62f0cf7f7c08fb3440e7af850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697b2fd5c68e94bbdb0ed79cc67d907851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78266e86d20691bfce873e935cef12bd852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b542c3c2f861a4cbcf0554d3ea700f9853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582ee0b90ffbe7225f0e304b2495084854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0ca1fbef5847903fc189756f70f51855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9ee3015b3d21a1a59936b34527568856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a0d0f9c03bd1e47901ce158a46003857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e8af49fe5267ccaed1bcc58f4aa78858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0f5cee4b7646cf3395efc25a1d300859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a05fa8582cb0445e41c883a9f6cb4e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee6595be9895f7516f45f7f40c8dbf861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6b4bc71c68180ca8360cb1ff664cb862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea11865173f4fe141540c417bfd5ba6863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943609f2531446281000b00ad9bace56864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20e0eb23866954cbb5e63a757c2a50865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7724a316082ce83dbcc96e941c55b866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076c8a13f6c16b88062eb0dffd7502b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d8c762061b8f6db6e5132f3aa5d3b868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295cb9e66795f994df28972a610822ee869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de28d8c8d72bbd659439bba7e9804a870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e79d7c323245b8ba26ac86cbcab27e871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3570de0a4d1a2dcc34ad2ddd13b39872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404c1b0da258f933e75c49e56aa0cac873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4b0fad750cd5aac1c326a0cc33ae5874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aaceb17932b81789a7612d7b9d0ae6875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4515ad9f7aafa2215a35bb9c2be4e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab85d251fe4b082182e5fd6bb6c42c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7508214423ff451bc0c2755a99c3e63878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b1a6646eb1e31d3bde914c31e4bbe879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f616a40b29cb0ae3ee49c7ff32490ca880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e56f652f9d45d487e4a7d1d868ea2e881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f2061975d8d418cee66c5e0eea843882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c94377bb26f2affc389e5f93a4115e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002cc76674453f32e1eb3b92e5b152f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea6ba0ad74fe2b1689f8ebabd1ffed885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03821d89604c5ac4b3294bcfd1d56b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4b7b53267c4b583ec132c065ce2d3887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607b79a00807caa153e0b7ecafac5b8888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df458879fa2dc1a99999d50eb9ba88a889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990f57e45c29b2f5b3f28ef4a6b328d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5de74ab6d3eb8ca28cd5d4b3cf072891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154b692e6f1a5e3e05ceeaab6c3248a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbbea4639dac5fa1e4f810cccbcbb4893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4fcfa99b585db5cf5183b0392fe9a0894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7882b6b559d7712f5fa1aeaaf4677895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb480ed634f17bdcd0cb092b869bc68896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523797c0c528f63ba105450c307132b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595845e0ae193c1e94b910a39cb977c2898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141865891668edac30112d3f84eb15b8899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268e6ffe39eab77e6db01f88741e730900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be442f668dd12819ddb7aee3ca7b3e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1f7c5ee8d0a2df532789241d3630d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f46e5214dd9f2b34b3ed7dc8c48c6903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074ef821bbfdee75443a1a177c45670904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f33f6d46ded96090c68bf86a73bea905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9792a730af5c33f8852515314d730f906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac822b2d6e53bd2412f87320b6d60a3907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c1520afb78abc3bbe7d3895fd85d4908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c885788202e1f485bf5268df6a50eb909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb5403f57d9b41c48c5cf52f4eebf9910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a22096fabfe4c8cc608a56b8f45a7911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd303878c5c360b62a71a3eec5786d912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c77cdca6123198d3cb05fbc19997d2913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff22183832ce836be84b432fb4b4b2914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a409ea232b0c9d6377e7dcc17d08dc915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af66c79fb4211d91227f56e8ea1ddf3916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1312438bf9a08f44d618791560b60917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb318bff30355fc2926a26c1ab4327918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d0d6489101c9f11cafc4cbd643920919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7aa4b578c267cc10883a05eb280cde920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481cd121faae008556c626ca49226b8921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13040cd218c2b3c3947b63b7c5dfcab922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d906ace8f3c64d05cee5b89650d500923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394efd61d15047a503318fab2bf7eb5924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3d24ba5b50f665152cf1725c144d5925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8845bbcb7c9dff07c9a66eb3622d57926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b2641bb31f59a1635262874194da3927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48f0df5378586c1fe4774e9411ac24928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c56687cba8c16a40bdae74f958fdb929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550d02575007c1ba1d1791e4bb8e96d930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c51277e51a4c4074677540b81e3fec931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5ee6e0f7be66e15661c6fe09a1bd2932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6dc97a9f9ae6994082c50cabbf9db933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634c0b4fd71846921503d2113d87d48934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ce8735a0bc81b87fc1a4dd77d93f1935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d0fe6456c0924e0e5b0294e3769e0936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37634a08efd3f9362e50bc466dbe9f8b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7365aea4f1ef23c6498966d46ee7ad0938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161a2ca323529e54ea74a51c5c6fcf4939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d2f7dc6de427f06f4aea5f1cf011e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae85b576e307a91939ebdfa24fc0567941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5b07c4cfe782ed1fec4dd2f9d5516942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd92c397da7a7a59b6ae7d027a035c2943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7cce77544ffd256ad82a052e78f66d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0876dda57a9409c3d349b1eae0a985b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef055b65000cab1cad416e4efea1c6946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412cabfc58cc40d6b7b1487dbdfd7867947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f5d476cb0a0a4c06867f6895f5744948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b60d45bf6b38ab98b375a236844f6949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5170935760777ed6f584453cd615eef950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44cfe9edce88cdccc732a9c01bd206951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5291b53f57b509c85d837cc3ce1fd952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9507a3d7eade3eda7e5bccfb75578b9953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3659fcaf972424fe42056fc96c6472954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058887a24b5e2776b18c7ced20939f9a955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284c212ca629856ee9ebd5300693053956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb2f97b390535174ed9a96abdc74c1957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2e9d1194c452f9699c98486930b28958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a680be57269c23741c0f929a7ef1e09959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af3a517d84ff2e5341c97967645150960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4bfbf1155ec46b191bf69afa684822961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484506719290d42a974754bd2bef5227962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce81948b119bbd8170f9e88e53056c963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da626b28f6874b3e3bf04e44be137de3964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06330259087cd45d384c698da2c804965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b461650664b365d877e3d215dbc23d966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422fff605e4ae2cd398dc1488b958b6967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139d796a7e17a6ab92481dca2fc33b4968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a93566e773ff77f8ed1831aff0380969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296464152f58d1eb529b2f262ab3a85970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4549bf600c9ea51641d38fc59abde971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e612c7fd0518b60351170e67e4c0c0972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7a1124b95ab1db8aa8eeb7cb407a3973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3c417fe91ecd412fa81f2d9cebb06974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9501a1fb9021cf9bc86974053eef92975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fbb639ca78f67421baa6a817534f3d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4910e7317a83f08eaca584136c94a6977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85286b057fe796ccadb1e188efb7448e978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b9569e49d62a9bebb832215360dc5979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f88d2871c7c0ff929ee9d208e861d980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1774fca397c186b0970e677c589c2981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8db401c5de3990775d2fc92b54aa08982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482f84d261373f898d682b39a2efd7f983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8644e7aa7f2d2b2a0cb63939651ea984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26a1591a7d2f922736077ccaa21c61985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a532645a83f86e5397f4e8f8d10f985986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9ff575b9f66e59bbef536cd96e9ef987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46dabc4e34db88577d409eb55c22e34988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410551ced92cbb4986859c7580917e92989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9952053df15ee834412027f90fcc1990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2d3ac307cfccc2d13e23f26b6c75a991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6045bd01f728ac20a150ec34a560c992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cef6a2fc1c8115864f3c673f1c0ee5993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe39b73f3b2da8e6cbd9a58ca926f4994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546819c35f0ad4b67fe0826bb9c68c1995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f2a120cd2a1d775dcbdf3c6eae364996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d897ff4e342a1a6690b2a1b6362168997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>