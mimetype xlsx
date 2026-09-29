--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf38ad7a825e6a7543a16c08cbda0fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca95c656bc7b609346f09912be13e2a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a27c04bcc1e0e033ae73e46321cbcf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704159a3184059ec9522dae542e62584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d01af3cd2be230e2383548bac4f0795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab099605f6bd047988fa039db1d75e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da9a900af309bbddecc60e5aa535207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62d9b71e3c4d6b32099a119de311b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd05e293461d0c0efd404c9edd0d9d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b270163c6d5eaed70d3de5718dfb7d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e338d95f1e9533247869c6e4a5b3111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424155fd84c9814414339f465835cddc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f0c73a3f823dd494c45a97002132013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340aae4538402d7d9f697c88cb60bd7d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b692320b14a048620c0d5eb193d0c215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fa2ad48743bce07357eca535cbb4216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d157e6387c788d09ed43348a632ec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9b85a61f971975443a6a68bb53fe518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163aea4df225a60638eabaf89ed2cc3919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb616f090bc8bd0ecf7c2fec36e45220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47229abcaebcc853729061c94979bc621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d4dcba733f72db1645e703b9f69f122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f1679239ef89c505d347fc2b93a5723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15332371de511a4b0b41076afc4eafa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376941871966aaf6dccb631bf48d437525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abec9c61db41ce1427a4606779f44b126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4314c590c5d205ab8d21621a68e5f9127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bdbd739629cb0d7b1b1f8c53fff2ea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a0d72caa40496beb0c16c0923344829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d920dfa1a896c6e3d7a3f5456105b7330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2322b9bef9e33ef7ff7f671f2209d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5c87f56b8a981486b8349b5b1269032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012b6c9e47fb2eaab72f7b7661156b033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bdca50e4d68cb61a01181b016af9a234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696489b23d7a1313bc560217bf2510a335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790df38e8e210bd811de068a23a92ae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492789100558caec62d219ff1e37275d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198619b0f8833f3210252455bf69881638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7dc6d57cbaf41cf7e84a439e9f6dec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df2fce9984a99f28b30c6012afe14840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2eeaee595f62e5a64b85abe92328f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487585ef06a30f7af4114fe7890e4a342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a68e2265ab0331ea9cd60c763180d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b27c00cb211174b35f1451d5f7ed3544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a70d5608d19edc74238c460d0506a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3dee5770678e2c8b2bb7a256a7dd246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be99c16ed31a81752e4e660e0adc6c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2a4e0caba4d1ad6185667f8bbb91d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c102415e69cdfe0cec5903942b6a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e43f7cbc426ad01671962b7d9f25a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160f9c1320b66ae9e6235a13bbd464c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e33f6b741a6acd33f63813d82878c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b6a8b1123791502bb372d0103dcd353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792828dc0c91b74d41a12999dc6f11454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d3833ad30555e57ec706158025a2b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5c081ae48764e03acb5e1ce652afd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13b5439e8fa673c9f8c36856f3501757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e20fc3818b1fda46344688cf5ba1c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47d5270addb143174e01429477681759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400134d4796bc31d2984c38e9d5765f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eacf51b9e0e827de7645ad57c7fad161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca2cf60002bff59a49cbf906731c3162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677fef858b90feab4a01da69f97220063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7fa35f647803be1365e84fb43360f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216ffc07e79b91ce8c2f42e6fc6e85a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa5435a12725cbba3fdb5a9d6475ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eae0c817803c35fc5ca010de8151cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887125d52c2140b9283efe774f8df0a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f65c7215224b1c37e60e0eb88f48869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29baf7eedd4d3ba930d1f98854d6ea6370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d35539fc69ef1e4c8b62e74c993f1971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9fed9c647cdcdd679c1ebee3536a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bad4185513554806c56421a71dedbd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18482ac859f6f84e2eee7ddf1bcbf9274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756633d94cdbadb66d509646458bc73375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef0335884ff63cc17d0308dd7626cf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59dab339f219d9a8d17d05e539561d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e2c524ec7d95c8afec67ba68cf7c978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc623a5329c0f3f617213081c038e679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c71b73ba9f411829b3acd58e45d1a480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a7c88246dde265b966397212feb2881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef605d148a0ff58623a7b6bc94b06382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869ffb705044525bd62a0eb627bbe9083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a897660ad84e502e56ab7a70bd789b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9cbdc6f3779fde3383ff33b0ef611985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14aadaa39a2b0daa41f75040e0eb34e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764c5a2fbcd2a433fe2b8e4aeda96d887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b01a439be3f77084f3cf492395de8388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710350980e3522632dd5cd21b1d878a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65d8a49aaaed7376e0e72cf46e3ad890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858436e620ba37b16de24484b7879d1b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93deca1a559f0c4bd7914b474d2968b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02558f688d1a19e5cae3505019cd21c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396ab66dc9b742706373e2f61e0fd3894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12b83d8daa83e90cdfae03f21c8f8595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fda4e430026ebfac01ad512e92bbc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736bf77cf8455dd7b202438fbf9027c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa182e9a6f37eddfed317fd51af59baf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6166f14e0309a073777a9fb23839c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5005a68e58432fb739ff874405e5c5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496c9dcedaa55a16ac738e0333b4ad2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4082d8512742079434307de4089430d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e88347bf13038c3fbac0f00f7ff8f5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd59a9318c8d57229f6247e0ed5695104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a13bff6258e5fcb69f3ace0f61d6bd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba065ea2dd2f7161fbad47e84009a9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb956be5b5e817836522907539a0684107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b31fe533afb8d2425fc8681ff23ddb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd9da9f6f836380433c8c9f2d679e4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668ea066903d93643ff49940cdf8b86110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af917b6c4ec0fc1b32a40f29d11a18111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a905a22f031aa4d7e2b5fbf8a4b4d69112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5798514fa494f00e5574b0ff831dc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002a6f5253024dc538d5b613d5903c3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d9c895fbcb2d444af64cf56018349115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d2915924708f6e40d1fcea8215285116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508c5f813a357aeb188f039dcfc22e3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7bbf57f8b7e52bff04b9e9f6ad98f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84948c7286668f05b6374fdace309f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd31089e19064d27e4db7a6a2fba356120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1aa9d2542e87cbd8b9d4b89e42d3c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8aa1c54e8e8dd831beef0bef1bb7ad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b5ad3a719dae55707acf37e8e02bc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f36774615705f2ed188d2208056b7a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30dc30dab905437f37d272c0b3f93a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facdec68657dcaa185e43037b6070314126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09869892fca885f070ebbc4958f1647d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10de19b6b07b2c1f19674265e2d5eb7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c529ba674d8d3952a6efc32ca85179129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08fc2ea260f06889e2962f0e839e26130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea9ac23398391d4fecba478b7f3fc3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78840f5775bdfcbf456fbeceafd4bb38132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e77ab4170d84bf1716b798bd418c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8734b7e92a5fb510fdbf2f01567a3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e0bbb553360676264336d8ed39312135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6cdff895162fe7da13bf844b01ef9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d43441c222b2764fc4326b5b15c6cf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95b94b75722618c6fc38ad36942a85138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f96e695d3138b7affd174c6dee140139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ecc00b1312c953f52a3049a34034c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41507033b468810d33a1f85606bc77141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559cfc33a0c53b6cbc0daffd96eeeb7d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc73642b3b138a7e2b1abaf689e57c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b10569f4e17766b252c0439619e45144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c437a8e57240138376ee1fb7bd1da145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267eb0564422d631faa327ec6cce963146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c606453196399fb7e5ae5bf0cd0552147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bedd5d02c238954310fdaa43281365148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69afee6e958cacb9078837d83346c5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50497d42959387413470db53bc11ad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940e3eb889849d0a4753722dcc1c643151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141d48d65f3c330140b53b89100b42c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1804de4d6ff3ecd1156ec43c38ad5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6219f9d33eebf759bb50188a8bd73154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297d3fd53ee5e9a21a1016cb851161a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af854062c8473ee51e76a7f34109f87156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b74bc4e2f17b47e442ee617f2e699157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57b9b49d22cc667462562daa549208158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149415cf81446666f616d70b8e9da8f9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f910c668fc1cc60856cf98535083e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d5ccf0ef18daacb5f4339e6c79ecc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0f7c97db6c40973c9dbfb6d46242d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06c2c712f5ceccd4d2ff1eac49540a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427594dedf1d1723adc82d60ad258fe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e553b01816a191ee66b417af5df3842165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35fcc9f927fc3591b4deb5bceb7243166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7d92f087c73286f7ef393f3b214c5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79158a93e2e5aeefb7778d59b22af235168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906082ba80d6b426fbeedb6a75f3b679169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1fe094583e57305a3fd9431a884d64170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba33c304fea50693b00425448316ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e879635c5f5901d48f273a9aa84b15172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fcbe553cedd2902376fade10388e98173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9c9dfff4f3c7c776268bc06679f4c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21137294bc078609a77af1e30e3af501175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a760cca7c065c45656f9cc92362ba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa86bb7388e53a06d5c22856ab9966177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e65989feeb2d61d191d86dfe75694178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7a14fcb116c8b20fd8cd90214c0cb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe2024e053d1d9246706736c080960180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893261103959d188553d0e263bfd691a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b94994dc49b4683a66f7388dc4735182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22ba7c6df70b893341d3360c521c99183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27e654bae6d25defa27c6403610e98184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35af16db0736eea94dd39c0b6fdd0df185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9790e2e29f9f55c095b1562c1f1e16186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ebe46f23186e2bb521dada51ed851187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26b3d4fb8cc01f81e97499493055c9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e8735dd4f03672f268480f86d0499189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f70bc888ec4ed3f39e851d72a0713190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6ba0bfdb0cb279a2956e832c4c3b9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a581bbe797d4d6d30082adec29a20e9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53e72cfd2cfe85c7e45500385e7c95193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7cfe37a00bb52b180c4f8a86a54b15194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775374293909bb8bd67730df730b18be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb37306ab4393946d58abe3c9431826196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db66b2d98800befaaaf4bd2a067bdd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb6d0f4038d329cbfc623b4295b4b6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3824e0626010c5bd805f93c9f8812c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f483ce4ff776588b03bed99940b49200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8bcc27aa5df04e8cb6c289a735a4f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe652befb3256be4c8648c1c4ea9b1f3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e893f4fd080bb8c9569562db8351fb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b140f6d52fe5bf7c2a1f283d1f560ac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e29888bf0678d02cc649af38dd8bf3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ecb534ca7e2ade7f6f61fd6657b4c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09911a24bb1e4c6c40cbad69eedb259207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020bb3c8a0e676918597c19b3bd9cb4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686cf05ca57a5f8e4d57df887458e62a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26a1fbe3ae46ace9261a3956b86694210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0584184facf068c4ee5ae9b937ec9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201c8ccb6625b7bd38562b6a03929c3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26213c2d3a2223a775b68fa7eba511db213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4857277fac16b4750b09e9c0b8d5a6c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ab2ca6149f2ae986ab2bb3f31cd72215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeab082b654b1eae4fa6743cfe37dee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff83dd6d811c98211a9c3c1fe08448217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d265d09423f20761363e9afc2fbb89218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49f5d9805bb94155909ef5c218b097219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee9e83b02c1e1f1f330576786ea216220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12131f00de807635e012ff4b0a0e20e1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973777eaad60e3109e611c4aba3fcfb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124182e238ed9462339ff7357f3b4de223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954f92ad7aa9fb358680e2647b7d3c9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2dc3396e935aaaf76bab620bb6a787225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d47a601abbefa3f832fc2cf356bf8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d7d1a77150d91d8a3da2e60ec8dc1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161440a9496433464c7d9f32f96e0ef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f99a525d61258b5c3f1d7c8233b2f7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a5fe7f9ca09d3b3728d6373757523230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9b85cd10d246943aa7d28fedf48cd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62c9b2ec0bd32f62f2ad743f1825e1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17c7f45c6791d9cc606f2ada554b12233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540afe76a31136aff98e2e7c4461c423234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545a5437aa61bae71c344ae34e91ed6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e88972db85160d4e6e9288e231935236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818b7b6b43f8f3c842f6c0fa09096ac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a2fb95f4139aaf7bb325666384eb5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21ab9d741f900254062a902255f7a6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b8e27e683f3bd05cedfd14543a2a0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f7f23727adce57fce5027534f8ad31241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c127c8e9634ac469b992b8db1d7e4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88856360151fc6c5db9372427bdbb2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b377da0052b2956fb3164e2d97333244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae8121f85a78ebc4f69b29fb7f095d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ac60792a3c238649f0db8b478b4ff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd3f8b3bd178cd92ced7389dcbe00f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627d2f221683cac733591a4304eb2ba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5d1456d1935164a8950d349cd7483249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad57fe723eaacc042f7de1f1afc2ad250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e9fd9ac95455cb405f151cdc2bcef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9325848cd9a8885be082d8e3de3a241252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f69584831081f7c244925389e5ee7b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434d2878ab02848ab892f93ab5f041b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb4454508efdbfd78da848437ce481255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833135c8e1e9320fac3a673174dc5a9a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1442e55587b4d95f92d5bfa3002e276257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37795f9144ee6f0ad738b9f54136add5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24ed23dc2f340f1fe2f7d43a4bd797259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eba9d0c38383710b669c17dff2cc2d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f188fed06b70c53b062365e1dbd66a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30571d7c0b3b947fee8dbc7bd207a4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cfd856e5a42788c8044035671af78263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735175431d46b3ee0c8554d0ba4d97d1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f78e0f6e93a8dbe7daca2abb869330265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cde4b2258c7350216b5bb3786cd694266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77646de105d95de77f0cc30f127172f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d89ce2316296d8e79c4b9157bbbb6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d97dbe384bfda10ce0553c78f0436269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89bf86c5ef7c21994c36ad4d2b2549270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb94b2f773cece2bee8528085399a3a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76880f2dafd0a55d0cede70e392bded272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00123151bcd3340d157fd3ece30e3f6f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f532d1b4a2e43fd23d373fbd187e847274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef650d23b1468ea8eb2b660ec0efd72275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd3cc5a9685a2bd971bfee0bf72a55276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2ac35e4f4df41dffafa8b72f20714277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87733a7e20e2dd0279ccaa7bcb6d4a9e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab8bb3d5ae7f74970c9b7199656352279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90058587a152d5590623a4163c7bcd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09f4f487daf4bc396d74250807bf23281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746a835439a01aa6a512b493ee82854282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884561f3ae820ede99d2090f6fefeba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c1d5ed03e1020c07a3c90287f7fe5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52706b96461a10c84bc7e857e4e53b0b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f228218d8cb2c51bd3901267804ed8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02995791c212a3496886600b774feb73287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1ea05a8dd1b152363e1546a84be68288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008107af9097a9508a05c0da219a3a2a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821451c1e22bc23b4f712e81bfffb53290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300eb7e15a6051d0e7412f084bfc926b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594b81881edd0ed78bdd5d9688987a2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e850bd873cfe94ba3f6a7eb1740c23293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371825799976eb049edcba0e5892bc65294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d095e34d31d5ec24c565d859e713d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96464425da9d7f4f06cafd26ef52410296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d0d61b7cf226c5b48e6d49e8927e3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b126ffa493a7dfb824afc6ce36bdd61298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555af2edf144428e2b61e136b80b0d1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577af14b8d461efa53524586466329b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25838bfcce3b628de4394cf63936330c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b5982e16474d8ba280798807ecb26302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c556f5bae6f5612b9d1b87fb59098303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812380cfee1007433d2a532607852dea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aecc7e640de97e4ebb0853f3f2ae91a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad309066894855bd3d31869ffaca4d53306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4204cd43ff9cf2b4a0915884c968e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b37df54720c488add11c919244ee89308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b742b0eea72d9350d4ae54f4325603309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505061298374a7aef9ea5a64479ec826310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359db80c0251ae868565b77726ed929311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df416ef75e2f690121ff70c6c1a03d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9b22598365e80bd5c952b9ce1075f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d9adc4440339b520771454b99b7d3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793bb5977ac4e0e5a1e6fab5947fe52315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967555ade580f05fcdd6bc2e4120019316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f05a741547e8937d4758f4aeaa1e1a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d30a31ee3f971ab4f86e40dccd1bcc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c1cc2edad12c66b5dae819ff57984319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654815d3e000f51b9751567cd656b81a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f6b255f012a2d057e70f6762c4dd7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec244cf72a8caebde31d95bea0d63c4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d0846b2dd2e54024fae04562b44d3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55466bfc5f5155f87bd3d1c54bdcab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44337cc2add68719b7fcba47395907325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21441921952f64aec27bea70e64cb90d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a57c1ebe1808451aaeaaf92fb92268327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b264602f70f674e97eb7c1c4aaf29328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da9e132296c2450a62d0d99bfaf6f8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6205f68ea16c75908bfd5c61a40512330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4e3c3a48f5e8d9ec0db7b74ce4f1f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f536a93a7dd2a1b3198cad03016123332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871a74e2aa7ac753b2a21c1fa5e22a5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92ad44e29f8c666ec9fe773c4a653f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef75cb3b7b57c0a3b2c358346e3e0e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b1e0907a340dab98410f841f32e26336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4342ba4f3f9aae4f163ad73f0943e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7731ae0dc951d42c64ae25859d295338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bc7ae2e9c140651dd471fdf694643339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979d56e6d4cce967259ce304b17f652340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd73ed392c3609d37b21deaf52255a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca5fe44604f5825f6ad1127f71eb71342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e4c44a095330361efede90c8dffea343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8721294544513a4c4374c043a3db021344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f38aa62c4f6c63accc98f94a4ff1a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4456885030fab0c6078920442232b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e698dc6cfa2cafc54cdb3d41656501347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99d8b65fa6ad3194988eac5021b0aa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787901f203d9b5bc12724ce249512c47349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d63b474f7edda0e8907a2fca278dce350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12249c5958bd1df4041fa08e2746a5f5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02add39e627392beac93eb1746cdd9a6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72131f7fc7eb91100f801e68115dcd86353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c09567e90dc67701d722f9204d4f8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d5ba0c3d7bb6bb695bc5ce9c12c59355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c8bcb81a72ae4f930e2d38936a1d5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a5100ddf60e10967b3ba50e8d65e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430daf3c279b3903e6310a17dde91062358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c008417b7a75cd144bd708b294bc7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4086251be712b0efce0c68b68f8649a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25659dfc590f96f20adf844c781946361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4adbf8598048c49e1e0e3ec31036e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdc9df18a8791a116c602d3f9467e2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3c49ac4c88c84c141f872fe08e89d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e21c33aed36cc544bd4f2bdc51bdfc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98bcc5e59dd918fe87dd3ca118fdcb0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3bee1bc8e6a22ecd8fe29d4ed5e5a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95feb05ce43e993f97c9316ac5322a31368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c4eee2867f7eacb0d43f34af19e31369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee7953889e3e50275ab1b60a94840f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0aa202b968687b26e63cce82975885371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf854ed539c4e74b1ba7e93bce3986b6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8874713bde40d3ebffa73148cffda373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319dccbf344a1960e3dd5734b3a6126b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760d91b1e634013b376c4c8ea31d652375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e31822bf36ef46779c39fecfe27747376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225ce8fa9f13a1632fb3df6bb360958377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc232bebba4979c5390a9bd748a7d96378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24399ba300e039cd24722d492b53b4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80952c0dbf7346986473e2a5422d3ead380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7971169c6fdc903e88f117b124bc7d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfdfe7e1372dad7a76200832081b2c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860a2ee7d62c43d92b115645076354f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fad0ec0a714ca5e03eab90b5f74bd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bd75780115ad85d5c5b6c282cfff8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6e36d487e2eab96d7b7833b2ea257386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1441cfa462ab55fdc1a0d7c0133fc08387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd0fb1e2f64a6099b392f085d94d4e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb5fb39b0b786e5dc9bb37fcd18cc1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef17fdae58835a7596f46f1d575f3b7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70d4dcac10a0ccb0a8720194663cd5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bea4b7ee8787e378672d0eaec71cd5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441bf89e68e8d31924140f05bd6dc09393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38966f4025d58418d6d534d966dc2afb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f2892eee5ceda7e65dd758a26907c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd79020eb9e3081b2cbd6caff2e4384396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9e08608f30d1bccebcd17c9094da3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0acf04da5aeb83b10415f18fba8cd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb32a737f84b9961868ddd0842f73e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac393510998eac77947caf4cd334b252400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc980d69bb0a09611f50bfa9b0daa0de401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f0fbe781b3c13ac245b01c169be65402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407b6ee4a090dd8da1933880af7be57403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72bff27c654cc400bf8dd04e500d1d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189d73211729841e5ba26c6935b77cb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700d5c4a40ea99843292f81e308c671406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876a4efebb835d1c88f9d84cdb012c1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd162b2367071080affeb52397bb119d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7fa230c53cbbc6545194335dc00c35409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e429adcc9529f8a546cc0601c201ef0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6a9b36ba9791b7902b5d2f58b346a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb243e666822be30e3a3e6cf5554f4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db1f33a06c95778a551222d3dbeba2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff65314d9f4c87a0bbd9b14616d6b22414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfed71f6b5c062786b8125fd2435d1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d4b96d098861aeb900c297e13275e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2787b79f60e21114fd500a578e48f9b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058dd463fdf716fe33aa7001a39b4740418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8766319b100f5cf50d8cf1289d9f35419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3ac5e6d34b40a65b55b8a0b74c751420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4d9fb7a9b001c1742ac5595d112f1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b769d77445b4cbd13fef413c4b4bebe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db000ede2aca08c57452760aa29e367a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560a4f90a0bb7db2edfffb3d291ff3e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e27acde8256c7b4e40844662eca41425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30217b368a6fde0d9e6769c6de9cb512426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfca176d405d236647557a8783858b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3581dadccc6cb19c0d6095767319c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838340bdcc9187e9e830588be8f0624429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b49f06e40bd329c8639d407a2b3f8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3ce639144e98a400d13b8a546c16d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5f01cdddbc50e72c3e56d8e001ee1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b277781a163af44a2c5919483a34a1c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14ee927099493831f1e8871dc57953434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d626879008cba220f82614fcaf623435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc29ba0fbc26a68735e540efcf5e29436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b7888db1415f2afccec47894902f3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27437a72ce78d6a771984e8a2d38bad9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ed8c4cb78144e3cc560879b92c144439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc26739357ec1c354dccfc38a5dc42c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051bc970edee9dd8211082b7d5a6491b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605c2ebfaa00155aa9923b797231ece442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e6a01d9cfb259934482639e438081443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588798a135ced841ae2221ec5c57192444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd78e3315c3f70793746a78fe91e01445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdbe2cb1ecd70657c76c0193ca7532446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5206cc0ac9e5ddaa8b26f7ed8dafb51447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ccb49a25b897c46d06fde5ee2a9d2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f19453072d74b6112666ef0a25987449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225336a22b4d1ee70d64eb8aea1b5771450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b8abc191cb060e7c2c0bd48c0b9d5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c0683b3a3f63a37f1c005279c0988452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0a5c6847d7474324eb65d9cdf0d8d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092d1e96ca1cea48ba54703aec6fe61454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d753b2e15aeb433184f1e76a75eb0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5b7def9332258bee983dc04e8e4a2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6cb784a25147a41f5159f73ada6f50457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0979a1095a5ad4c8e5670cd5ffdd8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f08453bb2880b21ce3a825fe5603d2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65ab8795a20d6b8147730dc263aad6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb026cf486669097bc29c086e7ad4d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ebd729f7dd6026db4ad83b6a71a82462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84f0a7fbe0a2c072f120e4499ac275463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5947f729ca8a775e0fae271c983e0e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a3b19f606e0a829749de28438210b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db518375c50c000e4e1728588466b1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6d6da4c4e30513789028ef71e9c2f9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995c44135d65bc19c213658a96e6dbf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45893c6ba96d8904060edfd7892be0fb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426a75ba97b84061a6dddcae7309796470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca9fe928a6e44caa369275fc17dfe3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74961ac9f2c554614fd08e620180fb2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198639cf84755a98e4f5885340300bb6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548591d574c7838c8fd1c131fdb4c5b3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab57724afcbf3481a083420763f89ef475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8831ebbb0f736a9be5ca0668bf237476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6fab934452ec958dba492f9018f53477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fda400b1983a1b3d33d1711b5442d4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a802503a85bd6f8bd9bc1089b6d8a9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733db0946f76588b0c55e9e004c368b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881bba26ee3eb87f78c268dbdcbea87481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b24b530c49a3634e99cab50fbdffb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1425d2f4b2d06e6f28420f621a0e83483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d98cde6393aa76b5f5ffe18a267f0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5fcef11d41761f8e367776a13d865485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0df60ad46f00e527cf0706fe1d4835486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d2f3344f3271ccd20649ecf6c842f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea33116c7ed6f414b4fb985b346b85e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1090062bbd7930ef21f2be163f8f21e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b258f477c4b9e97655b260b1cf2fa02490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650f146e728429306b2a260bf5604eb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc56a635244321ecd5cf808bfc466cc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078f9b28e644d0796909714604c2e86493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d34a828c128b13a9b7196e447e3fb4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852ba87dfa76a62b9eac7967583de65495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6a68f235c6f21df3a7b3075b27df9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870037efa7f379cde1e0330973d75155497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b24afb1989b56f088039923f069b67498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425735d52bc2ab090d26aa28c867e799499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82232bbd2554bbe7f7504fd3c510f3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de12daf830e01984c888e403d588e96501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb53c4a8b0199d7957e3d5f1668197502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25156c813b7fb99c50fedc805e5e3e6a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be697312b0906def6f642a36d08a99d5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebc3f5ee29207a8da22554dd90e0fb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57144316849f4d535c5b72d8e8031b89506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b06cebe5d69710f7e22ce38d2ecc03507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3c945e0ce8981f7ba72f32f6cef2d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ef89448d618a77cc411fa1780a99f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4488e8b16d79be13f99743d49874a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb6fb369fbcae65a9fa227fed83f5b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05913cb4351c8927fa407c689c2f6017512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e614fd83bb1a779623d5f192b662fdb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e018b5020c60250e72e8317fc5c4c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26f9b710f75aa307d8693c110d252a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560247c6342febe881008b20e735f84516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be5856191cf6e492bc49f9f72f06eb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4e7334ff849777e609a682dbbf0ca518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed99527bf6437eb03bfb4d716d90d5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b01139a72eebdee20e2c72f4d1406520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d58a49016562385055b4adc7ccbed4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b494af51fe441d420c556644616ffe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0594e2ef0cdf8b1f8ef2f4208461230523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ae8076bcd9a98ccc46ff7d72c4750524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543fc2c38a775de2480f11bc7d25e56525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc89733ea3c9cc28adf02bc3293b951526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269e37830d3a0fd3ed72d07ab6e1a0a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a21ab813f61e82425e5ebee426e7d4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538683869c2489c3c86b0eddaa01c81c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf35e7c61d90d2812cd193598a778b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d9601d97e25b87903a7188f5ef7ff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58965ff576be7920388549646e241a89532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aac2dc5ad426efe62d58259b67aa0a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5d952ab9f5daf638abf8dcb89c098534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a15675a9461017785551c30fa7a4e2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4f9991a61121997148f615f500164536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d414161efd6c34caa9830092241d3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba28101d2e01692e851fd278efb33bf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed9d1e94f6e2c643011329f93228e3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e264069c57596ca97ec7e0a738938540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9d893f17c2f353b92b91e86b7fa75541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7e76c65d13eecdf4bbe4ba1b1cac2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d00df545ece9e28d04f937a78d862543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8c2df55ff06208bfe5995da9e9189544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247556e71a09fe26ea438c714d5586f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e851a0b4fa6a36f026be446485098546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd8372930aca5af1dcba1d30423d22547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a09a7e19ab7ece71780b0f7080e262548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd2b2c736c891bbba83a61f85b1f6a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a65903f94ac0378bdb37d73bb46c8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3b24f16798210c656ba4e1f90b7eb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfcf3c1e148c12397bbc93b76a8a65f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355378ae40c33efc846c3e783f7c5a4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d637587457def276cb065660d4ee8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4179c3dd540bb259dc6165fbf9fdc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562aabffcc8de4127d4553a5f5c9621556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9318e5460cf3dd20697203a81f3782557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8232e8c53490d25bad8863c3b6124558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87833da1f6298e4812ee90b0821fd418559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590d7cb502559b9b65414ad11df1fe6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863f7765647265f06da0924b90b72bf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab51b9351dd7d5adfb0ec8da8e208d3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd435d332f7904e4faf61dc6f6369ace563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151f2d9cd6befaf9455791092e1e9c7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d6248ba5d43e345e40b5c59ff4f29565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9acb6c7f4618c58cdcadc2039ce503566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc312bee7e9ff4b4c107d1e626ec819a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a355bf84855fe241754514995f49f60568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b26c1f159b9ba41fb80ab7967e7a5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615511af073df27a048fb78b0235e776570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebbb3edcd2a3de94d6cf1d749b090f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be7cdc9480c2c61ecd0b9b9464a901572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3e0196bef158916e2d6f915264816573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a70fea4a4cf83f5fb6082cfbfe81ef574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945f0e65d7772c6b9cd7cebbf86396e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0a1a540f18f81cb2a06794fddac28576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebb00cb8a73747f3e34e1380dbad25577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665836b1df8df8be50abc677b9e6b57d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac481f0e0d6b3732a308ebcfaec463d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b815e31e09b7c3130569e10d3939f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441562f180b42a6e0021d801b2d4bee5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4823085546b985482dcc809934f0c0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a42fe3bf02ae9829ac494ee2b9d4b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c4d39b46bc6b4cc8d50c34eca5674584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01374d3b735625ce49013f4e0f1972585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a671b6464585873a7d2b627739b36f7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a97802b9ebf4e89d0546ca5fa5392587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ece2ddd15fd0873928fecafb9caee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b395d29e5b2df4bd46a920bf2aeaefb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a0f3712506b99592b13504f980a34590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee542ea693e563049be0d66db7579c3d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289b4c545d437f3bcabb9bb4390ef3f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe59eac2f411386cfd89b82dc9213c7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad517e65d9fc38b9498707ba313ebc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9153844608d4cf2ab0c5cd93e10575595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6e3939aae0d930e292edfd06a5a50596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62288e8a270c27219cc725446d3a66b7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e64c5072e2a941bc89630eb428083598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b15a5629186e9fcf21234c9e717dab599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9db928aebbcdb70553c965492057e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b23229eac9e00a61251a33547c767f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b1b73539799769d2327122e4001bb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8aba6628900a0a8ec0c21b4d09cb7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc4e4397b90e766ba34c3fc6951f67604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b93eb7fd68d5790a2e12ede0a00ec5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bae66bc54ee4b3071413b7cf76de99606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cefdada8f8d727badfec0a96bb1ca30607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d438b1764720d6a50eeb07fc2624938608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41a36c2a6c089997c28e1965dd9e63609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161549aec051206ffc61ca896453b5a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce0a3b820e507a0fe232902ef163dd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7b40c27e7473ce1d529823ac10ff4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665ea792cfa8186125a2f3d324a1859613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28b3f963e6bad77cdb5f9ac8933abe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bc22f520973208c795229c4f97f47615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4765da8ed90efd2f336b6610e1d34b5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b02272234fa9f99c4fd78a909e867b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33dbb0daf383138c564c651125c0e5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2bf57b0163c7c46d705127599c99b5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a97d0696f1429e5a323f54d966ed1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9628e9e75dcdcf4ec88875f6eb076621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067e4e5d59b5f4d24902ad57425a57b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c619ff16c73add7d891e81507c379623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67513ee7a63e259f4bfb7861dcebf49a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795c43a4d9869baddd7340b00034a0b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a997b6f808c700c9a800e13653636c2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b93e3f6882656ee0a6e49f8042d46627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d60d039448c99399b37998acf1b85b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b2dd8ed270b2fa0eb3d69b861a565629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f80a17670c4e07d96dfb04dd821b7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bf3b16e5c21be164d0168a2ecac43631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340dcbddef3a46606c0c9b37cb1d6fb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9cffed970559802a0ab605879d09c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d889b4da0cab4b193c71d6bc7b974c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f043a3d0330b64aede1e5d8c7399f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53512bb888b91a84c62bbd8de478e851636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236505930f9d3fcf62172da68d4b266a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694efb10ef4f4bc6a69a643530af3197638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7b1e42dca5037cd1fb4fefcc00d87639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7cada0e4e1fb2583956ba484a7943640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75d9c2afcf02e8ab641c447e75ee94641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd3cca3dc1531f978f59e2e7b55b06642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c010de381b958e67f3ad93f7bb1ad93643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd235c5ad7db7d897aa578350c4c66cc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699afd743c52fb647f6ca668d0e28e02645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659013510bbbccde2a7dfd5a3c0596c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e782fdaf48bdfba8d84fdd47de361647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad415b944471c30132ae035d2db82f7d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f337c3fdada019b46051aa0d9bd53f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283efaac3459c361aa56387fb06c828f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44711dd3facf4355b40d07b11b3135a5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3795939cb5b9cdc220621d8cb25b74652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2665c633617e5cf13eff3372ba5d67653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6612e3dba7ae59699c5bcc6ba4f01654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c624e103ba73e8e7a60917f08a1b3e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe97941c98964ef2617c2f1e3066f05656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536374e57cbd2113a17d2fe763901dac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8cf8cd3d79736c145e3afc43f46c8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da94bae09742dec1622d410692c5630659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888a5f0630f26b799a3ba7322bafd88660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4a6a04e8596aed6fa47ce03e903a1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19177a13fae3d3730b466c3f5b061188662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fab5ceabb7be2c617f53065e9d67b9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22429d07a8c62675b3ac53718ab1e59e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137ebf60be90bed4482147b987a96f8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649ac91ff34bc941e6521516884008f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741fdd21570d920c878ebb0458498bf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f2a12ddf574873e8134c4a3ab7b01668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7edb1c48368d1fc311cd94a6fdf5cc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e808d1e5908b031483ba7626ac0caad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807be5b6dd043166bc134cb392101d90671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c46cb9616e9495f372422d6f668cc5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e08f01657cef39a1864b9282a4fec673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00f2e07ccb50e7b556668622b1ca6f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7401783b9552d964999d985f794fc7a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0efd3a82b7b5974d75f774235e29d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be381df055e9d48705449f21f8b9c69677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26db586b5982731230c57302b07737678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66af6d2ee6497e1e9a12d614a10065e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8dff2bb28408d3e93a4388f35cddc1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0f8f10ce681a851c8c9233405a842681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8dfe2df02e49d77b5c40ac058b622682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b188d611721b2d329db69507d14d0e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f48559ce62f9ad88bac20524861ff684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0808ee354ea88a3b85a4ab8cdaa68685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d72b1750b4e621ec21d26e21eb4134686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e94be7ef42e3687285262d2a98b561687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a734091a56e5d7ad93f8147bf8dbe0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a64ab408fe32f08572cf493ef6a110689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd3648cb89ea60b1dc8b3729098414690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963512bfd4313b2e2ce16dda2b1baf63691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66311764773f46e109d7ade1bc3c537692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2681089dae91b9d82ce6a41db9473693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582f20af06e5808ccdbba17af817ffc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa373fe89ec952ee98186fec0fc185e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c676f9cada19f20510f183b0e1f2f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd899d5367df6e5fac4a7f09d179c6e8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb39ae2500b78a8eb20e2b5b45c8163698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80151a1fa64378f5d7bfb4daa59191699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636d21d5e3e0d185a2a681d17d7b9a6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9288c72f8f8bf898957e518b06abb1f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8d91bab2cde6d4db9ef1f0f744fd9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72e507d03078781ea2c9316b430db7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c2dab3fd8199f5d4f4de2ebfe0e7f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3bfa31a29a124d42f1cd65794930c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d7508fc475308334dd430b3d55fb3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052628e73bb64a48df763ab51b478fb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736802a12b910c8933d93e02c19496b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4e67ce4644b7b0773c4c1223d6ca1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7f40cf8ecb9bff4af01ee091a9a45710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f165a1657930d0dbf900269032e3e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba3d47769334c0b8f1cc83e0316a09712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03ea95781642ce7d38242c95086e14713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802f06453614ac8d43858a4b360c369714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ea3e07829a25b45e41578c89f69b9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87860ecea28248c20ca5c9609eaddcd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0556511c92906c48e729df8809b74717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98895bf93131da181fbc7966dec696ca718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f56c22858afc4e0670b30ed05dba96719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562534b5b96acc72598b04b2bc8b280f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58321cdde5f8adec8b9f0cf47f3f782e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201992bd458d35c4619a8786be6f5c83722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b2d95f454d97eeedad748ddb3409d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52c1da39cbee628e32b874165eff89724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9341a4b5684b2854a46ef5f6f6edb1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6b787b1fad382bbe671dac1b12472726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e5f0b9701e181adef4c2f88060231727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba84150ca6c344265138d7ccbde682c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf114e9aa7842fa2f42273a6af69af729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165562619d9dc675c1b67364ca330e1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6baad649c382fd1544c0af86b9c447c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c2869f472e4afa4e4987dabdc0cc4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7dade1a5d2b3acb8a24a0e71fa9db0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e8d89befeca9b305acfe2ecf94b48734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f85a2da50f3897accb894bbb44581f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee208194b839ffc99a9d22aa2809549736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90424c4dc379b6f59e233e9ca2b88fe1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e63764e58464ebcfa94bdaf3af7a6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa84d52d2dbae841618445681a172ec739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870b075405cb5b9e5e1546d7e930d99740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf772b71ee232bc22c9f6b7650b8b9b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee9f3f01e8c891f52b42451928dfb1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7e029f94437ddc4ca21d4dd856bd5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26979ecfc0673bd85c50be441dfb963a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357b800bf208eabc5642bae851c93e0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37106593019fbf0e9f2ba3ec9fa2bc14746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665c831cbf67d55d14ca0637edc9ce0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84005171cf8afdd35df5f3b9e406122748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319059d8e58b8dbaf7d80881731f41d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e2cb8825089dea9985c914300fea5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40573f6f3c2d23bde6882344ba827cb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9b3b26607e4ea5a225d16b1502360752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4af59f0a48a882c543899f256434e3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b14aada3b4b718fc82901201d69132754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373927ad638753e2c873123b29e4261755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d7e23bb1b5f106a329bd2a491d3a4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bd01a03abda8fc7eed22b4175d233757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136436cd035a6a12416306f6f11fd79d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55e21876167aa4da0629a0ad1dcdee759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2056b78e356aa1d344b3754e965919e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae069c9a5b1882d23b726eb614eba364761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c058895e78ed8b64570bceb261e7e1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30ba212b326233ee0e253671d77af1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e418414840a5c8f3a48a8707a3d7ace764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a11be9d33e06ab8c1c92e52d1e5ed765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d796f08fcd879d09e598782db97125766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aecaf4628d51ed262bee37f943c21e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613f55c07bf7e40da605c425e295a0a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26beaf3422228e4a18677ea674aad3de769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3966d3f591d48e546c76969a63bb3b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053edc45ccb4a5b535a117316c8c418771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c328e5e60785e43282141ee6c393a1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d3fbb73069229c4c70cb6e6657e1e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a016a0e44400da0bd37508620b490774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb916950f5fd6039bd555ed7dd058b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778c698f15fa3f6a6dea790158a0947776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a65a7ff883b6a8fead49a8de686b89777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe79e12f0270fa8121bdde0cb4d705778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492a030b3f6686d3565d11c0e72d1e7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90da74c155512aea02c8e505585e0be780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e52692019eee828eded1ccf27f917781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25927f974d49a9ecbacb2b6e47d1e46782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12167ca2d98faa6b13dc1aedc44937a4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13614487a3e24da84accd73c80cc3b47784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bc2d79cb130f0e28c066db683c47f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794d163b095d7bec78c77bd74d1f4a7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d19b6e60ddf49c05c6b470071ef20787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ac044691fb6ce7dd16c66ff1de243788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5dd175d28a98b4453f87f7a3b10cc789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbe5ea6f7e15de17c37bb9fb1e2e62790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f1c221e6bb3efb4898d5e421faa95791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d4ba92aef2859a75b10d11513af93792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9251514970c50cf304529850364bb793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87985583c309cbb9b7f0a79b343c3b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0606ececd731911094e691561bc533795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b86729924778c38c1a16ebfa6270d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077f86d6a34a0ef338187ced493d5c8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d30a83eae4a92b2b91037ebfce6de9798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f29e27095bf1e71506b78c96e6aa6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5439a758834453a749b64f80473a5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea1b6f4fe7a80ef8bbc37b1ffe764e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245028c6d2a9c443c02cd791b7696443802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2664b8c17ba517edb6b114940466ff803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f172d9cda05aea477187a65085fc0804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1ea39a13411e13ab3d5e46f74a9aa805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16852a100fae8a99d0d74f751d9353806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde1a6e950bef54e55756797b3917d7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75558039a27763c87b53522f3df0d74808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9035a2daea21b3f79c11e09b0324f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79f16acba2a035ad916619d6c11300810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869d67c2268a98b7ce7b154541e4231811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0bbf82b2da2597ef59aa0caa83447812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3165177e8a608a2d51328592b19c4e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b89ee650bdf10b07cbe1bf42536d93814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e98487aea07ff36e4afcace3834cb6815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711dc2a2a11e34c234f1e8c4578fbab816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7c982919fb6a24733d7c9b47946e6817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985aff381b23360164937a7af4c7076818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d8d88ecd04e08d1e1348bf81efa6e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9d3aebeebbc703f8f490c7bd31872820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461099950b0485072f61c9fed9b3d40821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3b97ca84a6dcdf766c9f639e49444822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef401901720d679ab4ac29bda637a5c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1087e482e10c7228227d3839cf7ac824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b81bd20b887926bd1c128e8b39381825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4878e29959f09081045e19bdd10895826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c585dd6ed966ed717b7c8cbdfaf572827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb68a59833bad4b60930f1ca462a7b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ff88c3a002e76a1f13f446625b33b829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9efea125ce1b24f666aec9b3ca9c3a9830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770755ade189384f532392ff01183063831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298b60193490056576a54478c8cfea4832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c5f5e1a80538b46cfab55595fa947833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe82411e7e4ac32fb6a9ccdcd0c3490834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea9c8c64b7e8992cd57f5808339354835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c02c18eea4c1083bca6d80c551728836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417f3eb3eac986e9a60c7a26302a7e7837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224caeaa102d8644477c44e2c9907d2838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2bdfc294f5415f3247f1345925e70839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5823c0753390093336131c37478563a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692b54ee77f9a4bfef90b962ebd41d1841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57528dccea8b0fb478f0aa5daf2ab6842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40a7cb069e48245edc73e5bf24e7fc843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e012aa8bdb7d1bdc2b858942a42018844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f9791f79fc93bd36c5b8814848ebf845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac571a2dab1b8849ec5a9c3df4555645846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac28739a4e1a2e5d21285ced34fc5f0847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5d6764bd5d55873146d823c3848c4848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1376b2f9910dfd37e4e0b7fcf96305849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747df6bfc11f0033a48b6dbe624d4aad850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07c1671b0787a42801ff9314f2391d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819085a6f076e736e6c07fe57c935df852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7492a9a57dad6de340228f67b56d287853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5b12ad4c7483f7b3e4cd816c146b1854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ae1a36642f7c63a2f16031b69ceea855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7906db35de98527475e16567c8f2f856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac860bf2a67a64be51f68963dff4da857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6290252428d1922d1fa1330b71f15858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368927ab9110a8dfa1d30d5da71abb41859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65624500fe8746169b59bb52af3342b8860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa101fb53a035929ecc612a1663a96f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc5c553bf61dd6e5e044d2bcda67c6862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd9dd15e69e89fcfa07b7f062fe0e5863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b313093f432fd46aff95ce2878a9a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b6ed88e60bc07bf5379bc534677d3865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a112263500fa9b8c1f8b81a8df81d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a5a327da829b527aeb087019564c6867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f157de95b1c2dae7c60678a9611f5868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a303219e922ed8a52ce552fe2f6cec869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c03922a3958b3b561052b7279eaeb870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5f56865044ac29dc7e1bce90d8fb9871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8eceae7e9f68a1de67bb08f5da95e872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7df0af3f2e006b68740c327e55c6c873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d14861a25a9e33350a9c2efc4c56e6874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235d8d2ba887bfba8ddf54df307b13c875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deffa0aaa2837a8263028df0d84e923f876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eae1420362d81a6a944a274285dfc0877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d534e9e2c3b93ffbc86d90bc8af56878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8edf52a84119cdf09c72cdab53da2e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9ede84bb2d440b44a28a320691534880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596e4e230408e5f42d6e00b4d716fac881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e6065fffddc5046e9242b566c48ac882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aaafdc6d5cc959e5bfa5977d16b55c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb0804a949023a71b6387ad97757be884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667aea9dbf7af23e2882d669c25ae3d1885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116f288ea293fcd1aa0fdddb694ad39886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab675a8e897094edf5c457b9b25c916887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2bc219fd1f30ae28dda236d199a39888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b9d081661b05a7a179ac003d58523889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bf934e8b5f162ae4707428219a94a890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a73aadd77d9eb647612ff78ffde36891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a74f2206dc074980e3688c2b7bb078892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc03bb0bab440a6cab789fb985478a893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62599daff4a6f6ad2e5aeaa405425d5a894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec89c8969feece79f1d9aa6ec8d8f7895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe70262946cd35185508cb1089bd07896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e18e499896454223638c03a20f4e72897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635386489e3716abed9a4b36e393fbef898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56350b09441c445038f8d6c24f88208d899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8ab5e78e6fe65ff41908e0afc78e0900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad64d6307ec86ef27e0ffe57df9563c901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04a55617851174bae1d975a845fe65902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed2cb7feee7e74fead52190a95fb6c903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf26006302f0cfbd8a7e071c2aed7c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b617285667b67950a92616a00d14e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba377fea5f12d2ba07072dc3f0affe5906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29a0d9348c908d8d2ac8082c11b6a8907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c515df44f763258139053848cad3f44908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3fda4ede1cec4108b35c52941b111909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb709c8377abf4d15d2d8f2590e9058910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2630e48193f793d4f82777d07e083911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3388ef049d766d6a3d1889892b2498f912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc09d7eae1ae7b87a3a6410c983cbfc913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1cfc7f6f88b711a761694cb6f0b196914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a77bd57fa91f74247f71b2ec7e120f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e597b7425465f6915188d1b7e0affd5916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07190236887e8ab89307241d9a70659f917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054541e44225d98bfee83c8ca13ac5e7918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ed0df4e8d516e145cc0c4b544af3b919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426418d3565ce0f175b443a3a04f50c4920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2377a38b61b3a11b6460b55de2ff33921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f0bd341c041934c1eff79a64c2c11922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3554b6450f4d1eda83995e00d2dc3923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98cf9d143a08fa1f2cb123dc58aa8a0924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaeee9af9dff127551540d194d1a181925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc41930414d215792fd7e165398d44926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f3a396a6aeeaed5950c889b752548927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9846668a0cc4c039358bb8296794997928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192edb6af82661aeacce309f5c374f6929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d221b1aeaf8ea4d0ede24baed7ccb930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85337f4a9549c9969efc0a8cb140c85931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713725f99752540ce48caadfc4415922932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0f1a4b2942964b6c34436ec8a3d9b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf873b37f6396dd530955caf0b6e62b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25184af148adf4c3545191c84e5ae1c0935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1410e2c68b296a7def31a6a3038ab936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc933958e9cd43d28ca56048b11e475937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ddf38d0cf02327dc1230b23e178a2c938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22c94a61f77518d000debd44db83e3939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4dfae3cd01088745a39b031bbd916940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1442bd05f0417f705cc59c0bf00853941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c6a341b95da0fdf3a80e5bff0571c942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4325b9d9f34d4e4c6df8337ac56e417943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85d3c99881b3c2d0e0726d7602797f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768da8121eaa2428b8869b2110c6d312945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059916ff91c5c7fb422513431fda7b3946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ce110a9ee97628f71c8e0632b5e86947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ba2c4c968608f2db5b70514e73826948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e142ed15ce7cf892972287e568841e0949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee3021e28f959f5d9cd54b1224f2b1950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadeac087b71d574daa9123ee4769d5f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b92d261b9350eedbdd0632a185cc23952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3d5d6ea37fa254c34291db307394e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27fce38f581c202817c82478bdbbea954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa0da2c1324ee1c3142433f6bb435c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb7784d0685c3f785f76626d8d86ec956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06a3f5f7628f3be9a0c33de746d09b957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243174806b366d077e39befae8c2e2d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7545896991f2231ffdde74b92173b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ce577ee411be50788be1ff3267616960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2d447b4e965889c2053a7a1d377e9961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330539d1ff8fed1666567d729bea270f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59c600b674ec6814020ea67208e841963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024f517734ebd9e3d75f84630b52867964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e62ba083dd222b70a403816639e9e965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ba61cae502c53cae47cc576ffd65f966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20c262565402c71aef635235f36656967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa01adac4d5de9420201ec6268ccf3968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902d8cec39c2f0877ac699e6e1fb2a9969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38c902b6334bad6b104770a2b28249970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ce182d3c098bbe0c3592b3b718b66971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c086a2eb7aa6c166c812fc2eef1c827972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ade0fab2b85d9cd87126036b8c528973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8086deca140c83e1e688ed201d692974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3bdb90ef7c77c4564713ecb968e65e975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee694ca816984fdffdb11e28a4f0d4f8976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527749736465e53e2a798adcd5296ba977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029c157896babc6650e67b202d2cf68978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ddffc9deaef61cca35d8218b92c5be979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0371c46e3cee0b080c48b467f89743d980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e8f2af0507ad2a70bd2095115ee9e981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318bbf234d18ace77b5e979d79397ab982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90b99479f7f31e6714fc3829cadeba983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b63fc47ccd04bbcf4e0cd530703726984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c0abc08aec59c84031ba5b23dbdb4985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01d05155367caf3502261879f8e72b986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0f759e53bee290e68a6e9c59edc3c987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a332116ffa4ecec03f0f44f36add8ea988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8f2f4f9f09fd29e791a9ac8265eae989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56500452a8c33be0ac8049c08ef8085990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983427cfed796c86e9aa342cdd18064991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f455350e39f146bdcfda6b8f8787f27992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0096b85963522df7e8340e17e55bda993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e369317335148821043a3004189d1e6994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a36c77de63762443ba1a7d42762463995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97acf6e990ddf26dddaf2c510ac400c6996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94965bd3d621e2b166c6a5e0058bc5f997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b62e033c2cc8e57de2100a430ecf071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084552622edf05690bdeb73de64307d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd952703566d6048432070b3a5ad3c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd2e058ba164e7d203a528c72e414f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7f9a6a25add6045795e2e85e6765c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e978e29b14cfcd81ab2e7951f3d50076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186de92a1569266ef9b14fe329fc40507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c558f5baae6203756a91aecb0eec98d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d29a36a12536121ab8a02b993285e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1b9d78e85af71333c7a3c9db90bc810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98c51412e2b4a07438716453b2c0d511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7008e842ad5c4b30fd6159a29a8f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf2ffdfca0c3338e8736087458b84d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d7a3cda2a3a47037762051afa554314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe8531216c541e57f2b85865d2c08d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a19b811293cbfcb84ee0e2ffc89ee916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c13af62a7ad0561ca47874612a4d917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8294cfee9ac8310ac5235130be8449018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e07a10f9bc9e772d5f7dbdafab998719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173467a38168e192bcd7eb12a79510c120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c63f9c79d36a0b559d76d9195131421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782484afef0824a00d3bc3c8dbc2a1322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0fb0a695d69e03099f5fe7f2d645a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495857b8c6145959a5e5e0f1e4f8e95924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4caf9b6165a36945676e3334aed9c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747dff2d99279f91a6781a4774a1db826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42df76a0eac8211aa60c6ae0f75b3427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e8dc37e396793f26c6e6ee79d810028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d1c64a3583ea85368e94ed4da9ecf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec07bca86501ece6c3133028e7469830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1543b63bd4a4cdb60c34ba1ecadce7631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc50bbf8e33fc7b5d2c00e3c93f4c4c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760bdec472800edeaee29e1ab8a7b4c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d67e9fa2fe98f35a6333e16f71fa6d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4875530c43632a4f2f93fb6214a2e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7016c5a0996009ff73d9daf7ad2827f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f786b1b077e8e41c315de397f93a0d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da382204231231afb3f43161fea6d20338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536d4d4614020190aebe4a7c6646c3c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee814d57ed1ab468f26f7542043a34a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1cb8c7c659df30fe93b5c4c6ababa441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b742dc1f67a9e5350e850d9d52ce9142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62794c71070b68b15e75198002cff78d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7e42db6a60fe2561ab6252fd4a9ac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a6f542a2c8aeedb5c48c640f16c0445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a56ab49a676cf4e2d4aaa0343d729346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981ba969eba1669cf50ba9e62f6549747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b192f61d3db8b40a02a6fd195d7a148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f193863b2a0b5237fb7ba972db1efc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c449ed3c497e196b7b35099e51516850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2bd8f6b818916c37210a45496b7ce651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7108980aaecc8f261fd706987bf09252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f34925ec07b86c2de3832d2909e5553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1aec9eec843d94847d9bf72c95bb254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944b61d74c7eebf962bc8e2062843bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d96b75b502b13e746415ffc15a569256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622273db25739538bb8b1a035aad41e257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434825ae6e9c3f782b5fe7d9ae22ee058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995cbe708522698763988c1e2c047b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700b8cef6bd2d9c9ada646fe959f27160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64bf80f5bbd034ee74672de21689deb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4427c60ec0001dcf4d496bb6e8f2b4162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad0f18586da12c4865301b25f7486063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ce0c7e5891d7cb2cd6961869282a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7046823f2cb0c3e10abc8c8ecd48b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269dd1b3b1c3a4b371d2139376cf9ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb6ede41737ccaf3a8703fc11c72ed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82783036a1cc0441905ceb7637e91b7868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c90c51340384cd8b36bb7a71389ee969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa16b151833b146b85efead77f492570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0da9566657c111bc55de4c71df9e7a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482aa636bfc90b4bd01266182fedef872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d0a43c66d3634404f765a12f17b4c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836bf61eeba966d760ad1dd077701bc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb38f12d67554296c24d5822f5a34775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5cea3b6d9cb782778d1684546e66076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a52326e50624e77e77af831efb43077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5eca14c9d6e4ae0755c5ccf375c9678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311b4b8e9ac4f32f80cdb0f7d156c4879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fda46837c477e399f6b2cd1b5b1ea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb10ec4d09e68b8833065c7acf7eca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7a11da37f5088c83262f1a6c119b582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42156e0d40eddce62ea3f419e11b990183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df6001cbc8ea32605ea6f3ada3f85184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e00e56dc61a235072680328d2efad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c61dff4a48e2de52f5633ccdb9786b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffe3055daf47eeaa5996aca3b2e84c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8fe37aeb26ded170f5b2e74bf2f1a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f14767ce5819ad3a417a34bb96226489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af236dcf855b4eee6af342f2efc8c16c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660472ba04ca11ecd0a3cd5ded0424b891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53666648bb6b8803bd5408b1485e6ad692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bdd01e6b7ee057d8b4733fff1084693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05c5aad3328d343f0cd50e65e0a63594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0743bcd46c2e9c7ade3dd6987c60e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd15cfb85631741d806ef6aeda974f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9510fed4d914c701d589d9ffe3585f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd918189f5dbff537962b044dd6c4f598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a096c7a98dfcfefe913344760278d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af353e6cd29310b3161f61ef6a95c39b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e924c9b117a42b2c737c69fc2a4fbf5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c233f11378fd5527eaf3fd31d6d5097102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47a791c7aa071d2df822b6b5c00eda103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759351506297b486745f2eb8c7cb284b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a4579c969a7783654ebb463495971105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae9d377b835961d729221b73fdb499106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e800f99e308f0c79cf17889589db7a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22259fea13bfe16ba7bc329320f48ad1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358915f7a227a67c9d62ff30efb59a4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b5fa72dfe444b4504d2f25578c3f1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551a5a55a6680a113fb8b10bf1cf6bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fda91e35226d94bf86af98ab295033112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47184e3bea8c1809264ba1066196da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1df81a40563fa2fbd3119a238b742114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2cbf00aa7ac5140888fc424c1e408115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b31787cbdbe3338021da1671e8ba3f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a8e5d6348dc68f5d907a09ba9b651117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9feaf03224d384223d0e4b8d549fc2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367dc1ceb67bd614eea7f5e43dda371119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10847029c588686e54a54eb63e931b6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4a25487f99ce588ddd90100e12daa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82f7dfad30fba89e8902e4e2fa98c5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe76e01be5f5b5a5a12a95f149005f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9098ffb7444d878bac363701c95eb64124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec25bd9a890e889c13439f8d4787e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496fb48bf110ba6fc65315289340a47126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9fcc30033a32e3c8715cfea8f17a2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8e42bcf8a28c1ee80fff7bf3ec051128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765410bba932ab71049eb0291ff01df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2aabdf519da19c30807410b807fad9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1370a81d5339a11a4b0df1c00fec9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8ab0af32e5538f4f277ee679f133c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f24e6f36ed4c3b32d11261c3dab193133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f332643d1e34889d1912baa4c6b332134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a47ea4c52c7964dd8ca733f0fc669135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d309b65a91a71ed70bfe7c543f6b2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255b6b92ba9455f385065d6d951546c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713c00dcf9a0ce825c45a316ba32293138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476c3e1a7f47cf30a0ea32e968e02d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4344ce38e42ecc36b33d86bd9c70926140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78fabee6787a04e92d482c6b25fa825141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d10d04544b69ce04b4db288f7cdbe0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c841df1b526ea279104cc0b53f2e93e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4a3658f3a1f77b056f1a4bd59a07e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20dcca510f7e4290094c14d43b185c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d412c748269bd4cda8ffdcf66a0382146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94032806bd82aeebf6271a76854775d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc680804ae9941bb799e0545c312f7ef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a4b3e9ee32142c8e0fcc4ad706048149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70434035047f0d7362e9cd18aea2e92150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115e7dc1c2a2f1131f2bc4158950a8b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b1dcdf92b64bdfb97d2e7c8cd1f35152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3b7462f0040c797b93181244cde42153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715ee650d6f11b58533d549eb5e8edc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f0604c954ef3684d827268811bc2e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557baa7f42a66fae840b66702438035f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4df96f28fb97d4e0e80c9da241b17b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a41235106af22837e0ab9b1f7d5cb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789541c5f665255619244e8d55eb744159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5610ff7f6bfa2fea9595d17ec0ce686160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af9a7c285d4aead7e732b021cd4cc9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6d56886b48dba5b02422bae04c460162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0735bf4751a253d4ed84695e0ebafb2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3b34f116c99c9f0b19fabf2b5662a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24490a9d76b41e7cee459572d82b9f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37044cc78b8a6c9e04c86a74f47cea166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eef879956d64b53e62bbf03c0a7d7a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9ac619dae5110c77749b4e60dfa47168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503086738e536cd7e1233e25bf897b23169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307bf54334ae049b0aae1b4a1dc8338170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486d6e9492dd4e96bdd00cee32eecad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3152a400b32d63025fb0cd7f892ae9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571eda98b66f43704212dd4dfe01e934173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85292438185e8953b2cba83e294b1c6b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17e61756972e34736cd86a5ddc984f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262550031b542f9a8ef62d34479e14a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a85105c6625c967e48369692b2697177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620c4eac8bd731170928b04bb01441c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbdb6a1abd409e9563e1832960e2da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a6d988c68482b4c4b9e556716e7c7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be41f75e5715160e4b4ecd57e7d75fb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574f0341648b3f3b46475721d0cd13c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212be061c06060100b9850c64c8ac54183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a226389f1379a60d2b63812c47c81c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365da28b18d91b025eb60e06b6687c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729649ab1657dbe3cff91446f6520cf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2043abb97e232629245130b604712187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca78e2965567da926a45ba96d5221b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c022a461463fb67fe73a7c6e6774bb9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e9f0e169ba2aff43ace21155ab486190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102096d5e6184253fed306a2ddf5382191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2df753f2d6da6d1090afabe757bdc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44543f7a35c9b2a5663d26fad1f329193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50667a5c762d6a6f00b6bd7bfe172784194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d10877499cfb3880a1c75ec1a0082195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b237c48d5efc17982eb9b4744abf1c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc91209ac546cd261449b5951cf6052197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d9f759b0fe7017ecf6369c972982a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff663815c64d81f009b89bdb6554eec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9db29192274bc83752cf1a97cfd561200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c44daa436a87622ea6557b7f13016a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c0de73ea162265a663855b4fc5d4a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712326d50f12f6656a8ee61a0e2748c0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d7860f643480cc7715aaf38322f57204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddc43f626be2822135692a7fc5d445205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053385269b0f90fc46dc041e975f2841206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1b5a7f45bd2022ab293b807ca350a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5d57ec2c386d71ab7f83e240d55ba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5543bae13879014f48f57e784346f0b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4f0ee5a983dc0f8d3f16a15531fac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a86d82e6aff72dfb23e143fed731c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555ed5ce86f6f2671bcd1be4339913c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3516f7abd640aa7a836e80f071e77a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398be834240b1485c7d7e8957bceb9a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d694ca3533e22aa9c7f176f55070a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11ecc652ed92173fdde828dd5d93ad216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eeb6ceaf54d2472b400db15227debd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2e8dd0bb9ea463b2e93c4ecbcc402218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e519cf17275dd241ad94b91b0c0dd91219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0986404ce47d8459d5e7a2df4e96a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7a37944c371790af1518bdafc81a6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5d742f637635b2b8fb29ea996698b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3853a09b070a0b23f677db0f8a7c87223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e58dfc84c7d3c7f27436714618d069224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898dd8c6ff1dd94deb30cadf4b32bf99225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0850dad34f80bac4cfe02fba7caae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a914bdb46a1563715d924bb55ebe3ab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9aca1a942c7b1ade52f14e4d9674d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08336290f14cf9aa0196c0a001962187229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63da92b63ae5c64130daf427c8668ac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a06631f06feb5eeb46646c7526c419231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702552e946a625ba5058d0a13ea11e8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0719dd7fdc78941f6493796595d8fcc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a9031b62b057b71567e729c544e4f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769aaa6b62ee95ae959bc601b180cb3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93091e654d20d2b4d82ebe984c9f67236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237e523f00f88e55115627c200e4342237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41435613ff75b81ea064a7d6ce5e833238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de28e6895b521ab4a4450e5eb89b95239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f722208042d7d90be187a8b64b0e3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6e174ee5589c1ec5a6cc4ed3938a4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320160c0f034562764412675376bf172242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9784036a1b9a3d170d34473be2b47c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d574aff61f362095551ed79cb26e8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503be7c01c415794bbe4d07c6865554245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac26d6f5aeef42f7c3a22c41b3d2a0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1b3a01f4e52bf42554f917a5bfdb5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c01de99ac00e73e56fd7f3806c0c8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea038e5aec6bc7ca4904af6094b91b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99a214b6ce92c73dccc0875fdd5c0d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259b02b0566c9fb232326b4f2c21ffb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbdfbaf8868945d92a9cda2ca06a734252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998341c90d17eca52099ff4f6629b858253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb585eeeba99d5583268170857168458254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b2f5485d60d27da1d511780b75c3c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5c137d9da0b80869bf973dcb23aa0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef922ba918dffb5cf66305b826a3b8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151ff32a2eeae9f33e8876c6e080521258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0466f5b31932a8f03381ffd8be588b5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88004421c8b4ba7aab144a33e9a2e1d9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277870c66a0d42bac84e753134517f0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29407d60d3be7a41377793f2598382262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1094393144a136cb9d48c0ba790202263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8fdb58624a3cc3fe28dc055d61dbb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6c8b547b769af0ee5576d43ad98f2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df862050bd41ac63920180dc06fbb555266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e7f504cc98561bc4e90e7f9c5ad3c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f229e21919e8eda06e9ed8ee2723c1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5822e1bfc77848099bbf9c114b14b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcdf3c0c6d5e583402e1c38c382b95270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0db1e5c1d46ade2e7cab3030532a1f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7725fad2f8e3c1eaedc9540f2095cc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3bae8211c1aeb938af291f4e685ab6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab5e1ad49fef5fdddfef918f6c4972274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9492a7c092b0371c1cb100ddd24cd0e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0363aaa6371c40f23ab0f8581e6a8e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d4a4392af974da3aff06d27d11d22277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eaa7f3f07aefb860eb37183c0179f2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c190df210ebc739e8d97534748cd0d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f4e2ab899fde5ffdd903e23d38e5d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9b899191ccbcbbc1f9dece687d176281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62391c485836cdf7d23dd73ac56a1263282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013dbe644587d03f85bf145a9fddad31283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d434462da159a2e88940ec61b6c77c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da09a95601df10d5be9438c8586034285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfb74da4820bf333a8c674ed6225f2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8edd763967d871e04166d6cd2f7a87287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a8199b252c6f59537ab16be18691f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1d1dcd4093a378291f36f29603589289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb57c1ba27a197e055e2b58c4b63af290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babfa13325606457847b869238fa7595291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e723ee1ed1b065be54616f90e15c34292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53a139c959f4872d20851905abbcfb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68379b1619ddc5fa91d4d27006533cb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006949722e4e41933ff4fe690435ce3e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d99aed5a097d6b10c2bcfc1ad599b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6679b6029a0ca08d007fa176541762c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bbdcb6377c94058a2580b7b5b359b1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce254b3491d89ba52a9db09b98eab5a9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848bb8c6e9b7c245c389de309299ae62300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168a25dbe4deec066826e73c900ced2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00d16b2f5c9db584dcca3ff2d92b8b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6e83d04403675769b814c5fa4a18f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0bdc1bb96c35f68d4ab721d12b7f7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab693c34e9bc0731eb5f515a4ed74f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a71750f8a9f7b78301ac3786fd2f35306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b719dde4073eb4e4527a45a1b3fb058307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5591b5ca23fb57a17b9b604f1d8b72308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcacd84b00180115c8ba3ae2c4d09817309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787acb748ff2e3e9fc6bdac531736f78310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21165a16fdb01711c75c2a045b1f10c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a04bc89a77cf35ac7dda0e46305169312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427967fa574049d2a4964bc884fcb65313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2ed8e52963e57d43b687d8ba6e518314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e30d52b6344a401bac6ffb200b9e8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40793f163e926907962dca3de99969bd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bcd2d32d80d8f1ddd674345412e61d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3600f1a049255b9cb6dfe7b8418541318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f073a2f520e27b3c681192f856706319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f025534995f46c20eddd104a958420a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1487454cd3514cf28db4366b9d56a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c62813641cd11359a9ac0caafc7cc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673967889a1a62b2d2274c584fc089f9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff146af506e5051af9394cf2cb021073324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a015646c5ec09914953cbd224ca0bd0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef728c271fce8475ff0d0afc0d4bdf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf85aa5dd081059dace5667d86032e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89b5c4b530059b94bc67020d4228f9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdfa0fcf3af8d6561c75dd32e823f43329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3606a11dfd5e5eaf34144e880fc9f8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082764f83d30fd1bdc01267a0a1ba6f0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ad6ccaadddc6f8ee85fad8c486280332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad7f90e57c631143992f7ea01866d6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fe3ca9bab2b1fc999680e42d257d3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b14b0a66784c058637ae4e5ef87344335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e3cf70cb849b7a15229d79d731070336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13b905b257e13af115ad4a570c071e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff8b236ff5e77543adf8fa3ad5a562338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c45e1e70a9923a24330f5f49d04f1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e165d22e1416154f6efb4c7a0679c4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193e9596e3c82e9c05b8709a17d15f9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fee65c046de364e4e13b230a501ebd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357fc91b8d7f9bc7f359da21a58f879343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3879aad9ff4c2fbe8b57aae183f2b1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be9f21cfde3392c10ce34e70b13731345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8fb77c414916ae0e5fbeb382a70bb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d799e3f2fc4468593542378d936569347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4926b0b654320955fe4aca9ff9ce8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52db5f2f07b071b03fe459164f2acf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63222b868b58cedf285e6654e8a394c4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6936a418919b031b7322b9001505c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2fd83d73887fa7701c64bd51bc8464352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badac2d64d3dbf601fbb1b8e98f99d72353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903fef233c993f7c625b5069742a34e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c65b56c60f49f54d65ad61f2fb1a7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc24a5e87522c0b713307a152b1d44356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab30898376722d939ea06e6027d068357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99586c14026b1a84da1122f1c65b8455358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fab899f2e68efd6e366540e7a7194f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c1cdadf0d7856690f5afc370e746a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572ebcd99eb4ae9f3a57016daf8c861361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739a009c2551a95fe91f5c9489e50f7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf8b164dabdf7cd8c24f6226ff93a9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8fbbf6ce1da6a59491781e983033f1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e12937abdc693cb079c8af45711f8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428fc70cc73837590692ab032a6ab0ae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1e1927a81691a77b6346e4c799b9a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b606ec25d57038a11ef06c360b3acb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc42415edae9e470ce833642fa5c174369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77743cf0fdfc07f8b7b21dc6dc8aac6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6badeaf963602e4d46bc912266b883371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250927849c2791fcaf8abd524b2240e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914d453bee77936cf7bcd9473a9827b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34750de7a8b4f86febed113c6915bc3f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b38e6f3ba472f5a87e39028dcf7d85375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768af79d0bca47ac134047da2130d9d9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5c9149d597d69907683271961a127377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7246ea7818b5fd1dc9c91d499104c0f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266519798b5bbb98b06daa1ef5d4bc68379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ec932fd64d2e53c235a160aca4bbf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64697f7af6a3b9bd4ca4aa6ebd0cfe4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fa6d4ef8024dc994f1b33de75ad34382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13443d29f0b0f244472889f05ee1699c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac858ec257987a69233b6fb608fb33384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e82fe274e5c20ad5aef6c0016ba2796385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653920234dc288d19051c2b6852d386386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b984d4d929312b65791427e4b58e9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0454e1b49d16930eef67e0d446a408388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0ba293674c364db4d6ae22772fe52389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0437ee7b87eaa81fc21a6b4014e9a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1bf118caff28fe2371615fdb21882c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad8126fa1c1b8afbacb6d43763cb6e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cc2517ccd9bdd5ac29b1ad77f3266393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904fdd46bb63b9944e1174887ae4ffbe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afecd17673f7bbfbd7811735e279f12395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94a7668deddd88f09b01509d5d1144396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88fe53ef7c0b583744196269edd600397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f89193950de93442dc30371f2e4da9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f33ebc28270abee733a8c0e0de201a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7036a4da222d92cc4436799d24aaf83400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662fe5f75a841b31a90ff7e090e0aff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df33e32599c3bb6cf4610f870995ce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd921da8ff1fc34d22e344fc075aaf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a8f0850002fdb7a6b7735fbd6b823404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85c25ce7d4b2cef68bd502c5eac7c5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634d98ec402fc1bb22899c2f2cac321406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b3dcc6e2afdbb7b00c11d2216a027407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca5ad1bba6fd42690227280d52e98d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a082081dee477d4404706ac4f3601409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc231f8e178d0541145cf38207346d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe45284923438400fc02a351f39519411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9d33de03e1baf7e6fce2c1c3f521a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696e54423b1509f764bc879134065b3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c15568d1998e8a5c9a5815dadf442414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688145d10b4f5fdba320d9e7ffb3313415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160af9217bc17219a39d6bc7622c453a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308a72f61bbd618732be3ff79ed2935417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7abebe0e8df7f053b880fd03a4a4c4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c62ec3434b084102f8fbff57d4edcf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106ee11f0b3af39e1dc7876e2d8114f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7442ca279bfffded09d01cb921b105e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa297b1fa6326c41f74e2ef74a83e6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ef2a7e08a586b60d18ec553bf2bd8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db2349e83f3a08d82ce947dfad4e69424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c51e60b9329008fcc56ec0fa63db2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81763199f7b7471d8099a74b18e53a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63db3192eaa8b4a600791b90a73b5ef427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603be039c8f32cb0bfaefe020346fec428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef698321235a54f0b15af5e93c5b5a3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9541df0b5803c987805cbc5a1e40cff430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab466cb577daee61c9006ee1d2e581431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91e8a3d21e3d73cff7fc3193ed4f1c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2db17480ebc848d340a403f965f3dc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eeb1bc2240c19d0ef173740aea7879434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f7c8f66cea108b17abb89f86555e8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc104bacc2e8860e49c9c7b9e516a4e9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ebb6f429fb505adf90dfd72be67c1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b70bca2705ab8dd6d599eba7f630dc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118c5123f046106d094507478f39f01439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8eecb168cfc6175f8c98007165b6b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d44ba36db38ac49a7f34e2bae1666441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e54a85ee6a59f7e6f00fd93e097bbf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded168e77b767844f5b1bb14d8382ef3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b7ee353b9962ac24dab1f1668a287444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf4dc7f74eae389e574293e67ec796445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df982bc598a09f03095babcdbf5ee58d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4b0b4562119361066f8029079161c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfce32f2cbfedb1d953b7372784e2d0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fe546df0f853ce5888915c9af6e8d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33cbcd425c6e674b0bfa4493e95ac2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9013a0146c2c4a8fb3ce355a71829f7f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865189a1fd81a18294c0cdde6d3f2f8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad7d3bf6729a45c73441c53a74a975453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caedd312950c4f298e41daff523a28a0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d92c86ba828faede5108963ce16b4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076ad99b8cce34191ef3e7b3ca2290a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd32bbe9d52160d06d23fac1b1b0cb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f738bb7bdaff372bba83e8ea96859c4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178639c8193e6459deffe647bf89c45459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1640459d8a74860b236ca92f793a6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76617509273e1abc615fd60dba51df461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d701e3f83cfe0f67c2f5d35e0270a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cad84cef73f8565f1852a1323b81d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ce86cbf9a3dd403eb45d214ba8d90464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c2c8fda68a1998636a230e6655346465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981613f9928512d8d463fe1da771eadf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6576d2831391b199ae4aa421196c1d6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8335853cec964cfe3d5209cb5b978468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f10286807ea90455ad2a4c737f13fc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc380b873f4b8d18fae6643b99d03e99470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef87152e95eb31ee23c2eaeb3ddafc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c01e936e32e8c502775f1b7dc360e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84072ef85cfd34c14d95f2927a3335b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0e9a9a63ac1cc3bc62b0309cdddbb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1450c7a3735215ab23fe13152166c4c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f82caaa130bc285402baa38bac6db476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715217dfcc385cb909fc4d8240867f29477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6a6f1a50cee3c8c252b8cf7506af0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc9864a73dbbe4545d6095a022c2a9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da90f459e7b0c20361e09e6bd3762e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0b457b7c9a135ac85e8817f165b65481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040867d8c82a8cacff918a1a008ad8b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88bed2a0e90c24e88e36ec809f8ffae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde9d04c3b6bc5268105eac18878263484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5491d4828d814971726d5d3d467f42485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa09f17bd8161813125be23278f8167486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960886556a7de15af32f8a5de8b9295487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62c93f6fccc4371183cedb76c87b80488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44247c471fc58e4f3a4b955dca1fbfc4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa9a926129c74ac57bf2b087fe3f2e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d5a749b6a4495b95bc2fb65953b61491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4f7bd86feb5b1716992a636a6a9c4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864ca9d81ecdcfe6eb6ea8a2232df4f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c729d5c5e3c27432ea53c363b6ba0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884f535baa7fc2b22eeb8d154cc3912495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c624a41b0710a0ef8508a0be76893496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afcae93f33157a5c37585fd22fe32b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5486e3942495b7713b5a9cf87f968498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d421817367a63d1196b35bfd701261499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a20b8ea5ecb6cf50f856655e81197b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786f6cae2978cd20d44c08115b3d956501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108c56693da7b10bf1926f10c1b33ff502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce320d97cc9b35ec6493d8943bf48de2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d00ab00b6fc74f814352c303c4765d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e97dad4b29e59b888738e9f5da511505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de2c21f3ed3a2ef2ab822c5acbdf96506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32319fad9111f1958968bb9455cab100507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa32f42b3abb2c87d8b4e4aeebd967d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c33ca6a0a602da511ab8a705d6b05509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85571aaec70792eab6d60b42280ff3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de329926093aa6cc456a63ac22f9dce4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b301eb26aee658abd6e433a66659926512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476885f0d658bdeee4cd84bc6e9b0033513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ae6693551edaba0026abc2c85bc46514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7028f605aa3cdfb5a562c7bf924d39f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec442861c48aaba087845be8a7a71bf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bdb6b69715058a6db3211fe9c64ce517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4e8535aa1d791bd890344c0f285d1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b905ab4ad4bcd74832f60a20ee3dbe3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52517892c5f8f2a91bc30b380850ee520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c024a27be20c42e5c7170e865b66360521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a9e3379701cebd57903410cf7c200522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8049f87f5aa07e9e3fb6f13d386307523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ddbae45faf3848881eb30e9d87708524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad0f6f918b8897295d2d80d5a15588525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2781ff9325ca457957de5f8c8535b9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a8e7868d81da4fa9bb55dbfe7213d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9fbf0680beda287727ec34f15e84d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a93e915f1882ab544ff5f8666639d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f8573e5f623b6ef6a12e7b8502ce1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c339a6bf52c44b8be9e86b99348481531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f892f2c12dc7f611efb4ab02324b117532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d05f83d90add6c8183ee7b90b1464a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50302902cc868940d631dd856afb6ab5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d258f6f1bb5dc51005ce125e38073b8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4217a741333fbbd31f3d062838f9937536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5a1ebe5d92d8372f83e4cc687d1ad537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a34063c2fddbcf54bc399214a517bc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ae49ab67bca8664cc0eb823f75847539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6b975183f4e26da1d91f008309a43540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514cac77bbf5b5a5c048b28cae6d4de9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50dec3a69f23c5042f9421664f526bd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e98c69370b100213497735e669230d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae498a2d72c26ad9ca20f19794dba06544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b40b561e1c877927ad4c4c5a078f9a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c22ffb1216b12953096430ec26c99546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2149209fd635bd1bd188387bc4feed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b0572c0696d64a0aabdd7d741fe49548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04beff0d66bd93886a5f960cfdd00690549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd6563c52e3a5ac713722b38de6ed7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792c77087a79ae26f92d5a84403cb8e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd3e8e4c8cd55b0e589c98d6d6baad552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0e69244298fe19b0ac941ccd21a06553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1e0a8e2053e4d82d9c89b6637a6d1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343517920f28e043a957c70fc07d323f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b114e4a8779ebc0206d48b043c7fcad556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec0f8cdd6a680a201da137816d3444557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df044afbbe3653b5f25b278806724a2b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3cda4ada4597b4f46e22b9c422848559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2e2be820db7cf3457a5b2d01aae07560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165e0d02109d4c974970d3a43dc14d8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b687c06fffce66633a4137265b1fc3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597dff059453735e74ab8e089cb619d8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b74bf9a5c0f6d0189488c9658e126b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a257b8024c3f5b7db82a10f4f11cd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b044db8d20f787723aa4bd8f38ce8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb27dc0c573308c2d65b95737fac5fa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb04a2743ad95a1c9f803448ac6c3f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e969352c814a5f9f23fe52188fe8b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551069cb6c84a7ed9e1cdfcf5f896268570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80f32cbaf8ef1353d02ed65564aa15571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2be37d6a011ed0541da3172bc0049572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2b8a8e77d6bf36d042a7c47591313573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6323ed7526f3de70d95ebc262e50f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c393686abc440766e7a68afa45caf70575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e6ed02b80bc12ae74d410e70a36d5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96682d199351d5cc52fec4432baabc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e13d7c17e22d66c1fcb4aba2df0f5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ea2d941e3cc560817cfd250f9720f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e90668d35c3ac6ee6c988a8a46ba1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9f2be860a163ce10a16975688fdb3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4b410e3e08e6a4034ca758a11c780582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa00f4db520d749d463bf76af5f72c0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca5e35d802c799e62c8bfd19766a3b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85f95bec63e01c44c101669fe27517585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68914c6a915e6e52c1dad3b68fce3e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cb9329e3673bf18150ebd6d327ad5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a620702c6b526793fd3655734bc84588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98dcf0e0646a3b0112fac8c493cde8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7986a5c95f98e0f5e838c230c848ec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2dd4e803fcac5a99710cdf4fce13db591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc966cea63cf37c7b0c794b56ce6f6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2670198b3be4e0834726b4f72acae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feaef457f38dc01da0aae5e3c346652594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0556db1194bb06fc2a745cd1f8b7fa8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672259a898695c16f39d8cf9fdf80bd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626867a0ae9536f910b083f7351db88597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7be3dd5ae85a1d479165233150cfb5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38df6dea36841abcbe18806c56bf9a8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2afdeaab1ad550b4ee8d8efbd0d6dd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47de530a5d51b3b686809ef9e0505a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e52d98a62d82c13a4910d9d0cf6c7f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf91ce2360818db45a411369a28d099603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4eb0a62fd1c5f7906273fd9a5a65a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f093cd159cfed8cc86b0133979ee4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580c6c1c038a95a667a91dff0a8d0c8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d81fb9fbbfaa00193dc4b3d4ca1ae607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887298fba549a1d9da6e0f212cb4001608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26836db24bd9bc85e237696f41a21062609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d35a760454de510f9f1bb5b9bd82fc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d008d2a22b8ea306fee653c82fdc0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c5ad6ae2aad214a274bab880adb44612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0768c3902f27dcdf0071e1984e8f70c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf4673139de0b3edd573bfc54902d9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85386b01a7ab0e226fb56b688317c70b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b029b9c630d13db01e2ad85dd63902d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1110cc0b4baebae59fe8689b5ed61d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405c089b43c9dda7a64164bf64b1348618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d26abc21745e4e5dc72f323eae360c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ccd9f819a13796173d269c18c3800620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f25f87d4c1daa524ff7bf5abc9db3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bed1c1cd2de3112cdf1c73b26ca66d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef05176c556c0bede95f4fb869d085a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174e617e2362aa9215635b8557b3218624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b4e53b85f94f2bef5b97d178ffe9d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf8ef1e87bf41fece7842f92399ba7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbc0003458aca82bea6e3ead7fe68b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0954556b0035986d0c8df8423aaef628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631abe5135b80cbaec6c8393ffbb8cd3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97de221a7fd98a71483aa7789dac2d0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84df994d1ed53a3277acfdcec48bb99631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0095044e50d1490bcacbc900e91ef632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b47c3f6bdc5505401d5758ce0fb183633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f0069112408ad893792e5cbe6b7d6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f19383b6b0a71d343cff2819dc6042635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f66cf62d34d1ec505e7bd9188c4adc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214b5434a358c34f6b8ab4332fbe9b7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2049acea64e351dc258eb5b0a3f2bb2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcdfd410ea3bc983f770ef3594fbb75639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64156d0533ec23c196eddf5c876b5f5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7707a5339a889a27534564a88599601641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4ebe551a3b05ebd4dc2ce80cb3deb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e4002c548861a852b765f832a2060643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6594889a45e76f79bfc16ec8003be3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9448ee6de6374ab842f1c3c1e70c0eb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729571c8123e528df766baddda5d8e2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ba3998dca3982287df282d245acb9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9dd4bb4449ff6e24bc684b44d0a72648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39918b52b314f26ff9db76aac91e532d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913f80aaabb27794904ee298d0eecb2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc4e4936a28b5afb5c0ab183acfc8c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17bfe22f5153265236433afb563ac2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15e8aadd4e4d266da09d8c2904a459653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68005c6b3a8c8d112a45a1ce2abe3faf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e366068933338506ca0f7b1f9bdbf22655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fa69fecc25703d7af5f948071f325656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38027e5b07424cd37a205d8b1332ff1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77aa4192f12dd8b1ec4c0d0b324b93658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8124fac38c986f9fa3d1e74588e5c1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39515be6e26a6043c47f0565b7d72253660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558628b2ab04dd275ae35e0ef3b32379661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a8cb2f9d7713fac6aa329a3975436662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e08cf313f00253a47b1705f2fd9da0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11f1c348b66499d9e160faf1e590c6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb47674355a2335c1cdd30622a68942665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2748118e57dc92b8061ba297c7e3dc2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e6337b0f0db95ea7e9374a81c4c42667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ebe31e9ed5cf68da959cefd3c6264668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d515e398028eae6b9bf7c6d5ff1816f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cf0f125da1a150b8d2674ea6632d7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b1e2d543494865ddbe59c4c708097671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe614b71a5a17836bcf1e67efaa9c8c5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00218fbb850a525f0eb75ff0bd918f47673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3cd913d48fb40610acc83654b96b2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbe15275c5f750f71e4e5645a28ee4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac10f7eccba7c3420e47801525530ed676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d495f2d53c3f7c73288a4645acbd57677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4732f66ed69bed9fe2d92e77fed61a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b476899732853bc84ba7db531b85f6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60cae5c4da1718c176edfd7de86bde680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ec865c04efa7b1fe6e0d39e1d3bcb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b4af4e356f343c4f6f644b5a2b5d3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe989bc774d303adb904d9aa736656683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a3489923e9450cffdebb3f5df2635684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df99dfc95154215d04242bd2c61b1c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0a639ebbaf716c9449f00ab255b2d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e455ef00875785c07e268c9945942687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85798d65b6e397db83eb9b8f904f6e2b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e41f02b55bc1e1b0b6dca5e4c083a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed95ac8343e89713f38e7b7bcc5740f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3142cfdb11ed54894e1c422e12367691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4affc808104b6c52f784d5d3a83ac8e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c333865ad333474558ee0c3381bdd0b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36fc860962a08e7eb03a13e66fc6728694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719d1358612e9937eddacff46bdce2d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab7c498080fc3eb6652c59ac45fc60696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212c24fec4b7667884b829961d120a6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c90ecf1c4084fe7a971b86e37f8690698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613946426023c0a3a6115d2f4952921699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4b205ff7ffd882bdc6b078e179d16700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fa3c55887951eb522a71ccabf3e8b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38ea9dc171e7a796d7d958ab27625e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14fe10d5eddfefc9a1ccf151f66e55703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f056d8946704188f231559728552f1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af09dfd2c592439fb8ca1bb41c47990705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440ae85aa20a5a3a1d504184d06190e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe1dc61d700b32a6ec189bff400f00707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613a7fc129bf44e23c665e489947caf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f203cfe1464b9a4b78f8c464b15ff709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a348d3cb42a209e83fd9d36ab434e3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded9d0b41bf0971ffd6aa4173814f77711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059c70e87bb54cbc7d87f1067816d12712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e88e3b82a9ca5abcaa7b6e4429d6ba713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918aa5224d7a627b02ea14c709d3d8a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae94e29c3f163d0107f937ac69f173e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33397717e0a5833a0712568f040a0525716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476db36c1c9cbad60f8a77d650e0d9f1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1740a10a108caba3ae6da5075e219e5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0631c14eebce10970038b601015438719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488f9ce856ccb9e77596c1b19ef0e62720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d07b03a6406bf57d0808bd4bdb537721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f161ff472b2e7d62a5643a1edb32b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3831b745cadd32f214c4c1831994d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f6ff70759359cd522b89f43b04d74724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed187305677c475466927e151e2e333725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757bf2e91f0cbfb2b1dcb63c36f35fb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3400358b9367f852bd891029e98e1d2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10261d5381621c9dbb9983407a9bd4e6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efeeb73ad7c1844184af44fca8620d2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9404f33c9e6872ff198dd10d81535b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2309575048945af87fb9f57e35eac4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff84c0987f8b699418101a8b9ced0e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941e964f8bb39164fa174f22ef64507733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd7612e632f411495d125c8afeec3d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7bb4e5202e794f48cc2d65fcaacd6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78837887ec368c29f74f2fa0f1e2cca0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ceaa9ce8dae3ee7155d9f43c14ede2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ad7f334d6a8bfc91e8d7255de234a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6eb86878847c910e47265e7d980fc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8e1615d723272936f8c100f8f2af5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbeb35076a85e994d61ab78daff5e8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2f2e75db22ab9256f91b747a2657a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78757f7337573c04def2c03dda48877e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b073866c90612b1d64b56791d2e44744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e14694f317d8bddf6b5a890e821a2f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fcd0e4603cc6437a548ad5267d287746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6b80522c691d880acfb3c35ccecdb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d396ef4980156ea58e39ae460b1af748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b3bce830d11c20d23db563fd7dac2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e25c07955d588805052100c1d75e06750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0577febe349d4a2215c4de41086ded751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c59c8cbb1c0be8e7a294c2b2895899752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f10d5353d4bebbd77480e23e1dd42753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5e46a92ccbbe2f7175681c362c79a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6085f3bd240e2f3e9f4c2b0c6dcb5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e1da2a3a7a6623dcf2ced29e7657f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860620a1621a00e4235f77ed31beb31f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753866e45adf479ff4a2e3e6696d51e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3e976e8a9f9aa5813a40a62adda01759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8be5e73f563dda68c989cea205e9c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89541b9157a192245456736788bcb1f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989380916f846e0aeeb2bd2be84032a8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aae5a5ceb89b1f5565ace2461eeee7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6cbb11e9394c55a2bc5ac7c8f8ba2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2df7383ada4b058ad6e829ae661005765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1fff4a5ea8ca6a6c9f3bb8abfe1f53766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd40de1140c9fa562fdb284871194aa767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b257ce99545daf2b90c00555151b63768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98aa45cd6f902f5b270ad9e1bab79f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b8b49c54706cc8bab1b14ee908620770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07864020614f98e3c4640d1ad07604e5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2895a82266539947c2e827263ec2c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807f238a7f336b039279745a5c231ef773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9be8791900db554e3c73ef5bd70f9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00afedf33dd89eacae6a1a53f882a9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f348d668cb3504eb8381c2e0b2f98776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460f2c12390cd291385386ca8602009777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8cd2be99cd01a8f313e24007071c8778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104dc0adba0d186645873cf5f1a88f1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6366b31ad2b48d3b2da7d03a090515780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dcbdd41cf34f10f94304959c142b10781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb331c9eb9bf75c56ef8c17c7278fbd9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63048d25d6e2b7079badaf8f27fc0c7b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337213edb9ddcd7e77fc38dac0ec5ee784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0f8058c05f90c5588adad6aa54ed4785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385873c38c22d0693878d5405db1a140786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e20c60a1dad30a3d79db7d01b8e3f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de8c1c1b3d82b1d92ffaf8e890c80a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014e43dede75ddb02130758dc9d04a8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a18b2679394869dc7003e5c8d7ec23790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f26635cdcb3aecd1ea788703cc60f9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963a4c82b829c040800f762ec0f9e19792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35660dda3d9bc8072099c2f9bad3e8db793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2b5393490c5283a1eeddf92ad55a8794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ca29ed5d9e1884a208b897f72ed54795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c206dc394e932de61f207450d8ac4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9b18f2d04a579528eb9b7887572ca797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c78ee91f2ea3345be08711670497d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752d11f8a7cbb955f174a968aae6d98799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5ebd27684042a61efca50fa7b62f1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d56e34a3776047278041737146e7e2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224aefa21d5e850fcae73014ee2d2fe802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118056bf50a140db08c4bba3dedf1285803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6e323c2cb73444ea17f9bb95bc945804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfb209b36f23eba5733997e49eb885805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c404e97388646d9156876727256a6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457401a9b2171003e4edb952ffcd7aaf807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d196074d7634a08b52b9df1a5430f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4b4bcf6a8907f00403bde915f129b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24eb4d98d0d81529026f950466a0a9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc560caaceb2967efc711c9025d024811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5a9c19aa3474d2dd22bff1e280f4e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792839a4976b573d4c2e32732b7ee0cf813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2e889ffa5211f6fa52357d4200ce1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede60c3c11428c1e81f5dc44af27b0b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e610cae8455613f377e58d547133642816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cccce3489056347d8242431e8839ae817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b4c98e0dd413249a88fe26118de75818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a028c31be4c7dd9f497dc0fd31fdfee819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25ee708f716fdfb00585b4658fdda8820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbe78996fa06147c3bd5f824d83054821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79261cac2a2df690bb54e0389fef45b7822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d7287778a93d67eea14b12dc318cc823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03844da0e1d6710520b624fecaba2fe1824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9f8f630bdaa75a1d3eed5e9c116ec825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7b7a195d35fde47f410ba609ae8cc826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fc5d34a8b82cb8a4a9afb23f8ef7c827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0dc27b6b68709f091011c44db3e63828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3adfa51ac0781dc4d00d00e9957d9829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9e6820ac77a6b53f82435a3f1bc1b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a092f345552e4eb70341872dc64ec4f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb241f13d03bce0feee7228b1242a9d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f636b72d41f21dcd26c6a807e82f57833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478c11d89b340b48083a80d1ad782e4834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7891e7b09b1ba6782eb6acbca9a696835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a850ca2028f2217abb631ab900a434836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961433ffc4c495217f8036496d85ee7837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737055b57ac1d67528e66ce3f753d9a9838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8394d0a02c5e20c9876716a815916839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d92720ce5a7d9a14e3f62e29fbb7d7840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabcad467dbfeba6e51d358a5cdfe0f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fcf90da2171a7d00c579bb5a4a812842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043364a5cf5c4dc228774f885401b48f843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913adf5d1a40ef980f99249eb6a45a3844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367066ede7ceb1b848e780fa121f27a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a205bdd83ec9bbc13378c8a1d1b0e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7d822b360323431364bc924ab774b847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed34c6eb69aedf0d3b2c30723284cd0848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3b3c8092b67069bb8ce3139aacfbf849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982806a046f9eb9cb6a075871650166850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496f69e6286172a9ee59583b004a3cb851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d610decbfa6eb809ae59b80fbde971852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3673181cc4d059397557b3325b2e1d5853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2d80a7c3601f5411eff0a15b1bcc7854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f96488cadacd9ecd30bbf7a9360ec855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b665ce4814cd0010fd34d61cf1e0cc6856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee6dd22202fb3da0acdb9f4809523c857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5c959306177af302fc0b7cdea07e0858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d08af7804a9c76fd760b3c6665a34859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfae7e2b3c18ec6cb7aa830b973a8e4860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4860fdd84e3e521b57728e1360f31861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d92ccf2fe8734c4c95a1bee14d781862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1916c415f60a62a8671be34501c0ff6863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a97981b74b3ebd877cb4dc06d31592864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7458c6cf4c02abe757c05854ba084cc865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5abc8a40736279ef02b5697276e16a866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3b75691f00b371de15709b8f6a476867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fddca0408b7bfc316477491914c46868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288fa993eb5feae81fb8182bffee17d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26bcfb81fa128a38614102cdbfe7c87870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a671e74eb76289d8fb96db1feab988b871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cee8f714e162c4bd75a9d31df6675f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084776fd7c519c4378b480bcc772152873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee0248c9b29f22644e5cb241b2849d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ec682e230748a670441c481e7d307875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd3042ee01f26367c3b94bbc1a6c8b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c79822816c43c16f0339f8366896f2877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f887665726b6aaed211fd3eb92acc4878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d407efac04d67aaab9ac9101d60e4b8879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853e7d796edc03469e6a7ac7c7182e9880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e798dcc3fae5b57adecdf859142dc881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2755ccfa6ed948398f70f648614e4882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c41b48f1979341cecf5aee353d094883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b74134192ce2ed2a09d2db3d4ce77884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f008b96554f3eb1d037062f1b09508885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c609b0a10f10084ea4d881538763b81886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a1b18f221f0af45a838c90bf0bd90887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91584c6dd29dd0a9ee316da8f1cb7c16888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e5c4a008b4074fafa5ce8424270ed889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688809c0df64b6f1ebe176bd69b0525890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461005e10b448f0a8c373ef2b5e7313891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301cde5d276771ac3cf5ccae35039ae892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df17acf3d9fed89e58ab8d171594db893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444676486eca8b42ace0fda18842c00c894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf18552878b8728ba513ff15685b1a895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79e562ffb2fb537037c4b8d41da2c1896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65216f159afd818955f3e5bd5cd462ff897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f1a1fbe90e2c7925eeba1a8590a95898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adcc8e62ef987e075694b9af1002090899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e642768e2a820fc49d39a8d5fc1d84b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c2065110e38510e91b96999ee6e6f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9241ba093d7e43c895700b5706c42fb902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5957d67e4a0cb633b72e8cd83580d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd833aebe6c1ab448803ff6a83f33800904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8a66ac9b76bbaf4b2666612043bfa905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6176b5af53c7e3d008db48bb462c0b906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2f2e2590e4393ddd114253d0a3e09907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f363de681ac1206805feee980411f2908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17895fa7895d297de3bec3d7d88cf994909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f333b5a3bec8b81ab87e8d040c427b0910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840d719ba899b340e1641f37db8ca7a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ce6a68b0dc1d2e72e57878491a5bb912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b442c057a58860dd5db427069730d913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269041742db6d815d3adde797663d8a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e630b563c6e57fb45a02f248551b0915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d877e1762bc4eb2b2a575286a90c4e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81197af8777f1b41674d0ca86f043c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581fb3f479dee22e2210dce79b2d2b8918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074817abbc71ecf18eed7cd0f30bd100919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e0650b04f7fbfa7d5bf241f6fe76a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb273eb6c901df56892e2d9ca352c4921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146db1c212d729a63be97a752f2c866922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e141432516fb4a9872357fa267edc98923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d12006f3b922909f6eb789f4d8bdd924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3fae7362e8eb62e10738b446f6621925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4f96fa17785b4fefa4fa1563a8d79926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469047b2180e2e65b32ba741f37571d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef2581d063a3fd1a8f3c4163dfab37928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb55674734d5f929446144ab7593bb8929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd2945409b7a9ca020962b655df007930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891cd53fe6e8944a3c4e4fe92eb110c931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9eacc543fd60c218f5af212d998077932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df58ffd030bd0c46aa14deebc8b690f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b51be6c185febd3207599562d945e5934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b97a978cf92526749a9bdb825a16a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45131c59bb7d491816b986d78159e4936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32412421a5202e46169daf8d72267e937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586d0c4b60a472d4950829bb0203f9e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7700a0e2140ffd9453909439f8f58f939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11e25372be6e149e1da90e87ce54fd940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474254b7c74b0c2ab9017b700d129fd941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72955bc5ada17b5f4f90dda9318768942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6461084783008c4e0709a1fbf19ef80943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b6c1da366aafcc5db2f8d6d3a90cc944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde826f6170d2245120459d165d86644945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a0ec7a07bc8f33c3d3a9eba0aaa8e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8cf4aa67a46dee1785b31a86058a70947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c8b627c5b3dd9d4048d5b1a6018f6948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a53a4339f3c028cb5236e9153120b949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b78329a627fcc04d3b98d819b16b2d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cccb9c4cf41880c238ef76fbfc225c9951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6afb63c37598d194606ce23174aec1952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42903842e58291734352decded964cd2953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f60396345d3be4efe1442b8ba47693954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607c8f839fbae22b8702ec489e53858955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19863e33d1fc7a16d42df876be6f2e5d956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f10a1b1088d06629d83f38411478a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a668403eb20b60ffaf0b10a642c409958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73a355c36350c5fc0c3a795e74fab1959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70855fec75456674851c232188d9e1a1960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5ee14d5c39eefdf87447b3aeb25f8961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df4b29887d4e9dc899481c92311f4a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffd3f1d75b390b5f027159d51b97c6963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8867f53167fdf926cef20f20abfcd8964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8b62d1604996451066155a66158a0965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45dad19fe5e2d4a94b42b7ff8131e7966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3ae3b6f35cf66dce21e20dd45c2f4967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfebed33143d5178ed742650584197c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b01ac8cbef2136f697f8a5e3c286a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4ca38ef5d72c946f1ef5d824484b0970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082adedd332271d6e8ed42a33e06b269971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ce70b53e3231d28cb57661d87e7b0972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e549d633783b2f50034a89954920ae9973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae4e72eb2b08c877fa1bcfb99a7721974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ec7382ad5fd3f814c90865726c59a975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bede8a674e6d1c0afd5d1b084e3fe1976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6a8ea7bf73055308a8e68f3e2df3e977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c416896efe160d3e415591178637776978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed34d2a1fe1eddf81b2b718480eafc979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fda322d2fd96287d5079cdb48010ed980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7131d46dd0a0c677d65d48bc5a493b1981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdecd294f0ad82df1331b4332fb5aa07982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049a1732ddf4bdfa1f00efb808ddaeb983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff614f33e3ae24a06e567f034ce0e6d984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f14b310a223e946870d1184693bd9985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6a6d3cfff4a36121a6bb58e732330986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef1cd0c2961959843347ab3b631f9f987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe39152b903c4cf3c0e94752ba9085988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875af81dbb1720f9fb64e1139fab3acb989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0a03cf4c2dbc7c4dfa75bc9d05b94990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b961317d794d1a48245cbea50a8d36991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19757e604d1ac5bd2027d84785b1a90f992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bea3d7ab9837f1dcc7fcca2aaa525d993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14602123d30d740d52a41595ea14cb6994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760c9e56cbcef0b6015cb8de819403f995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6c7bbd73cc62c990e82fa3810e9f7996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7613a1e7c07734b41b45ecd36f16b997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>