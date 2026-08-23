--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a716a4a4b0b8c6dccbf7bd2a9706d3f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91d39e651f55a91cb14b7ddca1fa602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d5a2332647f93356ad58f5c60729e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c9f75f43854129584917b461094984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264950148688136cd6d1efc2fd023c0a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf01bbf1ce340b2c4ee4e4a78364736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157a948adfdff395a59bdfb5f3bd51f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ee4d86eb3eea0b9e187e89952cb3f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a48f7de45e994bbebd58a4ee6487799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d52cdac2b4314dbdd0a0ebad8e90810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42adc588151115953f3a67128ed997c911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb735080230bf47b0af35431330946312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9745a6a5a5250d426b680e60e95e71213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a5867d67301db9874a7b688ba1bff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d56dc67896e78e7f99de2586f66be715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c9ceccc4cb14ff30bed7a5c7b17d116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afb64c32ea78b3bd66b16929935a7517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242b64e71aca3f88c164a53079d141718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72603ad68afa4a4aa50c2ecb3084b0d019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7a7cdc932519a60bc49ea4307a4c020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724dfef5c8bc6aecc7dd07bbb367e5321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ea5a54cd83a7d42397f57f154836622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2004ec5fe5202ef7de24a4eeb10635c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144e7d8a90f2d78526ba054be75801824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdace0eabe6a15d5c977d6bc3ff4eb825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7f23eec03a995e1588230feb76de026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed6c94681bf0ea567dee5f69832aed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42006d5ca20e63e9860dcb2fa1a58aea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf78d9dc118cc5edc365720624e813a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725b69e5158738eccf743294eae7b0130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0e2b094df31db82246177baa951f531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6f3a49fd351ef0927bdc6803b6a2f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c89df6d72a8c34b3c1099e1b5bb2c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659201b6fbfc499fd1e4324a549dd3e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b03908178e6945ff1bc9091b62161f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b38e25ec6ba3a4451603ce5f762a3836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152cec002cec93f8b6e684d957cd0aa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e63f0ea2dfaa1a95817a8ee7ff0dd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c76675297d3255ed24b87c399508439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4266b8aa0dd17734edb6b7218e397640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a3b577379f34f03a46c68bd4c0ea941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6276703e554ee9a492629375a54e8eb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3695d3ac3e72f9ba2dc6b395797755943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46619acfad3535aa308bb3233cb58244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a16af2e33d7e4750e6b1ac24108ea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e5c8d48929fe635fd2af9ec9d07d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160962a694cd814013618cdc1b58abb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818770150f23a5e547afad3e84bd25e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110107e7eb0a3f1870bab306691cc9649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f93b31a65380363ad285a1005c694c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417d99daa420fe73d65ca393672291051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e43b6c8efe23449b7d7fc9a6b2d3f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef170439830477ba97e078509c58cc053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77e14309848c8f1f3e7c6f808096e654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d8603d2bb1cefaf3bf3bcf5971fc755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5565fa25f0e36d0f4ab82b87f4010ae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844bcb3669a2c3afd73d0f100dad52c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39306f5dd72010aa3a1be5ab1fe77bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b670afc201441c42c3b9c2947bb0b059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8770963207babf35f549c5f278fce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77996a27cd13149d2490c998555f77061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290e1e0c0c2c4d164193a8e4b520b9c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b16ec03e1e60c4f01f8536d1b270963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6ac476168467b9393fb13510bcacc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8ebde16d21df5d54dd4b8aa73f03265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379899cb3558169014dd04ac36cb95bc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5a263dfc09e65728576f6582bfe4667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58541714a61295b5d97d24c5c5e1e8bb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8a19ee59fc010e8681ff9a2ecdb9669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0832f2de90c119f8dcb72743909d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af99cb89b30d02f0c360a1712778a8c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe050421b821582633a02fb4bd63f2a872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e28c4e7fff8591675baf3f1eca1b573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa764508106c7c43fe9bea4ab554bfbf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6729c93def7c8041930921533db31dd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df0177e7d250e1d836b937b9f9c2db76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736e93cec834de0d645cfd62fb72f8477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53901fc3d442402aab51b86a082b4278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2de623467179a205706c33e7db599879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49c4271e7532564da5f3128bdd5e4780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4249c9d4d43415a3ff7709e2571be5d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a982c092e2a4d2a02bafe4fc09c0b5282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9108dde72148bfc403ae3f3512cc6683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96d72728346a79c79d74381f76191584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7d79bc018645f8d467e30c27a904d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f96c2ca32fce68917f0f53ce34cd5686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b0310c48489a7bdd88e1066a5e12087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6cf540e5ba4467b0c6b6e4888e820188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c959118880d214feb13b9540d794489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26c9855f4e385241a88c6a0055ae1390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12a6bc18a5552b7b2b159e2b8039ab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800d7a62e2ab9aa05f4182b7a3e195a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4e37141fa3729a5d0b65fd78fbed993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f211594bd10b9d0f2d2588d2c6c8d4694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6ee0adc6cb5a4d34e9f2d2ba2916d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fb2a3e7377e227b8006dc17a37e7296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ef4eab2ccee5c670aab67a5a434aa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007f6a528ee9cad3e0fda90a1d02f5698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf20f9c7c0c7fd9c7b121e9407dc3499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac69465f6ef4ef36c9cda02bbed9fe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b998276a8894ab7c0dcff5a83d13f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927bb607f2acd80dc8d2f7a60ce1d708102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8f6e4156ffa5479f5e10d5af4e203103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e1d6734151d278ab1558ce112cda2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623ea5870bbbda391a1879221c973b6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9004ecf2b340066eed3d485f5958b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acee15b143aa0138414567dc0b5260b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379e50bbff52d49c945f71e1b774646108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993b0cf46a49d4e41ba6f32dbb8d01f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e024f58b8d4b0929b48902c18a3f42f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5b6d9bf8e58b7fc8363f88dcf8bd6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb356c77b33dd79ef78c0899b92b52112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713e047b9343f0197ad519a806bf1d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4308ad095e8652408f871e8f645dec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30519411f8b0684c6ca553a9c0dc4c98115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376d18a6bf59c048456410ca456f17d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458e8a9e7f26705bbe3b5708af7e8e4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1f969d8d1f5e55a7e68a1b30487d7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3f5c625deb2dfaf51b46968093783119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7674276005d9a94931462b826bacc66120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210ea338753b04bda0785d2cf2a4063121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013a9e4a208f5807c85fb49cbc87fc6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665b7eae29adaba467684c6ee824342123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b821f502c7ac684328d667768ac0d1d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f003804044f972aaee0334de2847c5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7f6556e7edca1a18e0602c1dff0e7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025451cee8db4263c2314076a958a135127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25fd326453ffc5919e19b4fda0d082128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1f859e5b4150cdfcc41aef5cf759c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c799ce9e422231dfe444756f504e14130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e48b001ac6189b7fd350c650c46f42131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f7d9ba7d7cd6e093d50b494c13fae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0cf4f4ce2a2abf5a4c8710349a315133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa079d657234bbc772cfbc10f2df70c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edef405512b8e28a9254f095cb652b6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1088dcb8e1f975596aa6b0df0a221a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1e696177ca52ea08b6ded6fd6d06f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e62aa87146e0de4329586aae7dcc21138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79fff3ae3d17e5b342516ebcedd9c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0724ecaddd70f477a888bfe5ae0ca7a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712910f09bc8ee9d15a213c31fadfd6e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453939c03d382c5be7d719c499014092142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c5a9a3d722c6d7a7ca1701e86f758143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58739a685e031d133ebc2fc145b014e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3944201c75c28ca860c105f9c377371145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e24af212a0af4325723c9671ad01f4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec804e97f08c96090db029c6f180c663147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0dc05f0f72650de4574305088d6f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562331b55ba2ad5c6bc5b78a5001adaf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0eac012fa18646f65a93ca135a148150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d42d29605150fe8f5ecd91f145920151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d14f8b7b079be3649cda7501f4490152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64234908fdfcba7f2c0f825fafa8750d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b239c044de88da2b1908e156ca55841154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac9475f9c30f42dfe9bc47446c3424155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba008fb6704aa5a6103215b9186b6ce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d53588ca2253cfa631154f430929c3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1ef389bde73678db9d7d1d8e57e45158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2444857abc1b8fc4c0973b7b6c92d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d5f698f4874b8d32e3ca262b7e0cc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ea5dd038f663a7f8731ba8adc760f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7eeee04c7198d233edc8342416531162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c0917f1aa9dbe7916d4eabc65851b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce7bcc9202c76329dd79bea9b0d7f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35835eb8b68be7f690082c3cf1c56c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9adac04878a4bc7179ca89a908414d3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62946ca32accdf2adbfeb532f637a74d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05e3f462543269c3275a5fce35e1f8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751757f333a807e2a27562984644549169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9dd5649807e9fa16fdd06d500da74170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9645c66a2c3e6615107a664ee4f5f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03153b24917feff25f3455990465c848172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1476755ac75390cda58c6c828f27f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896af95feeb11f7ced7eb5fe2b76425c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201cee9b357552a684418ae499a9965175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4577f35305925601937771ee4f9c3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57582cf849bdd866b8ada608d3db27d4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271f31c04f29b6ee4accb280373c330178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8650881b99451ad5893d34b0b1255f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5f89d0eebd102a66e4de8cd2f25c5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e676f51da4f598d5b2469bb52c63c1d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeedfc6ab1ddf8d075a9685e16441928182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9325d1e35785b7263814d1b1ce6b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9e128b9a382707f493717f0811098184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cc11933368d345bd0fd642f0d2a7d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51049fae902d7909079f0a9ccbd64462186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec59fc0dcb77398e239801b2751a23187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e661cfff61cd0fc5a6ff0359bf74c8f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842d2f625708cbfc9875cdc133dda25189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1676641698e2a7a3d78081ce56376190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ab19acc6ea9ed31a85b7e1bd0ee35191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64601cde80d07c554772bd0517d43d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ec596a71f96171c9e7f0171f401ab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9cf5e2f9a11e61c7742d2d7ee332e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a878c4eff690f6ccb5ffa2f7caeb9a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16d8d53cc52be05a8a9b3064b74fe3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cc6f10bca02c7b12df7ce2d0c0c75197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f155f443b5eb0e14a01521def5d653198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d61260e48ab0dc6764dd4a8771eafa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5145f12f789b2fe775751618b62e228200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f5a435b440db64adb116bf8ac5a17201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff478fc7be76f6ff389a9f3193b362202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d63daff8290ab9cdf3d036fce20c5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d52506f5362da4492452cc3574989a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d742a1b6066f9f39c8b58ad2a81bd2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f0cbee2e5f2fe45c5ca12cd56c002206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5592d97f271c660f40a90a1df18ef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2e6443d1a95d1a7ab89879f84840b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477bb6f4aae34f74c4e3ec4fdfd4a982209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e088ac2dc32e14004010110d09dee73210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046958279bdfa10e29b22f7d9d0bfb6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4c97f69b28c1975dc711be71c73c1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc363004c542287d6b6035d4a2399fad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92be36ba0ff4e4edb89c27e4dd732b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a054e2a824a499091396e2ec34a50215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c391a7309d39b5c9c8ba2efb0d19e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d1fb8b98c72524ab8950dc849c805217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807d39176632d8d44c0ab9c514b069d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655920a1c01adc5ebb07c5655ce0ddf8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15b3c875222de791154293eb1d2afa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bc714e08668b70a12b20770a3f0cc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808ae08ef9aaed513da16887d8a0246222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7445d91a6e4e1ffe655f6819d2f5662223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0084ebe60bb1227f03aac956e73960224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa1b9ca1b99fb3d1759419598930b1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85d3dd16c0ef59390ebe63f7a8631d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c5b4c29f31802b4f6c5d58c81ea94227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af92cd9a5eea3caf7918dcf3ee57258228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253b230814e8b29f74924ed25e69d13229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff50f8e7c24e2298e6592d48a9f2d6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb907ecf4e95ba28d872cb9f31fc723231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd8914e06fd66dd809dfc073c9191a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599387aae40d79838b93261a0c3d3a61233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76045575a4b6b37c41727e49b7a0ba5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f43ec6c8a7461f5231c679060f15e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18419b7b33bb8cc9937365f4ebe790236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448965a8ed78906a545a205e6b94395a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9d2a0fb1d95cd56b8d8bf1016e01f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e761bdc573f5ef48c5d6315ef0207e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed2e05d19fdd3326e018743ad3d2c1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588086365df86adfbb1c54d9a344e49241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fdb21ce6f1fc81b71112f486400fe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f523ad6fca97e39108eaf0758e86675243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d354c1d3e514dc127741770dbf8e3d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5047fe686bc09a92f8d7d5946cba7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5faee20ff2772dd292333aa61f32b58246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82510a2c6f23d2ddd446b5864953fef3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628a1e99dd6a87fb756296f5f30e7b2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5c0676f1fa210e3cfbc6c73fe3bcb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799625f93eb386e94689570ba055f0d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9536242121dea83dffc8a6abeef9e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f137e3bd43892d49e0f734c9532b92252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73710dc16acc61b56288b962e2728ea4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a0c5d67652e56488ff564d45f98f4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d781cb092ebb2077efddc7a6de5132a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16515adb9a847cd5cc5e135ee2541cf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c9f8a21c8716d91e33f66b20d1274257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deccdd788580deae65dca894c309742258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef70d3c303fe7368fe22af7e341f5a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290230b8d85d0c9801fbb3cfaea1006260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c35a38ed4280b3f4f6e071f6bebd7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a6e062c8b52a03dc04440b7bcd538262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16bd7515a310890d133e936555784c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae381d59c0310637fbbe01b21b402a73264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff662d7db60c90beb16fc13a23b450265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f26a7ba96ce58f73e518b5280c34e4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadd350397d12876fca634a76d29cde267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8b5510f34d19f745e0f87e512f9a7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c343fd688a7f8b756392f5b09a788269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44931ab42e37d3bb404b1340726039bb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20b51228f672f35a75724fad491aaf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57891a4ad7585dd670a12b48ac80ebc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff520e84eeef198328b09598e839c76273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c00ae1b0258f1fd33f50236c5f366274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7facaacdb68832a598534487d5ca4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a359719dd2c7344950903b0288626276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53735222efd75c7d20e4aa22c101757277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b223cd6ff6bdb36cff8bfe8a1b5e3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc50b3060a3efa68af7b0b046c120d0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d1cdb52ba68ce739d4fc62de596b0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c018d5ce928fce01b0b8c9809527b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696f9832bc4e6af4c934d1a31dfccbb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe877105f2e5045c8ea8da5991dea5d9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce27cc72160eefaab926a0904bade2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce056f0cbb48226dbf1105e9421b4f12285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d59c89bbb674cf828b982ba494ddf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25c61b5c046ff4ef8557ea00deb0c2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b4c8c1c46c594364ce9791e0e693a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4622f062ee3fcc145d82e49a61eaca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5e9bccbb24f2be2c8dcaede45ca6d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719cb109f34612c27ee581b825e793a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6017dec01696d0752988c9b360750292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a556c7f2050b8eb630dcc340adcca34293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cbc5061007210cde32f4cf3f87650294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e611826d9e207881c37c35a47f79494295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72c2e640743e7141f7309e6ef4140c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00167546f56ae8e75a7f1eb8ff1e6d8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ea8f83d5e6e1f8d9268a1b623f5425298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbcdc4a69d56a6b2bb9a20072ef727299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd534fde60cbd822aef2f733ca470a3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83cdc253851cea29a17749149e7be1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6e289f8eafc6c3073922db36b1b5d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aadfd40eb36c9c2e7cc391e05da5bc2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b8dedacfff468bce0ecf73b2c5e0b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa37eabb57f92892c966c6c62bb24d1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a9a65db2fa9ce248ef1122c9bbd80306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b1ad3c0c3e61242987eb36f737a69307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ac7f5e6ba12f7724450e8d05b4d3a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bcebe82578161191bc67cec5cad67309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51498b46c62b8a38b59414c1bfd4e091310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82190001e144e946c44aa982542443ef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0e9825b391f02a35027ab8aa62bce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537239a49e305f9aafe1868da2f5a32313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622c3162f9caaa4aea9d73db4084fa4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e688cdddde805c2e093dab8ab53f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83c7d75a81c6c8e69805c94936bf01316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913e43d68bff698e3aa4a385bd75a26317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc157b49b79f60bed1a16a02d6e2f7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3487af713550165d3f70bb798cb3d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c9cffb3b3fdd9b573b4ae724eecdf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14371e0c2ca86991bcee7913111ff7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ca3f652ef20f91d6955994c0d550c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733519b6cc57f9b04494e841f67924c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bfbd76beda4c528d5f4c100ae31be324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed1ed5079a214158b9ec4882d2fe8f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8bec21ff43a54849e3da3585bee94326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4f00c49478fce12862df9eb381dcb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1027ff5d62dddd358295e21d9c8bd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7666dcccb24ddd4b8dab9250e196e9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77044b4882d07ec7f00aef05e4a00202330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d4e1de8940aca2c0da57584ea4687331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd6ebf131e9353fc11ca6800f24f3b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fd4435a336faf2e5d1a37f654a9c9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a015568762981d208c160fc02086e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca3a08dc754e1b6114c5bbcd7b180f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b366a531aab9e7a2954cd1e39dd6b41336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499864ced8421beabfc626f4b3a957c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c00406b9c5abb1b1ace3fa83a40690338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629c0f984134d29f77cc2f9c4a1b89c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b03fd0f7cab7805fe55faf548bc42340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2657377f777d9a65facf1b14f8fa0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf77f079bb492c825cd1ef5deca2dee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c8382ae8e117acffa74e4d72832fd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433cda7f625c228f8c489fdc5c415ca344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861c621bb31ef9b089c78080e43bd22345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c699ac2ba08d5465f6c10dfa6cf27be346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc1d0ecf19c197397db97aa493f1ec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893013256c6b9e769b1c821d365daf8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd34aa5e351ec8f62688dccb686c54e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc130f5a4a17587d53f2b1732e37931350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1884dc480c24dbb768da77542197738351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a6f9b5a440545a6ec701c575bca4b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c56ad14e373b0e806f1905ca2c64b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737845a1447a6ed1d7f5f058263bbb86354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b525823ef83e7b2af4449fb9e7fb2f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6b4041ecd309d85455fa41bad9b33356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e19d1c20f60a8b0e7f71235c94340357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efefad3a893c092fee9dd4b73cd545358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5fc2cf5000758f7afa8f2b48ea58e6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb7d6bd3a246c9ccc4631606b4f738360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47531e2c934f980eacda7b40bea426ec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7f70e02e94f6301bf588d487f4de8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829897e2c4de04aef224d4408223697363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1b12aebceb573bd20a2d3f8079e5a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d207ced7c075c6f217974619d123ea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38613ad87aac5fa39298d7a743fe21366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68109717d26d0e790df76ccdd11005c6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a5241d86d6df435e57c179cbdd9a5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44047b0b06514aaa3cc93552a9d6b00369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3195410e615999d541014e75d91ef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401705eb7d1684217d889bf322152d5f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82b90956190c06bd5317175224940b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee3f2054c649a3d9dcf641a52a0c61373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02b28c50e8eec0443ed0fea73fa8ad374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6798849eef58694430c11181197fe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a5c44dddb00f7efc5055fd10fbee6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1427b3778676a6f9bb2a4d0716e125f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73774c4beebc90a345fee197b7c4f23378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4439d377812cb5788cb3251146ee68c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e522988869221b4abc0154065f22adc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66ae21506fe9c0f607b2cea3728138381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b8c674c94b84177bfed0e387e080b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c47518cd6b4a5c1528e641ccecb327383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab81847a2c30b1f97c66b58df024e6e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33c472a5a5997a71b1cc3710bde0e8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddbc417873953cab196b8e2e9feb0f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa9adc5a615f9ddbd96f782bcdbcba387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c3ade63ac752498087ab09e92fef7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebbb48641bc9e2e7af6238a04fb944389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e33595a88fe1fc36fa11568d192374390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773aa864e845ddde4e2eecb3c6a8e85391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475864fcb3aa48bcb2a670feba95417392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85db40b6b8578aa35b2ef9b1d6b825393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298fb67d4b6ad509b96fc9b1fc8ccfc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9dcbeabb40ec0b5fd3653e573eb3d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf1d007938eaaa59a51d8eb7cd21f4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd3602451ccc11cfbb326fa9861ce4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778d6d79645edfeb90fe69d144e8bcf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ba096283d3da52c95291687d9a67c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fee56c8e2f22987f831bfc8c4fe4f2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329bdb510e9fd12e56114716ed7c4b9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756cabd69c2841f5fa22af75461865d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c811dc0983b97f2c1e64250bf5cc40403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e615bcb1b8a0f7c874763d55c96c6a2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa7bfbf1796dc41807c5ad1b82df22405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b72b6bf797e929a72cda28690fee2f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86504353e70a6a9c33cae5ca27623736407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80032624cb27e9a925a5d5db558e547408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be793eafd784be16d2858dfa4ca545409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca933c3f4373b3c77b349ca395a30a4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887697c044a6db28a83d327e6db65519411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080344e36021e8bbed4521f2a78a67a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1bce81d248f7d42911d4cd63057d2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cdfffc53051e57a523000da49e9571414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c31baea1babb5ff4ca6f69ecad0d59415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a73443aba5aa22376858830214fe3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05d1be08031aa37a3cd21efcaff671417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c66c845db3f1fa573abe5d24a85ec8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dbb0afe33f43e8f408cc8847a433ac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d668104f2ae525f655f51012f06b094420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83d25d8b334aa6a80a72b1fecbe8a6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cebb3d1629f5d99c634ea7bff05e16422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb5b909f99ade523a24697ef977ed9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1bc4bbd68b355444d5a28d06e23e5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edcf46d989928202cb686d6dc5ad045425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f2cc8e988ce8fa6d7683ab0ab8790426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3f6583217188e1829c96b214bcaa1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf04de7511ab42ee43a079296d6734428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0bbec5a7f46e9952c22499277a845429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232c1326bf8096f18a8ea8ca6ec68f7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dea5f2d12f00a31d4ec4f06d08089c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613eea1e9b9b9b1c5c3f961f81b6bb59432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c85b6d409f6d72f7cee964eb3a8a9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525dd43dae49f7bdf74df47d0b106da434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364ad6f800ef506d1a561578d06711d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4d1de779443988ae625c7d874a171436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ac68065f94d3ccb70e5a63dac859a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49045e9c74db3aeec08dde1ef5c5d81b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93a787a75a2099a00c8f86d4ca41e0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672add646ef138cafff59cb07ee1c2a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb96821850a9a1679ab8763980a8f4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256f7622ea72af12f521d3829053c39442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d5c2145a52ed22256d3543a269d19443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c9bfbc7168abcb6ee4d1e73d4bcce444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120af826bd555a43e80acb980a75e8fe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1be73d6b17d07b492e6cd860f51b6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8eaf3cf6beeab770dd719b233f357447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4dee44451224708f8d4fa946c50ad448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579d579813195d224cabe552eaff583449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06403cbe6a4e24a54206fc2047cbed7a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a816cb569fd3535d08d455fa7f18ed451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52871010a10829139cc47136b37897452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9a47d4f48ce7f7d12c3615c75143e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0170051c77dda297f1ec64132d964454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ca821d43e0f1e3f56e2fde46aad89455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279fb52bcbf3f370e6173d26a23c447456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0977c97e46a3868a3c47da465033c49457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a539450c7e3be74c3e4d403a5014068458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb25541def0ff211e66c2af80032630459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbede6744e511e8e056d664c57e2bc7a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b52139c6014b4175a6094d60c0c96461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05cb5f8f1650e0f12d93a445758eb6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76739fa983befbe718b251f6d4f5853463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1b0bab51e7841b3e09a6778f46746464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589b58a5c3407d4aec315e0791fbf85465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca1f8e013b4c4a90f55be895bd0351466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6a6e64f24d5fb2f3e236d74e95836467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069636490c6e608fdada82a0abb2e61f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d492b186a31d17d9cf65e517abc934f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20035aa07d540c84fa02c1bdc22df7d3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55920d12b74f30f9aac28a530d8a13471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23112fd8d5431dd22a295abc7551535472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bd8ad2a368c1624daefd66e4c1271473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622c9622ae4f154d0835e92ed26289b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195cbe03d1d576801af915473772e0b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9aac391f9f632b2bec6643f775309f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c225f7f542b8ec2ca48af9fad3d01477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0abd4e78db7c49a6270b37295708604478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebdd2d0863ac1d4440d200ff1133263479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba8bb3b57d0504a9a955492d0c4d21480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22142158a17a0a1260b0dff24bce0452481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bc6bc8f4cabcf0175ba28d52573ad482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bdca2308d3543d5fdc225d91c4f0f1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f734e2018ff441171983300d1b0ec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62c10fbea8f75f5729e3d8aaf429aa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcefe66938863ee10579bd09d9d5e75486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b37015490a85f8231d842ee33b0471487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac175996176d6d57bf680567bd416ff4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab519d24943254bb8a942ce6c09ce2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e82c0f8d70a658f4ff348cee0492c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c32099d99dd4ee2ee857202437102491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b3c933c1fba976d6732f856045e58492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30167b17d2b4e1e9b1f74a43a8d412493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e53944ae07ebe3b3c1262657b2cceb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e17a393157ab3acc4ad73c5bd4b3b3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d0c499939ab92cc4d317d0faacc78496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25e152212c3f5aeaf14af003714eb5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6347fdb652c8d28b4d3f76261ff6eb6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff90577f402ceed2381cde1279922f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32296a170a4390c0095aba4db008ef4b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce19e1526cdb03eecd34a9bde5bb44501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a4444694717ac9fc79813b67f5d6a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f80e598721833ddd3974df58e5e48503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa4d3f276368916eb09ecc55e77a69504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f855a4a2bf308de9b78a88aecabc148505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4afc83eb06c33d6c0231f5a2035ee506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10eabd0b3fd213d17a388b2aebf9da507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020044064b5c1158d79659718151c84508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f496f90630c1eaa3cd420e9e84992509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848460237dc0c83ff5031e47245c6c58510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705026ac61bea4bcfe5b6a424c376522511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598166059b242769aa4cb434cb99ba5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5f82462c9f1f9ee4db6e948614911513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6e8b6223c202bac70d418c81232a0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6576bbf35906dadf58e75d965e7823515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8836a1c2011ea27eb17aaa90b0db9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c29a0b341d3c158a798bdb5e7f9971517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae5ef05fafd2e7e871da94f3d2cafe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2b17c678a8adfe52281409015b095519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7ef380af3d9294db899efd4702b9a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9dd827ecfae94a4b6d9a390aee9871521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567adb1bdcccab241f890ad2ea85e9d6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f05fdfe2a10dcbf42b18e3284f5e67523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c293f1c9d9723b0f5ab076a8d8f669524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb872aa61eff00c4c59b48ada705156525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ec7c465ad61fd312bb23c998bfbd8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbdf3ac213b578c05570700a379b8c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7b477d9e11058466bf211947d04c7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c078000e7df80286dd4a2314f9ace8c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b08af56b43de3dd1538b218d3fa60530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4d0a3d99504da5cbe42f4ed2f2c0a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709ce062d5104611e88d2a436438498532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9363e1a69f506c3f18af7d52c77a13a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b1e89fa4a345259235bf60cad4a01b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf30b3c8e9f438c8a88092caf37b081535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae007736894a08341033bbf5925e732f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7982c260e08da1f9ca03352a106c6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6167971f590241ec3fd04bc27446a10538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c324dba94adab2a6604aa62e7c5cb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038c9548c4db9089bf6a36291191ef1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b576c8633c8d1b368567945a8407fc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7de9c24b8b9a434cfb46f5aff1735542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3eb8d7d0b27a1d89ce5220e8b2a7cc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22669e38bb89d3ab6766575b98160e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1cc68fa197ee7033aa622c6c4756b6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a866ac3072c6661a2c7eb46a1a8f25f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee26bb0beef5cc8c506fdecbf13ffcc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5a6abf61e39761575abe7ca99ff31548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb96ff8ca2213969d2b23a3fac4f41e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591ccbc5750f295d458145cbab014d9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf3f68cc2dc1dcf516f157934cbac0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28944d971c03a28d61b4e1cd0a36d366552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645f753097785f606d542b789bd36ac553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be511df3596071a45d3afe6d20761f95554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385388321c78766844b81eca8df23ad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee710f3c1977928b77a6a05f2cf8db0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79cc0a8afb0252d59bd20db4ae97eb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf454b2ee32872604733796ac190e17558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a3b352647d0b8352153634fc8c585559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fd7609bd22405005257452f965894560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33d14f21e14e3a852cf1ffaca53208561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14290e2931aa4c03231f0e19cd8ccc89562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f40bab676e20a9293e492e6d9f20e4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e00869d968660052a68b562ed4ddb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78cf51600596a9af02771ff98cedf3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb12fc3346f1f00a2c07a4cb9f2a87566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199f782d1342ad16a7e11e07da57ba5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242d267ebdfdf65a9a33665088e0d8c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b89c5c389ab6adb7c554b548e97496569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c473ac1add6323d8ae81886e27893a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8eac95a7acc430e3f06561bce0ba25571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471e6cbb7e10cd73337527fef60f75d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9015f731ce9aa9a1c6e326b086eaf81573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649e454ca162ffede36b46c66e6f2c2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bee1bf9360c75fa3e8269b59f0d3f8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf1c1c4ed622b9f665d837c2c19417576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8cee9f013feb8d065d92de8eb28c2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592265f746c12ffe3994def285f73739578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed294e681baf69d0f160d9418546f3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3f79e791a5520f9d5492bf418967d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882d79128fb700b1c251785092a9eca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec6884f18063e7bd0f3d5ae977cfde582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a22cde6360193128209daa6117bc22583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705e330f09bd4def46f5e12e2486613584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a354cbf76b5e879db0dfd59b1d270585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0761389105fe950937208477f498702586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9bee83cbeba6b980bb048afdacc7a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aae2ca78859b3790b92649faeb1547588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501c66c22597c8f163160b3c305f826589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84368e1f1065729ecce81565690027b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b7d5b5f20debc59887d5a336637fe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356e700fc6b3793e6ea686d77d72c73592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbc87b0f7ac988314b8c02568777ff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7f767891c2fb6dac89b84f0d9e024594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130a614fe66a46dbd4ad6949a3dfe4a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ae250c8c353965ea73bb8d95690a9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c318b181bf3ee9a7db7f5d53c5ffb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b0f6d69cec86acf91ccc851c77d66598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb3910f143ab298ff03d05f0688a0b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1d2296d20980f62d4cfcbf5a4abd9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d3baa534037075f50ee0778855d62601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f521f0d71a0ae801bc301b4424cab5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d17d5ddfeb6d80c3634a42dba50c88603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c0db9a58590e080f20643b64b5ea0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c50b59662e89a980bae4b703b5d79f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349bae434f9336471b10c74d74df398606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be699ae7987708cc1a498e6045d2eefe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ccbc1f6c12487a0299fd28ee6915e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9eb7444813a2c2bf73febea635aadf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f64f51a8da41213b9645a96865d53610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6b6b315cb69911d1781a571f74123611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fdc83caa99b16620efa0884aad36f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ffec09564b275d3ac0a9ae3174c76613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836497b8ead647d79cffadb848ac51e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577e733d72e07f8e133babf7d9a64af615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec47ed3d4a4b960474526a761ddea4a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb0180cedf280353b83879f168638b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5d2677f24648a4b84f0967dcd8087618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f96c92fb90bcb02bfb9347418cdc4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c651b1a0f5d7bbfb18efe92937c0602620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50472c383a642ed23965c25ddaaec4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a202a392fdd7ca8c08ef8e14553398622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d6f34aab9ac63eb83295d9fffb2b9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52b28da0785dd72b8451958fb5e74d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6d41d5668586a8e223d667fd28233625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b2e03d30f9365f5a5593fbd2375d5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13efba58e28e017d1ecd5f8c3cf91d3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9eac0e6189eb4475441d1ff67bd298628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5baa41fd6ff87cdd612e08ecf3b3cd2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601a7e354171d84be72d25e466cf534630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4073b8e48d87398eb30d227babe496631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22effa1416a3668089873091520b4996632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1422632a7518ae530cc64d716b991633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e18b12d77d79954555011eae72d93e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804dfc52fddd6d1117c6fc1de20b809635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237dfd69e3dfc2fd50947c08bf207702636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d671cca214a87d600d3c365327696637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8482fa66183cc9feca2ac647170391638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b569c1417b9ee3879d953d43d504fe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5a0b21fec7d0abf1f201bf3444df9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e56e5138037ed4cfa227705e83d22641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2eddccdd98b613bd270b8ce5d81053642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07f3ba793e9d3ebb837c9a7e4884c9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b85a8aec928e79e74e0d40f1edc872644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e8a1666482b9dc37616a1f52a084b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f669bbbf2dab376cf0ca4700465c04646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93637a0e759eda0524f27c772f01e5f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6652406aab26cafe1c4df17f6047789648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293dd4757c1b4eee65bd9041930f9f6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c21debb743fcc140de39dbed6609e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08e82b4dcdb20ddfaf3b9bc4f9450e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd0fe7b76baa011994de45417deab2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35c64c6957938bcdc59a35bb6b7692653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d185d533a37812f29f4ebffac27e5f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98124b1afc8200987af67b19a4816918655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f42f75e61f0620f8406edefdc72a9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b30c99b7801da20691ab00b7af842657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ad90d14ad2787fba4d672e62a4a56658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0196a8f904f0bb4e1407f40ce99f3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b5836fcc0dc64d8cce0ae0a538c20660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf33112b9631927dc7bb3c1f23eb93661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f14dcc314f97bb510c6473d20593e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b45b67f503e09733cda1b7d829d716663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb1a1a623c4a0d9ced60deac83e7b5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a965d665f3a28f48ec94a5463320cd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdc900456a77008c64aa8e70de4030666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a8894a9589ddf7b9dbae193b902e8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b51ff7eddbb6cef4dd74dce914bec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148c4a78c83d104c506200d0e3ebb55669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795d03f7ffe15eeeac0afdbe3ff7a5f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd785c814ff7ac3482cdde050bd6e0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf984a4a3c31940d11bd6f0aa961337672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa411019675a78b0abde736d302741673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548cbc065b65f7fbe8dcc7dd15dcf1ed674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7006830137c6e011bcb661be8fccc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3131201db976eebd1986ea218758e3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993ca3a59c0a18d26fd4c984f9c76a9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0e412b80a10bf51a387b118a071d7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d9fc07c6b094421c20614f0316b25679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f683af137164fabe70f4f9abede4cb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6261e0185d3115ff09d213382e25fda3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830044843a344f1b1419448017922a0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d570df07c9e3d5c0e4c94494969eab2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605df4da91b00c66bc0194073e002c81684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad17dd3d27cd91d4d905e6cc24d5cf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7785f136b5f2150141f266634765e16686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7c7c5465419a8059b352e9982a82c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c67d7423a8616339175cabd68346b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd09ae8a6d379a98c9a7c3d06e740d5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a4d8d645aad89772f68bf16ba0267690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebba45a69d162190806837ca1da03b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c29b681a4f18f0b376d815d81aaa1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6b15334fcb9838e1fb4ac09684e71693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b9d703a57070235036a9f135d6c6b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1071b8e5f4c85bc23336c888811929b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cd28320a0c8b283d0303204ef0ca1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf703113aca904e2455af978fe6f1ce697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f14ba62dcf17fe8cfd7d877225406d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b37f07a4f91c69ac753cdfc6a2fa1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376599566c107d04b214bb6bf2257b9b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972a12d452c400e933fad2ff7a81d0f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6d6d7fa2666c60d7325f39d4b7d7c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798f37d01c46a7e512b876346c48a14703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c5d0d493b089741f5c252b6da0c9b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b2dd33c3c6a36b41e09a1cd6192f6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39861a65f89075f69a4c77bf959b1333706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4004f1e247618cb4028018b65174b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77378f926d610173fd000fdaec57846d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52278e88a2d42aff18c37340f41f80f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c32c431c012932de335118dff1260710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4defdd3abbcee3a18faa27bf15943711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf90d5906b0b7974fdeabfa931cd09712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39f1ee493ca33fba32f6944a3f3459713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5923af449602af6535eaf1f24ec61f5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d05626ee8aa11c1835171056366fe5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700f0dc09a1c8204df9c2e589c21bde716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d32e9ea3e27f7d39e1b7df61f0280e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caaa9717e4038068b06a01bafdfbf7c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc7488570edd81e2a6bd1635726c14719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18cbb2f262719902bb3344ef2031484720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2ac621d00db1e747e4399cea36247721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cabd8c0ed4be84fda58b117390be69722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978bda29ea669a8f064b3be1a9c2bc3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a43818aa0429cb9645da2411137f6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baaca4e0c2d093fcfc98c7a82097f34725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48464d37b42f4d4109bc93a0532f8952726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aebf62d3fea3e382619a7cefbb617e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd06a066484f4228bf266b7399d9b44728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e3fe76a627cf0b5bcfbb7dead90a8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb7bce2c79d5c9b1f83baa09248733730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce42ff16b544ffab7ade7da6ddfb9cc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ae936a7319d9b9415c238e21233fb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2822fbad26cf7ba8c1f03575a8d807c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6c8ae77f18fc953441e539d34a1e2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844c9105e6f6031bf25f06e4a860b97735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fd93bf75f22c801a0705f4a715d28736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b02b9ffe63db30d09882794c6bbde5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4af5b361ea2da9f281b7b01f48853b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982b1c6795c95829d6c73939b48c03e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e4a428446f139e4b0683195d7d5d4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c891b014f8c4c7a75adeb95f1b5af05741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df2d3a4ef10da2a74ca04b64ad0332742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c2eb36b1b48f4fb52a0d376738998743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae6ca335d2e2d0f67c27b81ec01857744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e88e290cb0a5f93cb164b411751c57745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778808cda60d38ed5d76109fd432610746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d9675a08a440257c4092409684339747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454375afb276fe4b7199bfc31d802acc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ffe2df734d3d21e3ee4033ec633ffe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825c4c63e23a99c236a16856af50eb2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630a59afa682f3e86ef0d9659212a32751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ba6d3cae248bec6387db19640d8ad752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054564a1a1eb7c3c1877b86bb243620e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8d8f16e9943c2f97e91fe7e843c50754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45471b9eb0d4fd16ba1cbd0d6379b2b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1448c98ab010dc0495696ff43ed6ce756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce90fc4d37bbc496ac9b33ec5bd9187757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7b5cc66485e277c386527130e2e7f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e30136ac50448a777d9f5027213d89759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6d7b64e3da8be22b0844b1e3b7a27760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871b30b696f2f503987edd873141d86761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8721b70f8a6c35cef07cde158dde1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedac1197045385fd46e408939cd0ce763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68516de9fbc6fc262638461fe40161764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101a6e1e6862b123f3584d663c62513765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b58f5a8a8e8defc9ddd8ae3c09fda766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3930345ccbd0cb71e325fedd769361767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110343e22d2029335939097d68cb510768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb8ebc168b82896afb760bed255068769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30eda0123b325ed85f9f415b5ef6f8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2f6837b06a1d7e89f9b548d1505c6771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec02b8f820506b2cada01f2a4b6dab772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b34700bf1a101fe7181120fb4795bf773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414941849c1293948d4b7804ba40c2c5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92307f5186db43a97f0ffaf6a7591e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8addeac1b37bdb076ef04c9e07c2c3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d033e9d569f8fa831ea25d8e56842f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe546ee1a1cf185797a211d42d5264b0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba5b6c09b4bfd906a37770db8a0532779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c929474ca07824f2b9b20ff21e298a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5122c6baa4242df9cdab5a488bc59c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec13281999bf4e600dc81b2613fff1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18362e3f287d76a4f655b3d2c63abc54783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230776652d912dc6fd82fe34dffb8008784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087a7bde0d753d80a1d21f6e29ec75e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985ffc3db89b4d22f8a9fdc5f136f83786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3814dc10b15e26b3f04fbae6924d8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd68137b42d4554975af23ed68e3e02788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7570fc1ecfa6731e20168b144bbd48789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d3df14720b262b15c4f7ed04d4be3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b309d87ac44974d4262711c4b7328b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8590b03a9f8436b165113133cbececf792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b0d6546999e509aa0572004cfa4bc0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef760f17969349b42f4be6faa46e3e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0fbf16e8acf866a5882d709fc5b064795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5de7261d291312eaf8786e309c9f1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf5311ae5d4f39e2ea8f39577cbbb1797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679cf60914997feb2d2a54eeba2d676798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece167cff16b542cb4616587f9b1c405799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05894ff2f6cea8d05d9a4ad626b8657800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5c3ca891006881c36583352dd5cab801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf5f2d72a7b2d79bc387cf5b0862e6802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a281e8d36018a3a4bdea32c0afbb46f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd53a6705eab1d867daf638caa98ed1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4fba0683130177cd068c6d2ad1dfa3805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7adfcea6b72e0a1e76a6e52734d643806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f40191eaacbb451ec65297698eae3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cff1fe24536f01c34672d4ed98f0b2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248a2754abc1b2285f86bc6683c11ec809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c4cf32d9fb41f9eb21663bb1773af810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c952e204e521f6b7be319e5f43f330811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b80e47577b9e56c0e1d125879bbf4a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebccf126b43a6ee945240f16eb5248c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b119e71d3e9f478763b9d4ec1a961814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83567d59e5d5a4cd41f001b658b5b609815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0a56bf115c4d02e60255255efe5a7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa3933fe16c7eb10b9fde225e4332c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44f2f4044933235b4025532172069d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd9882b8981b7fb3cf2c4c183c8ff6819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4bcab17c658b1d44ad01c76559c79820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab07cd6b4e1109dd6413479e2705b83821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6786bebfa1ec9d3557c45fb7ae3e4822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec675742bba900a1cb4aeb263a3885c6823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94064fd59f71c4a18dcd646b8f207f03824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7356ff3ba2a353a36a119d99129672825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d54f3933a9718fab0797ecd9fb770a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73408a38dbf2de43be31d5e45875e2f7827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734a8caa4ee1ed31f3b4ea16dadf080828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a14a481fedb44f1d31d5bcee79e5f1829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79386d4928785ff3f5df70f37f2a7f48830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b53272919a4c45433bf5ebfef0d4a831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ac6eccaff33399bec7af9e54db2e7832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229071f636a982f2f4079fac4331601a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f694d3882c7372b65ef66f8446790e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76bce7ad58c275a3b06383a75b74d5835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbd7b33bdfc4bd384167da792a6bbe836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac339113347d9806b2361878fd733aef837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633567f61f39677048e142c6cb0b46a2838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5dfae255ad94acccca33791ab1ddd2839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0c8912a0a907c79ae803c9a296117840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01219e92b99e008ccc95aeed6aa390d6841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223cedbb7abfd8318bf84521699dd49842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a08d26d8948c7e0e79e8a49b0cc0b2843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249b402e5802b25a15bc2389c0e98f9844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf48accf70a32670f8d4f7edd9c9e51845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6a0f1189f98f2a0eca7ba92e9b08c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff9ce4061e15137fb42fc6a8845d9f847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606614add19f9aceaa5faa1b6295f126848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b823a52f567e4ea3db2a6924fe83f0a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8a4b0d5be6a4559ff32f5d14be74f850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9c6f2206a96e181544d474f5062c6851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a326f20a7faa94fd0cac5fa72186a852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb284a34e07b657daa7f527da0bf407853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaffcb6077874b5f3e2c12861791fd54854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7150f5b7b3feb954b8d5917b4fd32855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923070411aea27582038a87386dd74e3856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04097a6f5c9fe100a11d3aa5892b8dd0857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7c223c1a94f2bc76f00ee3dc47f99858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c665765b8d521201cb99cd2d04c937859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbe0ae815ea1d74ee0e842db776109860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b62d7e450c44e7a94d2ab217b6376861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981b1e82e455482ffb35b0c549fad7b862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7f36a7a22d2dd82ab40a6be63ee12863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfef33ad1a52c781873e018159a5931864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d98134d971917f51dc7153db090979865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668957c997e22ed6183273c367a89b6866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e8279f6055af77fac91aa4639b088867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1198f030ac983bde764adac3416c732868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b35aff41f59f9c361b5b400f39d92a869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d79bffdd9b0edb58fe3f9c31ac387870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b2e9d0782e32c2a40c468c4635fb3871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d057d717ebb2523b1dc3f4eca6dd0b872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b557690fca9cace4770bb85235ac9e2873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26847431bf29912956436201f74c2937874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936092a4d6124f875573d6b095659b24875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b159c08462fd29eea17a96bd3ccd9a6876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21faddb571164a8bfaafec66aa7461c0877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb95b9e57f3cba70b26207eb97fe602878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec19d6471f889405430d9f59e468a0b879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66b13e6dabbeb683c5aa68e190ef7a880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612ae5b8c855a1df8f83ad693802c9c881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2f0e72051914da3b5bb309aa05d19882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfb8c0d27dd7f4ae02a2f4df6b50b6883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfdeaf2e68de3a6f811abe34f879c4884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37862c32c2b0d31cf44f62cdfe5b9d0d885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51564eb56b61fc2ae0d388ffc03de3886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e110b07da5e60c8829787381553bfd8887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff311d42c46c2166285fcf7e1650eb0888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e915d07c7686f0b7dfa14ba22c7424889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75793bbb50a8dc1fc89837212d4de1890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4e65860a1edafff30000674174cd4891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e8b522798abed6bcdcfecaf044022892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb48967b78910d3de23754e87b4a70893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec862c5a6b56a25d0377790a402e26894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7f2b56c324686905b5a012093cf05895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1f663a9c8dda9483e0787093f65ff896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019d7917dc6ed13cc6c6727dff5328d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9cf17e92b446ee68b17b34da5914c3898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0791e51327466be902f870f63f7c6a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05db726ab72b6b029868b066ec900b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb8af2be8caeb351a0db895feac43a901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdcca61db242cf43859ae69a2e6f0d902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b01fa9f758cd7f84e4ec8c88b34773903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57135c65ca6baf3c511bdaf9f4082806904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55074d43274673ed55d300b8f1315ec6905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0566f462353e25ed3fe182aac1c6737906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fea87fbc8cfe95333f517d59631a7907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51944572268236c575fd9397a5e2a137908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e6ea7f1aced9d51b9fae2e1622cd1909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c470d909ba0fce25c7af4e475ea71910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f87f8e9a901065401363ccec340c89911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479d72055896fff688254138a71f0b5912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05453666c1ab70aeef3019e863c8af18913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c1859d58ef78a1a9e812d9e548444914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3d881d7ffa82614317a6b711be83c915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1ba3c1b9e10caf5ea43950c9e37c5916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017a8348856a9b039eb753a6c229087917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd8d0cf0e426eb7e94d61e20aecfeb918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714629fe6cfc836ba334f330da2b6ac919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef266c559e63cfcc55db9e349dd1b9920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87770c2d8495f582bc32784ef0d033921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecb0e152f6d1d68a613883b42c774a922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b904245a3d6e23815fde336a44c761923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991530c2887ab70e030736360bd0d2eb924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598a4f87622fd4444d40109b1fdd2cf925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe1ed6fb4e57639dfae0394e5895d4926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b4e8ab10215cd89b37ee97e8092ab927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44925d4e89af740db0f0c316dcee2ab8928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fae09829d12c3d984d9665b3441e95929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255ffa77679b60ef07b6c3d9722fb23930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9208bbae7b8075a1250d17b3a5c784d931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146b16e8c9390cc278a3d6e37c64803932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90947c1333a7eaadf74d7254eff69c9933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57419711cff1293a2330be8653f52a90934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe308fa4d76134f70ac63778eb186a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84304642390aa552f4ad8603da2321c936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185d4383ab6ea7f4d960c4d9c80661a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac76605ac971609f8fc8b961b1dd5b938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149fd03c0402776745b41b8323a1daa4939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe6cfcad7b42a46d08c2fe77559ed8940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef44562fa8c74199f233fe5c67048ff941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827574b758d9faf3400025c44f3b0a69942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4fc8e92a100d88345ae804a635220943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255fc1d966a479a3849702907f696f5944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b04fbe22cba5a3e01b44499cfad032945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d80b05dcea3e0c92be8ecaf14304d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd15607190d62974a33ec56423e7e5947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1e1864605fb0dab75e489d4ae563f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca862f60ec4695517ccf50f03bcfeed949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c341c6190ec6c84d64b19081653656950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c907136466953610334d4b4ec2276951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a806bb7976ebf116c8e90f668c6b60952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4ea09c00b94a6a5f5caf1f0459e9e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf1ab051121fed505a41aa5828115c954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453da8af12925a01f88b1964697289a955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4b12d054c091b4820cd037e29e141956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77188958bfe584fe976c5944788cad957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b779978b2f976ae65f0308ed1c5794a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df29c2432e93d6190d79689cafd4c8959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94941c99bdb86efe57404dff16480e960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c399109739ae62099f21fe3c79515287961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9bc4c992e7430d6d18f679db8a50a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb4ed1d394c2d0e27e913e2dd33eaf963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f42d1166816f217fd31cf4be5d435a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bb2e54663c1c09956756e90aa97af965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb6a204978a355f3b4817b8cd7a680966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b6c7ba0376a16bb9e35cc743ba1f1967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6dcb64491483191bbe32b109a5183968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3047fe05a7211f5566e0120e7fe26d969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5da755cb98ccd749adfdb3ca0d4ff970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc41eed69443941db33fc0c888052f1971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6800b76b8882c767c76267cc258976972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494da102148c83a007c865518dbfaeb973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429bb7eef339865a215229b68fba084974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf0a97cf97ae7630d1dc0a84b3b29d975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b92db461582cc31af054009d518f48976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f00a09dfbc95b8bd2f027fc1c52426977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848bb1835ccdd5f4a27ecbf81e9f820978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867599746d851554500f4e575aa34c0a979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d03ebc715cbaa924e23110f013c87a980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2de3fdb1568870b1099e5bdf9fc43981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607cc08b97e45d94bb29b5725c4c2ff982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514bd8e7cd80873b1d03c667e8b89773983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63535b4d1e3134d1e5722def723702d984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14711cd0ff7d1bb862984dc3bab560f985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d58608074a95676202edd71040c45986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db660d3c2a361eeeb7131c313dc7a73987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba3e170a649a592f6ff8378a803523988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527fd1df19ee6c3dd8634cef70f3f6d989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655e4a7ae89cc35e8331fa5cac8b7ea990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97282ac3fed9be25cba0c91852958eff991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2008c7ceb4787c9fca0a34dc9dc19992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001867e983ae15ebc10ae576b2d36e53993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2398074d9db3f946b5e95f78d09ab8994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442701ced62262f79dd080b0b2d1741995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c885acbb73b3d249dc3c17bf16595a7996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb978021aad96d0a246d924b07df35c997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222fda42ac4fa9a1107f84eccb84f7f4998.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2c8ab759d5008442743f8fc21e1ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ffd1c4f0119e89629e07ea666a25d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c067a2fb71cdff20e93ae77f3e2613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1cc3ee3c1d2d58401b1c6718e3d0a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fffb9a89b6f6f5768c0c5aa6dd04b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3b3996fbaa6ef37ae6fed7d516c066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f84cbea3a19e8dbe05f8081ded7437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d07b4a8abc7df0425d340f0539a868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c565fbd3cb613e32bda64d3874ab39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340b89d0d760729eb37481aaf52540010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38173827bbb798257a340710462b8db211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06603d52dd48fc77518e81b903a5ac9612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb129de3198120ce9a8242f45eacea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b750b07271a31fee2388db41e4509014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a0263088b6a602404b4e6c3c8f0ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82686925f8ec03e0b23505bda3194b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbc7bb9bf8a992cdc78b23e91a974d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6faa2cf39c74236eaad0a9a10a35d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6c22f4563d7d134209e2a6ef267fd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a2bde1eb5758a62eacb7908babf9820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f54751a316534b56a93edb0ede02a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a2934f02e2d2a9dfbd55af652cf1f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbceec3a9ac3632e8cd354303f1391a023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda7bb46ad89037c3664aa082c8c12024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9b07a6d7293d8e72addce5c52f73a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6426ef71f46524aafdae47fbf761226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2228cc2e65c3fb42965809e96829627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe642eedc8b4d6ca90bf08bad833073828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbaa21ecba06abd0a333bb8302ae4129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8ec5ee4bbc32d343cb27a46c9f5b930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b49102dce37b2386f6b751523a23a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15246d60c211adbd9904464ffde09f0e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f52b761fa0662bd050106a77af24f633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea94fb651f4ecf549c90a9c266f878534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5d296021a67d0fa0d981a1ae4dae635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427a4d67695a956e6094e989db830c236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb98154d4086e192a0d58a7d0b498f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a1327d0dd000787e3774a183e645138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6f92e01f80d658664a4413a7dd93a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79a9a7eebc9b203998314db543d37740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ad3c06f272a73a2e1e46716d76d6a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855ef0ee7b2a91e04661beae8e03baa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d17ad5c632cc135d6eab7b87caed0243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749f094c02b25dfff3202b4f8f6b91d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f593784c91a2db075bc5aadf5a3044d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfbc83a5d34c2b0bed691c11f75efb446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e08377603e542c2f41f46c1d7cf73d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9c989a17d7c05d6d02a5a1ab31dae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9acd5317708e1bb8532e9b61a886c549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7006ee3e1a700fb30b084214a22a7d250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680ab2e582d828c2bb3e0824235050451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81053723d889c798786688931a9c1d352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ca4ad918236e761afc1c8ce426f6f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa4bc197a4e1fe125ebd8985efcba554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c1ee68ac2ada52d86bfccdaeb957655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca132cacb6dbbb953fefe615d42ed15456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d052ba217bad3666d68d67d8c2696857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add74bc157438a8f294a084a8bca378058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54429c8f404aa17c5aacafa88fc1fa9d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b227db503f1ac4a780228803ecc8bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bf995038e2e121c0a600c817342da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de49dc260af727864b2e0a4da49e70b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb02b1b2f0b4767b209bba17d3dc63863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089e13f1b25ce58c48a6975aea6e84564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2cbf849cedcf11f7ccdd6c1929443c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205699071c96b0606b5f00487f0296366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfccd06816739f14abf2c6d95fe0d667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db61655263865bc42500f77486760f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807308fce930114ca474d0c2bdc754e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42735e43075a230db296d4504394baf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab5d28801c2646350347db46cdffe571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db538f2693fcf9aa823a21833fcfa35272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897256485f2e77f83466ecd213da8e7373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066901db2eb13c721ef61e53f7d79dad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a397309fbe1edd2d0931a89113570975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15e42038cac2016810ac8191cc98c776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91729cacd0821fa33485cf169a7a3177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac2f803d9815fa5dc3c56f4aff6b4478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45616d958938dfccfd21e6804f2e0bce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7c268ed088b3fc2e6c57987879ba780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf642411a8db09a82d2252badba516ca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c323bf0948143e4be15640ef4b628b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0aed779d9574562f7e39f8657b59d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c65cb9b845b0b6d727301e7f6031784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8862d204588e1b795bb177648391f485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15821b2df1c41d56d2450749d054a20986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b296d4e2fef5426648e251e57706af687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d7432aedd6254a87c8ede93b3e7ca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fdf46f6de64b42eed6c4774d0552689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9c3ddebffaa8dd57fc67d58a1aa2f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b569cad9debe2a559895fc4a62a66a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298b37f0e00d985a63445908a849ed192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc68e44bfc59d69ee0adb85875fd8493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8bcaa0bdf6d79711939208bdb5765f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c4e3fa9b183eb19435875ec3c0b5f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06cd987d9fa14de68de36975905c4396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38249a7c40a046e82a725b93518c3c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd75488010583302acd2142fb9e72e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd662711982bf9eef233d3e720560a099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752c98844f4bcb2931abc196d1c1f56100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd53746c18cfece5621f67251cba628101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e1507490849b9ea4edc0fead02eeb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8c34ecc71d40070ce4ed0e5e3fefd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e7aba26fa1981ec7ea1b98e7fd4af104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49905b68608661b68cd832f318bf840105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216d558d76e10d5d0e71aab7df0f767106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ef532c2017417f45cc5ce9116a064107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abdc7a82f5fa113c09befda0c47bb7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94ef318dc09175d70206b6552255d8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156c6d08263ba45188a380241942949110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796194565240eefa1a9aa6187deff890111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7aa26692883e369db9ca5ac07a2b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e072f3db5ed6107270679a8db0ffaa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340edb4d4cb994caa3fdb139171b16bb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4ac317c391af0040fa5db2988bede115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520814c733bd6ad3c9a55c227f32c7b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550c33ed648a34c55512bebc2ed6d91117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3591bd2dee753bc81bad7c3a6e5ad08118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63ddbc8e6b646f162d12e715f7e25d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6006c35cae4dfee382ad10eb8fb189d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c12a4ec720b8c9e6d42c4a31ae8e28121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521be93e75047e687704536c2c8adca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae6c6cc93d140060be34d2c5bd2e98123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e72ed92a2be140c6097c314f99a464124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0db71c41ab67aa12323df69f820134125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1e2185c6d693a340a5c43f3ebacd7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2953b6c13abf908904c988082b4bfb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e869c9256cc158a06a98cde2312437d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0c4fa8dbfd2bf6f91354d5628247a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e2480840bf25ad406b5dc724614a0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1008b21c81f1214129add361490ca7c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541b5fe7c99290eec0937523dfa230a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be068fc2648aa6d6aaee5fce36d538133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c6b545961c711886aa1c54c7e4171134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7c6cb3cb5f4272abf10eef5cbf694135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec0ae87612dff3c43852c701aec219136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ed8712216a64c982cf34bf04101ab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491d963885c9348a169e58344f2308b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49fcef915be992806380bcf4ccb412139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36442eb5d6d3c914b870cb7f439e53cc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfec72385b10cd1a2d6fdafb69ca1c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63eed7b30115da3c17bdabf86704cbf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0dc80c2dfe5f97eb23ec5a291baec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13896ae2166484bbbe10f7effb4f583d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330de0085181206675ccdd88961d154f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d58f48e6b4effb6a0c43d6c0ab8c97146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e99c079250b66751f7a5c3207b10f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7bf53805053eca0a871eb42e5a956148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b823131a9085b716cb52c6b8296847149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b32d5c421115feee244c5a7b525397150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a701eb08dfe4a195b72a6032f0b609151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ee552bd9243e89286d0b3cbdb31d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f56989ea9acbf31c13bc9e97fdbd08153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe16e4e30c46b3e66e6c4e99a8b7a54154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b43a270a18bd2fe7dbbdb8c1f5a26155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e62781880118a383b7ca287120eb5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e1eb2a827141d5d2181a4365065be157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e2d7aabd0937cf638da8edb4d7266158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86d856c556a9639edf5e2b697cb7ee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76427c6953aef10163fee9b6ed3925160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec630ae51c9aa3c876f1dc01010e97161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992b7fb0926fa13ac3f61899e3550cb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e18f5b9fea703399488fb7d0c435d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5284cf39e6266aacc6e9f31d9043a68164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb59e8d194ae4028d54bed54ccddc1d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e51df07aa446966cc43648873fb56166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a042800b0f6e4940897c09e28047671167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26efc2a1ed3f638a1509d02769657a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa4482d0beda275c774ca436fcfc89169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1971b063b4bef2fdff85f90eb61d9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec449f32b465c3ac1a9493a61b2b8188171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515c225297fa0ffc26ff7f5243a7557172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc04945731ccac191351eca1755968a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83666731b23d573ab62630aafb8bc34f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4612aec3f9218113221dbcbe830a795175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64790aeccf7be9f5dfd10172c22d55ee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f510231b1868cf50b9d1d66bec492177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fc539e35ab18d9b006fb5bab4aad3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032827c1660ce9b922c5afe85d823e3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f5f55a59c56182d57bd974671b731180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620f67fb7f0e3cb5472687b9bd47cc0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4ba6bdda205e59ddf86a361ae01c4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29176b72be0d7042fc6df9149070e88183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1219e915cd2a8b32df84886cc6f463184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c0c9abf2306e0b395425d3bcb3cfd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4e9ec00c4850f623776534221d03b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea87b688879a210c145a7b20088fba5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89d803c1b3e5c8f148f5f491e822d4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ae4703a47e85a97cbf6a445abfe78189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85d71a77e648f271acb4fe5c613149190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf988fcfde6b65c10c30555a6baaeb6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395f4dbca426235d466de274b4e3282192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b932ce49ab912697e9d8bd0977db99193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572a2695716ef6acff4f8fac44e879f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6acb3a43611c2053ad243da0744a3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293e234ba7e65e2f6d075a67a577831196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e08cac8a850e2c6c52b79dd54ddda5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434bd750f8520d495e17ba10ac687d69198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c422b45c8aac02e3b947d14e652f1c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e99aba6af1ae88f82778f081f5181200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5489203ea1109a5f8858facf8c52e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29de5185694f4ae6d518f7c180e80bc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dedeb1d1478f0341fbdf18c72b8ce0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffcb4585db97e878e5cd92bad5f686f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36c7893f25a8b27fd1a3142d2ec888205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd997918f54fdeca92cf458e72fe28bd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657b63693475bc710e626846a5c13ac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749ee2ac2d7d5ad0827cda89341b9d1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f288da12aaab586b4b3edd7bb893f5a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b40870b3fbd3028d30c3e86e5c0505210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e6727f8b3a0e943426676d6980ef9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75c9df8bf7fa8619d88f9966b0cb2d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a45cff12f0d5d4fc8678f763c7912213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d81495845e64c718a7b7ec9e4d1e10214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714366384595ce2490725e2912e6e59c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509a3c8cd7810b2660b2705db0c170b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086d5fd805a1fed19940aa7d563b3d2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62928808eb6369c8173968d5428ad8ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d02a6c1c6bc0d108beb8ebf0658ab6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896214df51f6ce49081767c0b8b9b860220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949730888f1bff33d8149ad6e36a544a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb711f1d0620e2dffec726e40181da6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edd698b24e22ab7d1002ac54a91af1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7829fdd9a8ea406e58cc33a159473b9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496a9b6a65b2959e6a8df22117308a3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432081b86d4fd76613336a17e7f11963226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e63ca57bde360234ce06b66cd5a47227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa19c12c957c155dc17e1c19efe63e3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a216dddcb6c57a105941326d1cae8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48edec489669e32c0b0298b60679bb18230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310469b0079f410649de1df8ed906bf0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed87b5921a866d45cd471d2139ed6a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433625e677076e2b051d86078f1b2952233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78244544d334c41a54277f868f8a781b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536478e613141444d6d29d13f5a67ae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29375f329316038b9325f183666514ea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981effdea39dae25223562c6dc61dcf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e4ebb952d4cb6e0bcc737683cf1db238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad9e5bb0f320a24b143ec239c8ec21239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c492b121cc8056824c40fa25a332ab9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5a21fcdb3011d6a491fc4de101432241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a551bdcf321a8e32797e000a8ee2d85242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167decfba0c572d26b4b86532298820243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c57ba61770fb2d236a09ce0d5d334e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0a0397701f590ff69bc8c476a66c7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2a9e93509d36cfb16f132578358c0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d81ec4b28db720229532717aebcfd9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31297c6322897e247fd6c3d430f36c9d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2ff3fb42b31f6848b4b14d0a7c773249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7296a6b101754616400bc9f0e2e71250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b96be560c0c16749f03d547a64a8b2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbd843c9f86c9a52d8543bafa8d91f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04bbb6ff33223f61b34560442fe59e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e407f4ea77ca17e7ff73d95df1ee77c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc58428afe34c2ca225132c1ef39bdb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e33d4d1202250d91b428d9f7488c9e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3137a7154cd6bf35fd72fea9a98fd6d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ebaf4faa9620f83d6179c1d2683d7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00682b1097b356f8f473863b1036c13f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d7c0b5bbd6fb15b9daad343d3d42d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34051aad639edd75a732e28e936bc635261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418758c46993c1b69ee93a4ea4a8677c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38637638ddf9d8dbd52899531c3e7149263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0acf214fb5f13848e6924858f608539264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70221bdea763e207af1bcb25c7ae04265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb447744c0bac92c7d636c30a60c44266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61cc6951381b95be12318bdcd09c73267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58169f6497b46bd00d04cc19c1432979268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14efefbdcddf314f7033a2b515ffcd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd37e775fe87a91f91d6d6350464fe7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255cd49bd86146e7d1c8e04ad6b7f8b2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee948744d33f1d519489897b822500a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78866e5485c64ca67d8849cf53607b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b3878e0cd0c57a75a311f8881adaa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28c5563a76dda81e9d82256815cc49275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53cb481916f27c6244833bf9f9f604276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bfe28c6357514757f47ade5ce06e4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4924bba3c7c53c35376efe4e32d30e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f3b4d28de2083e2be309560d896f6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc635cd0ac4ebf0c8bd09583b2101e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb9dd347c20055f5bd7afb5ca1d4e2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ff92867062a07947150c961cc67fc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf451dd87a52415ba27f9eff7d3fea7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba332053d282e7af500d52d30a1076cd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa1d063fc45c4d4f3b1c5491b61348285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823db3c48952466d2d1ac81920318f47286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da27209998fe3ab37b134ed8e3b1ad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5f26e5b8195cc63e0a9bc92a7eacd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d19376862f792bf7fc31c3f8f9ff56289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783a2375f36757a5bfa278f9061303b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a6e870273597924852f0f152de368291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1db0082812bd73d32c259ebcb72b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e4e1798e0d700f4581cc723781f82293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be01792ec006e46ebef224aac4f1f22294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e917c5447defcd26fe090146873e9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64adea9d53163d4bcbd77ff7cfc4d07c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c740d45ab3ef27b78e8d4971897dd48297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcb73e54e0627e54c73efa859f1b2e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7ae112d9696a1c618b701726e7347299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bc7beedc4040152dd835265709bfa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525f71caf67201ff053f9c52d612c7b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9640211b009aba8d305b31fec96606302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232334b3c2b0e8ec5096490600dc8ff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c473f1fd9a08271d69c5ce95a9e51304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4031fd8d79bf598415e36a61c4d3e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5ce3c1822bffd4072515966c472d3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1822e7573c2e0c46526911fca718c72307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d04646ecac42ea2e4e9ec23f97fd0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e414165fb41a1ae406149941479c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d8502e57d614beb4d27c5e97b821d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c50bf3d3d6b5e262db97c130c78db311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9971194b070eb6cb27d74fa3e4c079312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2acbdce7fe293c0419f2199f354800313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f0c52bd0165b95ef7adda80262f41314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316e86480e0c8e70839ec78276de8dd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d31ead02151b44969ace2fd2c0a863316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d843005a44a8eea6681ff366a465c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda25e551abb78813bbc27d2923e40c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5ce5a74c3b0f5e1317523b3ba455d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066248d5413293ff6a84b9db6cf0524320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a59b15c84991c1efc8cace7476d3e6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2edc5c9018264b28ad113db56f7901c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d1d7230c481fc4280b33ff5b71cd5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1d0f00c7c37e76b344d30386cb409324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910ba045037dc15e88b277a178f8fe5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54fe1548bf182d5b1df289dca10105326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b539e154643d8aad24a52b43f8aecd7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b92949c7c8f09a8d692a6391b622e7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815aa3b12f88a2bc165309a095e5de3a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e653c52023292aa097b0a205bec6529330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5611ba8e6b7fc37436d51e9c2e55f15331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2e12625cca2d8941a9fc6075389ca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800940524a3f81ed04b484f3b14bc9de333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399fbd26f47051b9d53cd85d9719e6c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efaf8d1b61bb78da1030af53183de1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4510677671e44724dd1489c80e07cf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41267f19d9c90e55c14e11e6a2d72fac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17433dfced7881255a283acb7c3877338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42159f5c2407df5fb5b8041939ec77339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d5737f0be51d30e50ec6a63b03f4e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc52dbf96b049ce5d2ac2bdd8a1fd5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f84f2505904cf1c53cc2b84c74524a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544a347ef91e33367dfa558e450c69d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ceab19d9a14286af65e65d32ee5d3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed3b0b5b5106835f55dfcd1caa1f78345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7e572cdb6b114e4768e8611bd087d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e37a8e783420475ceba8455171630347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c29a595366753f5c856b2f17769444348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70c9f4554601319564a15cc8f01118349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15c17ea21a9036064df6fdf63daba7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06224c30c46df4cce34e89113142d377351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686d4d63cd6ed6ed14c70307b658edd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75b81eccb6705d7a3e0b615e9e47b0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17d54d20b925a152afee1d713b8636354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4f3987f1b9128a49f310f72485e6a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff266f954cdc474ba537c12981b077d9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d42ac6424c8c0613e0142fc825897357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5cdbdcf1a2a87add7517851b25c2e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7279ead20d4a0c16c8fbca8ac594c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0962d153863abb83a47148355faa712360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3bb011c3fea155a075cc05cfaa72d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9d833f27d3efd02f4ab4c3e48cdb9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aef903fb74d902ae0d53304c9bfab4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285f72a72bfa6307b52ce32f9787877364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88544b34cbf320612bf49c70e5535eba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb82d06da0bdbb968e7ed4a29c5bf9b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246cd281836fc1c75433328531902f2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a3ca8ad6367fb0627018abd343cc8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5434017cc5c0ee9bc2ec08d0b43267369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc55ac0af049b553b52661745353627370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25186560c3a3bec37b71cba2396d670c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e648e6c131e1b284a72c0fbb84ef682372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a200d996a96f33709215fa18c564c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5efcf95e4c4cf85618084bd368000374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d18735a3900a67b812b29c4bd9a060375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a40950dea33399378cf964bf7fd6c1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce19380627d264abfefdc8a15cb3ec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9e8c55e058e90a30d776bea137bd9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d54e672da5ff856555599d7308029379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0085f436feb2aa2c1b1764edbe491380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050cf03318b5e7818fae4fd10cc795b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341823ddb6fe63bf3056f66294f4b2a3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29db0c91154189453ce33aacd0e50c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47617459f05d8dffda0f186f9c06ed5a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82602e209bc05a4edd16183e5b7e59a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9de8270d2c9e03bc8adeff6e1e807386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a403aaf8c382c94cdaa20f3d30189de387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec2466dcfedae4925bf0b723877f51388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e3002e08882226b6973e0f2ba9c43389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2e3be0685f43093c370f5db05260d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9008288d3343e618d0e17656a0ae67391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374b807691761f509718504e1c5e5ef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9c10e68dbfe28034a25220c0352b2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fff570b6a5fed7134c91df868add2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d3770777b39700705e320f070b84a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5799958475d69f8374e398fc4d2ee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda90769644e81d3426beaeead06d8e1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c27badfefa2d2274c10d9b04237fc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2624f5c92da167685d08fe0e72a7c7e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218f05a4f8f8c9bda342524157bc8a2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79fd7f29d92afbee42e32a0f736a828401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d3b8b7c5492f00b1290405cc3befd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009195bfa7a81124668ec8cfa5677297403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de8438bb63a45f5a2ff24a1fee375e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7ad0ade58930b3a31e4b1fe32378b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0006f8b582c5e7708340e87c0199e94406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82633043efdc224b2287c4891bc1c7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4a6793bd12412be045ea587e5e998408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e31e95492c1d3109974ff96b70e89409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0d737f2e2e6df41847eadb472b5bc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e094fab66c4ffb7735234e1ea84f18411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad50ad66c12edb6bd68912f44ab72f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438aed6618bd3670aa0f1bacac1125a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578186e36cedd83f8c37ff0866d7e9d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425baca1b83689f34bfdcb332ada2b34415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0e22b668740912fa6935e86723e24416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9bc9f00a76099c2cbf2447e7d606b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fdf971dc75aa3c627dac3260ac865d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81766bf3e9f2f1e039de1f0c86ad6cc5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142e8842cf291330b424322b4c42281420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bd7fd1571f1566c337a74cee18212421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7e2548b0294a60ee55d85f1ed6924422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b302e9650b3cb26abba9959f6bf7e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19732884744871f89d7a86db819d42f3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04f1b85d8eef3ebaaf6c8fb7d6a3ce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98431fcfaa9ad8b854bca2998353b55426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526a10b5f5519c17c2734ace55650a2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22becdbf85a080337cc69825ab20accb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd842b2d5b0956ac093f52d2701bfd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9da369bf65d88ac57fd515fb129ad430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ea029f1670754f22ad703d9ac4f68431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166403b7abe62992307b7f1a07dd2a13432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9202acb711527abed4aeee939de8f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86fc609e75155638c7570713ddc1bd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d9aac3f73669af566f10826dd80f3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef2261e3af2ce03c0027178bdfbddd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef3466338496b8de58a41c0d1e3091437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271752e3919c1c0f363a4df6c9921d32438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466930bcc1a8872456e3cd485b3adec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bfe27f0a7f88c9eef6353f5ebd840440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970eebc1510ba7733c74b4dffe491ba3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ad91c0b148ee289d8180429f78f14442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ed86e7db73dfe5da06372dba6820c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54890e72896274f1d5d7b625cd8984444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214c774556405431380996619280cd3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55623f3a97003b8906a23192df04a8d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a19671f5af86004d94d200744468bc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d5176db4364cccf99ee98e75c14f5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181fdf04df28209131dac739301c175449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da913181e0d2160f2ab93979b3f34025450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6efe76c11ee22fc7576352f9b8e5def451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10806ed950587642847787f35c4beb45452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8219bcbc9e3cef6ffc5fc19ab92758453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f00b8852318b2aa581c156c0aca75454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b99155c31c6c00542d79aad77964f4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665767266bcb2592f27758a908ed9f5e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf1c6bac1ddea41078bb63f2a00098457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809ebcb455d6c412ae119910ba3f8a0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7182dc7f90750a4421f5ac57b24a6e4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4f13262faad88348641cf03bc7ce6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135b4b3c132c98eaf48c9cd934d31db461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2eafdc35b34aa5f4b73f58bb11c04462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626bd174c1df998ef897d32d5ff10e9f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff055fbd9c64e9368659f6cf140519464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ca049f4208df94b3071840f7b0193465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfce298cf564e62df096c8644750cf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499960f32410a50510f6cc442b11e144467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0873cbcc939019eb6421d8261bd4f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2439018974dc21fe67fcd0ce44175469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0906c7d4098fecedde5b8a9322295ae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febdfc7dc66c0fde46864720562404c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dcc1b032415ba0b4cc1d5bf62fba6e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b14e63cd50a2ee15d5b8d56743961d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ede2e6e91e4223e27e2d3f8cf4dfa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ddff85c6c5fb2c1067cfd40ca6874a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa891e0d4e1837c5b8a91b7852865f4c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb02b16fbd4b73823e25834c4d13776477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa462e3bfd554416ae84cd55d0b9f76478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2de0976703c4afa9793291ea22b52c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73111debabf65c316c6adbbb4793ad96480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8253351122322c11ff7f3f1d20ce1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce397cbff96e57f454e41340f4595515482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbb8b63c15696e056a30e81c691a9f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af06458547822a3b6672e1f1e8a790484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38d00b5bbc2a55be5ed682f7388b70485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afe10d63c9d00c279be4fc190b4d32486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997020b754e828e43175502051693fbc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df402209dbd13ba1c5927a1f4b4f95488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f24d3ff3f78f4830b5bc44c06e64d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd95a79fc94a3b33b1fd30d1487777e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8183df09f7a30e0dea5881d9bd099f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0c76e6ae9b7d7736183cc1f819a00492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39356d19b94815f15f18eb314dfbbb58493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4653e8401baa2862d9e882eaa3c4d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b3008fc898eb8f167a1c46bd21bde495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ffa98312c3b4b57d85adffdbca4c7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a2c7f9656b46cc569cf6847023902497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67629b4fee302b97de63ac825ebfc47498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2592f5e7a3cd537a162533b9686355499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db57d7866c887288d617defdbfc573500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4d03ba63a0528ae332cb502574037501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9904cffdbf87b01dbccf757094cc6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d587209a5040c71596d915e7c773a8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b54d49f685b00b0b1bdb4cc691e41504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337862831476b1b99fcf182821255bcb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5de1d90fe8137024fce3495bb48801506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c948a02c75bd8724c0c93f4d7836b2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8407c1734c821a29ef3f6e958ccdefa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff98476525e32b0c965dcb36b61625509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba454d245836c55dcdbb9952ec2f37510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a809ada5948042145aa89b072bc89f6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412d146f81ca77ee15d8aad3566b718512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124a71946257caff606ac05607e9525513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc771502cfd11c1f6dc4231bc03849514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3d5ec26cfa85c9c73c51974cfcea7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4269bb928f90121b8c2d01a0486f7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e724e2646a06d3d2ee35bf6cf4c1cd9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fda09dab4bfee781066e7ba16372c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c96c57a6228b38b86319208709452519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0cc27efc95118700e275cc7114534520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b7cb0d86c5b0e66a7cd14702b7d44521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abee84e121370d50243e16003b295a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c08581ee903d07675647dc0053cbf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e888341b2af5525f43ba3f133c4d3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2342149f72e6920dc13cc80a595bbc1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822e1623c44184a0d6495b81937f085526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bf32082316b1b6ed2cedf7dc62d73527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f1dffcae53035d9f7eb667e40b015528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7193da3bf35242b821f95aa695acdf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af3e8db21a370cfb76bbf8c9503d14530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d1d4125bea72a516d9d38d59f77f4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5060076d2d68b9b304c2d7536bcaad532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671960ed5088a5e3f096605aed19bbc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9970add4317741a7d7a475da4eec87534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe566d50d17ceb8ed41f49bf967bedcf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409b1fbe20e815e5f9089a3649f996f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead63f3066f5e7e8b7f8c9d0e82c994537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c7a79cc49e197d747002e4ecf7ccc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118336116d3bd7b4c5c5ce5959d38a74539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad1ec646276ae36409d9a2ed7378b5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56bdae3f930c953a01b4fc0f41bb1a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3390a94e08f0fdebb6221931d7fb2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8e0f8fe5b70ca188e461fc94eeec5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e2701f392b0afeebaa9db80e05214544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632ab9453d686cbf4ffa6a5c1d0bdea545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac3f26c9099c5e035b81124c97da5d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740bd6997452317a50d95829888a0784547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c475766ef90938eed6df960cee6221e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8531b8c0d4da43a5e4aab2ed5a5e99549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1614d8f36ac323b4aaa35d6a94430550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d44e96b0a446fb523b2e1aaaf39f9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25012ce9bf36e3d28330f8702625813b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97a99a356f36d9fe895e54efb90a11553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9b4bb3a27e56d80d4288f79a7df63554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5c3b8790e2d43d8cb57f8bfe3483e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee84bf263ed50408f5fbb73a2678efd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d6816a70ce40d0e11b9cb68c9e5ba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1d19b7b7546112f15b9fd587170ba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa55961732c61a1a64b33698cbeeebe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d6dcdbf12669bdddb89598d320140560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67dbf73a11b733b3d2bf1facd1270d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309d812f333af1912b7d253e7afdfb6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85f7dd643ecb8e1f861dc8289fae60563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a162f90c52734effe4e9d6f6ab70521564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed5e1f654fd2f6b5a8e2b69cc62e85565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2b81399b9e1f5cb053bf4eff3fd19566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a640e4c8623bf2d25f91c12a07cf6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3365e0417b538e02639c31f34c237d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66da49dda9d72a2432c9428028faa6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef1b1be93229f8f3192ab8a03d1281570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019588dda0742368c1778220e994bb2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b6e0742b3e6ca6606f9ad986f54d3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb383681db71fc2da693121cfc454a77573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93947922d482b046f514f59b9d953fc7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fdd463cc7a33ea5bd90cba763437a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927bb4a5352b59db3c411a8df4473ae2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91016819f51100f29fbd3fc260639aa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6734737a22aec0e28ff7c4c49d31a8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4262c5d5d2c513b8cd5ce3086a55a6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3943623e2381f3483ed9a783f3ae62580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb5ea3b790e0aaac1ffe1951447642581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0df9dd803a9f6bb979b2a066b0d186582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17624f7fa8256b8fee251d0110814dd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46d6946d4a318d8b1c4cdd3bfcbc4c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba934236edbcb30ba2c96035aeadd58585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b968e4c3ecb24a4bdc37de1d661097c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17f91c1246089448ac0ec29b2a11c9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8605edb978da5999382d2a748e3a3b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb299343c9f124891ea58fba26bc89d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c8d8f0ec1a0298f0b73458fae480e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6fb9ca0663649900cc48d1f455134591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744e80bd515782ea96964b8cc744692592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537077e5f3cbc4b6977b45178ca22a82593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb0a28f487944cb54b07eb988b8c84594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a71010f7069c6bd5932d2520963cd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf333da117c673d3f98b0aa531342a58596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab984d53b4cf976957d3369db6ec53597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19dc5043c9c0ab10b2e2c0d618ff665598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfef49983c70a3e14b7924c7942e18c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e371bc0f41a72542ea959d3e32c8f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b0cf06076fa1b560a9d4f2916d525601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f7b0bd7380efb44579f20bb0f1243602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78712fa775d2a3f630f02c8ac2de6a59603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3177f9b84e0c34a69a5a8b5d356cff604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ad7f4ec8b34d97741f9d9ee9d87e9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a4947c3b08f5e5c276615446ea07c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1578a058f07547135f2ed8aabad0a0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ced165952928c84620cd5126e663b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e9511bdb584850961c59998e74f1d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c6470880a06be7831a20f2222ce90610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6a51e01f7f8c95f59eb50bf4e0704611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e56898037911421e346993587ec6ff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec5cf1797e9597015fe4442f3283fe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d4e5c63658c748b64745d251f0757614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba63571c270fe11fda0d623054a96d7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a69b12a6622977d60fa2ce1a55087616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef52a65879a3abc369415d3b424303a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024a5cd695811a514b0de4a8ed174fb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f4b9b59d57ae40c25e38ece84dba8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b13584e60ac11a3583469a30464d4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4de26ec61b6a2b20e4a56a1aba352e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7062c349d5a5feddc894d5e8f2012622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1be9e9a5d3e3cda952ffb13603c35623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac90733f7195346b859fecf65a9e91d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78e21b9a36829307f69dad12bb5e11625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcb451d7660a6b344231825b3bbd0d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8529479eeb281f7e6215bb435d3a16627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b26bd83ca8574d91bb8f8c16497b33628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f2b8045db41b90d762c6eb3f00729629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044de8ab8fead65a0c24a7b2f751d53630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a155c250326462dc36ed6b1af335d7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279c56967c1ad9f2b7fb02df6881444632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330948efb3d977b1e6d602f82aeedf6c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d714461e38afefdaa55e15dce5644f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0bf838c42e762bbdd7c1568f45ecf4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f71fb4f339e02b95947ffb1fbc47e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f6640bb31fcb89ff6e65d1bfe506e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feeb3643068e930dc2e80cd5bc4e7f7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5e3a9a0e73c3d9791d3fdd9d97205639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4a26cf7a079bdbd0ad7b7389877e2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f57e939f1227cb94f94a0fe8106d9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd82b20e343fe402edfba5af7c27092642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d8526ffa2757b4dc60f457078f801643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b97a0baea52db7077a5d81ce155283644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a63345fd14e2d3feea30abff3bf1fe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f060354ff11decc13bea7ac13e450a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec2b54f9c57fb3eb50199184b84d33647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78af85bf9d1968c6d1bbe1d625aab4d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6645ae558392277b6c7ab3688953f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559352ed68ae43efa121d4f569e37574650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c229b9aa83d3e933678ea62265f7126651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2983f6359fb72d0f92b7543f5d55635652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673e3c1eaf1a06c40af58f151f4c4eb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283748605b990eda27e628aef3169ad5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638bcf6044188af6d8683a17dee3245655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f010fcd11dac77b97124ab329fbf38656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f210c09ec24f100170f85e92fb5229657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0f004131ffc18d4a300bdc1aa8f65658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220314b7f8eead44c2acd11a7ec29955659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502cfe05bfd140d87741601412c2ba69660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085dfbd1ec76f8164d1b218f6f40ab2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e833a540ba4f77df91d80612dbb1d57662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03630f1b0004f5f4eaf4e8be740df2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df018f541228ca2bf2c3120aa4e3aa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06bb92fa2cc2515f75b4660001173d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0f0cf269f01c514f51b857340ad22666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991b33305e73411bd575ab996ea83f8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ef73b9fbe4ad9a37552c722105836668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0802451035d3ff91bf1f3b1fcd96cb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e03e39be83144078acab384c41a29670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7a49f65e78210deca94f38f9d9f50671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaee3100463aea0dbfc7acf43bace67672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47dac38f62a3e3152805d533c719623673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e88c649ea858b0ddf3f67ca4da9668674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7cea7d20c02a03b19cecd5471944c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604a1de7282d36c05cc7ac8ab42c91a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7072055a2f0bc39b85ffdde07139dc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8d854b53d0014889891e8a9daf2ef678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388c0432db2c260b48c1d9c40bc12ae679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf74b73ca5b01bc9d8d655d1b2c05a8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c069d14515fd1de0d85e2446603096681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0fa2a1da81acdd16bd11cfbd79c70682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863188e9a9d3e9a714c98bbf0a545acf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fdd0deeaba2a011b39d8731db50c44684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f975f3393c51de158b1d746365ee7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9eb643cbb6090e0df4381bdf099c8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afaa3c038fad8a02194b73030a4017687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dde9e2eea430324763b9c5a2f9b05e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc2b1ff81ea8f598e5c6ad05eeadb2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9675c635f6df155fbebd8dbd9410b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76bf49ba28efe051ba02b917b0aaed691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222e859fb73e59437601b570dec6597692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69898165780a9c24f35ebacc8f9f1d40693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435c55fa8ac1ba231264f2d37ed94f6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c458fefbb0c32ae335cff44fcffe2d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fee79d22f0d5ab3593c58e33721d7a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a094c2963f19cc48982760e7d029747697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9c9a9b051d8e63948559094bd0709698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe83d32f54fc69ef93b490558ef2b5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83ec080ea2d94b13cf4a16596b6594700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a056825ae0d76d39734c0f1231794db701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db16a9e54de89a2f8cf9244cfd8b8e1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff161c2248753831eeb42e500da6dd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c4ad5d63ff36ddb42a43a58dc58b2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd2ff64e4e1b377e1f8c7b4baef8ab705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9092118b1e84995bc106ea2a4121158706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed8f0f2355f19735cdad1cd82ea756707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463c72bc62710fc5bda893a1732eff0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd107d3b9dc2d240deb3324699a03d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25beb1911d51f6cd11ed5fda41fa1df710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab57c468de3b0454a923ffc9be893e0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0658da222088c1bc639762c73d233a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913a3f15c2cf402a87e9d8211eadad7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c61bb24c992daecc8c8b5c4534bf3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85712aed8199d3ce20175f1655e2da715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342bc8708262b56360a3a8eb2dff620716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018abea897b7eb9db68027235263c4a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db32d766bbbf091fd56aad542d524ac718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960a1b23da3e9656710a42134c9e9f8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b282d6d242e8f355083aabfcb9cb0a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91cfb002d6e60e9f1a3b5eb017d51a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212b4a977bf5af742e9de8c101398127722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7167800ef4d54e956817505aef4d1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656eb1e2f2ce617bb4222d8438a6547724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b56abfb4c88afde4faf777842f70c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a8756fba3d8f938291e2c7c300987726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c1a3d4c25960596066366dea08194727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf61c293c50a2fe88bd329ce5327d3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4d6592eb62735204572cabdb57d19729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd89d227ff893285f08435427618e56730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b9e610feb6c6d4e1f6eb0233baa3c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47caedc8d7b9dcdc2962535e7123a690732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d57eb3150bc5cff8687996297eb47a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff3a764f1444fca11f40082d4b6777734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2194266b0da180a53264af18ade7f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae842f2f628faa0ad71163460d1fdb0e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b45a11ed9b9289abb4717d2513e2e5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d702a59afd7824cdda70d90b574f967738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584757622c262a475e3cfaf4f7a21c5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa4716915e41490af6d745e32bcc27740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00397d052647f14db07bebb7e00661e3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350545061b0df43958d59d9c5a7b06b9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9b7c711b326518ca771c0c6e8edb7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05049b460a8de728b41f97a57234a3b8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dad60bdeb2df218ad6b6947f4db67f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a5d69ee2b814ca7d628fd557e0d7a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa932a58f3c7f6bce315d893d1d29681747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaede01ae85b58be6de3fcd43656ba0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98a423bbe393f17964554cbe90a5cd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b53d9b3475c8959d4178d463d03729750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0f0c6fdd93f77887236dbc9aa493b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91549064afbe972cacc7c7daddc0f3af752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304f79e5377c97ca4f84e6ccbef0175753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46373cb78bcf1ecc46ad1b45fe8043a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079d4276cf11851b895f21ce880fa37755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642fa1ae86f5a65e0ed0edbd13ad4e3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0f4acbb075a067c28a4f237e1268c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b12a9ed825e21c04393e5332c21b0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1013e927755bfbf6b12f32dbd7eb6d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874a37e84bee61c39e93abaa27667e5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27c58fbab0a91811be602f366a4907761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b1ed0f00bebeec3293c33558fac80762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e28f43daa03fe4e2b061806ceb431763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36263d4e0cedc861098dd85f789cd1b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46905b9cdebb600125aa7f33466d40765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b86d85a4ea876f1bbbd6d967193fdd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d53f3f3ac040caf361085b1eb9eb13767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e78bf5541a1c9a860b23f0bc59440768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc893d155608ab09a69ac7f82111b222769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4776ee10db3febeadfee93da08d184770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf568f511934e3225cbd1304fcf54a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d464e8519728b584b01ad98792022772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc6212c32ffcf4ee164f68be14a691b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037df7b7b6152ea639ebc839e7ef8cf774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45720547031c89abce13d4d45d1b7fe9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa942082c0a95fa7b3d502aa20c919c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2bc72f214cf4020fb71c8fb912fc2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6270bf827e055dc3b4446d1573d287778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb2b5fe0f88dc4e2adfa6f7c5a24ab779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4776c12536693a0da706419d8ce123c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46c7ccd509618bad4418e7a0f3d028781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cec3e6843b2c40502edb5abf80c35d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b3e117bf819854cbc7380bd92efca783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d66abeb06b72e07eb52c2f48d87b52784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833ed353bb2aaea3abbc7c8f02d0b8f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c11ff7ee5c98ea53759cf5f11079c5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631e323dfb703c8dd1e81d1a1c5a702787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a9d79a965677e867f11805284d63c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7492eddaca6bc0955276bfa65ab913c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354deb80c644e8ce9ff7dc0ed1b2e2f2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848d16bdc31400b23e9177a4b5ccc35791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6e3546db88f86bd83a2556ed4d87a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd25ed9c536083f619337e860b2f7c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a5411f48a110afc0ed036c6a0c914794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe19368414508fa49199a19e79e026c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7325c05e430d64bfd291804595e071796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579beb0f3eddae274f46840b108e638797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737e0c1d71f48b699c5d9a7c386b697798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34a5857dc6a1a7fa54c9cfcd75fd4a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155e047ccac283779bf4f08f04f7f99800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a8f0e673f7a6360fe9be8653a16dd801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5d6fe0476414e4d5a3cb5e269e377802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71273b418f1a5ddb816ea20a71b7ed49803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df9bfa8514d8f21b32c4f0f45a26ea804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef0836d19a9058151a88949dab3761805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4245fed7cd6587870b15697207f50e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6a6168e0b87ba80786d60e0a811ee807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153f4ff2c8f63f147441cdb588b511c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed5e6a8516a267e06232437b21f89d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143ba339bedd3e2e955e7e826936e1f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f62628f079a8351ce12fce32dd7df811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae802cbaaa18e6e7df317fb87451e462812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ecc35c5030e1579983c47fedc1ec25813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bad7f2328585ec8643dd7c1d6a690814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c3dacff7feb368f3393f2764e8f44815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047dbcbce1a674abf3509aa22953548816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c58b588fee0483510e06df0aa6196817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc80022fbac41d7452879e0054b5d9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5581173b0b41bcaa3a232ce99b6e3ea819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e528754594fcb3da5492f6e53163f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9400d5d227ef0f839931ff3c00c1287821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8676f6c08d07f43eaec9ab827151b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf47e92c25bfcb1490ffe72e7dda9d1823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f78291f75071b5ce7ad61c31dc9c8a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f471a14e2d40e77475f3440dd337a4825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274de2ee600bc0c31b85e975b5694a4826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afb51be4bade3ea1734cdbd9913155827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b2f9f80a0feb6494c270a7568346c828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4603550f4c54e48164e7d2fd98716829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490fd6b072a5c160aa9024871adda41830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708ce29b07802909477091d697dbf35831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239f944efe7305d9178e41e96023a13832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b578a40ff41620d76eeb07ab0c809833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf94c1b404ab4fef6623119cb25ef8c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf970ad9e9a006d000667348fab342835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5f84afe89cf7c9a761caaa52a2b7d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd088b8e6e7b0ac4111a372105e7c0a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd549bf77511ac715080097855f76d4d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21b673c87bd439daa07a44bcfa4877839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424eab0f65c19c6ced02a422eab1bf62840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a05c3f38f984ce87943d771abf4a10841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe5cf049b3acaa4b420168120cb5bf842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e46f219d3c6e2bc0b7b0c2976e444843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7944946320217aec73f8f086fa5782844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1d5ca8545e0b4d818f22299f15a12845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd361489c6b4fcd0a55562917c39165846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0221625652cce97ed2bb20c508bddb9847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cddda0400287fe6697fb266406860848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a859e7b8b6421b56d6f58bf38c04e849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d68462ca5f76818c9f92f0b5b50b2850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022a2f020238d7c5e44f9af008b2b9f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe45f696e2b7f5d17a303ec6605e4e2852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9e6ef11f63d0e6930ef4d8b9e7817853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf76a02e453ad009d214c30e7dfbf35854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22030cf3859c993365e0e7853695af8b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb6731ce6b5bc7d714a494282f92c5856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94bf1ba9ce899259aec9d10f2e1352b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53bc0905001d315737743e50c685cb8858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2712b7f7f8df181785d633a837c850a859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50313d41694e5e8754542671c7dd01860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed25f3cc9497bc14952e0cf2148693861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeab1d8a55abb86f8998e34b83d7022862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3eff3b375f6fd0da15b7881915e72863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b824a0aa4dc10961c5edda5a764405864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c94c48d3aaa09b181609035d64dc8a4865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ddd419f90cccd0760dece21322a5f6866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6106c99f6f0210362e8ae046719db9867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d149540a227558f2293f39db205f5f3868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6faf50f4395d6809061df82c637ce869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0f87ffdaca8e17ed7246fb47b8f25870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcaadc82b7dbacf93232c507dc52350871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08d364da79effd9d5427caafdc441a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c69f8e20f79147c0a5e407520b31b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26993f6a630d1e6ecb840c658b0067c9874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887c209a0c9dc05219cc14871e8cc83875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa8fe4d61587a8c1028a2b25cddb8f876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfd622a5cea11685b8d4a76821dde2877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629341ccc5ead7ffbf71cf82a52bb2a878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58deb9c8c86991debed973f06475922879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b331bfc71896c6bd761e87254151994880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ecc57f236098acb2a955fd3e5e97a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8bb7f033202e5075d54a7cfb7cbb1882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e014cd63e678bc91638ddf42825cbe883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2988aec28ee9baf3e4fecd4254b3f884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0507420900b5622b7c63fa11da9b9d6885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b90627d6c118edde9b57a0bbfb1a88886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e72e06ed374d8063fe73225b167e1887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3f280694acb5f4ee364718c98e0b6888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778ffbb52b763c1b24cf2133e35c18b889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc1a670433e96fd08310d28660fb95890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9220f13296eb96af4babbf3f286d59891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffdc999e3671b9753040365c196d2b892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7b302f2baaba5ba5324d8e36b3e4b893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8140be5802629afa7cc6d123ab3b0d894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77c2505979b7a5934eaba73ef8cbc4895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306db8d53bdac6e0b4a4c9f26d01e11896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3383c7c09d956e36e0f90035ee46c897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702e30a8e6179b61c989d481261cd94898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20ef0168b511e1f4c1abd522e70810899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11877f7197f9520ee7605f5f9ee2a18900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fc3731010020822dbe5478c43808f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de48469bf920528ae596b1115b551e5902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d73010b4471f846da2427ec1b34ba3903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdfdd31b5031ba13d1c20a7ea52ea6904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2179f79f2c65c081c45573611d3cc0905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0170bcbc698becb1827c79b7e54ee9906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b525071879f5a48bfaa9ebb9663895d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794dcd752887d86fc3c15bf7658456e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2576d226a5c85c349fcd33722dfb5d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b195da1e41d2292287e82d6abefbee910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405776147aacd09d27e839747c1e6bdf911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852bfe6b81fb4ce36645814b659eba2912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cc6a4dcfbc7be8717d8410e840eb3913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cdc99888c53d8644953ec8c321065914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb988de006b6eab72ed48dedbb981f61915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0af7d1118125268251dedcb391963916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191e754e923afa36b153d12017a1d6c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb254a1665d016a743c24999071990918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a3a120aabefe03d1c882973534225919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e801cbd3c562460ad34586b1e51589c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a081e6e4bc84ed0961a3a8d5bcdd3921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a51cb99902f4ad382d9c26dccd6af5922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf4aa716776804a50a6f27f028bd56923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8d379a80e93f6a396d9aeca008a99924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeff8773400a08cee2bed3d68ad38f0925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942870dc066df9dad9122c0429a97e48926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb6f08136be27e05eb684c02d401f1927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1a2d988a768bfc44f8e78c6744894928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f785eba05819c604dfd41541459f8e3929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cb32d6c658bdcf3a7a5c401e44fc6930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da83ee346a07a3166ed5f08a281adea931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8f8246b3d2bce4ebae1c0218e46d6932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ccf402f69ae76cacf6c40c6c01b256933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfce122cab097365c0f4a701be5d60c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb03b0739897ceb797e3745f4358a6e935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09031399100a438e0e1d46278228f034936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ae2fc07f32a33f9bce9ffeb8e3e96937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c627f637e95585461ecfad78452089938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f38e7e043b3e10a7fef31f7a3e591939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713db0d57d9199e141fee37d21364460940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505970374ca35038d2adb2009997cb4941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deae69430efcc7366cae2f32c48a861942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e34880db8db35aa459264fe962578943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2976aed1ad34e5639a15365bea4b9944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d40de741c21a9c4562609a754de231945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6322b9358962f31f6c7d5b12c8d9e27946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b21b490fe727f96a5601de93fabec947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b568ec8f2c8a0744dfb0e1ea15220e0948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1221012ed5cec1e9b1cfda1a8d6f7e949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda89e2a652abe02f76cf22ebaada1c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee74051b4ed7540f1bc1d8d359b1e5951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42693548686b5d74bcbd56781c5c8ac3952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca761005f03915e5b363a6313d9edc953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db587bbe7d765065a9eb8dd47950939b954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5d148b1e69f5d2b60cc3d0b78714c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ed0606620e67d2626a0683791bff2956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99503171f51bc11b1559f093f8d1ce957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd75dc9d76d4525ee95fc4515e5941958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7055f8438c338d59912cc9bf1baa2959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e777f3ec9991b8ecdcde2404de26c8960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9eb60bb5ff2c2c2638effea83fd4b961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc34ef69387221c86c5520744e3b75962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ee00329403945389476a88ba273bd963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b8d6cab68c11c36def25602123c7b964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf2a1ee56a61b865b38a713fcb63ca965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ad90652c588df778dc44a4fe21e06966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590697f6301a61b9c04d88969ab978f967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f26ea717d6194bd22c176221a3f21968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64fe415ae9fe575d223652e1f35105969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a3dc0a424273c6e3f6c36531579e1970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d3c6faf0475e48c4608d861af37cb971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f5e35e464ffcca9d9c962af76d728972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bf696fbe9aa3aa36010fd8d1c415b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fe7a585c9eb72f9c8ea732d600724974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b543887e0aa99a4cf1cbccf6fd3a071975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e037b59edadb7c9d8ee6734ffeafcdd976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2415010df1fd5931993eded4fc82a0e977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7c72b8bbc59725f09b496aa3d14bb978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6913f0eb00e0c8f9688f5f5e4a276979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c284b15702eeae1f5b1f3aad9ca8d8980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62327cfdd610190f0448d68aa5747276981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403955faf30302f54e91ac8995c9fa8982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887ce6d0c2974a949140abc253d91fd983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc5efac1d62c46cb97950e93f883c5984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968652ff988e6cb4d4f58b9a6ec4e08985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c8dc6b6f768d080ae500118e898bc986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bd4c7889d6552f8649dba4063d5fc987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60573865a4e86452dec39714cf572712988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e38a39bbf9e728c9279318fb46686f989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e04bf32844880d1706eb96e6e1d33c990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9432b1fa16cf673a7151a345b525b991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d812a3efbddef662e455b69b959bf30992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2d774c199ce458c9b6de156644c99993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e1fa43c4fe24c5aad3e65b6a36275994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8ae01c3cd10bd6e450a33da2c6e2d995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb6082e61ee908909252a1ac75faab996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32548a8f7435ae1dc76c38771cc0c2997.png"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1ada97d9de15c511d617378630fc8998.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>