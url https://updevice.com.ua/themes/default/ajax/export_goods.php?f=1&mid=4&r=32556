--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35c0e5f43a03bad921fac38b8a65461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b87c9196f9f5803145ad219e40ab32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833964b88cb5f79cfc5697213339e363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621fad3ae314fc6fb4d43c60f3ee8a4f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10039b7984185b8490c19bcd58b178f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b83b612ed70c5ca58e2b486a23f0e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c619ed51f3a24ff977ee2b4bf089f0d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8861feb2579e5838cf437b1c3cfff48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cda5e21cbcdbe89c88ac861d689169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186317726016539eb1324d8b6e2abd010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f717eef8eca858bfc768ad9b3082a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be5f36470a058e363853cd98a87df712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f4cd54934d7043de60a9f87d6c7af13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853962ad8eb7845300a4586369f20ffe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2635b1c907ea4a45f78a933b3108f1c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8edfb15924c45339ffb846390b03d2c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619443863697f7bd2e1ea95cd896067e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a288ea1d8b4f61176dfc1f99c5ed318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d965efec4a972d7789f53b0555cf98619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2971ff3c18b39b184c75f2e9ec2043b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb55587d86bfb133c225066d6b8d2621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be36f69640ca5724b5f6ef048deb0e022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d30685bc388702bc50d793d2ce8c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff06cb2a3b4b13c7cd8482dc0ee8c624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4e31debb5f6531ac3e23b6a358b0925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e6d8ab4d032620b859701beda77b526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3abd339972c606879cabb97616c97627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde4a63fea4674ce3432ebf2944346228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d7d0c9a6047e4618620efd8969d8c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040094a7e5e833431a0ccbe17b307e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058fbadae2f859ea197442f7dac4c0e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30d375865381e61106442a18da8a6f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e5b54a9bf0218828d359785a4186733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d630a51249e66a0b9e67a6bd3143c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092b94664b87f78150efeb4acb4e08635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c28b35829479a6434bb6e7e8e912136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f7a53ef4ca6f39af8e8be8ada8e3d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702fef4ff4ce68df32343f99a07034c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460190027dd35890276f6126fa682fd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb7198207fd911207a045c5123173440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276b8b26f5c1287d2086be4d03b597541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3868fa0679e7fc364e32919f91dbe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56235651d24fbba8369bca5b75ea523243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28dd075c8fd51cbbf04c2657d245a644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3fea30adc170230e70f2782eeccbba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f4fae3e4c37a88ce3f8ec70abbc3f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e542ce0cbdbe9359e765d4960b745047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a6eba2b30d7100c7a5fb4dc32d32e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1df370374ee1b7df98f9f8af3ecb249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe95b7a841a11b03ee5f2fb6d71febe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c5902e9a073c55fea18f010504e3151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e375553a9a9ee13693c951f7f2459e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570268f86f1ed65aba0f14449f366da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abeb48f3754bf1e2bc8c8bfca7f27c454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6d6e73ed7be8b7bd6fbb36182d6fc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a6a8be9d75b473859c032d8f053e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfff7c1606d756ed60559a0c05a20e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289625b41072d8cf5b2d809d967bacb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b26ca336a9d55cd5f83a0ef86c05e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45329a22e52175d7e2985c78f3e1c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c2e8e1ed47c7e8045e26acd27147061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f059b30b4d71c72d83374040bfa16562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe4bc95dc5e461b6f9db435d18e1e963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d64770209dda6c6a24cbec8287f1464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09f6d3e0e510d4fbfa49c6e582301465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b0ab9609d777f1556e719d781f39266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689db09a5e222fe8461258ba1131aef167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed911e4cab5b1d55778d396654fbfe068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8037e587b3fe79903f76b9432cbea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f5c510ac957cf5bca0e9dbb0b5dc470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db7c6a07277c4c7ae0527b8f3b43ed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8412a7a0345ac96b4134ddd1f28d63872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d20d0f7c1241deb18390ebdd0eb2a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029866ecbe4e28ba8f9ff1a0bc85311274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d7670eaeb90b8f163bf5b9221a8aa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce055caf344cd1753c1c526b3925ddaa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f98a2ff0b8020e940ab204974fb5977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf059f8637d2f744a79fb3bb9f11367978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d850605f1d25ddbd7af1d3528ef6b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7626cf2c8b27f9f1eff884eeaa6d4980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133cfd8c93ac930b622779e0ff3f5cf381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b141a76eb470335b34b6440a99fce5082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5782d050da779daf33ee0a7c8ab73b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f3d37a0bf642c908d6d10c5c8c98884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11553cc74e9a336acc07c04b4e94f0d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6655ff1972bef008aa1e847ef18c53486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1341b21eaa4138b0ff7b82e7d696f0487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19526704f2e05258a13ddc4895a8344888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cce9631bbd6bb8d46142fd58d2089689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a99244626c29cd6bdd991e9708b90a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d26c5f114c3ec69e1a6fd3f8be25391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d49e2671bb6f4aec74fdbacb1ca70792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b31af468d2ccf2d88fa4e3952433c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f73fcaacec5f8574911551858c8b1194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17e4d3a701c996c97eb2c4e880d7d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae38359345aae7f061f0b3ac833668f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243dead38fbfdd17868c2be87ffee5c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718315c4fdb22afd22d952dc6f02734d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb8c1eab35894e19dd41860ac0f74a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c072b4dcaed7fa7bf75a1da11b4ad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e1aaccecfbb11b472ee6f57cc07ae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6aa585398f9ab58d14f0a49492855102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e92d70d2b27a334291c19c9bdd0a68103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d80eda4d9b93d716a90f5c990155d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110db27a514545fc6c9039d58ed89c2c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80efb94fee9ae283e3a2e8385cb5fe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cdb6bc3c1b08b8d5495d46e675e75107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985430e4f041c5480d584b5166b70ce0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235ba9b8fbb6acf087c9061a133c770109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb24c99dc0dc22d689db6f4c5b42f5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d43ebc5cecb9d1b17ae7b5ba1e5e0b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f12ee7dcc33ccafa784d5cae5b333d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51abc1cff4776358a92d37a369e613113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484cd64f1f96b86e60b2b3d0db800b6a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815b25459f6dfb132d76385c6d617e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ac09fa33a3d9d65142e35afff3a38116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc41683d520aade02c26eb2fa8408ba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed416bfaf99479c1981b95f56faee5c2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac168f6d1227cf4b4e4760cfc392dce2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5e7771ada83f0ac2696e5551a0360120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b94461fcd7494db97a852a4a980f5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34982ddde48a5c8d3f801d903efdee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a46327396f6a9711ba3d09f8ad9d60123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fd380bcbdec6648ad001f64c6b252124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ffdcb64e7536ee2b340d2a9a7ed86125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92402ac04a8e9f09730fb4dfe7aa743126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3fc5d9efdd527cad41ec9dfa70d98127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f514687ed045eb649e2b3d32c0150d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee193cfd27b40c110d8becc8a3e269a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47aee8e3b044515efc6cf8626c7b4a6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242c96a07a9c04f71f07082c796721d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7987dc881df03b59869be6f1f644d9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5882f82a0b02750df47a49d1e7298133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3d3af7fbff60e2b4b7132fca8587a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31603e7264af994866a0eb64c0e00b5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d2ca12ec313d761ee89980523e835136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd0e1534bdddf38ab8fb5e8b36211d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b8ea2b655f7b20c40bd11f6a76509138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ceef4879bd3b91c3445df3a95eb11139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77103c5e43beab778638291ccb0afb10140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091adc45dca371303c6496c12246727141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549736f980afc45c0dbf9349c6a09a24142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fde2728f631739564dde11bd2a3411143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946846d1f1eef447028a382c42ae972144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1550f1d695cdd29091e5ad4f42df068145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a3cd17761c6a00c6015a492550dce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4889ba6790a846e971a31e4bdbfc316147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db278b31732e7eed46e5adb553e683148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d092b8428186feef3c67a035b64d4a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00949aaf70dc381f643055e79ede0a66150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9559da9af786dc20294e7a2fd9b26151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577ba770d7f683fba0e1e7aae77a996152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c23f7bae831127080a4a0717757db153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437179715b46da8b73f7139a5751d95154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456c1a50e0628861d8f07d01b819d8b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf32e9c0134212efa377a21571ee41156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4268bc04b53dc80d33cffc9e6677f84157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1a71d42ea5399ce31c5d780fce6aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce300f8f65a054979f400bbb84c9fad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2657ece9187fa4a91e62adf40171b4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df22dd00a54b3b7d00fa56acfbca2da161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df503a91bc89529fc798e884ad7d59162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32617a9d59c1cb9ed544b6280e2206a9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86415c9c62435dddc26e85ff37cc811164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37cbaa4ae8614ffc9df77af84bab11165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6d83a253284f3dee5888bc2ad7b8d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89415ae7d21d609d951a5558f191056167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a41eb6de44bb3b09dba08b448dc158168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6f2fe044af6856e4912cad98c7dd0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68852239c93ba753ced097afb0fa309c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb826517289c9989d8cb4ca2d4b32278171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4e404e2946044352de2b769d937ea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af719e9d1ffe4fda74ec8af2feaf6c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41ab922dfa03dad4149bbf79520c89174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25cdb654a43c1ab8e9b2bc830f573ad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610247a6dac64de5bc3f3114d74206a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc59f9e3b8d9ad27f17b2075e613be6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aaef31eda753f23dfeed4c67a13dfa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160885d184c1948c9906189bfc6b135179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd134b5b7975031012e72c51bbf117d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f803b86954f4d9c25df8bd3d3d59dc9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d701141ad96f91894e00fa99c3f02182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b320fb524533080a55a937e86107c2c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b07ea7fab8e332ddb90707797267f4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219a05ebf22b84144b3e2b21ad6726c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95b32abc812e36eea97aa14104a2c0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4cd3ad9dddd571640ab3c1dd32595187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186d786d5f4e5c562ee980650337261188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c18fab4d9603db5f19bdea9674f6d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba9404d8f39149b875e7a40594fbaf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f46a1a6a39024e41134a7c699e9e0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c952bec775bb4d9ad17f93e7bf49c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5346f5d722586d71c02c03c72b0aa8f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632e2330612c42d42fe534a84a3ffb5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d339ff762001672ddcb54c99a23a6f7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94316d5e650fef950bc0a51f1001a1a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2aa4af9e53776903719a6e50874cb5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287be6e0f9fd91cfac153c2f4464846198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959f4287f9a51354a93edde4b73491e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bb5d2cbd2a404f24e15753640a024200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7e41cf44edac41b05ede793c9c465201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d16a1bfb9301e712da85eb8c7428b8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86a6de9c5bdb31b6c0139438071569203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386d4e0cedad1d76bd37272f0ac75c1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded6ee41e8a799de2aff9e30d1ff116205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9af851ea8ed57b984c881a6bb7b66d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394dc3f91180e3940a8e77deddf47e1a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613931c637703ea7983a344da9242a5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd394392db1ca4db1c587578676ff3c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ee1ae2fbaffc57f75a07770ea6fea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e517d1f13c35e0c06fda37416e2a7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6288553ad6e6dc632d72c30a203d801212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035cab7c751ffd521cd4489cf6beab13213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d25dcde0b95a067c829ecb2dc7004e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75a16ccf1a195e222b5cdebe5edddb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd8827f92273301cc080c1addb1cb7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa3afb5c85096e48b6d7c0d9101ba2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2525a5a40e96214ec03ff1f983df9c8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df9b28449bdbde5fca64de4dc3698e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6ac1520c9fa509cae3c79cfbc42e3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294a75e53aa69000dd4b5c3a022315f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab463bbf705b58ebbfc1fda11631d3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22739a92e63eec5683effc1c0e4cba12223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0da2b0f69c73683a29e6b2e5978d86224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551471a8b7108229e001aa94e8959ed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15bb3a0a22207fff0b487d05128aba9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5f5279641028e29761820de334fe0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac319b4c3e9d87149cf2107fbf6581228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e99d06373134712a3d020888cef4b75229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4823fb8064539ffec4f173a0c3395a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aece9f3ded61c8e922df360ab7e034231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b77688a9705cf6d422de911bcb2738232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082998917918f40d21b685b292bf2df233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030841f4c792c3ca0729d2e862952ae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44420c000a609f30459fb1e1120b940235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95082b039ed59b7d7d532d193ac95ce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df64d8c6a04e86daa2ec8981c0c9e30237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3972c366d3fe00ec28edc2ee02cef88238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba39bf7e6ad91c24610c7971e7657b4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085095bfabe3202c475305d38039d7de240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e5d940eefd2cd57781045317a9541241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7fa43ce77fb3e45e8d67039691ac3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c42d4c4851aedd5316c1b9b138ec7a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec132d7bd418fb29867e3a8c407cf75e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10fbbd4d4b67a138bf0539e5a7b960245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bf15da24756d2171bc634e78762a4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4118943af8b2dcb6fc027a75f048fab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0634662f735be8ec2e6567782a5cf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08d9a947c29e94cc49b68ee8b96cc0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3344eee496d734ed84636a3d28acb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de779986eae2acf9abd28ac0450b498251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3225d3c96cacde2313481df61d3d775252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561aa4e8df39ed86a2505b0a260d6f06253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f981b2a673010259ba31f6e3191c877254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdb49977bdbc7d03e086860ffd7a8f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149c1f24f2f535cf9288dcf12b0b58b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b3f945cd53ddec9bf3a8eb0feb1d1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6415c9cdf50f0664f5ae5dbd70937258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab15c21b87a3cd73a677ba352fd6b0b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68103c5c556587fa55a066d9128ae125260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c453c1339816e31bc0f2c5e7dd073e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40edc34221c4eea4ed6b1626305eb8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a6449928fe54db3168754b36088de263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013cf337fd47585588f11352e5243f1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88007ecd42acabf29280cbcd8a186eb8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069c82d585497635e11f6d5d826a29d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ecbeae9a9754a9d7229e3fcf7c6299267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc956cf097b27bbcc6d0e0d78f0d2c0f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d10a4d97683f28b865c778fb10b781269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f129156322a3a7c771468e13da833a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be6470bfa6837221d23f7a15e30eba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27724da33d8810767c83f37c2f67105c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096b13b3f636c98d8b6ec85e09d8ad6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbabc9a683b692c6aec07ea6cfeca1d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122bd4a4741c03a82e1ac9d7221692f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe92c9add06d250f6fef69f4a1c00a3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77421206d880b5f2e1b6bededc273e0c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94acf31409edae855545d7feeb198ff0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdb1f3482efeb2f37209256df53138279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef3c10b91d66e6b01aab1b7a566db4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0510294aada3e22f507bd8b04f350281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8573903c0b70946c0413279c30e0a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88c37f34b3bf173fa374000b295c4c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cf366174ff2008db0add04dc1603b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6bc8626b49d33c1477322e280f741b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ad3158596d413620be410e567c6f0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad6e02c1b859f5c2f41ba9bba470e8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff671789a1458643792edef0d0dc7fa6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af7a7460857514d61f9187183e0899289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f150f86e5ed03fc503089239dd56a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e181f58d6f8b0c3e5f0442f6b48f1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895b67413ae9808f870fb2a9b1c519e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e2ebe777b3eee56334c020d3ead6b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97585e456d9a1d992cb877f06fe8e92294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7918ac97c123056f9092d619a8a38295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb1d50ca8127fc9063d811da34ad8e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767005382fc06adcb85a5cc2b5ea8eb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f240166cbd1ffdd6eb4b0cc958fda298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e651f6e515544736a3820e0bac6d07299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923ac3ce87306f4819f4f3d09d0cf6b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f0cf9243854382934cc62399659fb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce50db541090edb0316a5c30e66da4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf51e7871aac2ea6d55c01dbf42acce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5383758b074e790923123de49bb541304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562760b17365e22a7168030b5c0c2683305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4758772f63afd45f950e7f2e3c3b79e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95691817baacb15a6ac7e263c0e5fd74307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6412182bf65596b4b1fbceb5cbe70308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083810f12599980d97c30e8c5d61fa5a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56628b94a19c97f1cd948e89af5dd8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a45170651347036d51282c82e37e0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10d41c30801cf37c60b450cb527ee3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d8e761c1a6c9b3bc46e618e025b16313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3668f276f649217a74b4f9bcd5be35a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9048c90a8b5192e28da20e5512fea4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed059236b63573bd7770c27709185d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bcd72d681973974f20d98a0b99369f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d729cea9667ff193cbd4e96a2b5a5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f156a4648ff61162a435e4bb581ef8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12763aaa1aed8706b34910732b76b2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea08095ec4bbf4d3ff5458d7e01c79321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6dddac33282f4bdc40835847c7bade322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff9f5b9830373cb21efd2b6bd2c09f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd92dbf79cd17777300b9a93d765872324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ec4cb1b930150e26ad1e64ec8a03a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da846c4472e478d7928f003bbf435c8f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca77ab104786b52872af947e7a8f302327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12ae78d7e399bcaed9964a292ff112328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75cabd49d6af433176d397ab8db068329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4dd029a325d1d8cc17d7be64b86d5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca2d2c253de1e63e8802954dbabb5a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f95a56e5908537975713333348236332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115838a9555da86d635a8d2a9ba9c401333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be154444e1957f06d688f97d49dade8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec55160c74c6c114d4a446b7f547304335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa93eafc5639457d2fc3c960ccd121336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207dcf80f85a1fe3a3400b4fb4a541a6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c368092e10001f15d349a795a6239a0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c842212da9a96bd65688b627aad903339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01426458d450437ede37ef68cb910e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac99dc11a2e7a85684b426f18e6267341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bded0b9a4edd6604ee5c69ef07fde8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d923acfb0c734397ae93e89ee54c1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb93ced157a9885a702112d033bc73e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14475d6e6ab5e49500e44f0dadba0de6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c1aea89437ebbae5bdb05dd37b73f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728476f8663acdd251ee42971c421f1a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466093205fd5b67e5c3f6c2e18d613a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296e968a40056f0d80208dc9fe3696e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f2c1d260a86a17462933fe0e2f6f8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aab2325cd2f11302240237e37dc54a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca27402d0ad75636fa3181e00b0ee3c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866a1d4a0cd3c729f378689b57b9f05353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8950f8aeebbe2887c457660dbc980c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e0499f62ca6c1b53d1467725d09f6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5a9423cddbc36d2c24bce07c79b53356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d105a24e2dba5a3007043e4bc288fb2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253f80cdc2c515b2d3a7d5c09ccc316358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996cdf33449db9f9e8920e3bfc867359359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1c9be8c9a73cce1f043fdbb242d9e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5ff267e89d4046e94d5efd7271bb5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86367a5fb2d71d227b3f0a910f67ac67362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5d6483feb19a03d5e680ea16247c4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80f4352bc0d61431fab310324120ce364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c6333454e470c540efa6674e72f96365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2b8e19d8ae495128d700da60598b7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9b079f18ddecb9076f7e8b7229909367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029fef1b4001e9ed45e05d7af06d8f5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e71a5d843a49bd1a08a7adcd24212369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf72a04a64f6685c19e1f2db0768010370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8f3e6521d9fb43387f84a8cf78def371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5929525f1848790eb23b6420072f6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4050574d96a3c373bbd6da0eabac322373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992e340726f4198f89dba99c1869050374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b233992a72395f0cb172b28da522da1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc853d395ba6f63ed803587a7517324376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02fd0aa284d959ff77d84e10e38d929377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27729e285d5a49ed6e0900ae23a1c67378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7676e845c05b6eba2fbb94f12c7cb04379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57540636303163e8fb645a3d6505dc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8ca3b1a28fd5f4578755932ccf634381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebde0dcf8ea8f02fb549d87ecc08c39382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be69b4b15f7bda6a63558d1762e64d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044253e97311b833cdb168216d9d540384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b44097b92ab24d8c19a07f26046d9d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bcde650f86d03fc56a872ba7bb1b90386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31919926e2a0ca9a642cc54aed5b93387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6d34484c92397a86006b9064caff6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c0fba3c38403df63ca9ad5bfdbf63389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd08fc92f2f01c88ace0d70a789f49d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c304d04b1de6f929203e94d397b5f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56878649dda7c0d39fc1b6c27317bf18392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d217cec0cefe4128c0ab9b51a8442393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10611259d105e5384d3abff6bac4815394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d9f1afea339e5275044ec2cbc5f9e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d7e6ecec082ce114b82fa72ef8263396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b32d1cb42f8ccaa37580e657324f8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c222c8f4ad90637441b5dadd4145be4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237eb40d21fd4a9995f2e88527084d6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b03aa7dfe78bc3d38b674b85a8d5e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8030b54c636f6831fab5caae9c3e582401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7d4e82dc397aabcf876a48a35f40c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb125782f87300b3655b07d4e94d80e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adffab86a34e188d048edf943db6367f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5c6528415dd012121ba3024b96d7f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed0e3ba4eb30eb0851ac9c4742d4d4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b5946a61b6440b8027a075f65aede407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903cfc551825383eab6ebbd6cc640e9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8bfef968b98cd015ff6f71c4671ba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace52c48c40ad7f639dc50fbec0d96e5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723a36f723180c50a88d47ec332fc3c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f00d3bf73e938848b7716f6f61bee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60ffd218b7b65373e3bbf161bd9293413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89aeaad1d47698306ee3cc695724bd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7ed6ac6c367000435088462173f00415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802e6d46cb0a68a649db048cd4d6bdc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b140c5dc8be9e0da0f1c38ffd236f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1d9b78be0cd46414479c10a19cd4d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b15b808da7e68473419473d196b2e8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1fce6027eb1e20d0e69f471f52318420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829fe4c89bfcbdad5221bb4c7f6fab9d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2f01ad94a7fb8019593ded493cb2e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11dff2c81b3c52b5c186935c4f8121423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d311b3bcfa43746743d2ea81e37835b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f87e36279ce18f5e06e34c1532681425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37ee12808c9ac51f863559835c423a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb7aafc350dd1be471b67f0e4f82ef427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b84281b52dc2fb1c03b166d5005b77428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3bd240d788cfc589730af15c3f73e4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5b3bb13a07635766fc8ee7fda6d45430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce22f4ef2566ab256f3a9664264811b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49464b1599808ca7599932558196730c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46798930bb8d852638f189fbac93225b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1a9a697d9b6f1f3db3067e4666174434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291dd2f334d0d55dc9a4181a1177e66435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9463948455b88b1c2338377a22c4ea2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463f69d03f6f60cc9db7148fc6065f6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa39fdd1dd214e5507994acbbdb47d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b574d85042aa2fe1182839800dbe49d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a99f5daa2be278fb39c3f8ffec4f0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ab09011af873b2598ef0538ed5f49441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7631f14580d1a9c569d0e5c6e31ca05442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5e757fd1f874a23634560e82bc146443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7bbddfe48f2a681989f4a9a5b6a68a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15708e63eeca7daddda27599a3b894445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d6954c1d91f0df9b33efb7b77a9e9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f65edfc45f056e1395e903b5868a9e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f81a1d8a879f4cf2b096ddbbd591e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565dfd2cda369518d4d3285a8c12a09449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4408361133cbb948170e9a377e0ae450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f2cc397d5ccbe33c66c8a60c62a09451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2cc3ff19bc75beebb60c8bef5f608452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db50e919a4d5b77ebd73067cc961efe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8cff4213cb76bf613865005adb430454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5948392dcf205080b170b749c97120455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f820a6c018cee0b6ec11c04c7be37456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f3e21eea4b940d375dd8c03e3a10e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3e410e4f860dc8b1aab4f6620a74a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c42deed980ec1d608f964c351481a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d79d2a41ecfccc7f1e2f4391e2ccc3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db997c7813ba1961d09399b3658c2b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701824205ecdbc16ba37ef3f56d8df3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c471e6f26bde25fbbf3e30b9715e48463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ae841df9a360a3226e95025ce149c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929e1ae77ad0eb1159cf4213c9b474c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da3c314a8932ba5c5f915f6f9dfcaa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7c4d3ef5c34ac67826835a55caa58467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd26092c2d6fc31b2d027a942edefb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76928ce0e5b96691f7e8f1fd9875327469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc84b250f1fae1017af551c6f64590470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91a60ca446f7a67ffa59ccf1258797471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9e022e4391ae8d2602491492d5885472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca4e2a29d4df519f2f6edccf0135de473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4292f70b61fda33bc954b9ea3b0b06d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3a6eea74434c1213c541274e60560475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5707ad929b10f372c5fbbcf344ca7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1e13233887615d9baff63e168c477477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267ebea5d8d58e27e127868a600e0fb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e680a77447dcaf48aea6295b8576787479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc77e1ee209ab0fcc705e2dd3698a5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6400afa9649485bae59340016aa782481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377d1a3e2fd422051c1430ae50c3a66482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8176b51514d32843d8b0dee7173141483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af182ce84e6eda3dc03e2f584233d89484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8769e2b257cfa8e7db8db2aee2bc7e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f308cfd00737e53f55e35dd8777305486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ba03634141ec9e9032b60f0353cb5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc8908513759ed9379bf36f318288a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34302a6b0937613e406830d63fd632489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f79e90d967d1d77e3a14daed4be48490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ea45aaa323da41b5170212465360d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2da8f2f8daada53824d4e3e29b838492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ffd075200ebd5913ecb360432bf68493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f478432cb0ebbd77767c7010b9b3c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cbce58ff2bb5bfa729c61caddc9ff5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2db1ef8275595f469d17659d9f010496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23475fa884c668b37de3a889b9e0223a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36fdf61de472a976e67bdaaf12db59498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b05d0cd69b6c3a6b9a46d64470afb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9bc0af5377ca82a28b51e7c85c8811500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124491bc325978d196bdb883aa39288501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31eb2fe7bf34cfbadbbb2d884561827502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a1689977f4bd42d22f9f55d9322d9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549fcb12454ccd3c04807d6e9c2ffd7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee23cc3e27fe83524adec156071695505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518c173dfbdface00330ccd0ec3f8be506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08fa961ee50c1938e2df709df3862b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce268652343d480fe396b57b48bb7d1d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0735db403f44238053f8be40137d0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904012e4c010ad47f0d9641f18e6f85510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a020ba05b106d47935d021ba8568a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060094c0bc480a5e42d80ab3f77c2988512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd40842be64be421fd6744e7e317e23513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd6f40fa69c49df7661a18ed7da8c6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd385a23cc017b72eddf60a5a3381ec0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbb5ff78d79a44c80e33a49ebca2ac516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55035810bd34d590fdc75a4036fa1e3c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b9ab98ce31115caff4803ee6683a9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8e6a3b8c27a43720c57836da042c8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83693b4e059ec46eb73bd8c105a73f66520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89173fefabe0c6cd0dd475b4fc9d8127521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca010fb8053fb1b7734065aac42fe4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629081df6b8acdc0f92940a886b8d261523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1642b522a84ae37f4fe521ccc34991524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577254ac46cf2477a392637379ab41f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284bb6c9ac88182783219bdb209837a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851048db8e5bc4f883c41b0280910103527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a7c5918fd339d0f1725eff16f2fe7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc02a0054a8cb2349712ed1b2eceb05529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4af57ff9050f8e98c827c382cb526530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccd111866e3a20ad9716848fbbe684531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99ca0f81faa040b66744c5501cfe2f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f727bdffb8b31b018c0957cd53e0a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30310d4aace102f087ad425e0243a2ba534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ee1f9992b14299855e4fbaa7f4ba0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599e572d3e12cd16b0783be1da5b20c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d0992072d788360aee6f2d2c99cca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc6989b0dde09b79d1156b2d45e026538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694a0c720f182a1b4aba57d8418df25539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d654e8489baccc977e696674143467540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ed7c0dde9049b71cccd22cee8ee45541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9215fa351560b3098ea5b77baae2014542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af980e089b21015e53880c324acaaad543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9012bfcc9e2eaa6e25306ff09d81b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2248d17e3f63dfeaaadbbee03f16969545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b3c58cfd1bf3c127783493d56cf23546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc844f140735748429c245ebf57f0e7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d517d68d7791f5b383aaa6488d5ad548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232176d99ec8092293e036cabd92877549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a83c94a88ae6b5bf7ce4d2d93292b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89585a2174278728e78f812f303d0e8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46dad004d06bb7e343d5fa89d2c4128552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554fce7c3f75be3068843c3637957cef553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c33ac8f371bdb4af3d4880ac4316ca554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2e6c8437e9d5402e5b568f933ca58555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfa55f1750a9009f15345161582f38556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6ffb6d61f1a4d0397e7f8295f691c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f291d9239cf84e80b90a492a08e740d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f06beaffb89ce480d521edcc8c9fa6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa142ad62837ec59d8504cf717bbc54560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f454d8fb362c294dfdb10e4b97a39561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda7fb1fc3a34e9e66eadb8e4120424562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de9a1defd8b16d4f53dd6bd379cf90563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a732c30bf3da2a6e420afacb3ab956564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8718d7a416952bfbd15961e7116b217565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfbc72689f2a06d765538114b368fc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b39f0683b6966eb0d473a85d1fd08567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7df5213265dc87d4f2af32fd77ab34568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f865dcf2a87104828c764c92f91dd38569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ea6ce3eb91d8879c82fb252b99fc2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d9e838f573b12c14c70d5aeefe8c9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52509cddbc0758be19291ec6b8c30a4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543eef93788acfc292e0885c0f24fe0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d07d962f51881fb810ff62d3257884574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd71186c85cea0e1fd2f0ec81e8b4b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f6548d0e13a76006fc6bb07efe8b9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461be22547e56426e7f9b35daf6a84e5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a3b9d7d4ed2ea5e0aced250edbe98578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d285c4ef964eed28570efb5821902579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e986756f9783d90ed408b5cfa2fd8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608b6128ddf6b87918a76f627e9fa99581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba7496759701b5047f47cb4b596a70582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6b68faa47b4f41f4fa8afef56126a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10c3592876322aebe9bf4c8d1932d1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975cfb6d6da840e9e1484d8fd3b1d1ca585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8b0d4c68d3f0176da40f2d7fadbcd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba804cca27264e7c3be740bba6d03c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a664bdd5ab13cd8a21fde573434a6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196937a55ed6a0ee58b007866ebdd255589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf043175b27497eeb04df34fabe6b75590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859797a8d5d59e00d0e87851abc1fb43591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec66a911dc2efb7e3090cad14f686cf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707dcf34c5efbbe9b782c66372b31fa8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e632f14625a5f0deb0f8653c3b16a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401ddf5c47f11faac62957d3d818cf4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23bafe39081fa01d37aa139a74a3a4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d4b0854781b3dfd08ec579f55f73d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2c4b19eceb8fc1d90ffaee0cf0850598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1499faf2b8520ebad25c2519c988a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8355b6743931c7f71459039f13020f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bd8315d0318e229fdca622ae7b68b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037fa789c9c193501d05b138b9c4e09602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a933652db352f548878c00b102bb9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f3229bd1d4c2533e349603a9d349e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e5c9f640fb5deb27b103ed1920d87605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74168d859adf29b18f9e640b3e4541c2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596086645f35ab4f4b6f3257900373bd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a8562fe9ac382b2382e5eed4dac11608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e9360c3c4c669c04bf6825d40c813609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5283de78e80e445ed3e9f59a41121b4d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683cbae8365080c7450362a7ee26c911611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30febec970bec8763ea0f0478ad8ccc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210737d9ba75d0512e5c95c5690e9b36613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb1af6e02579b3a20c687fed29f435614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c04f17a96aed46c9d6afa4f3bb244615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f70896ed7d457e6a60f413e5a681b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba616ebc223deba535aeaa83d4071604617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e54f23a425400cfbbd1aea4465953618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330080718ea7c34f2a65f681d60e247619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe8c90d561f6e0ee953306a1ff7c34620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009be6fe007a8d5166eadfe90daf650621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712af3258a1979f6a19cb5578ab27dd5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4529c252c8162924e3028ee6a7ede623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48870c70a2b15e2184475ea315fba4bd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa684ff73714fbc14db53da528c27d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501979600820210cf0afaa2b558aa85e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6145fdd383b32ef8f0c899c6df191f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd430206e631fd73b6dd29c9da598a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19dea17726b900ede82d73780e2c911629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a0112013d028561065b3b64a3ada2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024761d68fc29055ce29a997e0a39e24631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb361e9f03add7b99d3ed839004f09632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8b67f71d79734ced4f587e246906e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9948213d4f4777e450ecf20e688f5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a8289a4de98247c2ddda56a4d4127635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b67966366779db41d314e1c012f64636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5740e1c990f9278d65a8b5fa831514c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c30b9206cf1eacbbb4edd04e9742e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406307347bf98ef9a9c191c53ff664e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11e5bc9fb7ce33b55471d69574ea08640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77238d6db14ad4cf2f0cf5a6c4c4fd68641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ded64f517a486c49b0b567b10bcd40642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23827dedea844daeee7297f837216c75643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad6465244c34a6864f374466bc3b0a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8dd1423013453be01f2f7d50a852b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf77fa001456e41e294b934e02dbf48646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7870fcdb443f6a61a17671ad0aa518647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1857dc48b27e5b482b24e90245cc7e7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1366eb8b90ac0de9f41790bf9d572649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff606d9e2073238db0ee961c0f2bfe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e0da4eb3c1f989e6c343526e152f2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063ebff4e7e874cb41bd344ce40e2b0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3026532ecfa41856f02224bdd6464653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226aa1c792d230a7e3f2088d5470ae8e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b307731af452524516bbd5288cade655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfd5ff5c7978541e0d4e435f76d2b8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18615f3686fd5a782f6da3f79d0ebfa5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c5724f14e064b5d7236c340fb06d9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356815f3ad357a31889fc0446909f8e7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892e711595ee5ab35486b16b1c5b4a5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56f2acd9f7a1676d8ae3f0fd534d31661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4076e555399acc0adac2036935f4b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20baa3ac06650ab674db7b3188fdbec663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4cbc880810b35af93e3afddd29b4d7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825126b6e825d6087a3628ac108b792665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e2352d0521b837e9d78f332b2daaf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b74b039bd951d5981806b14b4a131a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7682aa94bf76ec038e539bff98b8ad668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5ea93a8225eb07fe45911c4fb1a18669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc706876e1c116fc4aa7056e32f890670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf61395fc3e343793d3f3e21d49527671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679b7efa9cb3d81b12f9664d9cb2ae2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1ac565b1bbe5ebe92f01d7a5fea15673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d3e59a6ae16a1163535bf7dee2236674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda16295452b6c78cf05045cee3a9bba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db64c141af81848968f50bc1e4d14af676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b8c4285921982e7186fb16ec719c7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08c412846a9c41a44dd74c927e19a8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9670835871bf0dfe33642d04873de679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c13b983e16c42f6afa50c32fd2d097680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3986950e2c6abc8d446e05d38394518681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bc41504ee438eb81a1948c5749d13682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25a36d6b59378da2c41811ac5dccc2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f447ffa04eed5297c87380a1806b394684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aeac6bd0734c97db451978ae3e4a2f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb4d079df49d7c15ff7dd26eb3b628686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e0320c49cb2a2a3d7c81e3ed633ee687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183ed94c9d0f1f3c8ceff17abd86829688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bee4ea2a862e70b43c395a6274f5c1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c7f643a17e3a60cd79ff4c35c88f1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e95ae131218d164815d57bd9b27480691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a584bd9a82b0b29b0715d682343005692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf55105283961e034edce6e59d37179693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0b6bc371454b5c31b8e833bacddb2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1401e0537e019fc865c046083675a2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4295fbde253611ad88dc24f04a51feb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb0310ba64fb9cf824848284a24a41697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4881305a469dd5a4eecd9dc64c7131b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12610b4745d4d2e9b5542cf9335d6062699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937ce50e271b8440bb006cd2df7dad5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f23968f83ef9eb318274955e224b1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2da199834aa56c1be5608237acbb73702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e39ca6f7020c6a09b9714e836d23e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa668b3b312764f857240857e10ade704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62cb34710ef95236468e920d9d58db705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85b5525cc76b6a00e9afe67ae2ac90706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04dd67f208ce958dcaf464ef8e0a8c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fa191b08f6e9a52cf6ef4e28c9f58708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f1e372c10380ca860180d107c4a20709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46597c9eb8ab92df7067cc61c0b258710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39317bd01b2e5d8564c1906ef1c4732e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb381b2eda5833969ec73ff07ffd4071712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf4794ac61b3fc4dc6d9fb49089a30713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fa64b2d653971cb97d137ca221935714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcf72f27fdbe17e283983f72eef3ba715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed2ce2a382f7e334d6c5735f7f6b4e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9320ee05d8beb39c9d281a6a5b339717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9793aedc67c70f16a2c58b3aefea92718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433b4be58e14dba221fe55940ae21da719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff61429669d99b50214336bed39f5bc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8878901af7be704e593febbbada4d23721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d22a96bf8538c3fd42ea89a4f58f1c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936593b577cd5d11fbd2f45691d7eb0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32960ccfb32e3acaacd23cdbbece4c1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b399c1b2228d11a2a6528fa45b1776725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f1340bb123381d067b3246d5db695726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4882bf3f6803390fb047bddbddfd5f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a83d4cf1c69c3f85144a1b050fb84728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466f0faa5ddb4e1d322258f8f2ef590729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e7ac5f1960009708950e72264e108730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ef1ed1d2fab418056265c1a36417e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e73ffd41b10cc8aa409fc47f25f9b5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b2c38adb9c40c1445c907c6dbe092733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99641911069da732348f0e242a6422ff734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5634985eebe56583ce50175146e59e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e94e8ee33a66a7c6ec1418f128c3ba736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ebeb22e868f6747d4f0d8c4d615a8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7009d64f97e4d1c9e9cff387fdc41738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfade90cea474b0c9592d3d793206615739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0ceb1dbcef28b22d2ca03d1707be1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4145442473a3ee5e54bf4f35284ca0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857771aa7e9aa79a70cdaa1a8e93476742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4a06665ff3a08d93073d84056bab2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f9bb34288249c1074784355d9c698744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6e3e0445e0cabc66a687cc500f51e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fb462b47ba8d0a77c7d13ae8c6e37746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3605acb345b0802f07e88c2a71904747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d070cbe1594f49bede6294e3a8450748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a5913bace05746702b5a5f62cabd0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520d1ec412fca30458bfe5eff081f57750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce291f069a858f21283adf3fedba212751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755034977f1043b03ed1c200f5f96a6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c46eb81009677b1623a6320c52fec753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e086ef13f443834cef3591b0e76d2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e1f0b55c0ac38cec76db5fba1bdb9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca235cda582ea73a52e2237dbc3dd6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232c6b8857a12b093e9909c32e824c6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac226a303ce7b92c76024375146ae1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a70e9b4ad7803e1e1c2aafb3aab4da759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8cdb9dc21c3914ec5b226223b8abc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346afd05d933fc6133c9aa44528b840761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8389a2881349224b3110c790073b1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeba6fd4ab6066359a46ecd20f25489763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2913badb16120551d30783c88d54f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348cab59f49dd73d56a5c1cb891d94e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e7605bdc477918ee1bb448b81c925766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59ca99eb59f4decabb73cc3097e8ae767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d59e99b5a3004c039d2b8b9a01720768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856e9b2e7e7d40266b8da1b0ba9efb9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81a5e466bc81f5e7e66009613700d2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093f29cf6a2a29bb5cd0ab7d96d7945771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13683aebfc85336d35db4ec7d83d6ce8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307aa14fac4e8a1a745f90db7a98262773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a85b99992f3954263a820640580f1b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2326c8e58d58f3b553034c5ba8c4b5f1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af299eb155e7f6233f54aff1e039a3f6776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133230d27ba1591c911dfef5adce37bf777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe11675ecf276d9a9c8f7f8931008e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3722c7f3f1aec0f7454f04d93f225779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa722e9e5111b9b83915acc028341d1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74f04e447cbf1c5002d9a741df8542781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9baa7f63cdf09f0ff56a0e108a6e286782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216db0047b02379108eaae92c933f45b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a076aa89a9f1b784b2d83ed9b1b004784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9c9b244a231e7881693875c35382e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada997f55d6765f04451450a389ea85786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe477be553d8e39e38d2a6f720a49f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09df5a5cdb8c9b418bad7fae616a19c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ce6a5269b60e42f1ebd1593064969789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c5fd11505ac2cf35d499da1cfbf54790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777b9d926b1939fb21f3f753fcb8083791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6d9d446842df5fd00e6b5c08991d2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f87afdec9694eda3d1c8fcc8eacedf793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf27cf3c551346c646529a846c1adb5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65c0c527da4e932e2ac0edaf97ffc5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745a09a963696ef80adc7f3e33ca7c9796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6d576b4765a5ea6614a83fcc015b2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fa41dfe07f255b1d628b63f78577d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b024cce518c14a74d9b58a6e9a5e24799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301cbd075d10d7de8087b51f9603d1c3800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdf5289f3a265665ab5c3ae1b1cab6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e9c947cb600c5eacd26cde2793e0d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d045c5f8e93d2591cc4cc241be2545803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f650c3cf40914552ed73652ce20c5a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd65ef3e2459f30782c021db7b5fc72805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca655e9949700a3d9e18a095ff0bc4a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf58f245e13d5b576fcf505f36fa09807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eca787f1099c0380849921f6768b23808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8aab52c44c3f1a06129a2ad1309c86809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e67a9e4b105189566d240a20e03a6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a5e74cc0e17521818f456ed26e8f1811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e2fced26826896c1e3290e6e3eb11812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc842e411cf5f5a90fcf094ea1db8d9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950d42fb224e2687be940d504f5dba8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902aaa5501747dd7fa2e726c493acbe815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8a9a92cfe5c8cd4eb20368ce8ad68816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f613b82e70d0705aee63761bef48d86817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba585c6cd570fde42550bef4cf3ffa818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530673bfd98876d79a985b6995d270b4819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6461cbba1ca7b079104099536b4d5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852837adf8b283909f7c43e1e23ae94a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8006e17ff91513cb29ab63551881ef822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c571b0620444610a5ba6d7ec94e8c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47886e43f3b3c9362cdd6f58fab87a42824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0973237d4291d47aa52c8b65bb55a2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1fb04856baa6322b28ff1a0bbc285826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508db517c79a78e0472e5e26b1bced5827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504baee7d448e082caf11864f81004e2828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c300c07a6b1b4ba46fe69986880b142829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e48b7bce57d795dc408d80e7d6633830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071db2d70f3ef61e6f204e62736f769831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894e7dd66e160a62169a714573d73dd832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468fbbce8a058e3ef35b632bb5b660fd833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cab50c69c9bba31eecf3cc5c5d9922834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a968bd9d10cc12801bf31053d264ee3835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824f31918c4fa22d3d3c7a38697d50a836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c640a017dcbecbfa585886a132684df837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8683ffe2a143514c5f604cca96b5a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364182a896e21552ce0bfe0ed413f5e5839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f701eefe1e28cdf5c6794b14c64f8840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7632c3f6d08367ed193a9a83c327456841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbf55b9cd44169fb4b290cea278f45842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c9fa17bcedbdd0d55d364f9be14da843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593310b06f26dc85aebaec1e1d992ed844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146aaf3126d2e4ab16b57016738e9a62845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a6214c7d4b1ffa0600ed4fc5be419846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011e1bb84942f1241672b569592b8da847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08dd68454977b080451228f1bcc498848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514816512cc8d64277df8d1e69283af849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf1fd194a035534ed1b8061c18d0f9850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb15116ae2405c8ff3c0ca8ec3df3c3851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23feac30fd4c19d66a04471f36746f2852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b36ee65ecbf850d2662e8221c49fd3853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642af226c924a7763cab8ed9be2625f854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59adb848daed78fb7ad557b91b2166855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0c8e66ca967b1d023696a79c63908856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edd5cf19802fb1cda1835330226077857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e6d5b3bbe96c67b225b7ddee1e28d858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5591446f3b6159e9c7cfceee97923859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbe58516db0a68ff1ad04b18719fb1860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242cf24c68fad69f83bd76848f13a9b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d312c87f5dc833e77a045a738b5eaee862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133be526b0b586947fc12ddbcd2830e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4443411993f6e71e15cd005694b57864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f0379870606462ff027204aa0a467865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d0f1ecc25788ba647d094a5d19b40866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bb798c1b9411ff01fc8bba6907a76867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc19f1b2852cf42327d84ce853186a8868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05949eaf2c9a18e6b953d49ae0318fcd869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee44d5514ad8eca6d0757c1a92c6349870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9482ec39aefbb41aacc369aff388bf871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad74e30fdccac675ef634b6073cbf6872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8a7cc1e0c2b6783abc95c3531f98a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00b7bc5ba6f0a112c9fa29507bde1e874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eba9bc65bdc343f40057476ab9d703875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c05bb575f23c28d95887dcb3cfcd8876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0db0277de93c6ff67eb311f10b2c18877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8ece10f6c66230ef58a4493eee0d6878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2aaa086edb843208641e15d2b038f3879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1cf1c9a9dbd0d2a3644dec32cbcbbb880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc79ac54f625a4d287586a85ff6a3c881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5e826027c54f27f5dbefde7f193de882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47742e94149b61b6a9d73689f51971de883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef978e0085ad667ed91ce6bfab5e15884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bff419b02a22391cde31454f73b266885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a0786cf5a2ca80d6aa0159a8f8a0a886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf20df44a0addde990e69ac0ae088c3887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fce3b075b5099eaa03947051090db6888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef909c8bc5f2fb78aa6a45352cd7fe889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8981b15c28070aa691535070bbfcf890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c76c97e13150d40a9755ed9f6ef61891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f21f0f874fd4cad9b913c45772898892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aeeac8a8b3a6586e44fbd9bfb21118893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81238d80513f3474832be527cba3ca894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ced08c4a6b294c56d173986e720bf1895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4748c3a0008c36d765fbbb4375c683896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df578abb5a23f8d92dda27db37c8c1897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80eb09849b85d0fb7912d060257068b898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88078836a002f850a6441814338018899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b538bceac41e796f5217cd0068bd04900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acaa5ff08b493fe9d5d37c967d3638901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0a5b746e41401c7530a4979816e1c902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b89d132d828c9915ecf4058c8b307a903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365d408334235748d91c9c5dec618c1904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbc6558134430616e35527af7189b0905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713619b729498659f42ad64e5906ba2b906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567cd4ad1ca75bdca666106caccd155907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d7e67cb2affbbc87a71716fd16695908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5bf4fbde186f088988f8e4f7775004909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a075ec77c325f13c122e43e4bd554910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00ae1d7b51678748082c7fddb06724911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206d2a30b78b72229ee1fe99d7dcbc8912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d88a1abe277413610e718b0d72770b913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de07a74379e644c80ee48cb9b5cfe9914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842794cc10178923c4de4e8f79fef022915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b07e8e202443c12a02bddac3653bc7916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e590f077f53324c544914c8f80d6e917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584bd6fd696b3c8c4945c7af51b73bd7918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a679110aeca310d89ecbfcf12afda919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4040ee6a5d8fa028a6facd72f5e5a2920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d5e7248456937b5c5871a222923af921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e381c167046ba4952166aab62021e922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d241bbeda7a35b04aa4e41e08b1474923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756a37abd7f33d58eafc66f77a95fe8924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e192f8210daf9257d76c89b0ce6a18925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c0d3d840dcb9e1db56561a41ff7aa926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cd5fb8922140f61649ab21c4d31a7927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3a5445b458bd98b53b5c4509f02ac928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc513204b3f9fe99dde95bec6781256929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e26bed5d34552cac3c7b05b344c47930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1126a76d8ef60f28ddedf7ef6f892af931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30471da3d235d30b68693e3219a229932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f21f26ef16df7e6aac2bcce6cde14f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f9e7c5c0d094867b6a77e096b7e41934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0138752e9826970ad1d85f39130cb935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ff0abc349a8948a63df31e00db55e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2dfacecadd2a253eac05a650f68f8c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce01df2b1c9efad4d1a96bf563b4f9a938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d1b8c73e8d950cd0fd320d3df3567939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af46c443be0318745f6f90353243983940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb995706c28e9e4adb92280e9a4843941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e970368c3d89e598f50e5e63e2e1cd0942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525226e13f8a4333c4eab703140daa9b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66980a6bd15a0cbdc4a6d93071c8395944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d3950986ae8bb7d25b6a43ce0a82a945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea3d4a4bc067df21d933ba9cce9751946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8bc55405ed9434d5e5ee5d432b6a5947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a400c54b4c80e6d217fc5de495c87948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a52f207b448abc83d9ba11f906c8a949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b660a2dc1ca450c15f473c91ad95275950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28adc9474867cc4ec205846cc3439ab8951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5b70440228a93e657fcc9c2524fbe952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf612144ab7b2e5e5db9fd1d1396c07953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1311555806aed8c1e76a5108c11521954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597407752578d822783c9ba0e7b109c9955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688bc897c0e1a7eb9f07b3c39ef010be956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42be5e6de0a67636d8eb338b6cf2738957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797b96369ba80ad1cccfb49e3f8fedb958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3b9557331e314916d2fafce97f491959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315bc74f5e853fcecb748894a332ca1960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba088996b813f7b500f4dfba66d2dc961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4477531a7fcd545d2e5ee60b3939781962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d102588455b65d0e80177b2e515a70963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf829b8aa09d58ba7559f9ab513622964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45186eb4cfd63cbffa5924edc560b07f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26598990271402ef4878770371f59709966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf747b486d45e838f65b489f30d1e95a967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3321245751d73aac8e3fe3291f27c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ec76dde6858f1a8e16d24029b618f969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda88c5a71fb07dc1c885dc3c56ac64970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31640751e96cd6c916de3ad2b092f3971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053183de86f65f471874aff259fc24b3972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5262e2eb8d02e502ceb79f54b2b738973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab2e1965c70686b194b31cad03cef0974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45d01ba4c9f5bafa51604010971bd6975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51dfa8dc09c0feffadc9b5e5f4ffc5f976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fa00179f99f5199ed31ed3aa043a7977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3580c0fa9e696c6c00feb9d477387978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1f2ccec0e877464fe07022d4db00c979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9641f76c5d707fa7401c8c90099eae980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52307a672491701eddd001f0fee5b88f981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14260520ffb0cd6524cc43b7d5d06a982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7af89183888b658dbcc437d3c3e02983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216094453bb659123b94e14e0e0c15b9984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3d35d660e0804e9ca58d911cfe1c8985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625eaf0ba725750fcbb524f523e6e7b8986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d4a9c9c779e4f60faa7bd4e416630987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31d6c34cb4afc4b0a6ae933cffdb18988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627de3b3c89fa4e6d5ecc041b484c89989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eac31987a15390615936b2c6262c55990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723f4c3e9792c7c6d6f8dac7463d3da991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269736bd01b3020cc62ed4bbd0beaec992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a47696161797b50ea7326afdc1316993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f26f3ea21c907f9e67e608abeda09f994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfa96a8329493823d3ddecda5686cc995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64aa45c6bb2d407b806247a10859de996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b354dd6ce7a5385fdccf0c1e41653997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e91f33d35b91fbae24263aa5890341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd240f677618d6dfbd199d3c0447d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865179499cc060960237c0c61ec681113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948b26f34ea32c1600b0cf012f3af834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12db190a709c9a7b1e1f984ee04837f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2830666ca5c25453deeb9f56a7448a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9845d2caca80640dbcf9ece26bcb5757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa11676845d9f44edb72e9b36111a208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f959d0d3b4d5016f23af979476fbca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84722ba7e16bb55563b1ba5903a0ee5510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1d695a5513ff0dc806ac708340fcc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d604487ac94bdd96d819628a739c7512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562299fa563711ed75ad478a3f498c4313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a279e8c4f7de1cb76fa05a56c2a4db814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c196ece184a7cde8be23d97d394fc1815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd888262e6557a2739af054a3a43d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c31be07bed92cbf6d7f4e8ac12d74417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc8b00a0eb52f8ae45b5f578fe229218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54e594d5c1a6cd4d3ecb28b7a183ab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2f6a011aa41d5fd4bafb45ecae9b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbaf3ecee075c6ec056cb96dd20db6121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63426ea5f71d89c1d9982ee2b37ad79c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bcbdc0060ed48521206a98b6b9097c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a426d209d6f7da443deb7fcf71f24124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e04018b74e0c3252a20bb4ebe383325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8492d4b181d3e311f3cf36f10b88ca126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b052c5cc0d156921a9f933508f009c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7f57f261b1c1fe5a6fda4a0fec25928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764562cd2b1563533d81147b27dcbf529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a88676af69d7784d9809bfe2ba66a330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462dde2bf67d04b8f53347a34da94a031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218218413f996b8fc8d3fa2db43574ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10578fccec2f2cc46517c55a65217e0333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd88198f5765cac05af5a2cb3096fe434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769cd40adfc51954bcdd156684bc76f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51ec4a8e6646fc7bf9fdba630e259536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32ba54e8ec3e87c82c2a84e94eb5f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b861a427a61ec605d93e97cad2d5ac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fafe8a6fe19823acafcbec2dcf940b439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad4ab649bd8557d9456eac1a6fa1df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780ebcd7efa831a8efcc6fb2529908541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396ed9d69dff1e97550c3e6846a588542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd5aa690921bf1dd034d85ab44f2d043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a559f3de37747a7ffd50c061c40f13e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84a8f11ffb5bbda35761f925fd51a845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7b29e0de220240e2abc755a56b13c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d3535784d4dced3dd643dbe541a8a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c84bdb572d851cfdcff96798d00c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64a69262b980c13af2255a893023c249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8e7776041396710cbd356f2556b2f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf65be07e090c86618a88a68d7e101d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b209d786a0c8a9e19f6ca7b82c1b0b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b626f6f62ce6cc94c1a31a4c8c706453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96fe11489392806d59d93d22974acf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c34ac4dda00f1f56a54277211f53c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0348e3a5917720ac405312e509d59ab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320266e792f3602949420079fa81c54557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbdec6899a287c3ff558f473330b88758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da060cd7be9f6268337344338f9f9d859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16bb0ea4936826254b1c45c0d7c287b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab944c1654b43b08ed203158b9009e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225a9e2cac6bd0eee1dc2e06f07403a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a998cc506bd0e6f8138f8627d03497763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ca382839ee5989c4894de8ae9852764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4b9f020779c2833c75cf6f716856765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc7c5336ae848705cbdf38dc57ea4e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc8aed2b52f18b730662cad622138c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19672055b7b911234b2a0d9778edb168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5683d1070862d8c4ede3290acc3bb1e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a3a0b14d2fce22b4faa68dd47873470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1a1c204ce7231aa16a1afd225df5671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90b26ca7841a5793323e8233f2bee772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343dcfeae1323281f220a2fa5e8001f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aeaeb30a9c5589a5eb309f018eee7174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239e96a581cf08577ebfea61a9a40de75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89adf78bdc42edab2aa428cb240a897676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed113884e9c4644eac17e3e992160177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240ee7e0dee071aa7c6cc409be2706378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0b88208fd46b02f0e681cd82c7c6679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4f8f4787d1e17ebcfe45b25428ab280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f65cb292cc2bf7bd3e51177f8289c681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d581ac5a45ae41696352af7e8acfb3d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51aafc8fd344017043c7d5bae914b383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0ca17084d1dfc8c0da73d06fdfe0684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d0f3bb28367d8d2cbe565c82d62ee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee297ef97d008d84a1149f24bdfb3ed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b34585755a02848ce985709a0d93587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f264cf35bb079398a140e288d4c7e488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942322064a5bfebf78fe47f0e9687a889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe412bdd6896bbd9c0c9d2c32969db90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d7d8f6376e343cc61407630a8974191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab59d283d8b71819353ec8eecbb90592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743a53254d93d6b08c137f6aa47c72793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e36335ba11590d4aedd115e880b32e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68096fa1ae3cb202315c55c482c8cd9e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303458283eb4b01eeb8c37b05a5d57a596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44abdc9106624e012f75faf2c6315b697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e7d54fe8984afce5e0e0ee19f9b7198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9af8de9d1176149cc32308bc5dd2e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367fd305a64a432f993d1ba6f5e5396100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ffc61801122df638a8aad224336b8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f26f6c4da677d5712e302a3c72b58102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c684f6262e1fc6d63f018f0f8597a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f267d1699be0d8f0c2285855cddc4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570bb0b45344ed45ead564202fe4216105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa2711e1ee726074584a05e01a496b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd5d3f0672148da2e72e5d123ecaa1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c846a9257407b8c872e9469a279db108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34b4deaec201ca264652feb94ff68b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306515e35bb0bd9d9279da89e8d4ea0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da173f612e8afad331b9658a88d91ca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683a051b2f3d1b54afb34ebef7b791a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52199f3aa52cd98ad3ca441c93c69ba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de500ec2e992ec8c96ff8dc9dc1b32114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d96fb81b9e14622233b324356e3a54115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f00fc75fa28373d394c1d5f7cd448116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e5c027ac7282e25bd3b084e2d0f922117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31d87b9c4695e3f35326a8e16f3d1f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfc1aad90341f74ceeb720ffe740c2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab1e21274899231815f271f1b6b761120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9b82370e0de626ffeed0df9823ca1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d179838aaa50dbbeab577d2eaad9bc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422db2ec6415e2add9a654c9c36a92e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047c603072a3096582926d216d53c14124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be943406638959422db62884e1a3da13125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead146b37f82a3cbaa200f9cda44ffa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab4730b6190114228d30f08039f92d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e11bf35de814a930a69d6d494b6fc0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90bb409344f7661ea5ff1603a4ecc8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543dec59063a2d87f3973ec297d1c1c7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7421f2322876985d4c1650ba262a37131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afa7759c36b408c70154ec948da4b9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050717dfb4d1e1d96681f09de7714bdf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae077707dd6f4371695b6c155543b4b6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61087a2f99cf5046c950ec37e88358135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f1b7736ceef48508db1382b6c9ac9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8c2d68132a6a2feb00172f2bd7a49137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e89ff165ff4d18fc851210e8b1b577138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69ea1841effcd2e6fa10966fc09294139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220da8c8f2a9fed089fdc92a3ed7d47140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabca62527b57f80bd16d267758b7378141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b7f4601962b548df8d3f3301dff44142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65b02d85dd9226c11ad08a173a62c5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94f795563487611cd01b00b416259f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fece008b06e22ed372908ed757703145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7e190afc84671a5a719c9b6008dcb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dffbdc2964bd7e0acb82585613d6cb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351eff89da72dbccad90849320b7eab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8c0291c61a99259d5594cf3bbfbc4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f1ecf69d926f2de4e78c24de929c6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a34859b8226160a1148fc8b4c57fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44450ddfc7fa9ebed9f4c183d08a6af0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330acd89a728089010c9dc417d18c98153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37279eaf7951b7b7c294d64512f845154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fee1ea13de5da45383fc50694e6af2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb3a97d88b0345f022cec23dfc3766156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d752db35fe06c98f0a46b094dbc61157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311a64c478159792f58e4a0482816ae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12db0a391701e7c0ff4c5f7dbb53415159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e0ac9a2781282d0aea340d1832325160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc42e2a6673b38e0b497abcb4d9294161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7fbfa84a849e12345bec747fd6327162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfc8d5b51b39c7fe931041f7f5eeff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc59ae8a91ae7e6799ec92a416fde56164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc552ade93bf8e31d92f4cbd6b546674165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6604d5a701156bb8a28cd91a644d4d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6da82b96b6c7a1a2e900cb60206c2b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634b8a7dbb57145122a170f7baa17a1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f9fb5b72e683a501859f0dde28861169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3739f1c69abfa95dac7d5e247e7151b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bbd0a31c623d48667172fca76915c8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ddaa8f3f2991f45702fb25376d345172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0dfee41d25ca08da680995a5e3d49173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af02446e8b898ffe0cc3d249a1a2a4f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0f71de166ce07e6aa4c27c4087034175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72254645455b2f44e44c907b68918e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfce30f6040d6008a0e8dd6aacaf19177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d470c7b621aff59f6f88df6f3362a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e54164def36292e6cb30bf00f14b4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1dff3b91e233c833605fe1b33e50ac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896a1b1dfc6e552d0117a593b825a68181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90545884af3b15189c7ae6b77d45637c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807460d1f486e30cf40aa765c066b1e4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1cf6cb0946c267de3b68ca0246f78184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ea396306216535d2433e0cff308d1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd065005074fc1bd70c0d0189855e4b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc6d896ec3d9a3e83c3ce1b5ac82a6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86e0062a83e96f70801df4e0e68923188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7ee66748be497117484113b1cae52189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c692f694c9425b48fc0608cd43a72190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c965322c57cf43ca66f5869beb4ca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9bb02c103b6bdb483bcb5dfbf08af192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c0924b8a3ed9df97671e1b2582914193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041212687382d6d04f1c21611dee40c3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61404bef0d00cd21d185df05f60c3f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee97c3c85d8f09ba60a863cac4ea099196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841fc680678db51bec191ead1b63710197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffcb4894b7ec4a51f9aee656719e22198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf3416a722a831702a890bc43f5f35199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57415c18555c46ee65fe275443b030b7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c33331a869e3b8995aa052cc3a2674201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05607c6ff80d41e87ebd6922bac687e8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dea19a38643c8e1f75eb714bd7b41f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fe6e38c28fa64f9637c3b32354a8c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb5a7e2fbf475aa41155d0ccf35a08205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e72fed30b49dd06ddafb314297cfa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86709d7706332456643357eceea8012a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65deeded9d567daddc9115071dbdcaab208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8bc1d6b05bd9c433137fd08cd6728209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11824407d1bb5de32d87e51638d0a9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a777c3d62a4171083e3b31f0c1cbbde211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d073ecb2ce47b6f15b7749f62b9dd80212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e249a805ae48efa303d1cd58ddc2cf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391d0db8eda0801172abfb31bf2d507214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c50226dbd57b801325effab3e2d33215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad39da7637287a8a53ecfd3b907cf7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa1349e00dd47fb998e723adb1e49b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514044e8253697729c31ce675f3d79a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6388bc4ccfe8c95f36ed5d4b376d44d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88064598bd533a596972d57fb3f95068220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd14b4134a9119c4e67af9fb502845221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9fcd32780e3991d9429afa5ff759c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f46ef92dc58e76401f1f5f27c3c1b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d79a4362405139807320c97bfe3ee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e021ddc011b42a7f5fb85043c6597b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e10f4f469c595f9a3bd40673b76d98226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352ef8bf67d8a0560d04ad523190ca5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9d53cd4edcd159e63324453cef870228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4770f319ab1f4001d5492ab1ff8deb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377cad664ce4a0f02e48ddc4ba0d256e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3fcfa1e2d1376ae6df1942891aa0e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3a487a4ede16537f093f4ac00df26232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba562d91fc0bd440db96f9148ff3cc10233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc793abe8a8db6fd6e2350d7e1819ec1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f18ac29f957ccf1947d93b05a8c080235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2092b626f276b7d7195dc0ae806d0e3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228e426c8f376a27187498a764577d1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f8b48e0fb96ef79b52f22f23d875d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817be6118205016ec91205ff4597fb6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e0a973175f480b4d7d53041862126240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77178a909587b15a9cfe4e29dad1530241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049ab645a6fa79423a2e0c117a78a04242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79440bd106ee985619d5b00fd00c6e07243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275a0573630d7b74a0dca383d8f9f87244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3464b89bf53bb3416cba4886245732245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293ddbb61c5541c938a9add56881aa8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ff727bbfdd77fe50b4d86da536a26247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185f10a15a5e35462673f9e6760de16248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1ee20fac217f9e450bfa75b3b185d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c78c4cc5258dce80927a71862a9b9c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937eb475de34fe7df4ee4acb05d893e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81e7b6fba6849e9987492bd77381a6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6348c143f8726f8130c6d2cf40dee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490768a51a1a823b5dd539ec82f9955254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b6f459c23ce1de034c5a6ceb803aa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5317a95da1f1b51bad06b26a7ea20de256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38835ab4d7bfa1cbe5c075881c1f4888257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f859e1c45f289699f87ea66c8491e3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c4fec6fa512f0aa69445ec4d23c11259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd4f50d71fbaf0af5515bff639e9ed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8034b4c5c87a8de1393ecaf9f587b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3a4d6eb1449295f3dee2243ee50a7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694267d392fae8a4d115e6629f15d39c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49a5de4ec4bd919d4ccba931706a20264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67584b686ec523f965a2a402c140ebc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213639cca11d9e1ffa5816b22c324c8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fa4df86e4bdb82163ba5168ae9cf2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e61711aba76ad70827dde6b6003b12268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681c7ef85fb19caa0331c6edef354d7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597bb71f341f73509329e827a522ce3e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849038f366fe7ae7345394d92eaa595271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64300a1895e0d8f4b47a1aee9546bd29272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d93806e8d07e890f5a251d4a28458273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f42a6afef85cdb597ab83bbb0470b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce036217f775f52a11ac81372ca6ef275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001b938e5b8779593258fd8764a403f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dcbddbdcb49e3f1d2f11cc0fed2c44277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a4a6b5d7e4f64825d461adb891e5e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcf49a80602216cc58b3f2baf1ccfe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7fb80d1817d4d610b914234f25699280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fbbe4d69082bed9c5f19790c5ef31b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8d4c16e0f70894906947086071286282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10833a1c737aa23c2502e3dede3e983283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8186ef14236851ff85bd1687a9caf16284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcceade0872821440d590d255265dc8f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2a06949233ef56d1cb7ff0e476ad5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870daa53d3e3fabbc3d33eebd5e62fb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00df55ca00609839f6d5ccda3732990288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbaab161345ee650dbf97c12fc68d91289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049dd80f03d044c033bf35c66d4e2aea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd0492c99376f5ee2ffe159c9d4393291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f2db39cba5c35285e0447be0c5d06292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e64b7958eb3e06c8acdbedbcc9702293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459f6f0194ad29ca69cf6e1eae467a7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b69dc00b57844578234213ab416e9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863dd9e755e96d5e53db1db8ff2c23d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562163cc456aab5b276a5cb5f18d93d2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae2336c5b19ab5fdd7a123f426fde8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12f773943aa58f5a3865ae25151e7c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6e24564e4c29b9ebc874c37cce32b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c64f4e1729c7209408dfcb37726a28301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d0e01d5f0345834e8fa7384adeff9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c494ea0adec1f196e3a67d3efc866ac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a25eb9d8495cad4ab58728a90745f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965760e3e8e1e79b9f97597c9121e125305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b060a7bca87e6c2863d39aaa135696306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a1ddf8f9a93ddc9f4d56edac6d448307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e7d9377f832b6f00e57ded8e82928308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73238904b44e76420cc9bf1474162c5a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ee7fa22d7591957b7ca1c8eb57d53310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37401819c2a591b8ee41e8c4e340ea36311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb1ab4e5e120f05d39bfabc1664816312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43670de8af05b28f42c94bfc61e15e5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988c9c78ec62e6e22a63222f5385e92314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20bc7400bc463afce5a1c934a185f8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b1922ec858b09208a100b9b477754316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d745303159682dc9f0e13e2d020cbe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb80140ebae3c602fa4baa664c6377f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4679e2afd53f6d488e356d998b71138319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e621097a80275fe1e9115016ddd0ed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf3488445b7ae5c7a708936d6403dd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a488228aa3b19e3a4a936712b0a1b53322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d004c9cba5f9c75b18aba701018a26323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0d54280e3be2f156389a9172cfa7a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95402abe2ace85ee21a3191b2da37a8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5587a36936f61bb70e45bf99faa7f5f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52e676ea35f4faf4092ff0d6ae8f27327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc69aafabff85f6326dbc65ece920f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c173df07f059445cdff28f197a0d2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b79c9e6d953b9143523589ead3a68330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82955f745afe4e4aa254b97cb6414459331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d64d404e647277196ac0d6bc8b421a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddb9b31b5daa8036c98f17d9f17ef2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67faa4538d300728861e9b6f2c931d6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdae410178f6159771fa0995c7d48e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def083e5ae37f1c19b38554b586ec452336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098431c3228320695865a5f10a5a267337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d7c280ec4d7af1401a460a23015b9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc9d7b7625653028877f9092a03425339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c64bee4ca9cd43ca44f8b30744463340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f5af9e77ac46f747ff7f1a52f223c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7953bff250a2dd2d028433b01d89305342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc37ae6afdc27a545339f0e6cdbde02343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027671c4a28fe5bcdc3221216eac6bc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7aa1bb4bd597345b2b48c723daa3c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335982f30dd631ce38931df5aa68a08346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b569fac4e538bf3e24322e7967de78347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5413202a32eb251e0ca780935ebb1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71028d0e3a06d491d8818627a045e9e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80539d6fa23f19d4c5fac454eaa821350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102ab319a5b27e6306c823e465a4ef6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b694549e5520b233fb28a64cb9305352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fc287e75a76c11243a376476acaaf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5719961e2d2d3759a265bd5761f48d1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1c61fbf5730cae4822df4cf6eef28355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb52e004bb446deb0cdca8860808bd9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4db14cb6bbe02ce900215449d21258357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6aff9fc75bd04353bc40584d02ab6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef22a53eaefa89f179d786fc1675bf0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1134b03ac23f12258b7b6b92c78fd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3dbf5d68f66a770a4b1fa0a890c8d3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44695bc74f17588bcd7e7271f22f4e7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f310634ffbe0dd49a7c1de5df99883363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac32f98881a65b6d44a27ee009f1f9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5772484bed845945a4b717cd79335df365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a6e5574821cdf0b8844eb9ff32f7b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fdf589053fcfb4ab445b23bac1404367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731131395882e2cb277ad175eef740f9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523437a26f399054899d04bf3c0a85d3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162742de24ac9d9d2bf826dea530ed9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcbcc67edd1e468d000447244582b1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e256d04e335e8f29c0b14e5a10dcb5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449fd574b0f7f31afb8aa5db741175d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221ebe34bd9bfa3b1d20296a9100c03374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082f5d7cd8efe444f4b6eecd243fbec375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c258ba4a0dae37764d5380ee1e948a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e8afe5721ca2ba98e7f6ca903ee60377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbac018dea770bcd9b414172ffd6a8f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196388657d629240085916066b4024c1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c29e79ca4fec95cf0d68457d06b461380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7daaa82b1f9a45bcb0e43d54f29a9d1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62a67ba215855113c3c754d1c2ee2d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc67c3f49c6ebdb955a415e17d9b35383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91d02c2bd8d41157063538f31d50d0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625c1a9a8e6af168ce7fc4e7d2e0c71385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611f1c020222a56fa95f8b8efe808de386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206857789a4ca559f791de91cd2c2f8f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4126aa7716b51f7f075031e99b1ff8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389aae8c8351f50beff582215dc66f4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a205d51f0460fb08e6b468f53914f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da417a074e0a424faf14e7fd5f830ac3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1b22d9e5574a7402b48f5458ef94b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcca2319d81a0d04c542f00bb40c385393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f84060dcc4a70ebdeb979066466df7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959114754bf19eef662276330ff57465395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cab9f50b6d4bd1cf372f902619a29396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe93176b8587a44249adf07d49f7c2c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76cb8f06a2f29706f7ed2a816346aa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27c49343eb65d410c0c0715daa46f2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55097dc9805339a85d33b66736e0d4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73715c98e87ff00c7ef3efdeec680d05401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d2a3a76eed6fb2789ee22e8ed7624402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01339313892a9011dc9c7cee628c45403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c51340a576d1be113c09da506a3dad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b3d7a164f622ebab6af540c78e9ff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80cdfd8f17b6b6e9b34d6ddb379ed4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930cf0442c66f37e10eaa4f4e4f34fb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270c7e4dedae4beecef146582eadb8d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c822a0ace07c1c50d1d6d40eda5830409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4f968c594ce34415d650cef136456410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f78cf24e570a4e3485b0b075dcd994411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46c83d03070110e09b6095213d4fe7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2647e3a9f3fde3491a996c92eb0e70c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a7b1538d684fb3e344cca4f0c11ad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5258630419704c8cf9af8b800edc53415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ae9f2f5a96d0388100a5f89aaa421416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea003faffda3b0a5106fb7da0e02a31417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de38e5fa61f56991bc3a44b138e09d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab287808f506bf56a8768de3768d05419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f950330c4a224f0becbfec0eeb16f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e48bed685cb04826477ecaa01274d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead61688101bb5a4fb1ac3c7f9a12a8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cc1a2a4ae4e4abc33fe11a647e390423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca1fcfb9a00f9195d7dd2df7f1b744424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f497507d5f45ebd025af9682527b671425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec424d022be9ca36ac53f728a2fb35426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e574d5f5be90116b4a94609440ffab6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc84e5b9146369b5937fde1a009e160428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfca050b1e97778fb9751e26885555429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ae48e953148ade34b6e86e5b2ba92430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4503831520235983bc483f3e0cfb7d3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece064eee05a373a7967a2cd2945af0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3f35f9ea5b2b8dc92016cb683ab3a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78efe2a2c821014da1df4649974bb9e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ba34dd4407bc77238e6ac6a306f33435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9ac0d02bf1ea59121cbbbb53a6439436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed982c863a3cd3de2a478fddba54eb1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a8c8e4888464360fdfdd5815f8eb3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ba4138bf62870031bbbfb9561b9a3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66642ca2c024e24ac74e6e5e4db20d6e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a017fba30fef517e387de491b691f24441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccd8008acfb417b33bf8efa3295e91442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778af3dfe2641c83c0e069a94a0f8de0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289af53a269dab1702f820272c85097444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f08a08c8b40f25b6dc28efedf22393445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fc9361bc2faa5cbe09fcab49fb81a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872445182cad8a3c516e0304f7d70dd6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1259c00497c0ee70fc075d01f936e2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4a0874c5225c74e7fdd79458d9b87449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b9893502dd8864e5fae15ebd30039450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681038120b336a4fe0bdb90dbba3bc6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccabf36ce0c1dd711b45cecb6650628452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d16599b1eb0ccedee72889e74e9a8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497ebd4555047288e2b9150b3277196454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135cb91e9bbe5a91c0c914d5ae32207455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f1605b756dd54195a60cf89ec386f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f461557d652009bd214051af1f59eaf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02331b55408559bd573c55634fd556d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be62419adeb8aaf20ebb3544683358459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f50a7553d97366216bf66c0e883722460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f987862583f1fa756d0a016614907461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c643b7b7fd478cb5d6d028b84eb56f9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515fad83c9491e75aaa71d59a62247ad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b973b8301f17065d6cf3d4d6f1175ce464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64a1e4e4f33ec0e98df80221f1cb6c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d783161758a0f3b764b3d151973ae5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26c6357201b1cba33284c916b9bdde467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd0216767da1e3af2a882a97bd4e6e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b6b4a582fc26ac87b72163976359c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b694ede7a4517825eee9fd7d767d1a8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436627f9bd81cc4a4144c3e6353ad99f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f5ec72b91bf1855ad31f53df373c3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189ca23ae91c147085609f2cb6c483e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7de89674c50b2edd35e85adea14c1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d87e37424eb4c5e3146b91df5b7cb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491bc5f9caecc29f7581e1e39d8db05a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd75be6dfb9c84a9f9444bbbaba2ba477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadb880e225dd28cd50ab4d676e0e79478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd00f2301e3fb12a59ce63f9002798479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b763c9c1f855ab2a1c66887950b513480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58846dacda4316929612603ff56b33ab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375783939262107563898ce7e245e1b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1a14a6c8da18513e1a05a6789caeb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefabffe0ad31bccb38476b9b176ef2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0238dd0766edc55677b78d9510aaf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216abf7cc1e3f7fd08f4b05bf0c883b5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b210ca25813179954685cd2de61a1ef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00645a8ff5a68c838a181871f2f00f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894255b9885915036ae571ea3f36046489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09623e0d4616c88d6cbd0d2c401b9d7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0aad51846134c71ca81da186639f17491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb46812e3a2f70131ca6f83a00eaa77492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed92504f9709784b59b977d58395e5e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d806fc7bd680394da9e080a9fab4d7e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625644da2b3b4820d06fa574f0f29fe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba060d32ea999a7d313164db0445519496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5917d05df3492c0a0c0d407ab9e604f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d92aace45e7dfa28a9c9d18400db7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ecb0e50db88130af00bf75cf201452499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4249a8de0f1313b5340bdce817119500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea025f623bf935955410b8ce73dac9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a6a8838137182c315df5eb1500727502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297657d94a561c0f95cd4ef0191ac41503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a901adbcc5fe69c4cb3e0a842b9256d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ab264a57a3565a7b674a8573061a2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f7cc4fdd34a89ef61284a7af8608d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d1ce33e4975164ff6639cb4f77cc5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e94af258cbdd64388c81df82c7e9d2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b64846c935eea865e0edf7050ad2d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32f3d234bb3c0b2d3e36e2af4c1c90510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b938997d5b05a22fc234979b6fe1f5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48901897fbbf86e6af13b993e7c3f0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d54b4370282f0b1bb72fb4ad7c995513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecfe1672cf3f3496fab34a8fb484146514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55cd0087c66ed1b4700b6a39187ca00515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9128cec98e08fcfea037d78228b44e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99ab9128de263d72892eb71e425290517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573434edb13adad9debab3b6c1977fa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1131d295bc040890eb9bb6e86e56af519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9583e4cae17b91cc7f877cf84d03aa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d15f75d611fad165291a0f20109d4d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88429fb32a9032631e0cb7d23650e6f7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2385f4a587f3977db2972854423393523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9039e12d54f69ab2d710606043de96524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa902318698e6eb82a837d524b9ba2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1cb512e34508c5f756058af7d2ec4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45292ccfc10bf6e35565223d951b2a00527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eadd3baeedb8982eee9643da3d63de528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52f480d39f2111605d77af4e35dcd1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222c7c19703bac305df2304062d2181530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9ea145ebe3a87b17615499d67fc37531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a91d0efb112be0699614e61199e515532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c1eaa4e56018cef066e83136e82ae533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4aa5c6040632c87f6c6ec0e1840c3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e81030a3476cc18a93c428fee8bb4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba156a1066222900cbbcbf515aede97f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541dd1132aff075c7b5b7b19770bd78537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38418a885f21a9e118a6cff6bd188f9a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b68e368c01434010a64adef7938bc7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80266413b0260982b784d061a3a0e89b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa572ffb30c92b97c2d34e61939664541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bf2662a112402d74e8db98d2eb748542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e608e0680c586f01a7092b8839678f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbd69a32e3faad385d04a15497fffe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01121bcc3ee1ba5f9476edc5baf11b2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30b1adfd4f88dc841350e1a8373586546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400df0c21b9fe8866c43c7c7e1cdc485547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2131f4fb673b0cf43316b683092c154548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b67007e15ac75984592195f899c53d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fa5bcdbc39b0687319264aeb09d4e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd9e2e7b15b279ee34f695676edc7d9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a66a230ab29886c86299e56f46928552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77af3ca75d76ca5dd032116ee4148df553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7989a03d8e078f4956e3196610a46554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246166bc4254e6a5029d3008d2d455d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddabf4d9fc3ac7175aa78a0223ae082556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171be7cf38802a08f3ce4117f96852b3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171878b09e295b451d82a0d7ee3fc86558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791803d138a3e7e40e518264239a98a2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3d0404bceb6b9254cff7df19c7480560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3bb840f1598c128fc6eef8d761e95561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918be61c2663dafe7d7094dc458038ee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1441821c1c95aa2163b53a1391ed9f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb98652f3f562d310c8e68ea096c34564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7872a8957f8005c140e0bad911ceb71565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82edaae76b54e69a63a398354521a2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d23af820ab6d61a51d9625751ff33567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21bac20df1115889fdeb2e375d8cec568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df8bf4add1df442a2a6aa6b8d37097569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955eebedcd24d3403bd068d61a07b667570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218e6db99876fa069d21a23e23302ff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df8a092a1dea24e286befe4ac8abbf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a7eb0d556ceced29082b8f74ef00f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e3d7630732bc5ce2c6c33f9327290574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a48bca619ccb2a9e1a7a899e7d454575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b76d5892ddbc2ba475637efbf5eea576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0336e24f28f1fdbecc6ce0b4e57a5d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf2a4cc82dbbeb7fd31656aa298601578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51408bddd7572568cdab61667e41d2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7337a2149237d78e7477047d1b5d06580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47128344a2caecb02837d2e43b0ba40a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35544e58955ed232c422aba6e9034ae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d928abe5f4b5f660b5deabc0f95a2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082f8392a343732170e91d2cfff376f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ee47a9ba634fdcb4f700a169fc17d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2ea214acade4263edff2813ec52a7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023c8a94ef09a4448129d16501c45fa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a5a0cf93c20af98beb79941d1e701588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58503d9351dd581bacdc0183ed012ad589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf65aaab04791424be851972359f96a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c3ede1cf74e7d52c73391219dcf10591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d697478fbd4cfd3389e717fdbab25592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b23b193ce23f756ab462642272bcd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af08556fab2a5119d083f103660e60e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd648128191a52fb89552173c1a333f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b70a7cbfbc1ad0322464c947b3b6f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18b4099dc600eff236b3fcdc50742b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b940482e45fb378eae3f2870e22a9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91bff5e9c9ed8700423cfd3ae03dd3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717eed95e31e6ca606e53454bc6e77d1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5517ce7f47b2f6c374d54d41fe012bb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de65678020aeac25987d5441225466602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009f21b3b200f1a555c418679bbbb20603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66730884199712af0f0c459a7f9b4be4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7424577fb63fa913a26cb5603d56c0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492278b3ea63a778b1737c38f2c78b6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafbb44cd1fdf7ab490a090ea9b37f4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad79357addd50db8455678ffd014d6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbb258b31cbebf078a52b2e06e1ffd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c9a3b799a666d996d4e8b1c498045610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70094cc90380ef0c59cad86f1c495d4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853fd58d44a73421971a46a9c05b6fab612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4161f8e2acaf0084515ce30f4325508613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb5179852c02dd97ef20fce130d647614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0470e35e20cb0f0e0ca6b5092dac8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee27e82b4587b3be526aaf083e6a661616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1c6f8808e837c00b056744a24b67b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c846d846551f1a9479f7ec770eac750618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fa2548c3865ecbf4129176ec4be26619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d544179ca72883281bf05669f18c7b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938b3733748f11f5ce1d0461fd6e58f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660d134897429d4e168480c44f02eda622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceba6e7cd5baf1746dc29dc31f4cbd6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04445529cc8d4dc6c51cd2ded48dbb73624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45390a02a2ae307f7c37067b408ca0b2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69c3df56f88c94db280c0ea68d44c8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecead849d0804d9518e38461ba2a6c46627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2057052f9172ebb52238e025508a8f0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4490427c137f16fbcb2e83886f5682a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282e70ceb192894b2804bba9d8be458630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bdc4a7d421aac53750a9a527130230631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4eaed2da70956a8432284e0fdaf2f2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae05ca159f3c4aa2dd274131576e60633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf4b500d13cf1ce934a732b94a1ba2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcde91ce7ace198f8d95e33c82af38a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1154003ebf7469cd71a82f14c661792636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7bc1017324bc0eb2eb1d81d19f9fb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e51eff7f6c3cb78a5f98e55db11d14638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17727564b715056ca10802cc8e5df699639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c1efd1ecd584fa5cbf0b9805d8b27640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001aa963dfc6c617f812b2ff025a873641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5669cc6d9162aa0e25efa7d8d26b48642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8218d1c25ddc61e670cb0d267ff7d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316eef19297fed262ec2a7446219a61644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78656d5e52c7a720dee8c6259539fda4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf336bc511547e037d3e84844b17d6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5759bcd98d621d08b1900784f8fc1d4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e19b5a90db64dd87b2b15a0bf4217648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe7f1fe7abff518ddf3dbfc0a8b666649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b7ea12a33189d8ee8ad456ee52836650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258d07852adc1be38430a5840ab52ac651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6cfcdd5bb5eb9f59aba7e473847dd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0961b22732f31f18e7120f303b8b9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136e821dd5607b570402a9150163243654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241a35b03754e4561ab40b36a43b264655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a970d0cc0c33bf9de20ab4b600c2a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9a9ed44177fcfa62c1a90a2fa6375657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f97a7dd83218bd120fce44a97fdf5b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bdfcccfe278ec0868a6caa1466034659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94084917b8386c028746e250a6625a4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746fc9b9c437314be4bf480a2289ba9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57424189a3548dba3afdeeb20b5a8cc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c495f058a99758460d318f3ef7130a2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c09319399f1e4063acef995689e267664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ce32c90bed77f364912c7e97d852b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bca0762fb7f7cd9a6aaf885fb5585666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41280086c7f00fd6c947b73c494700cb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79096c5eec5c7602868bdc615daf717668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b32ecf01d03857d748e092c940f4c5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7ad82551d27223a38c2642b2bd9db670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24f44d4b8019d608fecafab9c837a6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549afe9c6ed36e319a9957d6e3afa706672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41adc85a258fe83bcb97805c273fbfb2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541eb6938851a52a12175f738b637109674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c89ee58e9b8da6702c89850eac525675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222f8665a33a018f08a2dac9bf941da676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5eb5c6f643258faea192be0a682f8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cdde1582a306af75b4148fae14450678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa7bc99ba6c3d8809054a636caa835679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8331ef1db598bd01c5fd3a367895d3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73ad759b58001047795e9833bf42f4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719825662862dcb4c18595f982cb9f11682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc94576d6cf41d3a6d2ff4415fd40b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021dede43a7545fa632e54890b279846684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41909a6a0e1af1e05d50958d93d25e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd986d7d473271fe800c928c40d704686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422976ad17729a4e8623a40ffb2538db687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e0c52c21212803711a0516740558b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f79f5c86d975a76c6b909998c39ef689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24fdcdc62d0ff2c746d49b5d8d1052690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80824aa104b14983ad82b0464bbf07a7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c62f7e5ce46722dd0501fc57478672692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a34bb87dff713a73d56f3ecd9023c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500fe382e0f749eb60f8838d9d56e7d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884021043480cc3a92b21ac558ba8c9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761f3f228cf2b33f486d3f56ae5704e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af015307c4888286deb851d429eb7370697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d557708a2a1261b9c016e194b109c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8f58ffbe6ef609080a934799684f7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88f0809ba90757b0b71849c7e113cd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c0f1e9c2358cd18266913465e616b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07398204157552cb95bb11f36340f1b3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fe687e86ae56e182970e2af68f46c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2834b778d2a674e3612ca6ce97c030704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9a012514cc72bfb8d6ca7105bcbc1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc9aa1414466f6cf896122471c3a97706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94c72f1b4d2d33bba267f6dbf2a617707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9b286e7795c7d81c0084bea530690708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ba21f8fca91bc210d4a9336a68751709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f99aa2a73e8e8597882dafea06255710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42fcf9b787298f3f707dedd02cb33c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53497969b19d739a90baa7994a1b5a37712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a959faa45f5ccf452031c3494a1d0f0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d711065cfdf6b60462d89bc48d0939714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c94d6c597a8754e83ae5d645aa8175715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e03c58c03230f12f8306abd51acb34716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebdef81106dac2d159c50226eeca71717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec336f112e197fd04708e13d72900d7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e6d92bceb9759932822266b6b495c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f67e742e12250bd2994d89fb84cbf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86c2a95a946b25384230f1b639b730721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231d3e45ff1880214960773d7a8d9fe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94bc97181cec34ccda078ff444520c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794aeab8b7c4dc3e7f2e11b2a3c3677724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d4f7b15f209151ec35f8aa284c763725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d71802eacfcd6010111a1dfaed7934726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09ec1ddfd649bf67406d0f3b211f3c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720a0c0c2d0275fafef4aa956c380e5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767300586fbbf658466018e5210404e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488b0f6d5ddfd8e141ff71802b08511730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb429866b8c080919b200279fc1da32731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57697abaa81c667b64c3521af38542732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f511c5959f66b6f3854d366670ab0f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45688fa1b16ac29226d83149a30a9024734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032680c8ea1639ee4356a3ba3e69f442735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120f92657c393e923963ce05e57dfb9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19b5bea704805a7a812a28d3a60e7a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb714e6afcae746c5030e0228c2aa183738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c947697b146a2580ead2adfa5d985739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a529518e4aecbf320eafd94abb365fb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7ad13384ec755c9a0075ae14cacf1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39967455ff5bad98ad9a049e42aa6b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1337152e7631e6068fb1b3e6c92cd19743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec8bc3d5cadaaa17afae6842c90dbc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44910036608907c29d8f7d0db46a8f9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a623390c78d78956d6c4de1a137634a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c1d35efb5b8e866b9ee82b8e01608747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401371e855b8d0020056aeefffdc782748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc9244c05a6148cb5afcad5b89f285749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e6ff42a311500bfcef0765fa8c144750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19337ba33cd0397cd8487bd60c62104f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c352f847082175499d8f5dcc08cd31752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46fe0d3c1178ca79f93b1da99a35dd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1290c805ecf8ccb5095055235b3a698754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434172822cffb240d2875f32d353199755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26787896922cf8a69a42e8f67fac61756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166eb2b352c71a93f8f4c6f754f43eb5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a7359e6b7c85f49be6e753faa211e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c04518f71f3d4ac89b8720a5f00a0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8fecbbd98162304ea3987a860dfa6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a3ce0ca2e7aa948d5639451269cd8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d4e33b7f0652ce506c23e7fdd69bc762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15e31b8f079b6756914b34d86cb100763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d1201fc18fab8d3961e284ae48b67764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc212504edb0eeedf02d3302d395b07765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd7d537de3f63282a59c41a706fc2e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad5dc3f6f879d5aa5494e83e0c9963767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c472ce112eb33e5dd25648f0d2d57fe768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0b9176030bea264f59137092f3694769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b033c712ce863d4ce5f11f232ae12e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e40f6f6847dc20e6865a286c6b243771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00eb473628b4debcad62d389b1fcc3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1ddfde7854746192424fe6c87f47f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6598a6847b972a912ffa49bc147c19774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5189841529d440533d0cb7ad4ef864c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f87d3ad6e3b0e6a391f00ed1e96cd3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7371108cf60698654f6f198e189e1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34018e98187fea423849acf81e329d82778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f0f233257dedb1a702c002fb15b72779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a06d2bcfcb7b97b70e52fa347e0b3780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1e860155fc1ebe27fe728be25df4f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389cf29e76124b0bb18ea4447e6de16782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62605ccd65c3315c535f346825e25478783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a90d22012a400350807dd54cc75f2b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f5e0668020e42928deda40e0cfe14785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8160f7880ec8b4825ea4a7c54c0a7c1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f9464d98edf0df31d69a4677d1282787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7454112a52c4a69ccfe6cc8a9d7204788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335b1ac5acc249a3e5268e5aa2d9aa9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240f2b45ecd039aff457d58aba076c5790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f42c44d6d5f10d07257921a62845dd791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c062b5ed2f91ce3d1179686e10a83f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338bfeb3f2d1b70d6f8b52a91025739793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de515a18722a5b259e72bf340f409e2794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787f5b9c1c5fd936e0f88ad740b65c8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7bddab78dd08fd142c56683a468e5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c30b3ad71d2a0bf750340c7e579e4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849716f35df5456728472f49e59cfa4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183a36bf7cb5fac6e0df6021f909e05799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3cd5750a0a601620a4f5dba526c722800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965552621c75343586a7b7de5c3e1471801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065727ae17acf775ab98084640da6832802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569607ad7ff7e92b624f75807aa2b6c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34804fde6fc7a222df5b03d19b8a1f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf0584f7b05a479a00ac427f6ce346805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfea6e8b76b044e723c49e19a11274a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f6750e01d1ef7c8976030498f0f5e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9814496b86d5f82916b387f498f04c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5c2df99e4af0b0c607656b8ecd8b2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae387e13b55fc8ed95f2c886e2ed67c2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912449d48b8b4c5573d755f87c1beb3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa250da36f4ae0f2a42f25e4fcae3c1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72918477f1057d341680083dc2782a54813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee1c396df5d2afc105541e3535fb4b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893af76bdca13e1962214c966cf170ac815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfd5be5ace4bebeec488957b04fb8e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fbd982a9682148570ac5a04385e60817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6210217e4bfd14d3d5ff8880a798f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7a6a7f41e29bb7bb7910642f581ee819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375b7e9a42dc6bb051ce4574bdb3986820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fb1ed7c6f8b9a17e9308daeddbf69821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2b5d28a8a1ceb7db44dc5ac5661b2822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58d6f769a3468a8f7e6645b7acd9a4823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e5eb89a0c4b6886eed45cc866f65d824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3350421ca05908b97d5491ced397b0825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c46a97c098105939daf0f83671af2826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831003348a077fcf3bc4c4eea729a7fe827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52641bdab46b6622fe983eb7b6f2d821828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af559a6b2edeb1f48476ec582d1a1af829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61ac0ab9ee558c4b7cb7fd4fe385eb830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a2cd8458b7bb02ce0f35897586d1c831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9859f5b27ee5c1c072e3c80d4c220a5832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c526ce1f1db8e2368e17576a4f43d3833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdeb151a426e3a17cdf548dd68d7d16834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee976e80df43b499d3b1edad72f8bc74835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d3b553977e5944336aa015be693b4836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92c678e17738b0cf368eef43fea8e4837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb09dcba155a4a07c9eed715a0cca3838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0870575b23f7e2d12aeba84c048fbc839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502e8397367229f3f34212ac5692939840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8694415aed46c7f7121edd5201e99841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fc49ec49d7d0cff6d903881515959842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a56985a97d36e2b07eea3cb2c5bb9843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6d5edcd3a30422772cf609782e83e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374561ea8a9c04b83919adb1543645a0845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090315abad2c195651779e7de53ab6e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75dea0e3e5e11b34998a6b0c37cfbdf847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366a4cdcf0087335b1cef3c66b15ad7848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ff3644ac1ed4231685c2c13290214849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ad318e86daecbd368f0400525935d850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f013bdd8f9061db37ab43c1f7054f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ec331bf5ec26e87cdb17f78d085b6852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899ade0c31409c8ab5e2af4bee73abb853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff833e580e261d769ee8aa87f64da76854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461dc8f93f2bd3c9c95fd8253173afd855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8609a363e07fa2a9c93bbd3fb675b856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38926fcf6d519a62afc0edc8a3d0948d857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf3ffc11e2e7f783059ef89abeb1ba858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5eeadfd3ca296bb0b30d9bc248d69859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff9c24054c129cd65ac089b230b536860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389d4cf580314bf44d51a2858e9a581861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3cda568360badc04586448a916c50e862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104f5682e9679ee551d13d8caa64ae6863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a428cc3b848a75820536313c6e7d65864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f701010a54b8a8a9749f6a10b3c33865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b562ff9420f62d82473295e9dbd8fe866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873a92892aa89ec0eec5cff693b222b867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeef054b75971b6b0898237910e2702868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1967fada6d08d88ab1bd95749cb7bb9869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d0425a6d23844c7d555650c8cf5f9870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3353fedd5e0e86c87158916a4431f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd577e61added2b918be37fde1acee84872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2ab087ceca916c69a56286d425846873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd1e221aef42f8ca204221fc357229874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f2cd287969c20f4015fa3cbc52ca5875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7863b47e43cd1d2a35b00002e26d3876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87caf13afb70c5c78d8614723f88432c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5eef5fdabea7797a686e764b5bdc8878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8059569ed9493ab73d4cc09560895db879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73fbf8c747de74694860b9f936d804880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b1d2ccf43f7d1c506a6602961a6c8881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868432e476faeffd34e20dfe106f3b1882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743bb418bc3c38ecc1363c216e9f5b8883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a34e8e9e3d44e497530f271553876884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2085348e69fe94c034c21e1d1d3c3a885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f7393fee01405468e57677967b81b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c030dae6a2094e5d55df543d20859f5887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8db7e4d0b9dd9ddcbae70751cf14b888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df717f0e40ddfd7658271131d234ad0889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c71cf8ea1d78b41459d4da727b35a890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cfc194de74425c4b70511ed820fb40891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5180e1de253c87b377ad301fe22e1f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01294e6a62c3a80185949ca4ee7ea1893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77789fd3645ec74ef1fe3e1c822895894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8f43b8e039a8cb09c31a58b14b81e895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7b5d08d52845a8af67f762a659a4c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004278a45ddb5cf5c29db1c265fca6d4897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb3b3a8c8fe7a376097b5210dbe366898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d02091ae775079c31b5867ebcfb5cc899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea75ac93b1d9e162f277d300e91c041900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6c18c26140335a2527ebb731beca7901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec11ab5a799dcc40e79e8f1be70cbd7902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1ad66443581c071e1108c5f16e74d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d22f81f24b8404968833991947691e904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cabb296d256134042e3bc8199bcadf905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d36a507b7288a86701639606c12177906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885188fe9f1cfa7e8d1dfe6e6d93c1c4907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf009623e34cebeac23ca7516a079c8908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44f0f62abbeed12bd8c1b45b435d19909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63dc608a78051d78b9fc9b80065cbd910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502f848bccb110fb98f66c742defd3a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b49da81bfa8c1c691c56f277103a7c912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83ac842f1d1082ce7569b4bdde57b7913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab6d922ae79b78f4422bdb71a51d8c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82bd14173eb8ee2db45729e0ad9307e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be807a996d588ce06bf3860c5b97d295916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fee85aa427539dff8d26a70890936c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3aa9266f3a74e01e3266710bcfc8a9918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29994d638f7608c79e310739165f12919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78fe860d06dedac2549eda5d0f3db47920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa60121dfb049d6272979ef78816eb6921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c86876f44100f7465908db85a6c48922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704374a4b65e669fd5890190c4b1f047923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15272698a8ad106429f22b3de85dfda3924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5916b35d1df3e2475171a1331ae8799925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3934aaba220a80b21d388578b0b6d8926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38694ee64f07d4e2615e5eb67c09496d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbfed3310502efc05a9bfa55437d98928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3b588838806ae722183f1633422c2929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2574f1b32a1c339baa8f1da5e28e7930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecca6c917a684c5f67e59dcd80ac02931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ecfa216aab6e5c5a20e78f1e640e0932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243814badfe80b9342169a7643a4429933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ca38c799f784cc4cab26a833f1f5b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e1e5e46e757b7f993b4e535294a85935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8802688f10bcaa1351a3c44fe9c10936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c478e56c76b219ab08c78df53ba71b4937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367728afd927de54eacccc2b87587357938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac184af5274a7beb7817ea40e8a18b0c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa87e36a1af1d76e4ba3640bb2d8115940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbaafacf1f17502900a06b8aec813e9941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a78a54ff9aadc6cb932377fb47a98942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1cae76427e978adf7872430f9849d943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b9359d9aab857abfaa7fabc39cbf2944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc67e8edfc48344cbe9778403cc1803945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd03c1781a0ca928105441dc72d4889946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c838f8023caed9845ab5d868dd345947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2ae0bd2caf25c80df6abc5953f80e948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5f248bb7e65227fac8762d62a0419949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b2995a98b77c47e0b9141f821a1b8950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9da44a19e78c22a9c3d16f81d92ff951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244fbe9247f09265d77af6c53388ed0952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058072ed48e1af0ef5aa854464e36cb953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439d41fd02d345279acbf2e78ddee84954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52b425c484e05a9f91eb53a3031b30955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ab711ea0e25083d3784cf967f7a1d956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1495a45ff20ee81f82037189c3883957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede157b08d9e69db7e66051afc72c04958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d033dd1b3a8c07178966b5535f4799c959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559467785790b9c941c535840e1988d960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7772b38005a5d473d2e4aeefaade2961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25b99c50e980a3418e3da06d4902e3962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a670493323688320bca3ced90a846963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ea780147500f28f9b058cbbd8abd9964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e739507e8e6cd8eca068dac408d5f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432e1d3e7651646bc4fc77c4b1e9b33966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796416e860f4766b98fd01d6c673240967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470af764fbff34d9ae0ff3b0d563755968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06186fdcf4c60156cc3619efff884454969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7386b006be36b379f1c354dbf1d52f4970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1dde5b74e81a01d13b647cd6256241971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43abea4378b37544e80d410a54dd070f972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13099a0a93860d4eaf504d69fc0aa12973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d04ab66b77a91c14d0fc3cecd9c799974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c41669d46ef3035d47c14a07555f10975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f44c1fd94634c135c9eaf44499872c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27f9484cb6318babb2b0767f87ef3c977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bae59d2aa4bc8cc5a8ec2e4e9c949978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef02da0dd23094b73bad61954c49c2979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87ee8ad1e40060a38f90acb835f444980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6bf37aff02b664d58aa556ab8262f981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3622af09b40d54aedac63748b856e982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0819318078803655414a7d6384f75f983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de905235bcb798fe587784defdd20235984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775871fef0a6fb4deab0677d4b3b0999985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740c4df88ca9d14aec31c67c1d4e3ab986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb987a98c0de327d5269fd2e052cf6e2987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68176efb222840c554771927cb663d19988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade2558995968de500822a07a7dc880989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68dd69291cfc1a0e7bd1db4116c69f990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f2e9f8c68afadaf5944c23b636977991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c62c06688ac77fc2cd7511c5d73fda992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0c8f3c99c1e3f704cd4f955cf6f9b993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc4d8e2c0a712d84b38d1c95a61f0f994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac125f350529b1cd4a6df9296493e392995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ca4f503b2674824a566dc2a90dc95996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3220ea793853718ad1b7456cf81939f997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>