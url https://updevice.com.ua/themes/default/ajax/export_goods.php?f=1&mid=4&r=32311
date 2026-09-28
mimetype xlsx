--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3373,51 +3373,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86cb1f1ead776cfbf375fb5be11b4f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba07242dc21b4cb79f9eee04c123ccb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06df87e422f2449798416b79afc7223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9e09bedd409dce1b3085ea76f4ef34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586b91b8b1f5645fad6d6538493033d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4c40e43bbd46d1761b1962b0519276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31c7237d3c9696a6e7b40d5532a43d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab11186326a7e1c0eab608a2f36f4288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123f89286b98b550bd2bebd125850e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d8548a76f9e5c880bdd78c0d9985210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29785593a8ff2244731910ec01237011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc82cdcacb6192114fbc70e25f1ce812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd42abfcb2639d73c92408306f69fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee6dd3a0cde350b8586f595327d74014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4f55838944fee01c80f508383391115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c1aabd7d3be93f93dfbc8386d29d316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632d524130011c7cc9bfb809c45d10c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097fbb73e6135308ee9d7273184a0ec018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eca8613a1a091a969c75b4b44fd97619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30bbb606b127011006486fb4e61908220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28ade6a810536eb0d98a42d45de36021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277b294473313b74fee56bfffe6b6af22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319e6e0b1a748a5804fc9d18dc5dfc223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514d77375e43b020358795c84ec33cd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf7477f9d25c092b165b06d458149a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bcbbf2ffcc5b4767a47f20d2c3b5726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428674eacd3065fb1cb722b94f3195b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39c892e08385679e52500afa3303c628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c5aa88ca972e6dfc51b8521379a3429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d86ecaec71abd0271e954acbb830130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0facfd65e98dfe3c06414e7a1acbe4331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2751b64579986a72ddff13066cfc332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364493a7a61b79743d89f715d168410133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6666056ab827310bfb54dbc923ab634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289b9520669593adbafaa9e8755cf8635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e8469509d2d107b70adcc3b693dcf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d9aa13eff7ea2114bde0e1104c16537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab44c6f669e297ebb06ba238c92fa7d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf531f43f79b55e02c032dd96908c639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39212b375fb46feb6ee7c9201783081d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4991d50bf8e3a72306d9560aa6fa3641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c2194855519b3f4b0e39789eb046d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16932115b237ff2c04dcebb95a257e9b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957e6a4c521b3449ae82d23f3e3437044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca5a8b6042f9cbf6baaba3368fc3c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a642b44c7a5dc6d4619ed66383765546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1d3b3874eb0004b9b5b8b9276920747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10acbe0bb05c07d2176ab5b5d7a95248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131cac0049f8a56aba82787eca2dbacd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d86b6a3673bd10ada322d5f209b0950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42248ccbe77e782f73684199c6982c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f94c3220745c72cf2cf28218deebdf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511cfa39e27c04324234db8503e314853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c0fb7e122e1e89f729425a9ca6edd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd978485cbc48a9533175f5f640b5d455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13055b94a232bc31c76c38596887ab3956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd56f68c8e2f901e883c3eb15b9956057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599e5e72e09d5e30a223a95a706314058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d97a8cf62c8b9d075f7fae8d77bbe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5855fce7c00f970f52c910deada92f160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976c156729beb792b4046d9a641bb3961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48a343986a3d1f5c7452c1454af91462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e619a408b01b5778d327a32f78c5363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b5574c09d66a518a31a68fe6d78b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef69853353c9ff9bf09f9908a09e1da65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773609805ecff8c081916771b82a8d6166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96af9a10528ab75b2c2e79d447ba0b767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23916ec0b194de72c60fcc32df0b0368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c96189dcbc1c3e5644ef25d76493069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346bdfa98a730d41099d7e15d1270b770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86fc679dfccefce98fb5e4659cea3b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3970ffc940039ef2e1335df8d34f8772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b733e829da2155a7292d6215244b2873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46937f5a6c8bfbc32cd5d97b779d39bc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c43940ef47ee9ffa90214740c08f775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8921b1e5227991024bc2fc1f6f023476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d8977009326f01f1e415a686280f177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd39273a9ecfe78d18d99898cb897978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb07dffac9b50d6ce9187d6a2ce0cf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc18057ae17b6a0cfcc36481e57bc7f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a50bc50de86e6d52b3931d5240127b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb429336d7d9ad8dbad4e711539374282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e9c7769e6770b5ae89ee2af42760a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b800d59280d9450409cb6c9aae02d18e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4398ed56c4210d87fea2b738563aa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7e88f669710469af0e15af3fd9cb286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abc004967d2ebc6f7b87002fe76b1587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f9d624e2606ea18e30c2ba628887688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379ee88afac70bfb4445c55c571cee889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ea6b2ac565eb2bda149c679913cee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca1f97306340786bea91023f7ef40d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bb3ba27d330305f85e9932b0f8a5b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580e6c7fd878616414f6cd4dd654d1193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab18e0c0f9bb90ee147a12e830d9f294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025581a08948cc4c1349c6f48074e01695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749267c34498b816bce37c70821ba43696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120618e63765d496bdce51e6201a507497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83f2b9e841416dac439020a8088e9198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb66c715164cbf5507ba2fd18335ea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338927aed47a758e1c6807f065bbc4d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f7b6cf49b092421ce6d05de4320ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cb2575cbb997ad34f141350b9ddb8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39014f0a0fa46615a68e7e00ede376c6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84de0024877edc4a25df7f6fdabef4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273f2f3dc7724f1626bf0ed5da79c33105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415ff500849cc4675feddf1d02225d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ea5f8714e0688af6cde5eecb226a0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f7fc025370a1cee7701e3955c8ccd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb736d0311e825342af95be8b1051ff109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57bd0a3d90845f108b9203ddba996e6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15bdf6998aacda92e303340e7af849111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45993eb22a021caafcf6ecb29c0a7616112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46f5e4e89c6ac0b11f38a175177532113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2093b3470558bc8a1a11285902b3d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646c63d9927aeb726f16e5325f9a457115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e5837577ebd6689dc94efff1d9447116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24147c5ecc7b594c7ec464f8f4d61fce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea86e2fdf09d4121adc1c16ae8ba0fe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf344a262e8feb8f659dc6633ea6153119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2263a5a19041e3a31b195419eb2f8a7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4eb0b5279f0443251c30f9faadc88121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516ea8f553a73aa1050ec1547c4bf3d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc4c000a02bcd78c67188469a8a382123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe1700f1fcaf90bc86728aa76a7b51124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8cc6d24f66ef361b3f68c17b3096f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d271172f6a843c9f754b73d03bb9d3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4f0e8b41a167e1a0d8d7156afbfd3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f0b246f772d18af18e82116ff0853128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e826f0e5372cc73ee0f5aec972610b1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30c321860fc7e87d64f5c477e10d21130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444a82e06ce227c19fe25d566fb79a8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354e0b70fa65d62d2885108dbc60ef3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230114c37d0dd8bb4531f3d0f5925a1d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffcc1c80ec98116bdb2d401fd4c10f5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5a4f3e18579d7279d3e27f20cfda1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d74b56ac13b16c32d63b34c95be062136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5477502171d3284e1f51d2759f305137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce02a42e92cffa7f437253b542ac74138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71cc5c1878bdedaf5ebdfad463ea9d4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c8c4626bd053d7bca9fdf41f467a5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29fe51eda3a9a7bc698090e8a2dc92141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d983a74751402627221782a5a9c7b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0eabd2ab30948d811b6b3d7934d9e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7db9449d442fcc9f42b1a2d88e4c4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6fb9682ecd085dfcc71c315b2d20c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd27bdb534f95a6501a7c3f1277a94146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f14b74c3a23eba8dbb25c44efb034147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e1f17771f1bd6b28da480323f390b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c4738cada0463789e72d69512d6c4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86abbeef220d1ae2ca9d89630c9bd3bc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b84efd7c3a25a00b326e12c6b6e09151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84686ef5d9b8c7d2760dded4e1ed777152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4220e5d750f16616ee6034235e311153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7e7cfd2edd59c858a1226e843bcb6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a8b28331399767432a8187a1e382f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12c2f08c32a57126fb8e9a49e8f3a5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8e02306bad34ab1a304f37762fca1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd4c241dc76a924dc5a8ff513d0976158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228691b8ac6dd3e3f34ae6e5267066e7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2bbcf53a9e3352ef4d01bb5cd61bf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45766a041dec0e80ae9b8eb0340025e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090e3f44b3a6db52663e04ee372bde9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005622b7a2daf68419bf6751e0f3fa9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd4768186ea0b4c25e626a331bfa2f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c69266d08290989f36c690710ce05165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6145b33335240e8336fd82f964714d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9492b83b1ba45a67a7e043e4516ed8b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf015a5591331481f335e9cb29ce8e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b03882e25fc2641b9fa6cc5a4efd2f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c66d5588dcbeb3128616610617506170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a6f0a49cde40a5397ad5528396728171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469078e4fe8a431c6098345fe7ce11bd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c474c9817860de4618c6de310db61b5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff13ae58784763fc06908e0aceff506174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301b26fcdae647d22f4d1774eeb902e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcbc029f9421047572f4cf3694137e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d1bd6b8320d6d1e82318b5ff05c52177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f871fd0bef95b10adbf9a0b1bdce69178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482e730c7636cd922f93c53e5473481179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311063599d45b399b00b454b14367fc0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237b7f84e77de05643c58a1c303486f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8568357dad3e9909a265cba9a1c590182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6843f380ebaa8ee97f57b65255fab3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961d3d077d79d2120768ef999ae548c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99538663c1c0a848e5bba4d5f47f225a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdf8a440d02b99f1937c1555db353f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27f879796a6120758c216ab64c5d32187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee00030b7b92b22943522cb79a5260188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c488cd949687f3cfcb545330a609054189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0be81de311455c577c748a8e4a5d85190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9653b59c8990212621628aa51c6698191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d187e79795dcb9ad3511a69d6dabf6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8483e78c10898b1e50a60b73b57e4c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f43805af44ae6c627d292d8acfba77194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b094715b1af1f69f6c1711ea11833195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16804544555afd584c83f0cd5644226f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9b43b23603944247ac099b319bdfa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152dc7d135d317141d429afdd85450b7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3bbda6a0487e4a17baad97fb4ffac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ff5ef2a827fdffb49aba43ab509d9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e9aeaafe23317bb8caffb48fa3c55201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc097a13be74ade8e2d7ddd30eebcc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1494c5390a3987efa1c455eb3b02d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1051838645e629e50def5a4f0c3d5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32e8fe246a66bcce7c40be6f156a5b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f14ab98a051e8141a31c386c73afc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec2370f9a4119c24ea813a08b58e43207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41596f5f94dc435c59622b9dcd98407208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b75bc4e801ab4d76b03f8f90413c0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4da59595d3f18894ab5a5a26328313210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1c30ebe257ad2425c5560342f01a4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827b956dc0d1773125358a909abeaf7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a560980751f716f9c6d61acd491ae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92610ed48818ea3b525091a7796b87214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78087e091a5a01db3761c64c761129215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df217131d33045921d37c6905a036a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d2f0f4992c4b81cc82158d6019f42217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf0dee8ab271aaf9515fff91648cd4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f4f96f1049c73d06165e7cb9c36b7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767850e233e754482494cc9868cf3f45220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53929c7fb45765395cb513e2bec2a102221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882dbb956b881c4729d91e625f041515222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac2ca5e9bccd9f400d2f1d91f3eca6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d5bef60fe6f39e0168d6ab3966ac0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd268118f95bc4817e17a74d08ccc519225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638339cc301fddcec807976fc6174ca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edf0be3819c9b6d7be8f7062850628227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2642a3713124baccd778645d1be31c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39eb4a0aaf1dd992fbbccbf1305ad51229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f798c1da1f481526209004932ea5ca8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb31cba69ccfdc460a2190314626a7c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77a8829fc90d62a638220f0146cb39232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d84be58a453bfb2b1c11227288fa5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179da5ed3cd9b80ab177747f30c6f7c9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c79835a3aa910224614095e99a91f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36233dcc6454e54de13b28e20c5345236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b3e711d755535a69a4320b9e4def5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269d98092bdd5b4d4d278633105b0b0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98870104807299e2c1bffd228d902b0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f95dc98d6ab26d55be33526bc5a4c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b701f5eb3748c440d6bdccceccad081241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234ab467e91b4a89ad8e6f49ac04f71242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475a2fe2b75d8b6d983397b9143df9b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef655e42b784258d0f9b643d88291ac4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03250c14815533840a64ffb1f2249f21245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a0b71868a812147d87bbee6b40c6a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1924ff1fc723e6b356a64ec8e637fd7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8d31b45deee17cb882419afdf747f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae68b363394feebd6920f4554bd091b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5202ba7531b20547d682899f2fe21a9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eee5043eaf801da3b75cf4aa66ed26251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aeea7c38a2f7372e7a55a96d7cb81f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62657e18e26bc624b76faa7105b540b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bea94e7b8d17df3821baae5106ce35254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959da5a54d0b6d5ff7fa4be235c0e02255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829ee1fdc2351526893691422aff1f8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d76b5710104b2c4aaad572b288658d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed99e281f25205834ee5ed15bb2bcaa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c164d6ac41de92aa3aa752bed6399b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4192b725ecf03f13d257883bf7d315260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155238ec961fd6090f2dcd425d6a2d94261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd643c9a037d1271649784882a240f8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c9612fbc03c56c43b3543a3e77174263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64f6b3aa0cce8a2be711619d08c0dc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13c0d7a6d420b982e0df69de71ac8f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98483ec955ee616d39b6ed36e4aefbc5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839240dd38c3f4a11dc967bdc325ef6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc7aafc38338edadc8e1d74ebf7731268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b216164504f130a927edd58a4fb64269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58d374eacbcdba848890aee049ca05270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0232bfc3f16f073fa1762dc5239b0a0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c912f8e3132210ad24e49d3451c420272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f846e32aee6cbc48c4d8a2caf24e6d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c680e3cca5a32374c0ae85049b0db3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63accbb2168445c56f513242e613a53275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1eaeeb13d95ab394981afd775c4ed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32252b6f243a398bf19e682b68b8941277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c9e037df7717cbcc93a81fe04770f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ced43640648eac61c65b040ef314c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e0de7b77a5e3ce6443d4e5cdd500f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e147b0440ad12b7ed2f8b989ed477d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038942ad93aadec86f031889867e73a1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c10d8f1f66e861c9142bd99985b2fe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36219cd09496b395250f9ff44fe95245284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aeecd3cab768863836e965d8c7cd45285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1e3223db37fc18a7e6ef663251e1f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc9dfa2d3eed7c1e2ba1f456253fba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a546adbfcb423a94a8c98711af83a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067bdc7b14edec5360ccb43b5ee725f8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebe4c905ae77ee003189939bd44297290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97157e203008af60fc98ad5f35599c7f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bfad35864cac853162b3700d43c76f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b68b7ed2fdcbd563e6be555e7d2eb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0afe6136a7ecc73439fab5e62c52ab294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212455660fc5a1e8751ab9c747a28d7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580703c9a203ff9b470b6662dab5954296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00658ecc4a1ee21f03615049872d3a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55332c43ae428c88f890a895e756d0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b2851aedc2260238ba5f22dd544f6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade97df469e9577e7815d9428382e3d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4072c92f49bbc0f40a2da9070e88cf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24ac3716ae25ae8001a286f846ef7a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1df860439ce4294f4a2c633f44ea1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2387526eb6abe6b720541df438471304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a73777b0410cf1a32a957afa9693f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdc2ce180b0723ce725eba6110dd90306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff7a9b0d7885c499c1130dd03c266c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c289829acedef4d5fd3c6b5bb47fc0e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c45dfdde12fe29479111549733bfcd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354b1db77fde30cffda68ef09c35e65310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0e00442851d83f356a531faf73c49311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833cf0cb81da206148a907bc6c0d706312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a49e9af031f305078459003b903882313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadd3780c003a7730200b65f25e50ce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb47d85a157f8d73cdb124bee2b2edd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b13cf300236cae7416a95d9e6d5b6d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf147e2b18ccd1b02bce418388077a6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12809f8b40b3d7222e93441bcecd59318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fadb8f31a7e8c9287ba467e9d4c153319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eea64a117dd575b940452ca54d2167320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f832128cb1236600960596e4a2b0541321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f30a59a6b5a97bd491aa20cb7a5240322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59921d55abb56d413a155164cc200ff4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7086c2af259edaa3d37423aea141e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88a5667db9b4fb922dbd073573c3b9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c776a313d542e53f2903ea7eac1b95326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18535deb746c586ef41d3602fb30e26327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b83eac75eaa05111c1cfdf7edb4fe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2172018ca6885be9aa3b2ce8d5f61b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476f22cfb179426b942150afb8b3484330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239cdfef95743315be355662b6917b4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65596cedbf6dfe1731486f6ea64025332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120b97f4cb0dfccfc98c5a76bb9c32f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9ed88a4b6fcffe90606bde196d801334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c4036b5a32b37be1f547763b984b9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657d50e2be707bb64408c02016c6e6b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21697b1db83005d48741ae8e8336b9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9beb65b4bc1ec1c7f17a1002ab6234338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd99481cf66e01425f6b1fb025e2843339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8fbb09ef88227eb431a5acbb337f6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f95592f455df85a82100d739786a03341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04d7ce541a5681cbff52a107a4d41b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63922e3de970aba6da4a054ce145a5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6bc67bc92f58932c9b66760ca6fb84344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010fe9e66bdd18481ce1d7e5d4ba5b4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b7a20ee088e649de8e2e8831c98ef346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba32f6017a2e969da1208e098ec9dd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab5cc730902b5e7d39b6871aaa9f4a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbecdef49bbcc79c1ea9ea4f334ac78349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b9627aeb8409dac1872442cc78e6c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e6cb4dc4d2970d0ffe8e21990311e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbcb5d17e7c75bb63edd4c052a585a9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f1ee7edab734eec8360746fd4b5f7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebb2b38c19202905650ab047001817354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e40edde0099ace69e62e1ece2f09d5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42c1cdf4b91018448baf47d5f493e2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5064071e1f92e4e9f49a1efb8f86e36357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88069aaceeba3d66e62d44c91bc6a7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b74787b247edabf10fe8bcc3f7cc43359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b168ffc595b40681d694429b7c16a2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6422405437d62976c840c4765fae62361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af4cc75f7181101ae1018160b9a1db362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb4dfc5439e258bce1d39cc7763ccb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c86d8fba620b2239538bb39e25965364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e60d334fdfe493ff21fff4467f2d6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351bf784d8ba9a9e09763462cdd9b1dd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0d2db8da2d099687e2c03cb51b153367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387b2a7bae186c41cd6aa642624dbb7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab045174dfd28d206f12746e939ef89369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f2d3624567024870207a10d555529370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9f40b2497f9c3f9b3a38aac625cb5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25167028ca1b2f9ba3999e16216cbc71372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568af02420aa07ff5fefa8c06d72b6d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765f2a85b7afeb827c784de86d82c37374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd903c712043fb324930f66158f0d4bd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f331f148b3b8f0e99db5ecd3fd06b7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e6e02a99af992cceaeb43759701a9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695dd1a566eb4463f7100ef12a4515e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990446510f7759aeb449b31aa110f02e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64189f3f16048f74fc3a83ff297f1b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da802ba8fb0171fc1ddd0fd0c08c3eb5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e887680a37eae84f0dd6738155922382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec59f8c148c08543b7ff2cc21532f66383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241a262f34c65be77018384ecb0dd7c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec5b1654ff969134ecf452a77d4c3b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25cf2b101c90e9750c99b312b298012386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018664b6bb20ca740a1339da78d2ff6c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253eda49099dcddc1863fbf4cccc809388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb3bf3c41d832374ca8376a264435e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4cc331f049d22d3d5e6594b23a22b1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c7079f787e6f0347fac51a2b2e9a9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743173ac070ff40248449785c28313e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de1fc298958acb1ce438a1d6ffc77f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd8819b02e45f04d04a1008d7b7b1f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497336a9d08834a499ed140ff6356dd1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bcba4ebbceb5d4802f178dc3b2ded396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57290435f0d68dccd23e48769b4aa76f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88bd597410e0b3e4f125c1909856b0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27146875d4887f1600da1d130bd42e72399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55524d1897cacdb71b47b7b7dc29eb43400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82359f9feddb31cd1f6a299cbafe0082401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2df9e0f671b05284f1b7e6f9dd52a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b80a2ad96adeabb75b8d3ef4c79a9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f84156872fcaaa582a3fa76af638a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350265af005c1ffd2db4c66ea0d927c0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ead380e871c9b55a350e8a742e4079406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3620959b5b87fd8f1acbe10c8e2095a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7126df94f7b2fa84b07f329446501408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9e8cccfb6c2f9cf919f1ef20bd99b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d0e3599a91f3bc34da791d70fab76410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e0bbcf38d1aae1ceb2c0683832467411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fb7780e1cc8212b3fa82ead988761412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe473653c991a8fd34a0868864d023413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813c818cc33824a257dbbf59271eaf8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210462bd345a69933422a51c1b58d538415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6c148e2de4c6a8b13c60b87ea4db5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be1da0c4eae9050dac37b49a2c3ec8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf2f85d6e3188c0c81fd6537d829d2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be80adacac7e432f8c6b80c4ae1276419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b480f46868e5c61a29d8179d4f207420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e15e859228aacabd21c9acea38cdd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68f5da7dd406031addeadc2d41f570422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8377faa319cf7c51f93f8f1df84ac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817bdd2b3760fdc67b3075265b975d2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6f225fa7fdffee693fbc8261bb243425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c529e29aba2f613524950d90832e952426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046c4b7db1cb22a1ec328dd68cd3148427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f544f61308cf50d9ddedf651a5564b8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4398bf46ee6f981ee8087f7690db3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10542827c0066c61bbe8ea59d9b9e4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b0921f118ef1a04e38dea9cb212b8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2b7a1aa4bd43200fb0e3536413054432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e458579f783168204c82091dac9c1ab433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935767557934542a93a394d3a6b63993434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28b4d0af10ff351dcd4dab05ece3dd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ca31112b6d65ac15b17d928ec6daf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e402ae687ebedc580e93697c14466437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4fbb66f4e67114a6afc4605367d44438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9dacc64940333d6540a58d05f0632439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f7da3a48b43f594fba63f8e6c4f76440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ee9625ba1f0c7f6b433b2c9aace66441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe02f52b46ed63c43b23aef28feb62442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb6e2513aa53bffe4da2926fa30906443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438309fd5b0486edf7a67650b5f03d5c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940235966556606c1bff9fb0575a87f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7446bd614cd9feef40e85c91ab8050446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c58477583d1f38f9ba4346ee3a514c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082eee3e35e1219255cb5989b331584c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbe68105da8eeb2ddd66aed95c2382449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb825113044b226e36267aff40fe5c8d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1174cd94396d22cc448daa618dfbf6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c96e0df98f3969f417a9371f19a53452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82cff5df1cc1584108fef1ab9e1370453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58765adea37020dfe1ab68bb10fdf067454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e41127f6a12b9b3a4ca6be2de1a60455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705919e7338084326f059ecca40e39e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e440b9104a35b74c93b3a0a30a8a9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c11741f571c26cd73f0aeb5b1a6f1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad32babc1b8f56dd92e524c03b40796459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f981c3f0930c43a4f1612b0bebd8e6e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62d11b6001d8fb78d9b8367547cc54461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372726dcc111706d94d2bd7d0d022b0c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5cad142ed70ca45bfa29b6ce017ca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81430394e15246ae34547b46be573ff1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6655983282d0d8f5b036c08495036465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cac31cf72d8f26d46f15bcd3106712466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008fcd2578666fbe63475617e4a4029467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a311f073995520681f8f5cff25e07cc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700cc8d1b9b7edf94a338ea099b7ed3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13119632c454f3153fbedbf23afa32c4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c7b79d8d71bdb6d2339727807c0c4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce205da0eb82ee0b439772f891ee3d5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654b1c9d87b08639c465c3bec6a481f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c670e66e17b6ba944478f8a8799f4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb890d0508f21b0a3840848122927007475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f91b1e282f20c66380ceb83f2ead98476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d34947354353f87b7f5c7b1d9165d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853d9516c2c24fcbb9083c86c0c65c7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c073965c5005e51e5274e1e4a11d897479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2060213880571813768bbd868780df480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eac092b860d131787255c4e43815a0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610e2db5b9162c6c4188730e7ba8f51482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8e674711506d8f8f4315a2b348b44483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e30d7798f3c02e1d04c8ff10a5088484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eae7b96cb396a10c61d8bde4bf1c4a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1dc9d16e9f4fbf963336aa87ca9d6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc66e3a85791a1eb2288a7a2469dc0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360ca63df44baad28ecce77ef0845d1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79f8ea2a56c2a62f30a699e7666caa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848330dfa135d6b43fa797dd451c9545490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6c358a6cfa5bcd23484dc49d2fe06491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61f97199e952db51a182261586ed18492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ce61761888adfa1577d22c457cab0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda0099eb2a4a98d7831b97591a24bb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f50979d8090f7f1a49b0b111d155e9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2841d9dbe4565695cc2297e4ee06f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5ef074460a95cf51b79b15117b3bb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4d2a5f43a3f1ecaf761fd61bd45db498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43800bdf725302dbd09949eb33acd646499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b260bbe8286c16c44c3c6df3aeafa1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff976f4d017abc14333fe5f42f1396501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c365127cdc85d006e58a3a33c322b2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1c6e28f1ddc70bf642d4539429933503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0f9572bea34f4262657f75b664298504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f1aaa230a61314919605a8b6c1e46505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed39191ecbcffa1832ece790aa1cd1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add96256a57d8ffc50c3bf7433addc75507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e533ff65cc16e2d2610e1899df9ff508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7552f01f6b63e6512fd2c50947dfb7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86403c7043d1baf5d90cbba9f7adf3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c680712b0cfddc64187dea23ae4349511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e50adff6ffbc7286a7512b56cab1b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68813ea372a93f9b823841ff3e018a9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7960a64ab98578503bb54a87591422514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce27d7fb2253d1c008936c8817ba7cb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f083e16fcbbe465221876aa855cc6b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78285bd17ae6fa078950aee69ae4442517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328a5d2e6ef9ef249c8777e8d7d2f51518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2b87a26721ab38ad6b5bce439f2d3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c9e08d9a4f47f2f34b34316d20e71520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d66e83328ebc6db24671d7b3ae5b6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3eb342b2dc650ef44eeaa546c13cbc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae19c5b1071834c4c55d649f4d13a9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ffdf42315ed5e39d9495ccc08efb8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249aa05557f33c22961f8464df747c6b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73eadff907bf4fff6f3b492ded8795526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f549f6b486a6f3e8a0896462d870a68527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ce31d86281461b1af0a238a810b9a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909b011b172a48f5c8eb0a9c5a7866b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90d12b85b64933eb897f86cf5f7c63530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7855280269c4b652dbfba90087dc32531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586d510eba0c0f54c3136fa78386c52532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b40a5591b8a838fdba3e7741a99f55533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3825b579941d2bc751960915c902249534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944ebffc4e2035479a6ab77621c24d6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4b13bfd3093fd4960d9cdb468d5bc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814377409e5acecd9f74849b0c43f809537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23180b909c6ea40b8372f19fb5a8c807538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168b84d89c3bea8da14d42337664be3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad936772ba8e3948fbf4c352ddb2021540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa2dd5817181b9b91f3a10ef465628541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47a42a81a7350293fb199e34acabb0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545dd68add97fff92d89eacc3996d114543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7c82cc8600eec12c36ae95642179a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cb8b654419e6c468af2f1ac9d0745545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f86c0e39fa99d548577139151420db546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76da247e2630200024084120fa856b9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501058d322190f2c1f94f35a73ff9713548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3fcf2e352376f8b269241885bbf2a0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fca56501f600c739575496a14c6b8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de0daa765090521e06d0ab78c5473d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e38318b0da950acf81675bcc82db64552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab8cb165f4aae26368215c412c43e3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a7d76fcc4ca93d09c00a8e63463d2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f74f0bfce66c059a8ad3d3707ff550555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e319ca3f362781d2c7898a8f8a4738c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96778443b0a9d53384924484ca01365f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14a457454d287de3ecd277d8c3d6a3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63826868c484d605d53a364613a3bbd6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb2d9aa0f4af2c34898273808429e0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f030eda4db9b93950501bd0944aedef561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35802721b23655ea6f96c8b41c289d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929184bee3c2f298709cc08085626bd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3068d6a0077b0d65b0cbde475ac78f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ba6bd06c5ccc4bb5e291396a4e173565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd604c0123fccc005e54a8f0980973566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699f90791b5fe24a7bd5f3f7de8d827567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038d14560550fb6e02c0d0bdcaca447568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369cde5744facd02252921e47a8a8f57569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04caa592d317b33c02f183e29aa60005570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c27954b721e75242be704f9fac9c7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be91ca1a1c6fba654e7282efe0a975572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf2d264aeab9431eaa0ff065c7d6b6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481fddc415da4cdb61ba289737c2ea04574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191567d8cf1a9a4814700b69c5ff77c8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e508dbfd0cd052580ce3f40e1220b1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a6c8ebc1fde4fb9d7d3dfed6c5c3d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3246c936c21cc819a0c701d85b3d22578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef18e4cb93ecb6edc67603571bf8c94579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e38057e9b5347a88d7e4fe898a8123580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c556a0ca3cd4d954cdf6f40a1c1546581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9d6940fe20ab24942926836e400f3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccaca200b78c0b165ebbde8d99c95a6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13ee4c5777eab9db54edc90dc212e0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ebbc7810f1a4229cdaf40557924ab585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6029b8ce2b3ff836090fd09afc09a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22decbf55cadb4fd15b173b91aa780c7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c71c1bf6288d48b59c4444afc7d32588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7234dd75de231ffd701d6656a1237589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b384f9e5379e8a8be52ea6c7f1fd14590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e7faa4e846b8eb56f61ad6ac8129c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e63bf1b650849076292c44ef902bd3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d85d8ef12784038fecb60c4d5c925d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05fe8ab0cf28a7f8ca595cd730a41b2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac78222f4744893e448d5693f18891b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2451aa3920cea9c79021a5e8639a7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e9d96ffcdb7649d92188e140f7a9a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19dc0b6af98fc85de91941aedcb774598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387a6a2a989c8008d2b2a906482973a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3e83ecfd800832422c2392438dd7d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629c054248e15067717203a4a63a970601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3b653a5e89823f09eb3311ac9b0ed602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdaa364b5f6adaf5dbe4ff4fde9e071603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d35b602b3e5b3af72d3f2775f944e0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91b4216a047f5013bad6825227c869605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72e69a474b782cf3433f4e6093bd46606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4f33634ba4fb01b2c46b9ce02e5d5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6390833207c6e30695c1f08f7919c8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee461cfba55f5a872b4628cc3349a53609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd7b9988a0fe40336ee753a73ab7d0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734667ae2438fdd0b6782fb4f377687611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699da9c318660369e01afa15eaa6822b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9600a331c791763b5261c758d777f5d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336c960e44d1f93dc777f852d86f3c0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f775c0d0fac7ad0133aa3ca91c5e4d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0612076c83562e9d42e5d5e650c09d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a07a21f208733028cb8201f50b7b5b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ae3f97b1af0d41c7c6e9d51c1a6c4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0aaf18083c9bd9fc4901103e66ff66619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e63a29bfb0c165c3ba7af9fe52cc2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f6c09b6f8bfe7deff72d2997075ca621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1983f07c284aa727659096e2dfe5d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf7503387c00151df0389f978effb2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c27a847d3ef5228bc168bfe75d2d5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5f0153f3b55443f75c14037dbeb0d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de11c1729886f8a81d53821cc41bc1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1428e72c00e9839da761559b8509a2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f683fb1541b522f06ce9130e364f5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ac398d612073a2af588e3fe2fd3bb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89523db105ce237bec1206b165ae58b5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63585cf50032a33d0f175c52ece8011631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4a2a47f4d8f6000a8090f9be0ecde632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e07e33dd9e18f38a4bcf374bd9cf6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b59877a912140360423dbeba2b85a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382d2604edc187a3d41b59d399d63d5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fedd58fe5a83c4b79e9470bce7aae1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0676f4c5517a8c6b6cd6d964dfb53637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fbad12221e4fccd2f836f39d64ba2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba848fc8bf82e5e8b3fc78c185cec305639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ce5487d35d8220d683d97c17ab871640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf19e6ab94d7941a4217572221fedbd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb6da09d155c2b220110f94934b692642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f573b31ea5a4203d84167a089380b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8b075b59a74a3f10048e1032ff6e9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c484f99c414100c8deaea022d51d18645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180bc185babe1d24cad0a726a23c60a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf6f8f0d7f09bd1f0ac570f60ca6cd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b584b935e748cc09a9b827669219e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3022bcb62e6b2270a7927ee118f1e34649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb802a0ccf1a3be75f476f3528baee7f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000cbfd1181dbc32c710b6272cacc35651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6ed1d814dc66767b0df566a2c239e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97aaeca7b06d54f28ac91c7b50df5b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f1c900205d38527911658d11011ad654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b343a45bf6ff1a3c6dc0a57809d3a68655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15f6dbc65426da98d9d0248050fb70656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a5c6b8ddd6847650fcaaf616202aa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63efa537f834b9307ec7adbc84603b3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f5dfd873f14f0f4b92fb53d720479659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf291fae3695b6b58e74cb7bd8b6a2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc6d565a30378e4dd32dce698915f2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25097ffbbc0341ba1ab3cdadd6954908662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e987869dcfe067958e066bea01cc11663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27082232bde80577dca4e5c8a774849664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75659d913f48d57d1243a8e6b58ba90665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f643f9ca20f99b42afa6f31c1b1456666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c65084752fbb556d6724da35b4c33667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986452bee61b265eed641bf7dde7f9a6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5326fb450230193baac2038f8976d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52109b33d42753f66510e742569fe7b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409db72648a50aa20e659e8735000ca671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97843b2f850ae6f9184846bdab3b5611672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9bb56eeaa48830a76753832eb2232a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822053760b6c0afda5762cd7255fb9d9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982e1924b5bde0db91796d48264c06c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373f56bb393e5028b4ffd32bdb48794676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db856fadaef21e737795d24650b109677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35b49a330b28206d0b655ffe41172b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2c077a5c0e97e04a827879c1c83a1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0537bd0f29a6208f640523b9eea4c5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28cb16d75282ed104b90c43e1883da681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa00792fed412e22ad48376dd34f212682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438ca34b90dc3c0cbf1ac29a876e0e0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369903abefe7c63b52025923dedec7e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23804d5b2f0d9af8ba2964c687f36e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2bec25c745a4d283f96b7bcd49bbe8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829489e34e1c801e462bc9e66719a36687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ed30e33c0723aa51d167b998c42f3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd25a4d77e78e4c67c177087573bdc3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8634c77668edf1003e050e1e200e48a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7019acbf0e2a5f4f067b7e630686c3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec2707136a099cd800dbe3facc8bd7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc791ff2e19889fa33e3ebff5a28096693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afebeec415eac3a62289324149766e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa29074c647fa73a7391d41053562a7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3cafb9a8b554f5c8663537f2ca398696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03fe73e9d96ca4fa279532d7bfc911697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b60e7c19bbf757dfce04ef9b4738ea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5db43eae6c5561c310b8ab0c3c329699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c814d5037eb9c20be343af9608cb521700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f7bd030c1ded0de3b340f070f1c1c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468874181d2483e0d480630ff5b73731702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0229e6aea49cf1178850f531c26a1c9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6aa9786bc14f6937f4bf264f8eb4a0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f642caf8563b5ea14f605ec109b05e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab073dcf39f21dd1468dbd16166ab52706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea88994b42f678e9bcac1b755845b76707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a2b91c7124adbe3257001d66b94c2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6998792787887e9d97f93055b4e4034709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578aa64b579a2ab4b5152799651d7c4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577478dcc837b04d5ab92b2ae325c542711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be933483e0d6188e96dd7c948ce5f8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23b9c6302968bb3744871f72999681713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb8bbdde0956de4e7aea6ccd6df1f1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365e644751b7e59d55cd753ecd683e0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49319611db58c5ccd9673b677869fd06716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e081b4aacb92eed72cd3961312ce74b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156066a60fbe31a5b9bbcf779b27b21718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9d21c76dbb4e864cea5f15847f5ed719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef221d532d303205222d10d649c7e4eb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98337d4add9e87ab07413485cec2305721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b2f5539eeac36c8325f2ce94ecbd7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577bdc9a460bbb881dfb6fb0cd6f61a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b06ff966f336b535482211133e832c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453bdab9ba2fb940038f19fcb5b0bcd1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64184ef8cf78b28ba21b56d760d2c67e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf00e21746c7b6acec6e4b8b989e45727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5612157bb7bced40f4bc6e292bf9dab728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387747f000bdd7edaf773dc72eb713c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb5d6787639c22af8e0f62990f4510730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95048abf0c2ec284574da15dda6ab6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfbdfe9259d728d206a296bdeb520d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbbf5e20f55ebc901fa4cbd2093b08733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030fe3324b0d946738c85e5be0e4160734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265b190817e28a57e3902e107a35ffd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a097495e0848bc8642eec14494020cc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9edfd72855774fb57ffb6eac302cf1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4df8d965fed96fc1abd51aa9df3450738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33450d216c03b84bb789eb86f80aa0b0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52047bc020d954451dc93d9aa87c1c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c885aed003295db8a232e9455cd698741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9acb7bc17c1b994f1f1698cde7198e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eaa1e57a81187fa4f95edaa8e410dc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432916a3c008a44b9193b32816954cde744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd34cf8fc405c580c3f3080b72d7371745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178cc16d043f25f85ad8252c4e1aae6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34313f9c5a8e5456c8284758f1e54b5b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ea2cb2e51f5a3bda22d87d5d42b11748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e600e008e395941df383576256f30749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab267c0d0bb978332b67021749d43811750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c827bde8ec01577994da0c5ec350c1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ee249eb59b5f0418de6158239baa0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30df94c2e87174ba9ec95d4d5e0305753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ba32cf28a55d2bed4a337087ef797754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fbc065777b90bbe1caf68f8dd6cd9b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febb0ba85a4004a383389ac92daacb1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe12ab4ab7450693ecc9ed3ac24c70c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897130eca5983cdebce6975e377f7ed758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42bf52144f98a7c9a2ba838e8ed03d8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31d082654b810d37e8f017964d84e7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83388731e4a1b860f86c5ed42c3ac21d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfff7e767cd79915f16d0ab5126800762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370696733f40e6630e21e0b6b05c027763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcfd44c34d219657db6388a64f6b64764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d727cd7bae67ef8923fe1baa0e15ce8765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf333649b2e7c7bbd568963694667a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca42a663786f27c37a54f88e3e5e4a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e8781fadb7b29477b1751842b3382768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29686ee204f5054f03e748d0fe6f84ea769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86caedab9d778c47a52c0b21cb7d69e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a52a7f4828c462abe79331e8275b80771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c3352926ffd1319d0042fee25525d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0110de1dc4b780aaad8168930aeeef0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598eea801fa898c4721cdc4c570b16c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8f1c9c32a70c4087a71b5900d6a99775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba3a71485f679ca0054f961b9bfb1c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21553af498ded2a04d935a6371136a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65724109105711dd3679a6a79cc8d8de778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8ca23b69dba5fc19a9ae89fd18bc8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d1a6559b236534121878d16769223780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdaed11275ed80b09f42d7188866adc781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979632686147d25e8f1684616344ae6f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c21c96f24e9ee1065cfc1dc15be2f5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008f2a8a06aeeb4fdc5b5b9a8daee25784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1cfa32330f0532d38c7d5c2800ecb785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d33c826df3d8ec29a9941cd0d5e51e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221b4db44ee090fbf3d4ced0b2a76cb787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aeae0052792e48bc1f1a5d32690bae788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b4f94718d3d8235dc9fd64def5163789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fafef77d3b7084ea18b5724a73e47790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6e39a116d25ebbd8c5937025f0fa7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3c6131eefa8fbb027c54419a2f0eb792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4932ec9c287e78fdb19e0d61d54bfd793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbe47d3b13c7b6e71a912747ae8fd1794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a65b1c0fd942448930c4d8b846676795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef090c400ac98a61ad6e2bd7ea6f3450796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1632ed5588d1a3dcdcf104fdb06c019797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d810ccf38d43f750df884a7d5f6cec798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e68955f170aea06f13e6646824441a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a33bd502c073c83bf7809619cfd8f6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b03513dd65d70f3e07d91f7e7e39c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b357ca11a8b15f4f5161b0d4a68ed802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531133c5dd6f34ebb7230ff62084463803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff44a4a08bfd345dbf69c16e8e2a12804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f95731b6327aa46d8f1835a43033a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb99d80bd18c08c3c7f36ddc39debe2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b817e9751166e980e28eba8032b61807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e67bad3e4600f6f3049a69bb11af0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc47f152dca102d2aea2e7fb71844db809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0d9838da3f02767e1670b407eab97810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca737a5531860306889d98aaf7d8df811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d81ea7e420a2e01c149b26b450aafe812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194216e7a0da25fcf5f59ba3d1a8322813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e863ea3f90a8713e89bb62b587d7be814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d0177670def6db35cd4b324e4392c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7510c8c2715413b6a019942aae74c7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f648ae2d8bd7572bb07c5c0beba0af6817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c6cb80ea5ddf8d6a978589ecae9ba818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c4371906f7f15dd7800b37a9a7b7b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3870224681b4162e2093184d95fb09820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49456be1d55c8924f3f1f340b29dba09821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031dbad538f5daa7e937544d0e2a361822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a94a97735bb98ab9465267819f4a7b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc48c5024a1c673fdf137c48a92c18824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408ca11ba02543af97ba38282f9ed81825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406a4d83a5aa3d22e042a92d57862e0826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b30b3c647feb157a9ff5b2b3a5f1e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c98f4e28af76390389ca87f4e31a7828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09ef5e871a75ecaabe94d6c9b7d4d9829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc215a8396f2a0f7b5e463852ba7acb830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e6c7d1e7b957c4267e5bc0ac4cd67831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f550c358145eb2641c6ee626741d2b3832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad248f87fb99bc4f49bf7aecedde27833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091b27ea065c9adea7a101147a5ee0c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927a234f118916d44b97d8f1f92b1fa835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7de1509c111638010fd4d2cc47ed1836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d241b014fc14955189c5cbad71f9b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb279dbefc585f23fbb88d175a6d3243838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86ffb44aac8027502244dbf89409a3839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e442c7ed9574a59a5de818cbb3c7a01840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0608e4d4a3d5fd11ca39fa5e60949841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a068a4351c8d1a047dde44e3b4d4ec5842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31474b881b78955a1b753fd546338e843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02817f1de76e926fcb1db64b97728c4e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9b01ae4c9ebcd8132e77b5cf13a0c845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ba9b8d83504852db579c644c668fd846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a122de648a70d62d6914be3bf771c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b46d25966ee6af16e36cb19a12e69848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93e19fe9eb9b27d3b5ccb0211cd75b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350e91cfb519acffb3cc8f5aeb386b1850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a0a063b6358a42ed0d407cdeb1c4f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d9434fac59d7905ad5c0c09821e3b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a26cf100ab4439fd5f2b389f38156b853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c42f04cbb876b18e9be61ee8820327854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed7baa0159e085183260766b6d6b6c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a022924d64226dee230e5455d6174856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd3c264853219a5cf242f9e1233fb3857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ef4df3785ea482888ca59e13aa992858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98016f62cfb093c45383d7ac153d8161859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ed1ce0661bfc7e6425bf99a6e2e39860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41531a4413bf8fc23a87509b90471d70861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535d5d55ff83fa7bfe95a47d590a084862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4091f4373b4437fd46d8f2e67fd1ad863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053a59936a4f1cf8a082296e3a8b6d7864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be077958aef56882f30fdfd3f2c15b5c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17cabb396cb355b9514cca8cdba39b1866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f6bec7ffc6aab5268525e9321f245867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa94696cb8eb9bcf435d7357f8aae6b868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e448f39311acf394aa2bb72bb54cc02869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4accdad5b1e853d52de44604b4c43870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c185e4c3ba7576a08be72083fb26e2871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6408062d4391e6fd268d2fba57ab9872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25606b5611df6e3e75d269de07022a11873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d5cead70dade14309d116a84bf51c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a85ff2dfd81302b374694b801908c0875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a072d6ddd3435ae93d8b1f045ca6bb876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7167321457d512166cc98fbcde10c74877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db726963f57ba1375058c4a758d8c666878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfb91e80a6c634e66619ebc0210aad879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c161eccb10ecd5b5cc2769e67d43a0880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b79e17930cfa3a8d8d90478aa7771d881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a2d3e62d26284947e3768e6fcefa2882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262939d015078384cdb01bd75cc415e883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b584fe1317f913aabdd46286e5d63d884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65c745a1105df5f07a8c7aee7e08f6885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0c8cf1a8d3c05e8bc08b2cd436a03886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ad487ef3ab2a925d64b9d2d31494f887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de77d65e2f6328bc63cd6d45d58b2d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f67867715a87f2b5a4c7a81161477d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710291d09e343960da9fe39a972ff89890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018eb61abd668a20ec85d183c44bdea891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b44b6b607f1026b0db02d44b63f93892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e38f3a5d67c6e1d4dc0edbf4a4e32893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55405609feb04a05906129bc674d801a894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a9bbf11356fc554880f992582401d895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556b417c9a3010305dd50b116d4ea7c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9f96d3f6d50e715a7964acfc44e43897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1b3567631696579e6684b7bc58b3d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908f946a5ac17e0d313f3d7d4183638899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb633851d776444f4b502f67793cf7900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc7ca6bb6a52a39f0018154ac5c601901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce50fd0175ba0d7049345e4fbe1163902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969b633172aa3201f7be72058e15e65903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff293422dccf16b4e239e97babb8c41904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c39a7a2e87278b928b988993ab2780905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447bc4c6d096688279468b7d47c9597906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a5d6d54721fe8b0defeec6e0e90ad907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90595e59b87a07c97af79a7d0198b90908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1cd06d5b62b7e65e0440ff74bc953a909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fc8443580723c089cd100ee56d752910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8087948ff3b29fa309fe9386834ffcd911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c596b2ff7d25627757af19c22ed1b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c147666a268e883ef9cbf63c1ad44913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38979e6c7e7648ffd6dc7021c10fee914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f50149239a38cad37d436646c6dc9b915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b0e78690a85df56b77f364abd0f29916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5051852e29e358660e97abdd369ba917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2f314efc27d7250c8ef9c8694e7a4918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775a5162da61f57903081073efe541a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47da03661285113c69938041b4203c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771713af73e7c73a026f24bcd35ec287921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ce53b2af7caada36ecd1725171c79922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6673cac88b0f90ec3febb31ee23227923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4fd8423bf6a33a0ff516a80201822924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3fd7bb5f9fd3ebb6f0bde9f0e02446925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56a01f151100ff7af3a31cd0f885f0926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa1bc0acf65d785a4577290b081400927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29e2cd695dfdb0ccfd71592ffaa02b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533d117a3cbdf7ccc3314799cd9224e929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a0e5c0b2da8b666049dea440d44ca930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a2d38e0ee79e0165b289ae93e9457931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970801c352ce674fa14f10c9a5605e9932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6217858e611050e1c1a125cf8ea472933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1aca884c56ec103857312e2ea12eb1934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc05827950540edf9c782224bf10461935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b7cbbe30c6166ea67d26861ef65ff936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6fa318dec1909567045efe04e59e8937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c633f36bdb89e1e7f5101c54826d990938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1882704c9c33954350b87d77aab44a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98620ee7083553c42088f9878c25b150940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa68b39d14f86cb1434ea9d43bc960e941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25e4240ae55359ec973d7a3cff2454942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e6eec79f58a6a5795494980276dd1943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaafebf78c0ea15730e0cbcc55fdfbe944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a31b9182343f32aa852cc8d9f0930945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6862a02706c67259552c07ae6495bb946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ccac523571adb43aa7736871d56a0947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f9971fb4a3c90ecfea4da485c4692948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81254077eb1658970e209a12883fdc99949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d57c9b79799bf63f6d8e2433ad915950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98668eeea78156609da7b90b108487c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea13ccf55ced0969285f2e6e17dddd952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d085fe9c4981b1e184b8f4c65bf00953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df8859b3ffa271b23a7a2dbefd6b26954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033dd58e26cd80a4e4143932d3aa21e955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb6145a86f71ca0df7c32200b2c6c8956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5b4f4cc5381c39b56719c4549dbd1957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1fcc7f2ee9eea5a3759e490b2beee958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba267efb7e9615c77d5e04a31e4bf4959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18230caf5f3ec25998d67af09522195a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac43a50cc217c51abb98e85c440a915961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e21385f3c5dcddcdd9bbdbe6297bd962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785da38eb4a5f7db29a633d1ca96387963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bdca9ed85e24590b86a3e1ce968887964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd30e098d9c8325b3ef11ece290c49d965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5cc1e264f8b583143c10d5dad106d8966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43533a85adfd65e7544950f4942c6229967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0dce1947aa932c6f9dad810181894a968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01cbe3fb0b2f5fadfa85f519740fbd969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799dfc685ac826f979288c99944bbf9b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbd280376b177397d0977f8c2b342c971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c47290e1d01392f28be126814f1f84972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91896beae3b37dccdc3adef7fcb7d17973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50eb361312b006167f37b03d8a2dd0d974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93dfb42f893484453e8ac07995bc0c7975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69c08994a5c1741414e1e3566e776d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f3ac6b7c15017aa30d1c04bcf9ed9977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190bf4e6110cf8954f14aa88d517826978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e14a31e35c99ef0acc2ff47cfe524979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5dac5ab2d6179acaa3c2954405b531980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082373a90e52eb9d2a68aa5dba2f435981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43cfa30cff0e9aa156d10dc63f8637c982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715782d28b38f4725ea884f8a1be05b4983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8d1defa7044db361ec39430f6237b984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85066ea961a35b96e91a718bbfec09ca985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e41bd5010fa90b1cd56abcf2512fc986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4ce6067655bcc5e084a3d03784798987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85362ace44df7926c74eab0e1a164b988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5eb933b16983174d9a3152b248779989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a55c3b556de72e4ce1579a500c771990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76164a1f26a07dfd0af86d4da1f9922a991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd44578d4e0eba1e28d9d1d1f38972e992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546811fd8bb95db3d5aa4e6249a8ec6993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140715bc43a8bf2a7464090e5b81163994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae71328fc7e3f0e6ee4d6b43d95c7c5995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec332eb26a3407649127fd93e09716996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1381482c4be1d8adbcbedbf1d0c2b7997.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f56ddcdae36c19a87f9f7e159e4b031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a857ede993278e256fb54668f5b4852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ea13926854667432f02999ff51b493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc3ae8937ce795cd090f757ec5da944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c8b7a5b44cea64841a3c7e9a0a8c65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029cb0c4c5dc7bef6ee41ae87b05bb56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0e5a9892abae197a0d524c1af70a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70901270332c3fbb1ad144635e3fba58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111aac4612862338074f34865a676199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22153aba52d908d9c7542a4e24b9fc1710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7909921ae64477aa236506bb4b82211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32cdb4612d76a9f43cd201fe042c2912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6c6529bdd59a873e835ab35560a3a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a591f467c5645a26c1f208e42e5cd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178c59e9e585110d34394f107362def15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b5fb796eccbe78a0e0d204571ef4716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01436060c94145313ef92ce5d278e8617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaebe0ff5e9191d970f2c4e81bcbf4c318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61c24360a9fb44e2cb87184506361e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc19304adfcd9bb1062a45103bf05a120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf5ef36a00cedd9e7b260994f4f36121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad835db41be824d575d6587049524b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248ff8bfef4ca3ff02a410ae2abfce123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e693391b359a6135ebcfaf849e5b9124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9e2535f0aa5763ad6f32665e0fcf425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055a18c618da140adf8f0af3f7e418026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e143ee4384e6cf3f144360da6f8db6127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19817c682fdc62937f99fc579f315dae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d79d947a7386e9d22fe4bcc053f5a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528b8e1d87a8e0f1b5c614bc4432e5e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fb9793568cade9ee17a42d83ff32831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891bb5d9951994be1adcb30edacee5c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9eea29f19459a708814e9ae8fba8e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d9cfd00bf3d19fee7a77f8dc2127a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f36cf3b474957c94857780219d20f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b10af5f71662f8e42b9315e4a2cf9e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e05e03b5bbfb0b72fcedcb772453837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1b631288f77393d35b23f34b7160b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a645893d4b43c88c320cd30f2a6367239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570b7f433ee441ae67658603f6c89eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf264a220ac1645ef257ec53515cda941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5932b7a55db98fa66962ba0775c68642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c3c363405fd0f4f821fe1d71ab64343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434bcefd3e50c744bc89193a25e79df44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776cbb2f8db547b752b41dee6ce4c92d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ff625207bd3e46a8d25796e475b7646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f03973eceb5fd0edca1125f56c046047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61195d10b842cd471bd4e578bb057c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eff08efe52a6245aab9355830e5a4349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3604f7c96a263ab934599734bd63f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eaeee44b99792c6bb61018071ea06e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7ebabf87642f88a3e706e1a69d76d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b57cc4728367c104be32d9cafb1ef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572892ce00449642eb41c07fb54fdfb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8566ff7af7fcfe92aab482bc29e59c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0606d9f92c2280174460bc4ff3afe4656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf22c964aa73519db505516d7e679857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6d12c9a16759caf22510448e0e9b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb80146ea1a2fdedd465955cfc905c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1474de6ae5765612164adf1d381b5c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4de7b0c8e685143eeaa9da176698c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff6d3e6f395fea7683295be28f2e8162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a97bc30115360a6b1f1a75888c5bf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c380851efb9e74a2ec3a75337e0d7e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5cbd9b7ffe455577e122cdeaef46865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474a23f40b700b5d24683db2e453fcf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad882eb79a478402137f4652034c70367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96955422e5edf0f2c170be00f181c1f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955334020a218eab34741f5ee684dc9c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc5a6005cde875ebc866308c0fc82470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80cfb6d6db1862ed8f3c04bce0a63d171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a01e4446f34f9629f11b4c9bf4eff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d70252b2b47f7873636dfa90a1c6573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40a44e80290b127b43820ae6bdf20a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d95553ee479a26562dc7ff310e35c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182557a5aa6d7de08bfb5b8fc0913c2276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86faa143f0dc9d83313bc29c61907477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25723b76c11f1304aa8b8003d1ae2db478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee76cc1026c02643ba54a2c7f50c7c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9843f8730803d0db2aabda459997bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8a8d1b8a86403ca26f8748f95497a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd97bf57af8910f522127acb301248b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f4b5a30a01fb9872411cd4d3248e183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be613d17d6afb57dd41859630c337184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030360c1f801250ee78197aedd09d3585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b053fb7e006adbb912823340839a8b786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57427d3a9ae28796a7d0388f862b1daf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343de0b89eed9a031378401a78754afb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1538bd27964195e697ed7bb42528c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a413d928253a788d7dbb39ee2cfdcc890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70713fba55ea37cc6ac16b6e3aa3080691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa6872f708f40ce7eb39b05723021192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e46c19c6ac0ca263d7fb18490b25b893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299383b32723455238e040cd9aafe43394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d1c30799c1ca85a43f887d35ad54995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb7d26c8be081eba213d6cd922b51d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25309216ef8c3a28f1f5deaa62fa3997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18e35331651d41d63b795e76dd646698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac1158bfcbf531e59f89dc4ae378f699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19c10291c73e5f1e9d132e46a6eec9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6d9cc9a8ddc017422f15ad5ac76a7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63ae796d75b60db434bfa6923bf204102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5a68893e7db8b574a370e711be5c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36eb48b89629dfe6aae0bb7612aaa8b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e91e3136796e80a9edcb299a1934e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937c0a7607bf55d928a3637a9955c2c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4e6c3e6d9b92abcff799afb08d849107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e71f9c77f994c9cdaa1f286974ccd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d29c5abbbdbe67fc9b8a14908761c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b77d1bb5bb5ec452cc0508b1330941110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f807a35fcf498b0cab5854d8d6511111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1045888b46dcd13163428b38b0a07112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9bd2b78a2b3f2381674b5c8f30c9e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c014fc1942681cd7382e35cf615cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a5c3cc30e824dcbb9a00b661d12cb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c601aac5ec0d4784d1f463a5e824c1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c8e01eaa324e7d0a53daa47eaaa91117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a864ffbbb2093f1d454f59b7cba1afc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97e0dbc8c711cd4f0092747c8b2ed8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988114a527df8e9e56e72ace934c38d4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977c5047cc15aabace7eb35bc283b1a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565e40065bae77b3e371007f270077e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf78044a8efb7354674c19645e8a2c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e53353fd5db6d9f90e53dcb2bf31a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc644640cf11641c55bd8393c737d0c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3888a29f8b7f25a6354b3c3bdc9179126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21578d9c7ab5c652950716e218eb17127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c58e495c468427c441bd954125e19a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f8596ad229685c4185c2ede35a10a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e86cad175c4c7800680b252a6a54a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434b1b773af719ee0d041abdb69adeb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a9e7128f4486a64d94a4803e9d645132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827fe325e40926c15750aefcdb6893d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e372fc61f65da1804c34799a230d55d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976900135e6fae86bf8ffd6e042091a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1fa7393b4c2c93da97ca659c96697136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09c017dca788a6ac327b40d3b3b377137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147232ea0fc1164479ef3db760dec2b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777379c8328bef3cf379d42c7d2c27d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b67ee136861a4b2daa11b9c21aa27140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcb0be5f8e9a5ef3657dedbbc3c45a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfc93b420cbd3f5ce515649a8a1357142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888063bed4b29ef7f986a46d711634e3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa302816f416911512818a6a56002d2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535697d3219afd69098a86b199d64a37145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fee5b64d88b22147d2c385e70bf65a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974619f3a0f601392780b82b6f0743b5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1e42165ff559276e400c70a3820f5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27029bff88396c511e0074e7c2cb3e92149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f768c08810d6752b5c3947a8002ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde8f01fb8e96e8483e16c2d0a07e3f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5adb23db2aeaf576e8806af2f92778152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99594047c8f451ab1f683b3584dff356153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839f7364e85218e16b170647cb01134154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a7077c0d1a30a858bae69a3669cdf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4f01948d9e22a73c9caa38c074e53156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693e62b1dbc8c6bdda8b09f547b8687157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b04c293fecec711d943619749d11c4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049f50b8f646c5dbbef5f0e43f9f673159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58181929b9a71ec747db675225d3f3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab5d31052112dd3288249bb9eae324161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b082cdfea00ea31eb3ac8309043f57162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ed867f16071c83001281617d449b5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70fec6f4404414e9f9d5547cb31c63164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf5ce1c5e7f6f63972d971a9b3b1f3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8835c6e93dc72a1bc10e1358cf881166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f569d4c99acd4924934de7f6e85ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e27b1d365e830a00b7a47dfe0e9f9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdad5e64d647a0093105af6bc9eedd8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b887658abca55cf1c2fe3f7d5bd6982170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d70258dbd1531d02c40345aaf18a71171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471f4a55eb8bd67963fd3c4aa97dfb3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de6aead6d9d9903b9363326a0c00b8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214ecb0330aa43b4c72e9e52cca171a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2dc88ae3d95ce40b1bb8c9c31c2718175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba607eb668f1093b6e16490da96024176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4d90147d8e9ea0ee36fc961f03553177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e9ca826b4e47ffdff102bf501fc89178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3403e8f4c6aa16943488e02f82d65179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc947c116beb409851b37d614d16a5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f59132092922944c1c1a2e1d78423c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff1acb02c6374f04d07a952889e4f8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847580553aa1c243b9abbdf8f65d9a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d309bfc87e81a97545433ee7a07fb21184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0de2cb28a71ecfb05652f3f6c918d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e6066c2c1c0bce40ab045696f5c55186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453b1fc3d5fc78c0353dbad3dbe5210187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a5112024d23e44fd9a8e68a787f1e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c6363b0b6475f312191cd1cb00fcf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9776a6f995227068c1d4096cf61689d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad42574121717109fa1b24a67a08b4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389474de35b7561ced3a5010002ea2a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb41d801e2a43e35cfe4d8d0bf59c3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8d7fbe63abb06f23317fe589a4f3b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ed763c429b087adb37f146f5d9d82195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4831e4b760a9323f6f943809e6ca3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d202ddd366afb19f340b9bda2e35382197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a093d9e781c6b0b90f7f847b6f69e67198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553b5bef454fc60417fbc60fe83234a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795de8fd028e38efd17f4ec09f4f09a9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb36538db4e745268155231b2f87b0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ac776aa7842eea37035160836d4c9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a26580a94ddd0c1d3ca317dbed3b7b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe8e9805b7668ab7f81bd47372e140204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5c6efb5e7026ffb610612aaf8c332205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6e62bfbefbc246f01ec16a47ffbb0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb057d7d761b80a08999aa2ada942755207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799edf828cf6714f7d86aed7e4eb0364208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b716640210a3a694cec7f2b30a203209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18f51e00afd76095657ef8bda17d86210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359189bb43dac1dea4811aadc2a631f0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617fd5edc88cd0104e419d105760216212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e128de37f3395d1e2083792670fff9d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ce62b62df41f5ced270613df30a41214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9553444b7657ba99080339e3e0f3d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f1553005cfe3036c9a424986e2497216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92dd79418e57e661fcd128c1a927770217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbe08791556984ff82cacf49f299c4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe977c231ad1f364cbe32059758b68219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc268418bb0876400db4da599510e3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a2b80dafdec4f54637d15c36d4fee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2616fb2a9592513ae78bd07c1c974222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252fab3b06cdb90bf66dc5a058204e1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff36e1ab36dc4a1de365528f9367e7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d348501f18aad0cde6eec28ed0b4bd7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd418ad85001b91f1ab0757cee28a9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5cd3aa065b06835f38c5d5c635b0f4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157932bed369bdbf8babb62b971acb3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ceac415b377f53f3ddb04cb4b91589229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce206e49f805fb8cfd0ced9a4ba9adea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e44769c8b7412ca9cf7b3090c728e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e9e6fc1c718636a661572ff044a28232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93a28e5b9cdc03d17bbdca82139656233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1249bba7c893541f7eec26d636ff5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0611beee8484cae29ed6e1eabd04daa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d65d3508742d6a69bc14a08f450a86236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbc90060529994a2d11b22b3a24802237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6a3c8227d49f8d77f42b62d7562f4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f30bff9e8d80ef850ec15b4457712239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aed903fcbcdf930230d897b84dc4b4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e1cd7571f02c1632a1992bf57a630241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932acbccbef99a5a0448112a425ab96a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab3b4141f5a90017c3506ee357e5d6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546923d0249ed321531ce8f8bc762f5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47ba61220805c5e65b633d0865945e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e4eecef7991f673f3dfaa703fa288246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe940272b8f9cacf4ee32357ce7e14f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197a2771f65e6014648d189e6213730248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63bea7b93e5eea930e96c5759cf07c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2640c43b33f7c4b35d2f3db7980ff5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1eefe90e7d0a3a600a6e4164c6bc7c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca9834edeca4da03521ef95d2e4ddd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f9c4c7bd36b22645f6f4aa7b38101253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1eb2b28461bfa29e96b468f7107ff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aebaffd0482bf1b03d8cabe5c98836255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888cc2d005381a0d98c7a7ace25cedb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b19c8940f1efc8f9c379d0ca7e94e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66fffead459a896ea66796c48a83c7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19741fd0c37fe3c11c35ddf06f6032cf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2dacf11869192b56fe3f4c2b5bdb6a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca1c0b8ecab3a83849ee705a976afe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886916084c03e89cd5713e401c5c92f7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cffd86256ddae5d63657a8b5c470b2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c30636c28398a27ddf723000bfb28264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb382642e1027b7b6699304c729e5405265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185b0b0b6e7e846d8d741fb50eaa1c1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fdd457fed420ad1511355df84da49267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe025864411989041558c61c034e6f5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1acb81fff26563de7ff886245f7f8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6a2540274143fbdae9fd5a94f6c10270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8df4e6cc905b5bdca47a46a8cb3bae271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328a7951f76b26bca58ee3dd74060df272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930ab6e56ddef29a2cbaad3ef9cf792273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c2ef0a7de657928cca37d230dc8eb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c78e02a931d2dc3f34cb0eb04e9f05275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe59cbca625fbccb13a6f9766f96428276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df563c23a99c170b80002947b6d1d86c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f87e9dec4434a81c764191e7ac32a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94330b97e7f5ee2807e88ba62c12346279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bb94903096b6fe7644d916e5c42ba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644b93e60c648f16d742238133a94ac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde0ed5d79d21ddbe717ce01fb9f288282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe38a8ac3b203640cd894723cb52a9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c870cc2812a57765b3804df108013c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568180716b865aebba0dcbc9441778a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ac66a36a249b1e9b4f50d665dbd83286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee92637404b9450faabba08760fd56e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10537c6c875f821ddbabc4aa6ec2396c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c36384eb02aa92d39c047af12d2d9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166187d404f6196557c15aaa5572d0ed290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51436fc372f311999dde611a8dadfd74291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95c05adcfdb25f987b5251ab5fb334292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24158ad61f125aa6dd4b28cd57552ecd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac03c045b7793199dea9b04ed2c393294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65756410439db68d4cd942db62b9fd53295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584295f6cfac8c2db5d4b4886c1a62d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4f14b9f60f3f4b337e46d240a49fe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3c2b4a5827b0274200da0135e1e22298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530adea400d54ec5f508d95710e44812299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf999492217233c674bf136ee4cf27e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110cb8e1e031d8caa70e16f721da531301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146239a46adae01fccb9015902f68c6b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369c75c39bbeee7986eead144cd826d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7c846ec7b0a59840c8a0c667dd61b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9952cf52f11feb6a58e540efb3eae1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741dad56d863a1a9f8fd3b699d401ec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a25831b0fd965cd02b24cf8225506a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e140abfe592b11d89e9751e7671ce0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f08dd3b198fe54c2da27d595eb03f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec19e89443ce0201311fdee4b49e51310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453132fd6f97b4ffa0eb3a0721c3d5e0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fea004312325a872846983237fcfa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4e5ada3c264564643a71268a711ce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f39a6be24b82cb688627c118bc1c1f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092411e027dfb1e8b9d57b540ac219f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb0393fdff154276bbd3cd3fd022fc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe89459f46fa003ec0ba9142496690317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fa314e3da9e7c5a1ab897297f8340318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2aaa85c6907ee7b073421e893c8930319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d1d39cb67ce37cc4f252b9f9a625e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0a8b2eab554e6e572f0c020dc3a1d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a11e8a8dfc43bd612b1893bda1b68322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95d55344ce8400d31fbf7ee67da119323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fb88bf84a7d5642fc2efa9152b438324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52080ddf4d1e3495a2f2dac7e057d951325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c3ec8160c7c6ad6e5459325053235326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1eeca2a57666ee3a9d08a0f2c7eed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d044faa48aa9a0d844518062fcc54328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb06598b2ed7e3aa17ae5a7f948562329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf0516e9ce0afe93e09ed6f197a346330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe595a166748358d44a89793257ace2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80df514a5aee81e8982834a4757f97332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb03fd40ac16ace3ff7ae3e2417a8be333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e5142edc405b83fbd9272921c2847334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986278de037b9f82f0fad599ca27a750335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d0de9242d818b864cc2d424613047336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be33dbe869421a072edbeb2f1229426337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03c3d438c33a7f993e716ffbe4a34a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb905e24dc2d3dabe815216b0654046b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ceee8aa7d0b189e40bf607e0eca999340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de182dfc8a58cdec237886c1b3b044341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5843edf999534eb8410d3574d5f914342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f02be4ea02b86ac0e828c1fafc853c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc878cd67d8c9fc9f4860a0c741b87b7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aef62ad6efefad901727816ce936a8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c28cc61a4e5a6efeb2ab4175cf088346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbe216ef9c93f247a1a79b4becfb9e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a214d06d82ef11f5c91ec9b833b47d8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbde1191d0ce1746bc60aa181a5de4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d65088f447de8879cf33c26e51657b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5670c63fee9c4f8ea890462ee34af8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e6023fbb4f8769803474be0ad472d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09eb7da7b2fc4dfe03ff4bca881f8df353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f66b4e26edc63bb95cc7671614256354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881aa5b67a0d2a040d0f1ff4fd0609c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fd3ca7ccf60f3f04d21acd6639227356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071915f060549a3c651d5c4bdc25446357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bd71bd04268c2a9fb0f8056c88b58358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18fb9518f69a4c6f4da8c7395da7d55359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d37a6ccebfee8eecf7410e4d558c5a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c9b45f5e36b4e02ee50aa0d5388cc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715c3f4b0cae8b832feb6d7ace03639362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d171901b97ca83793e821fb0f27c2f2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507caa52c5bc7263f4c98d6fb97a9708364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076927265bcf95a9b161292fb57d722365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca465a433c6ea575f2ab9741fc0b029c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c68bdaef3624d2fb12e515a4b82e0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490ced6cee4b964ff2da4bb4a1989e6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650178322b7c173357116855254db31369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe724f99f5b2d91f9ae95da3fac51d1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97964aa0840d6d1e98c2a966dfebb8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb123ad1c2d7930f79613d9685366d9b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c864b369a4fb29771db9ca79e0de2a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc76b1400b8b17e22f29f1d87d842a0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff42c94f03a160cd8ad65e7fe2f06a7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f725f75562c3579733da9e31697db376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2723a1f761de4f0b3dd6131aae9a385377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72066ed6b51680b00e20b557b94f7e44378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae18a7f56f1e194d282470b6969e573379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49094a0c26830caed18f766ea03fe37380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a907575b07be738493b31882dc262381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459215fb0a418b1343fae98b1e6b128382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40309482f235fe4fe05b209f5753f75383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269de3fbcbf20a1223cd527039f9483384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7dcea3eea28f7f756a8fabcf9d13f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3dbce29454dd1a52334835c199053386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b510d21bae03f265c96ef77b5c92d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef24b18f72a2a76af050fa9372523e5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09a0bfe72b2278f730ff553984eac7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ce6e7acc53b188f94bcefe07feee0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ed149eb90cfaea8f1a16a122295cd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7e103c3b8783d1430ee81948349f7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d806da645ecf02dbbc1b808c711e0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6cb54588aa235cbb4e512d0b326d5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1029f6827544b6899eccc047f6401395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef69fcca490c70a3f57240bf69a9cb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868555fd0c34b0e1464ca60835fdbf02397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66542f20c50cbf364f49dc30fb091ef398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46658b10e40499302b44a6a825166dbe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232eba526234c7fb0d27e6fddb0da5ed400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266caa0d76a9edc59e7f4158b790d091401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265837e799b4b68da4f23fc8d2cc928402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b39e0146c10162b87cd655b49cc0e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ecbf36d5b51e6366c6c6b0ff9ea49404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea237b92aaee29c66f2adca72c641715405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df49be8085f4d1961a35221929552c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eddb7885a407c6f2d3dd5b13b9d19fa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10843a57eb165cc8d0b69df23c93cab4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea67f82bacf9497e6e805fc7c227dd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fdc7bf6239f1e12526f98ddca0ae84410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e4692e1e139895fca7b85e03f6a2e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d03bf7088ac13de5f0a25630fdee8d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9377bfabe7bed9f99abf88420ad0b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9759842c3cbd558e1b094bdb35466414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0a35d3ef4a85e919d54e7d029b464415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe38060a5c0452dc48a6b5dd3aac15c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7502cfa9077c54bdde3f6eda17c512417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75715ceb839cdeb65d84aa957aef85d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f02ed890697372d24f5783665ebd9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85319c9801b92d29212bcb22eb2c66c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4abe8baae5448969798b085998c74b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0894dc3c8b3fc008566ccc803704f96422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74976141b53134a07a4ae3ab4cf266e2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b55f15fd883dbd15276f97fd57510424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d24bbb2ee5122d59072de6e2b9fbd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a6c5538706d68ec18fd02f4eda902426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e2ba5798269cb62807b1e2a15dd08427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c4f6b1af6d5a9107111fa2faabb33428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af7b3d3aade71246801ebaa190e4d2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957bf8babe5f2f313f972d0a7af97b90430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec471ad5e986b20c694c04bce045428431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed8c01dda1bc51b33d21b6498e864d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb733e012f0d61e47bdb8862e0271667433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de317403b19cf5f6bc210c18474d78d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba5e485bbfc892969c0e130595478e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e99090139627451fdc83ef5df6b80436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1404182ebaf869daa4f47ab2fb22a0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597a02c8288767e2481323c9a777930438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd501ef0278f5cf0dcd49c7728bee2f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3fcd7ac17f1017a36cd6e859e6e67440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4c9ae692d69384568c4f6b7a51447441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ac77b5fe8c648b57d45d6474d0f15442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fc0a9930435a7762c40f0841ba798443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfc2cdeea1c4afc22c1e1931091766444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca8e8a665bc52c4f3f74de2fd899aa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a131c13db6fb32a8ccf13bc640db0ca446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb1ef5fe62cdfb5227b66548ce4e98447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8386c6fae8918bd2dbdbbb0a79ba3c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de41747bfc7073c16524205dfa95f8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f62a8d8b6192d3d4cee2338d755cf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4531531e6202c719e4b3391f880922451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e852c1ff8eff57d3e653d6cf293d0dd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6985d55d4a417013b318a358f50e4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc324d39c01e85ea01250489096ff577454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b543ba1af19e213356163a438de703c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c861f9115da970f56873f2707c7dfdd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b084adf6999a4af340ea7b1af166201457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773e84abb2cdb8d7eaf95a2efcc2810458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96546e344579415c6ea1cd7d262ead60459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a567fdb0ee9240b25b3da43a277d5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7333c022ea637dbc390b9e6c7754c2f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c2f2c775b9ac29999090aa8c6029a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f36f2da8b2238fca88d077857288f1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e73d8fac2601bb2bbe67edf35c6780464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6388dd36a2e901c1872a3bec3bef5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9b1a909220a75ce134226c6dbf8b4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f16203c9e492a27fcc702f9413e381467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9b67bb06d9b30ec70b22ecad562f9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde36e45a4d85fdd1447af62301fd94469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f01a9f94ec7a7486ee35a34123d87470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657babd21f16e415675fe8c157aa45d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92ca9c09e4ac5f11c0ff8b3df41ee5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00b67c666f0ec01fd513ff21a83f47473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1a58b939ab89f84a1a25709ee1487474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502dcec90366d823d6e536c04e6d3c8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a771800f3ed0bbb7598bc659fb71d8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f676f6620ab768bad4b46ca2333c5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec5f97213ee2c9853a476f4a837cfb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92ee221066997822d2f9a823d25ab1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535fe46dc1ff1ca2181ea697f916bcc2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf8052c3a4232d0601af959674e34b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a5911c06de15a2f19f35ba937af4a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f45d720b3046f59b5020785ee698b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbb0384cd9abd98fb57b1f6c5794bf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e9deca1dda6da2907385bcbec4a6c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da7e6b6cb519640775e5cd1f2a7c74486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6eebe204be40ff6504b56465a6b636487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fef55e1d425e646fe61d0e36874c00488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee4db88e97be4d40b905b896c6ddd1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4583620417060a3170afaadb4c970cf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04019a11b65ef27eabc65b8dcbdb9941491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc209bfc2ba25110346b74f753a2e34492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aefc1f53101941d946ce4809c8afda493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481cbe11a3cd196bcb6b70a84946e543494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2146bc5c2327e01fb577660ee690f5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f043ef1686b7f883c63c66a058d6cd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d60046d3da732cc729420f3d9b26a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b478d68b563ba7f822cdbf7836ddbe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a767deb439ccb20340d11acbb48ae3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49074ff4349f90039b3d7eac6224164500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730af0da8b43998c3f9546e8cbb9f7f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ca2e32b8a6319f7cf946994af6726502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1cc28d44226307d98e497c3dc88661503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2ffff5ee34b8a2e4c50c3bb040ea9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3754b35aff6e7721aa31a0637caab3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06346cc90e0dc29bebf36e2676ff8d69506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444dc6b7a398a4709bee00042ee17a3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d46934e99ffb123c5a6e8d5640b7da508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99cf688f14e474ae77371a3b37b9f7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e501831d6024455bb710ff97da9e4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e8a1ba52a0df33bcc1657a6eb1881511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa069c6457a940f6fe71e682b4af871512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d59b34ddacebf60db2a09ff9361ae513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdc4e5ce3e67d8007c0602332dfec3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a1e1bd70c0977db5d963ce1de096b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529fd0e511f78c42b2836fc9a24ee21516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b1c4d80652836c25228ce30dec084517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34521ae65ff93633567b6fa102872cea518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b81a34f1d370208ff5a5cf66a8ba38519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc66e8f44b030b75531584cf6b24366520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516852da18145a9e0c57b84a1ac40a2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4c830e4a676822712b34bdc50f9d7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17af73e4d522e805ba5cd3d2421f679523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d70e39ba6fd7276df72d30eff9932524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d1e5d67ccc7dc658ab1ce5c29535c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a029f7db5871d9bd09eb072f5d8bb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41815dbc2b86175c0dc0aa364e79109c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79773742b2992229857d09c5fb1beec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e2616f535967bf43582a243dd17ad529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d79e2e7b8cee3bc962579541088ed530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720a28d5e7213c5cfbf51c6accb3d97531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26eac4c2007fa2fca6aa6ea5a6226a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e24eb4724221dac150ad0aa0bf788533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb7d319e5b1c8ea9f3b5364fb940b7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca833ff384a0060b0b9763c57d11cc6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8091e63011d98bf76574481784e3c0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d064261116daa81e8854e5f1557ab0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088b550962bb4222de941fe582bcc28538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491707aa859f916c5165fd9462443fb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8672b96fcf7a1dc8ced8a6a5967b5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ace62b6682157f45d107ac74193cf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd80e029fb0bd034ce7602b6329f12542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0a862bd0ae931ac3e96d377d99f46543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393581a8a83cc563285513993e8b209544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79d705847c28ea1a56b9264791732e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a86cd95e15231dac51d3adbcc8de52546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d0e903f835df387d784d867cf7eab547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5464793ed1c00cfef490f98f8c71638548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6eae4b84ea2620f3f9fb5a64fec66549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbf0d8ff53d8019103bce6351ec451550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602df13736a817678ef15a61ea48c47551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d0dbbbab7ecde5ad78b282fe4e8ad552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2db607c6638ef216adeaf58ea294f8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d862236a132404bf0783ea949f339c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f501808eb34323ae795f44cf859d7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bec12b8b769913e4598a187b6a9fdc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4d13782bc1e5bc4f284f106f3da17557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7446deb42995c767cbeafc0b368df558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a3f45702c7159d06b64ac58f569da559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a684f093e960730dbd3f04947ac4b5a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7487be8d3d2091a7570c37efcbde5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc62f0bbe68a4edd0e66c2213b8a7d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4baceaef1136eee2fd9840e80340f5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3112adacb11179b7bd06a3cb27f5280564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f277e88837e81c14a1c8cc001429dc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fc25d9b35133e803a8b9d247b2507566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c86f158c77ee36946dbc0b88450ee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b57f17797c23f5d799cfdeb6cfe5d9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba206b4559b90bd373ebb827debeab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de49c8ca835c8e150baac7e20b331a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a2483c9a7115d59621755abbc8432571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a224a4798ceadda038c1a1a40603c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a88934eb5e65816855fe45427a24e4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f2f483e6c57e0222456d80b863254574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9039d24daae9bdf0cf0bf1ad93304575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0446da248a711567ce0c1c5f652b74bf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984797db2c98dcc67a817d98f635f0d5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7c7f5b65542f626e86d067866b7da578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79dfa5511663acbe463adc25303aa18579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3ef66e8f30452b8ff0c7e03e14ee9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45479a8e93d858b31d0e1321c11f8b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e6790c9962ab7562e0fdac5cc0b07582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380d3729c73b6f6f369502b7e85e116583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fce0d69eb5fe0ebd72529bef2310f3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f388acf091c6f67e8a7034a39f086f6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac2dbe2bd4f392072ca43878ef5cc0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59776bfafbfb0e6c28057a856ff8553d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f76b4035dfbde1f3ac65bb2f6d670b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9152f4d30579e6a4b91e0704d89813589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1f6f82a078cf6eab0f02a67f1ce82590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bad062b04adea7c7e523cfbdc973c6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4a4369775bd1392e0848142ac402b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e544f2435ff88c29875ed97bbdb541d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe6558e5a6af35b0b4a7df6ff75620594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077c14b7348692a9a3466e52d16792b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581878833a34908467284ec989810c9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cfab6c3bd787f57b17ab0a1bb5caab597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e305174205717e94460ff420f8c60598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659db4f7a607f9a2ad40e1df3ae260d2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667bce2657ec043c882a0e3a9ae9363600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3b44ad890bbba3c0fd79d88a8d3d6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a9129142d5a7378eefbf29f40c8f6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ea825cf9bab6e543bd658d6e1f279603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5717f5f2134641233fcdecd828c483604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973780eb80b6572ca4db834283f3478605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640dd717a607a9ace25005e9968b37b8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ca39804965b2ef33b7bc85766036d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d5205dc6a857d5e297c207efe6cb4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a56a8ae333d5cd5e2bee79015e2f6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664431a70f8d7d0639772a1f6c28e69610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef89d787f7b217e4e1574a0a00e7282611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595175569eefc5d4535e4d614c6f1a0f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6cb2a4af9fc3f8ac94bd909f91d5e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a589b0ed5edecb7134f05da045514614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f262a78702b5e001652b9d88dca388b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343f07153e3c46a618f92779daa3766616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7400ae519de18a8b9dcee9513040ec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11065c8296723f9996de7e61ccc242a3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7157f5a0bcbf6c45596b1e397339d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7c0caa837c34e1524b6cd6bbcd07a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d78bba7edb684b70dcae6cfe8f875a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f39f55826c0d1959fc02318d4ea794622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287bc51ee2df8b1fb2920c7df7d090f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1771ddcd960e7a40ab5ccf0e2921ae6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463cf479950aea19b2d306cf825e4b4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f189bec17af1f581bed5a8c4fb05a2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1856dbbe1f101349a1dfeb076d37b1c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167cd313ba7ceca6b869c58c6a7ee5d4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a27802cbd2906b2295680b136128a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d0c4a9395e5563f749266fc18e979630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aee1fe1510015802cfe56f54a558d8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2829adb161d9b522112f9c0dfaa65632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e16f83aeca189ac658034808fb7c82633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40951610afdbd54a50062b5fe102e6ac634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2055aeeb2e0c32f7f224205684d91635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84e15b1373d45225d0f2c7e5d7d7c8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f7f02cc36ebe332ca3d54663fda71637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac71092d8a0aa2c782f37155b3296e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc008bc16b1139bba0d07b6578cb5ec2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827521585ea2f9d73f781176a8248f0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fed7e0dcb379a33a3df642ccaf329b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b571854ee5890e825e05501bb68da7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d815bcf088fbfb2d1504de1b6576477643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2773e68fb4e034f3b6214d52286e3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029450e20d1b1e3f610459e08e9c41d2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87063f29528e2a9bb1d9a939bca8dd61646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1425227f396b9e207c5672a4e578c35647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd9b966d9557b54fcf4d2a171ba48a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22743df37c63a7880ce7c90c0eda8fe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991ebeb4f65d7ad105bf8ea31ac6b38650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb783a2374fb83a6fe05bf775173bb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58e8a3925d75f0902f5c2e866a1f45652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b120cdb57006770a735be0337be8f14653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e667a2b2f3570160edb30519e5e1a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f8f83e30f53cee603ccbed226c8fe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c95d34c4e9434d06460520e3722514656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe61c57744558fb97100246199e157657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10732e9aea86bac2a531a1877918c66a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a174f96f5564e67d154534326dc8e72659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d6b1087debf8335c18f591656a1be660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6b9cb8b59bb23fee50aff1657ae6a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537b496d36868774472dc89f0704694662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0dfcd6e44adc87f958f9b9d4a91270663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778850aa531b7ea7c895c9c3f77415d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf994f87d040b2b3dff7783c9e5fcf3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0cb2b2d4e8a98acdef0a94b8ea36c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639344c72a7a1d064050f2404b34b24667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce704ba3d112727553b4be39021f23dc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743459b3ebb59463ea5294d1c7e15ea669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819260ca694fcb100b8107b4acd285e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf2213fcdc53f6a3164a9e5811a655671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265493f5b514c530c5d9314a918b9cc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb62605ae17eb16b9d7ab3bba0e2fb1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec839d48b799db93402d915b37d54bc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f1ff68c2efea4bfee983381a5a0d3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539c7a7e3f117bb8004d6caf75cdb44676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6f4b3b9f8d28cce2f746641a61ea4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425cf2a1fe230a687ee4ccf881558a24678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c0a35b56e05a890539c7405736a95679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879fe51af9938f61d23f4de93f164f1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d888e574cb9761166803c79a23e57681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6496cea782f07780516ef85103f68682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad5c2f0c6a208c4448953168ebbac4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf7360b4c338e0affa8d7b8c0a5247684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65179667c3550299005658bc975653be685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee0713cbcb84a70883d16d68f37507686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b61632e8563c3b5a96d00c9ed539b6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535fa02783abfc318b82d612cc468b9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa9f018c0cfc046bc386937f0aec40689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb28147b98eb2e02eaf07ceda495c2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bd9fc428671d7ad9609ce2194371e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eebf14f12c3edc9ef4db43095c7748692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb25fecf26dd41180133f32440a6605693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe61ecb4b9fb0f8a4fefbc8334e5bda694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09dd81ec8bfb180b222a5ee2259740695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0b7139f1ae98b5d4bd18845c911b91696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06fd5d4c5a35432dda6f229bca77e91697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e4c218ec0ec2e0d8d97d8f1caffbe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e7b0452c058a603cfd9393d5e8bd6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbda2233d1269772dc6b41b906266a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc215a1ad4ca651ea9ba7305c2c69c4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc408b373d6a8cea03ee28367ba6e2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005dd9b357847a5ce60651f4ba600049703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014ca4191123f6aefaaf8c45816915d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515b7e63319503875ba80865f8c2d7e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c1e09de5d6fe3ca55d8846f6d9733706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456aabab6f96e2fda9e1010f3c2f51b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0673844d1550fac4a6e243f8786c46708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753ccdf8ddd90333a30558c2537e0c5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd16a8c5b3859ac4378d5381a85b675710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfabbca11843dc4ad8aa13b524262c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78892abf0cdf14b212eba41482fa554712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0dbdecb93732cb9f856e3e9d9f240713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186037971a2a3f92fb81692bb51d15b9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16f99c051f700fe9102ff7a0fd241e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e05cbc6c4389fbc2d25a7a9fda10da716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149907bde338fcefd3494eb65119ff3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d471eb1769c6ffd29eb00e4c8b864718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6909451f921df579e7ec6ed448c63a6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c01c42110a2dddec31e4757c1596a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b4536eaf91e710b6c2b746215c701721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ba98c0d6f7f2027e6b73d57f246f1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55001c201d56848138c535a7228b3e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a86b90aa9c03b7a15a2f01fefafb8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e083cc8c42eb645fa9de39920d95549725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032b3c44e6631e67f641034c5a00564726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35102e387455819416b6c3b7da8361b3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936034f8e2d5982631eded6dfc5e8784728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e8ffb2b0305ccb4a5d4d5ece42fac729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98fdee31179981f3157dcdf5f18d38730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7140ac3d08ba71ddc7cba7f8d8e8f42731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e19bddccd2a41e7ff6df06ff65d33732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c29e5f8f468c24aac074f8b2123c9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfeb6638769aad56195f501e2639b2f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79f6d3aabe4e8a58210fa84791ad39735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474ddd1f5cd42b29c5e5d0dc0eae346736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f08e5ba2c70ae9ba53c309b6c9c90737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f819dcbd2717588ca0ef62b42309ce738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47045ac6eb92c54f0d48457370c47b37739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04957e8ef3ff2fcf06fbd2d7e353da740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cefcc2731a9eb203c4878f42c75263741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c5e58a11257ffa8274467c418e892742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c1d7ba5e51b5cb7c6a94804420a50743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8eac18f16e6bb23a9ad297af07669f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2aab12a93de2e1781541cb17a4f34a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc620e4ab50d31bf9e82ee96a41a3b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d0a0acab541d6ed539f43fe3f95fa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c43bc6ead06f4c845313900bb24eb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0b88b2feebe94efe661eba1b8a1d1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0698b644bc9c53fc7eae89aa5e5c4f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ec5923243029d523e9442e97441a9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5fbe33f406c1d6022a0e9d0edfe267752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48e3659f9a5368c0882ca7726dd5f4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82d58e299ca7d67b1bd0a5c6dbebc4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498263d754429c617aeb284454bcaa41755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b21fd80a3f791d4ad4509ff9414ace756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33745e4e5d8ffc59b2003af5db1bc72b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbbeb5939b1d8c5d21a58d265a2a5d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a9600a2ad8f32742b28ec719fe3b1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16425da294060637490ee8d28fd9949760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289eeb7598d64a5710515d9b8f0d03e8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873ed2c83e24c1d4963782cf33a3a5b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf931a98cd76f3524c6db62961f85569763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a14bf9bd2a46fe14e6dfcc1142d2b3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcea6ef5ab334aea7184a6e2db38ee765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f721062b9a0ef94530241d457a2e27766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29718ecae413b93b6beab923cf73825d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce27365c631914883061ed1074beb2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6837a1226da8e723be06b799dfe238769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4992de31e3c0a35c1db97c482783ba770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb866dbd36ecf79cfb2c4a3a98e336e3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b72e4a1c166d5e4b31308926ae1466772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef6f13e62cc8e3404b6434d50e597f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46926c48746a4ba508b2ca3b806413f5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff60bbaba4d197ffb3c70072c8cb097775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc5f024e23aef5cd8599e7a98f72f6776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad3aa145b45f0ef78c49f6f731c70d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c780eff99d5d34cb4bf1cbb29de53b4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0d234c2e6f6732e627184216c6321779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19859e4c9cf81e28175dbf1e12d98f7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed673bdd060075851f4414ca7c4d77781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952df811794535f52de3fa57db0e9bb3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b92ac2641c4df518945b8f714acd9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2ef4030479876882d8a3238a75777784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c141576fe06837854d05a1b864bf00785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d307aa65f3e2d0b127a326d83b614786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fbf5d2548ef532896828b9e28e0a7787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1ac9ebfbebfb69860d3a8f764a2c6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cebf2b4bfc29f3654da6a71decf2c1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb224c4f72dfdfc2ebb9f6a385521e0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db049b2a3292e332b165a5ceb7de2d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1ee8b8adfb56bfebecf3c41bbee27792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1ad0374563156cd81d535a870785d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace971d4f3d2b7d788c6b3316367b7ea794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcbae0ecdf716526ce72cb803cd44e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d5d3f1c35204612d18a2c90df70bf796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bea3b0f6af39b3903378ddc1151da797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c6fdd27c79814fa6b496f5a6df402798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae1062fe04904b933e1fd530e6d73e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b5d3acb39075c8814637d7591628a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7c9ff5eb19b2fae50671567a278ca801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60f03a17adca385acfa63506da5671802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd33d7027f90b49426ff10fa795524803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eebb280df762073747faf635c8dcbe804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ce37f0433b4040064758deae34d24805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e671ddd1e37f93acb9d27a1989008b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b44616d31e517f867a33ad22d51618807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7f9963483b2cc11ddc5491aba2553808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787f85747e3a04c296caad6868b4ac9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4040485f4505bf53db619ca64a356b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5dc1726aa2b956ed5af397a940052f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a45cc194734cd2e232d6d7ebb5a27812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc761fe3b308847d31be7bc4991f6f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3908ed0a1854f266d5aec79f5eb88df814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0ff88debde2885eed544229ed07a1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1d7b048f89424742d5ce877944527816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5a1ae47703abbf178afed2777ff36817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e8233ea247799ad996d477412a66f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65aa189dd70d84bfbdd658b5f28c76e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51cbff3dd78e18ab1f95f664fbac3e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35616ad5c858fab18cc1d2ad3e5642821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d543b13ce030ec3f07aca16a705fbb2822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5f04ad4306203d5864cffe075434c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374c038046e36228082ea19b001a886824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3b8b5440ce7714c9a3168b7483479825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3964c47a540db5443d8a3ed0e80c0b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309010fe63e6d464051d4d88bc29906a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42d993c020e1563670979a576fcfe2828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166a3f04eb5243996bd73c9d3586506829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080c8aeb302f78d32ae2f5573e3196b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705fb7ccffbae59235a71dc2d5d66065831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264251bf5ce7d3ffc2caaaae212ab7c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b843c25c394c6d4dcc0d88d8f7b16833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb32c925c989e281ace7fd7bc36e128834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97315576034f59e07a214a31d272639835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ae6d7ba66935c2011665794211dc5836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3351930f031956ddf6001ba5dd973837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144e969bd6be00bf07cef9b35bb5d92838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217e267d4482df975a933a5f60fcf28839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209567ea8e6d084711b05ff8d4b9da14840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a37a0f582dd33772f2fefe89b93759841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa0d13c8f7fc4c9a40bee23484573b842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1246b28cd2e3e36c81fffbc5471f928843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db647e4ec54ec1acbe3304e6eb542546844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f0db8756ef86be3c2727c0bef011e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373157e761d311d31032b0c5696f3d08846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8b1075f48da76e11a74c00899c130847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7453a1f6885d553e86394b61852e0848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250bd6dd47ca7cce09a094703af4770849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb9da084726b9a169d2b3d6c116b9f850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56f820bd0c8f693a9902a7c7ac47aa851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7c670983c5450589a54170159e935852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40e258e8bf511a6647a5297b5a9938853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf365d94d7972eb5a293b61e41aca7a5854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2209fe267d649e17f153f248a6a649855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d58cdec3ccb7b7a76a60fb0a77b591856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48da3474d19ab6593f8159167dca2b1857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4d386d09ede8eb3d541c27cc77f37858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0da4e7266e1168de73cf31ecab22a4859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0485b56883206dd0781683651d95d13860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1e1132ee75fde02ae028592cdaa8d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f729714a775b686162f089577f54165862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47743c519d8a7289474a83bec1afafd3863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d54b65cf595c96cc7c4c800debde4864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96291b06e5e142bab20533f1fc8b29ac865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f9ae79c6d35709352b61072c2f43d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f946ec93a245b6c080d6fb91fdbe45867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035be1c73afd5afcd74d8eb9d096208868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9f0a3d6b636473866303a6805143e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3aaa80c945786f813eebcc951011cb870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390e92fd64186248d2a8f4b7483a500871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9735dcccb2152be649f0ecac0a91c872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee31953aa175ead64faa063ba30838873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5a55c0cb7c29d4ce0e6e5e47d9dd3874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706ab08cfa908a97c1268e95bc59d4f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0ee5e6399c1bc5b92b7cfb3a06b63876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f960c65986b794406e8f66f6a1f02b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c100fd0dda95d18d7740596808668878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c767a284b248509595a021edbdb3f59879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa421ee665e272ce748ebd5f4fabbb57880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289096fad5a6c8a3dc054e3ceb86e923881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86810cea55a3d92ab24c3bcfb3aa5c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fbaee71c6f6ea2b212248180fd69c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37fc5e2c5546e18687b2599ef883ba884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab381c52da13f1b5322c7ba654ee875885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0a92f0aeed805c9e17a1ff3521bfa886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87730a46e4a7792c0d4f4c50772cd857887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9237a3a729a7db90e6037823d7c3bd5888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff1a1ed25dcd1082417444946dbd54889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca500a46093b92de96bed42cb00b9a1890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e724c88658468a530ef3ff8e43b3c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb01901361bb2edb934fa45ffa4c97892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d53925c5d0d101dcb87cc6def67c2893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c10cce38d8b38109c608d53b5e4386894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5d0e3a1b687576175674539c26d1a895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37a07cf25cd46719b10f5084022ca9896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48326a67ba476ebdaaf03a473cdc6ff0897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c99b571de08dbd482588af30182e4898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b43c02f91728b4de77cfd47ec3745a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e2a8ef371c241b50b30eba49cc628900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512ff172a491212d5d7fce61ee54176901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475053bf3cb25fcba4cf8e3eca0b4cf1902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb855b60fe9c62fd906b727bd89fc418903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d4c21558d030a03b63e2afc350ce6904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb0c14dcab74dbb9288b44dbafa44c905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b958c888896efe416e5f5275164097906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee8f7c5fbe89509a1a5c760629766c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456523d4e1c5d8740529be19a63bc2f9908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358ce4b90256ebe95cf0d9bd3532fad909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaff3a6e9710f64b7b5c7ed989acd22910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f90f3419aab74906ef491a10b206b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27048c733783c6c319a6e7ea6ca397912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8122a29378ebf54e11a4f035f33085913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac22a95a7a123e568c73db33eb65b36914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0a7f36187b809d45e55da31f1a915915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff7c1d982d996f8062370a99607449916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28182b92deccccb4b8e76fdc9568c580917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b34efe0c84a818e138821fb379344918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c991d5ca669a2736cff585fe62ff3b5919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f44c38571022e02e1aef9a023c06b920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06ac01a05640bfb5060495d807eb8b921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f285ee65b4cb249f29a282f7c1a233922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3dd46f338bb0f90e5a375bd4f9c2cf923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebd1b784795689f98ea1240b149843924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c32aa979efc7a08564d181aa727a5925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639156840bfca8e3b08c4f43beb325a926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c492e9f4dcee785aa6b31fdd0719681927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea8195de2cacd2be1ac8e125f67f9b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c1b8baa409ea92c7c2fbb3930db1f929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a234e18b63c341e7662d9e615aaf18930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57190dafeae25ab25b87f3dc1600675931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfcae8a9e199792d431a6ad10b6cc83932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f56f8ffa56a8bac635613c11f6bac2933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14762833b3f0ae4cd09fe011e0be95c3934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520e476ddef38257f0707717984d711935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920717c014042a8acc7702a768ea2cf936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef0357f763566fdaf22408b5e20824937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0419fa32a2aec648f762e669765079938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbc00fe55dadc5d32862431de50ba3939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2512474e1c28760db3566aba0c3e1dd940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd021d92a5924e7f18354a10d3ebbf25941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b264515817bdceb7b322fcc9c0a2f2942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285616b40c6d9bc70f20b74d30ddc66943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8310e8d802f50aac0d6657a714403f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b5570360a390b21aa20fba844e259945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398a50ec029622d245d90bb93eec244946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f0dbda2746e0716c003161733b3a6947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a02856d2366f5902ecc60f14698970948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080f96ae9d145841f65a1ad3e13cc86949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0eb3c96dfa0e2764f0ab732d00740950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b189067812f454e3e89c74bb9aa6a6951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66d3d5b2e28ea462867b4c4ab2308d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298705363b161dc22d624480b73ca06d953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a24bb8ad2d7951f683af01ea3f7f3954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582c3f4f47f59be58b785364a152c77955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95cb218f4b894317f9dfd34138dac83956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6eafcf24f60208f7fc4ef899940ce957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23bf3efab88d693624c7eb93d8cbf7958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117efc116072cc6140614b2ee84bceed959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c2718285132e2079bb81cf4cd0aee960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46f5736091cf7b47b2bd73a4978242961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46172dec8145188ee937227f7b503bca962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3bde4584be8f6bf6d5e56327ec779963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cab062be2392b5856ed2216ae6422964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1be0b0022928f4233faa5f690b5cde965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405e2c56c414f35e72bb44c6560cc18966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b160838bacac49b5190e4f8b0cc1fc9967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3961bbf233f78dae580e1954517e7968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ded9a8e6e96ad15372f4f164b42de969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac92a14745cd0d7f652aba523dc53cf970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d5ffb8f188cc41db26cb3e5eab385971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbb12f67195b517edfff9a41f100d2972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc661adec8a87c6fe98a74709cc46b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321390772ab2e6387fedc343b372a905974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751647788a8fdce0a6fd3dafdfc1661975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afce2a67dee697aec7d695528f9785976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a104061b6e5f5d0958f122c61cbc426977.png"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d644852ce16ddfe9d3cd82d14c29d6978.png"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc1fa227b3014df928a834f5551516979.png"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d1f6e766070a3781432302872fea2980.png"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305df977d4a523ba924c3738ef59b80981.png"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f841fc6a31ed2f7ba827809332fc2ec982.png"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c524cc91425cd89a76a5bb5e5eb2d983.png"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f748a8005316f5aabeba179b36fe06984.png"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea65569ebab50c58df5cf2f30be05c985.png"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d613c8eafe7e8e1cf2c38d63b1f1dca986.png"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816bcd9fe10c0604b8184d0b80f5db6987.png"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417bf2077755acb0c36d21e32a3005a9988.png"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5cb125fa1b643c79fb5dd2f7f7ee7989.png"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2110dc1e4c7fbffe4048965c62a8f990.png"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800354c3cd636e383f017a913b1e1063991.png"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95dc85d31e736d3040213b348223969992.png"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a81b64f15ab3b2cd7c00b4d4f40563993.png"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9ea2aec0213b9e964a0d8b9f3a1d8994.png"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5fa0ac7f2f830c54ee1bbdac0a2622995.png"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b40ed366324dd140dc98a6c098b80996.png"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13e1fd0180ffb61b051e7764855056997.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>